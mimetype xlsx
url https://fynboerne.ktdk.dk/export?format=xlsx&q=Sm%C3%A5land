--- v3 (2026-02-17)
+++ v4 (2026-04-05)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1209" uniqueCount="772" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1220" uniqueCount="781" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -1002,50 +1002,92 @@
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0027</t>
   </si>
   <si>
     <t>Pakken er kommet, men uden brev. Laura Warberg synes, at Astrid skriver for sjældent. Laura vil rejse hjem otte dage efter, at kortet er sendt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/pHgU</t>
   </si>
   <si>
     <t>[Fortrykt på brevkortets forside:]
 BREFKORT.
 (DENNA SIDA ANVÄNDAS ENDAST FÔR ADRESSERINGEN) 
 Till
 Bostad: 
 (om den kan uppgifvas.)
 Adressort:
 [Med håndskrift på kortets forside:]
 Danmark.
 Frøken Astrid Warberg
 Erikshaab
 Højrup Fyn
 [Håndskrevet på kortets anden side:]
 Båxhult d: 18de.
 I Aften kom Pakken, og vi var meget glade ved at see den i Havn, men nok lidt skuffede over ikke at finde Breve deri. Du forsømmer os rigtignok lidt svært lille Putte, jeg har kun faaet et eneste Brev paa de 2½ Uge, jeg har været borte. Ikke et Ord om Elles Brev, hvilket dog vist er kommen til Chr. Nu tænker jeg stærkt paa at rejse herfra i Morgen 8 Dage vist nok. Hilsener til Eder alle! Dette bliver sikkert mit sidste Brev herfra</t>
+  </si>
+  <si>
+    <t>1899-10-03</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>Harris Sawyer
+- Sawyer, Harris' far
+Nelly Tailor
+- Taylor</t>
+  </si>
+  <si>
+    <t>Laura Warberg besøgte i efteråret 1899 datteren Alhed Larsen og hendes mand, Johannes Larsen, samt deres lille søn på ejendommen Båxhult i Småland, Sverige. 
+Ellen og Harris Sawyer blev gift i Boston 25. juni 1899. De boede den første tid i hus sammen med Harris' familie, som efter Ellens mening rodede for meget. 
+Kristen Landpost kendes ikke.
+Tokaj er en hvidvinsdrue, som anvendes i vinregionen Tokaj-Hegyalja i Ungarn. 
+Smyrnatæpper er en handelsbetegnelse for håndknyttede tæpper fra det vestlige Tyrkiet, fremstillet fra slutningen af 1800-tallet og eksporteret i store mængder fra Smyrna (nuv. İzmir). De ofte store tæpper med enkle mønstre var billige og populære i Vesten i første halvdel af 1900-tallet (Lex.dk).
+Dr Sargents kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1549</t>
+  </si>
+  <si>
+    <t>Nu er Laura Warberg nok hjemme fra Småland. 
+Det er blevet efterår i Boston. Eastman fylder kul på fyret i kælderen hver morgen. Det er en let og dejlig måde at fyre op på, men familien bliver forvænt af det. Ellen tror, at det er sundt at opholde sig i skiftende temperaturer. 
+Harris Sawyer er rask, og han knokler meget. Om aftenen spiller han og Ellen skak. Den forrige aften vandt hun, og efter den begivenhed besøgte de Tailors. Deres lille hus er hyggeligt og meget ordentligt. Stuen er ejendommelig med indbyggede glasskabe til porcelæn. Det er nemt at holde orden, når husarbejdet ikke er besværligt.
+Man kan få dejlig, billig frugt i Boston.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7GyO</t>
+  </si>
+  <si>
+    <t>Boston Okt. 3de 99.
+Kære Mor!
+Det er trukken langt op på Dagen idag inden jeg har fået mig sat til at skrive så jeg må skynde mig, at Brevet kan være i Postkassen før Klk 6. – Nu er du vel hjemme igen fra din Smålandstur, Postgangen var rigtignok meget besværlig der, - jeg glæder mig til at mine igen solidt skal vandre af med Kristen Landpost. – Vi har nu Efterår for Alvor, - de sidste Dage har det været hundekoldt, så der har været fyret i den store Ovn i Kælderen, som opvarmer hele Huset. H. East fylder Kul på om Morgenen og så brænder det hele Dagen. Man kan ikke tænke sig noget bekvemmere el. lettere, - man mærker Vinteren grumme lidt på den Måde. Men man bliver forvænt ved altid at have hele Huset varmt, - hele Familjen er grulig kuldskær, - de finder det frygteligt, når Sovekammerne køle af hen på Morgenstunden. Jeg tror nu, det er usundt, når man altid er i den samme Temperatur inde, kan man ikke altid tåle den pludselige Forandring, når man går ud, selv om man har aldrig så meget Tøj på. – Træerne ere endnu ikke afbladede, - mange ere endog grønne nu, - men i Randolph har de haft Sne og hvert et Blad er falden, - jeg formoder at vor Fører fra i Sommer er begyndt at gå på Bjørnejagt! – Harris har det godt, skønt han er meget optaget, - de sidste Dage har han slet ikke hostet og hans Kinder har igen fået Udseende som før Forkølelsen. – Hvis han ikke når at blive velhavende er det sandelig ikke hans Skyld, - alle de Gærer han har i Ilden – når han kun ikke har Modgang og Ærgrelser, befinder han sig bedre, jo mere han har sine Øren. – Om Aftenen spiller vi Skak, og vi har megen Fornøjelse deraf. I Aftes vandt jeg for første Gang, og jeg har ikke forvundet det hele Dagen. – Efter den rystende Begivenhed kunde jeg ikke spille mere, og vi gik ind til Dr. Tailors et Øjeblik. Vi tilbringer en stor Del af vor Tid der, - det er det lækreste, hyggeligste lille Hus man kan tænke sig. I Aftes fandt vi dem i deres lille Spisestue foran det åbne Ilsted, hvor der var tændt et mægtigt Bål, - vi sad der til Klk var over 10, så på Bålet og spiste Nødder og Tokajer-Vindruer, medens Dr. T. sad i sin Lænestol og røg sin Pibe. Det er en ganske ejendommelig lille Stue. Den er aflang, firkantet, - i den ene af de korte Ender er der Portierer ind til Dagligstuen, - den anden Væg er helt fyldt med to Glasskabe, - bygget ind i Væggen og med en Buffet i Midten [Tegning] I Glasskabene er der Porcelain og Glas. Den lille Firkant, jeg har tegnet i Midten, er en lille Glasrude med koulørt Glas. Der er Egetræsmøbler, - do. Paneler, og et stort blødt Smyrnatæppe på Gulvet. Jeg har endnu aldrig set så meget som et Glas, der ikke var på Plads, - jeg har forresten endnu ikke set så meget som et Gran af Uorden noget Sted i Huset, skønt jeg er kommet uventet og på alle Tider af Dagen og går rundt i hele Huset, som jeg vil. – Det er imidlertid ikke så vanskeligt her at holde fuldstændig Orden i Tingene, fordi Arbejdet er så let. Her er også meget sjældent Uorden nu, - d.v.s i min Domæne, - hvortil desværre Køkken og det ”udenoms” ikke hører. – Her er ganske dejlig Frugt fortiden, - Ferskner og Vindruer utroligt billigt. For 15 Cents får man en Kurv Vindruer så stor at den fylder med en svingende Top en af de Glasskåle, du gav os. Her er mange forskellige Sorter, blå, røde - og grønne, - og vi spiser dem til alle Måltiderne. – De to Glasskåle ere aldeles uundværlige for os – vi har stor Gavn af dem. – 
+Forleden Dag besøgte jeg Dr. Sargents 
+[Resten af brevet mangler]</t>
   </si>
   <si>
     <t>1899-10-30</t>
   </si>
   <si>
     <t>Lina -
 Johanne Giersing
 - Jensen, Frøken, Erikshaab
 Andreas Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelmine  Larsen
 - Lønborg
 Christian Mogensen
 Anna Syberg
 Clara Syberg
 Fritz Syberg
 Hans  Syberg
 Albrecht  Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen samt Marie Larsen opholder sig på Larsen-familiens skovgård, Båxhult, i Småland, Sverige. 
 De Gamle må være Johannes Larsens forældre.
@@ -4569,59 +4611,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/DO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jgsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/67Ds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u5hS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nxXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2x3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hg0W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ay6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hDhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bggI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NB7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/roCY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gycL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHgU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RK6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LqCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4KkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/78Ow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Do2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5hH9jw99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tzd4SO58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bByyl7CW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/piAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9uBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/chq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wphB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5zTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cLLD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BvUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iqXt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Civm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cBm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBAQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Ou4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pqRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/glJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8uu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lE3T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1k9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1sKv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/62ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wqH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ndFP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z5rm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0cU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZNEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJJn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PV9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqGL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pUXH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVIN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0JVY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMR0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEcI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8ico" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/64Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DoLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uF4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UiCM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tR39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6FTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IRXy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/22Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nAje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lmlD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/At2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sZxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g3CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/DO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jgsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/67Ds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u5hS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nxXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2x3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hg0W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ay6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hDhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bggI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NB7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/roCY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gycL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHgU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7GyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RK6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LqCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4KkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/78Ow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Do2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5hH9jw99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tzd4SO58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bByyl7CW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/piAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9uBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/chq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wphB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5zTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cLLD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BvUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iqXt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Civm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cBm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBAQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Ou4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pqRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/glJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8uu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lE3T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1k9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1sKv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/62ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wqH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ndFP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z5rm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0cU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZNEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJJn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PV9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqGL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pUXH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVIN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0JVY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMR0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEcI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8ico" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/64Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DoLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uF4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UiCM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tR39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6FTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IRXy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/22Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nAje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lmlD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/At2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sZxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g3CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M109"/>
+  <dimension ref="A1:M110"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -5596,3880 +5638,3925 @@
       </c>
       <c r="I23" s="5" t="s">
         <v>185</v>
       </c>
       <c r="J23" s="5" t="s">
         <v>186</v>
       </c>
       <c r="K23" s="5" t="s">
         <v>187</v>
       </c>
       <c r="L23" s="6" t="s">
         <v>188</v>
       </c>
       <c r="M23" s="5" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
         <v>190</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>56</v>
+        <v>191</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="E24" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E24" s="5" t="s">
+        <v>192</v>
       </c>
       <c r="F24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>85</v>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="5" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="J25" s="5" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="F26" s="5" t="s">
-        <v>17</v>
+      <c r="F26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="I26" s="5" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="J26" s="5" t="s">
-        <v>21</v>
+        <v>209</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F27" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F27" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>211</v>
+      <c r="G27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H27" s="5" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="J27" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>85</v>
+        <v>56</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>120</v>
+        <v>16</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G28" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G28" s="5" t="s">
+        <v>220</v>
       </c>
       <c r="H28" s="5" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="J28" s="5" t="s">
-        <v>220</v>
+        <v>21</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>104</v>
+        <v>120</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F29" s="5" t="s">
-        <v>225</v>
+      <c r="F29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="J29" s="5" t="s">
-        <v>51</v>
+        <v>229</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>85</v>
+        <v>15</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>120</v>
+        <v>104</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="J30" s="5" t="s">
-        <v>235</v>
+        <v>51</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>16</v>
+        <v>85</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>56</v>
+        <v>120</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F31" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>240</v>
+      <c r="F31" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="G31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>21</v>
+        <v>244</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D32" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="D32" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E32" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G32" s="5" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="H32" s="5" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="J32" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>120</v>
+        <v>56</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>85</v>
-[...10 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G33" s="5" t="s">
+        <v>256</v>
       </c>
       <c r="H33" s="5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>258</v>
+        <v>21</v>
       </c>
       <c r="K33" s="5" t="s">
         <v>259</v>
       </c>
       <c r="L33" s="6" t="s">
         <v>260</v>
       </c>
       <c r="M33" s="5" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
         <v>262</v>
       </c>
       <c r="B34" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="E34" s="5" t="s">
         <v>263</v>
       </c>
-      <c r="C34" s="5" t="s">
-[...15 lines deleted...]
-        </is>
+      <c r="F34" s="5" t="s">
+        <v>264</v>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>264</v>
-[...5 lines deleted...]
-        </is>
+        <v>265</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="J34" s="5" t="s">
+        <v>267</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>266</v>
-[...1 lines deleted...]
-      <c r="M34" s="5"/>
+        <v>269</v>
+      </c>
+      <c r="M34" s="5" t="s">
+        <v>270</v>
+      </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H35" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H35" s="5" t="s">
+        <v>273</v>
       </c>
       <c r="I35" s="5"/>
       <c r="J35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K35" s="5" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="M35" s="5"/>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H36" s="5" t="s">
-        <v>271</v>
+      <c r="H36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I36" s="5"/>
       <c r="J36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K36" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="L36" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="M36" s="5"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="B37" s="5" t="s">
         <v>272</v>
       </c>
-      <c r="L36" s="6" t="s">
-[...5 lines deleted...]
-      <c r="A37" s="5" t="n">
+      <c r="C37" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H37" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="I37" s="5"/>
+      <c r="J37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K37" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="L37" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="M37" s="5"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="5" t="n">
         <v>1912</v>
       </c>
-      <c r="B37" s="5" t="s">
-[...41 lines deleted...]
-      <c r="A38" s="5" t="s">
+      <c r="B38" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C38" s="5" t="s">
         <v>283</v>
       </c>
-      <c r="B38" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D38" s="5" t="s">
-        <v>120</v>
-[...6 lines deleted...]
-      <c r="F38" s="5" t="s">
         <v>284</v>
       </c>
+      <c r="E38" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="F38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="J38" s="5" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>16</v>
+        <v>85</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>56</v>
-[...10 lines deleted...]
-        <v>58</v>
+        <v>120</v>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="G39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H39" s="5" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="J39" s="5" t="s">
-        <v>21</v>
+        <v>296</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>264</v>
+        <v>16</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>85</v>
+        <v>56</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="F40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G40" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G40" s="5" t="s">
+        <v>58</v>
       </c>
       <c r="H40" s="5" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="J40" s="5" t="s">
-        <v>302</v>
+        <v>21</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>16</v>
+        <v>273</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G41" s="5" t="s">
-        <v>308</v>
+      <c r="G41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H41" s="5" t="s">
         <v>309</v>
       </c>
       <c r="I41" s="5" t="s">
         <v>310</v>
       </c>
       <c r="J41" s="5" t="s">
-        <v>21</v>
+        <v>311</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G42" s="5" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="H42" s="5" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="J42" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D43" s="5" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>324</v>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G43" s="5" t="s">
         <v>325</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>326</v>
       </c>
       <c r="I43" s="5" t="s">
         <v>327</v>
       </c>
       <c r="J43" s="5" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="K43" s="5" t="s">
         <v>328</v>
       </c>
       <c r="L43" s="6" t="s">
         <v>329</v>
       </c>
       <c r="M43" s="5" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
         <v>331</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D44" s="5" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>333</v>
       </c>
       <c r="F44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G44" s="5" t="s">
         <v>334</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>335</v>
       </c>
       <c r="I44" s="5" t="s">
         <v>336</v>
       </c>
       <c r="J44" s="5" t="s">
         <v>51</v>
       </c>
       <c r="K44" s="5" t="s">
         <v>337</v>
       </c>
       <c r="L44" s="6" t="s">
         <v>338</v>
       </c>
       <c r="M44" s="5" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
         <v>340</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="D45" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E45" s="5" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G45" s="5" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="J45" s="5" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D46" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>350</v>
       </c>
       <c r="F46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G46" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G46" s="5" t="s">
+        <v>351</v>
       </c>
       <c r="H46" s="5" t="s">
-        <v>349</v>
-[...10 lines deleted...]
-        </is>
+        <v>352</v>
+      </c>
+      <c r="I46" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="J46" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K46" s="5" t="s">
+        <v>354</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>350</v>
-[...1 lines deleted...]
-      <c r="M46" s="5"/>
+        <v>355</v>
+      </c>
+      <c r="M46" s="5" t="s">
+        <v>356</v>
+      </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>14</v>
+        <v>272</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D47" s="5" t="s">
-[...3 lines deleted...]
-        <v>353</v>
+      <c r="D47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G47" s="5" t="s">
-        <v>353</v>
+      <c r="G47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H47" s="5" t="s">
-        <v>354</v>
-[...8 lines deleted...]
-        <v>356</v>
+        <v>358</v>
+      </c>
+      <c r="I47" s="5"/>
+      <c r="J47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L47" s="6" t="s">
-        <v>357</v>
-[...3 lines deleted...]
-      </c>
+        <v>359</v>
+      </c>
+      <c r="M47" s="5"/>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>56</v>
+        <v>361</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>17</v>
+        <v>362</v>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G48" s="5" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="I48" s="5" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="J48" s="5" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>367</v>
+        <v>17</v>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G49" s="5" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="H49" s="5" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="I49" s="5" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="J49" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>375</v>
+        <v>16</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>323</v>
+        <v>56</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>376</v>
+      </c>
+      <c r="F50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G50" s="5" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="H50" s="5" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="I50" s="5" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="J50" s="5" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>16</v>
+        <v>384</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>383</v>
+        <v>332</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="F51" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F51" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G51" s="5" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="H51" s="5" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="I51" s="5" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="J51" s="5" t="s">
-        <v>387</v>
+        <v>51</v>
       </c>
       <c r="K51" s="5" t="s">
         <v>388</v>
       </c>
       <c r="L51" s="6" t="s">
         <v>389</v>
       </c>
       <c r="M51" s="5" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
         <v>391</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>392</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>95</v>
       </c>
       <c r="F52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G52" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="H52" s="5" t="s">
+        <v>394</v>
       </c>
       <c r="I52" s="5" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="J52" s="5" t="s">
-        <v>21</v>
+        <v>396</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>391</v>
+        <v>400</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>392</v>
+        <v>401</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>95</v>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H53" s="5" t="s">
-        <v>392</v>
+      <c r="H53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I53" s="5" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="J53" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>56</v>
+        <v>401</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>402</v>
+        <v>95</v>
       </c>
       <c r="F54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G54" s="5" t="s">
-        <v>403</v>
+      <c r="G54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H54" s="5" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="J54" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>383</v>
+        <v>16</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>323</v>
+        <v>56</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>411</v>
+      </c>
+      <c r="F55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G55" s="5" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="H55" s="5" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="J55" s="5" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>16</v>
+        <v>392</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>383</v>
+        <v>332</v>
       </c>
       <c r="E56" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F56" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F56" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G56" s="5" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="I56" s="5" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="J56" s="5" t="s">
-        <v>420</v>
+        <v>51</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>323</v>
+        <v>392</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>425</v>
+        <v>17</v>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G57" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G57" s="5" t="s">
+        <v>426</v>
       </c>
       <c r="H57" s="5" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="I57" s="5" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="J57" s="5" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>323</v>
+        <v>332</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>353</v>
+        <v>434</v>
       </c>
       <c r="F58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H58" s="5" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="I58" s="5" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="J58" s="5" t="s">
-        <v>428</v>
+        <v>437</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>439</v>
+        <v>16</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>383</v>
+        <v>332</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>440</v>
+        <v>362</v>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="I59" s="5" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="J59" s="5" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="K59" s="5" t="s">
         <v>444</v>
       </c>
       <c r="L59" s="6" t="s">
         <v>445</v>
       </c>
       <c r="M59" s="5" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
         <v>447</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>439</v>
+        <v>448</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>440</v>
+        <v>449</v>
       </c>
       <c r="F60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="J60" s="5" t="s">
-        <v>443</v>
+        <v>452</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>383</v>
-[...4 lines deleted...]
-        </is>
+        <v>392</v>
+      </c>
+      <c r="E61" s="5" t="s">
+        <v>449</v>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="J61" s="5" t="s">
-        <v>443</v>
+        <v>452</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>462</v>
+        <v>392</v>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="s">
-        <v>463</v>
-[...1 lines deleted...]
-      <c r="I62" s="5"/>
+        <v>464</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>465</v>
+      </c>
       <c r="J62" s="5" t="s">
-        <v>464</v>
+        <v>452</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>16</v>
+        <v>470</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>454</v>
+        <v>392</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>17</v>
+        <v>471</v>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="5" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="I63" s="5"/>
       <c r="J63" s="5" t="s">
-        <v>428</v>
+        <v>473</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>474</v>
+        <v>16</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>454</v>
-[...4 lines deleted...]
-        </is>
+        <v>463</v>
+      </c>
+      <c r="E64" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="5" t="s">
-        <v>475</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="I64" s="5"/>
       <c r="J64" s="5" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>16</v>
+        <v>483</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>425</v>
+        <v>463</v>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="J65" s="5" t="s">
-        <v>428</v>
+        <v>452</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>17</v>
+        <v>434</v>
       </c>
       <c r="F66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H66" s="5" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="J66" s="5" t="s">
-        <v>489</v>
+        <v>437</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>494</v>
+        <v>16</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>495</v>
-[...4 lines deleted...]
-        </is>
+        <v>392</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H67" s="5" t="s">
         <v>496</v>
       </c>
-      <c r="I67" s="5"/>
+      <c r="I67" s="5" t="s">
+        <v>497</v>
+      </c>
       <c r="J67" s="5" t="s">
-        <v>443</v>
+        <v>498</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>16</v>
+        <v>503</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>504</v>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="5" t="s">
-        <v>501</v>
-[...3 lines deleted...]
-      </c>
+        <v>505</v>
+      </c>
+      <c r="I68" s="5"/>
       <c r="J68" s="5" t="s">
-        <v>428</v>
+        <v>452</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="5" t="s">
-        <v>494</v>
+        <v>510</v>
       </c>
       <c r="I69" s="5" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="J69" s="5" t="s">
-        <v>428</v>
+        <v>437</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>474</v>
+        <v>16</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>454</v>
-[...4 lines deleted...]
-        </is>
+        <v>392</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="s">
-        <v>512</v>
+        <v>503</v>
       </c>
       <c r="I70" s="5" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="J70" s="5" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>454</v>
+        <v>483</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>383</v>
+        <v>463</v>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="I71" s="5" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="J71" s="5" t="s">
-        <v>443</v>
+        <v>452</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
     </row>
     <row r="72">
-      <c r="A72" s="5" t="n">
+      <c r="A72" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>463</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H72" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="I72" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="J72" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="K72" s="5" t="s">
+        <v>529</v>
+      </c>
+      <c r="L72" s="6" t="s">
+        <v>530</v>
+      </c>
+      <c r="M72" s="5" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="5" t="n">
         <v>1936</v>
       </c>
-      <c r="B72" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D72" s="5" t="s">
+      <c r="B73" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="D73" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E72" s="5" t="inlineStr">
-[...49 lines deleted...]
-        <v>17</v>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H73" s="5" t="s">
-        <v>528</v>
+      <c r="H73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I73" s="5" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="J73" s="5" t="s">
-        <v>428</v>
+        <v>452</v>
       </c>
       <c r="K73" s="5" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>454</v>
+        <v>16</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>383</v>
-[...4 lines deleted...]
-        </is>
+        <v>392</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="5" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="I74" s="5" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="J74" s="5" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="K74" s="5" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>323</v>
+        <v>463</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="5" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="I75" s="5" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="J75" s="5" t="s">
-        <v>443</v>
+        <v>452</v>
       </c>
       <c r="K75" s="5" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="L75" s="6" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>46</v>
+        <v>332</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>546</v>
+        <v>392</v>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="J76" s="5" t="s">
-        <v>549</v>
+        <v>452</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>454</v>
+        <v>46</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>383</v>
+        <v>555</v>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="5" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="I77" s="5" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="J77" s="5" t="s">
-        <v>443</v>
+        <v>558</v>
       </c>
       <c r="K77" s="5" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>454</v>
+        <v>463</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F78" s="5" t="s">
-        <v>560</v>
+      <c r="F78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="I78" s="5" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="J78" s="5" t="s">
-        <v>443</v>
+        <v>452</v>
       </c>
       <c r="K78" s="5" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>454</v>
+        <v>463</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F79" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F79" s="5" t="s">
+        <v>569</v>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="5" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="I79" s="5" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="J79" s="5" t="s">
-        <v>443</v>
+        <v>452</v>
       </c>
       <c r="K79" s="5" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>454</v>
+        <v>463</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="5" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="I80" s="5" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="J80" s="5" t="s">
-        <v>443</v>
+        <v>452</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>454</v>
+        <v>463</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H81" s="5" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="I81" s="5" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="J81" s="5" t="s">
-        <v>443</v>
+        <v>452</v>
       </c>
       <c r="K81" s="5" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>454</v>
+        <v>463</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H82" s="5" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="I82" s="5" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="J82" s="5" t="s">
-        <v>443</v>
+        <v>452</v>
       </c>
       <c r="K82" s="5" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="L82" s="6" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>454</v>
+        <v>463</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="5" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="I83" s="5" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="J83" s="5" t="s">
-        <v>443</v>
+        <v>452</v>
       </c>
       <c r="K83" s="5" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>454</v>
+        <v>463</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="5" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="I84" s="5" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="J84" s="5" t="s">
-        <v>443</v>
+        <v>452</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>16</v>
+        <v>463</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>392</v>
+      </c>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="5" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="I85" s="5" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="J85" s="5" t="s">
-        <v>489</v>
+        <v>452</v>
       </c>
       <c r="K85" s="5" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>383</v>
+        <v>612</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H86" s="5" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="I86" s="5" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="J86" s="5" t="s">
-        <v>443</v>
+        <v>498</v>
       </c>
       <c r="K86" s="5" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="L86" s="6" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>616</v>
+        <v>17</v>
       </c>
       <c r="F87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H87" s="5" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="I87" s="5" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="J87" s="5" t="s">
-        <v>428</v>
+        <v>452</v>
       </c>
       <c r="K87" s="5" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="L87" s="6" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>104</v>
+        <v>392</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>17</v>
+        <v>625</v>
       </c>
       <c r="F88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H88" s="5" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="I88" s="5" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="J88" s="5" t="s">
-        <v>625</v>
+        <v>437</v>
       </c>
       <c r="K88" s="5" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>383</v>
-[...4 lines deleted...]
-        </is>
+        <v>104</v>
+      </c>
+      <c r="E89" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H89" s="5" t="s">
-        <v>383</v>
+        <v>632</v>
       </c>
       <c r="I89" s="5" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="J89" s="5" t="s">
-        <v>443</v>
+        <v>634</v>
       </c>
       <c r="K89" s="5" t="s">
-        <v>631</v>
+        <v>635</v>
       </c>
       <c r="L89" s="6" t="s">
-        <v>632</v>
+        <v>636</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>392</v>
+      </c>
+      <c r="E90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H90" s="5" t="s">
-        <v>635</v>
+        <v>392</v>
       </c>
       <c r="I90" s="5" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="J90" s="5" t="s">
-        <v>428</v>
+        <v>452</v>
       </c>
       <c r="K90" s="5" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>617</v>
+        <v>392</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>641</v>
-[...2 lines deleted...]
-        <v>616</v>
+        <v>17</v>
+      </c>
+      <c r="F91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="I91" s="5" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="J91" s="5" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>146</v>
+        <v>16</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>383</v>
+        <v>626</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>155</v>
+        <v>625</v>
       </c>
       <c r="G92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H92" s="5" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="J92" s="5" t="s">
-        <v>651</v>
+        <v>452</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>16</v>
+        <v>146</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>617</v>
+        <v>392</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>17</v>
+        <v>657</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>616</v>
+        <v>155</v>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="I93" s="5" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="J93" s="5" t="s">
-        <v>443</v>
+        <v>660</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>617</v>
+        <v>626</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>616</v>
+        <v>625</v>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="s">
-        <v>383</v>
+        <v>665</v>
       </c>
       <c r="I94" s="5" t="s">
-        <v>662</v>
+        <v>666</v>
       </c>
       <c r="J94" s="5" t="s">
-        <v>443</v>
+        <v>452</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>665</v>
+        <v>669</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>617</v>
+        <v>626</v>
       </c>
       <c r="E95" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>616</v>
+        <v>625</v>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H95" s="5" t="s">
-        <v>667</v>
+        <v>392</v>
       </c>
       <c r="I95" s="5" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="J95" s="5" t="s">
-        <v>443</v>
+        <v>452</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>495</v>
+        <v>626</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>673</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F96" s="5" t="s">
+        <v>625</v>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="I96" s="5" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="J96" s="5" t="s">
-        <v>443</v>
+        <v>452</v>
       </c>
       <c r="K96" s="5" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>680</v>
+        <v>46</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>120</v>
+        <v>504</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>681</v>
-[...1 lines deleted...]
-      <c r="F97" s="5" t="s">
         <v>682</v>
+      </c>
+      <c r="F97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H97" s="5" t="s">
         <v>683</v>
       </c>
       <c r="I97" s="5" t="s">
         <v>684</v>
       </c>
       <c r="J97" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="K97" s="5" t="s">
         <v>685</v>
       </c>
-      <c r="K97" s="5" t="s">
+      <c r="L97" s="6" t="s">
         <v>686</v>
       </c>
-      <c r="L97" s="6" t="s">
+      <c r="M97" s="5" t="s">
         <v>687</v>
-      </c>
-[...1 lines deleted...]
-        <v>688</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
+        <v>688</v>
+      </c>
+      <c r="B98" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C98" s="5" t="s">
         <v>689</v>
       </c>
-      <c r="B98" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D98" s="5" t="s">
-        <v>546</v>
+        <v>120</v>
       </c>
       <c r="E98" s="5" t="s">
         <v>690</v>
       </c>
       <c r="F98" s="5" t="s">
         <v>691</v>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H98" s="5" t="s">
         <v>692</v>
       </c>
       <c r="I98" s="5" t="s">
         <v>693</v>
       </c>
       <c r="J98" s="5" t="s">
         <v>694</v>
       </c>
       <c r="K98" s="5" t="s">
         <v>695</v>
       </c>
       <c r="L98" s="6" t="s">
         <v>696</v>
       </c>
       <c r="M98" s="5" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
         <v>698</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>617</v>
+        <v>555</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>155</v>
+        <v>699</v>
       </c>
       <c r="F99" s="5" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H99" s="5" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="I99" s="5" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="J99" s="5" t="s">
-        <v>443</v>
+        <v>703</v>
       </c>
       <c r="K99" s="5" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>617</v>
+        <v>626</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>17</v>
+        <v>155</v>
       </c>
       <c r="F100" s="5" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H100" s="5" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="I100" s="5" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="J100" s="5" t="s">
-        <v>443</v>
+        <v>452</v>
       </c>
       <c r="K100" s="5" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="L100" s="6" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>680</v>
+        <v>16</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>120</v>
+        <v>626</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>681</v>
+        <v>17</v>
       </c>
       <c r="F101" s="5" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="I101" s="5" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="J101" s="5" t="s">
-        <v>716</v>
+        <v>452</v>
       </c>
       <c r="K101" s="5" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>680</v>
+        <v>689</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>721</v>
+        <v>690</v>
       </c>
       <c r="F102" s="5" t="s">
         <v>722</v>
       </c>
       <c r="G102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H102" s="5" t="s">
         <v>723</v>
       </c>
       <c r="I102" s="5" t="s">
         <v>724</v>
       </c>
       <c r="J102" s="5" t="s">
         <v>725</v>
       </c>
       <c r="K102" s="5" t="s">
         <v>726</v>
       </c>
       <c r="L102" s="6" t="s">
         <v>727</v>
       </c>
       <c r="M102" s="5" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
         <v>729</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>680</v>
+        <v>689</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E103" s="5" t="s">
-        <v>681</v>
+        <v>730</v>
       </c>
       <c r="F103" s="5" t="s">
-        <v>722</v>
+        <v>731</v>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H103" s="5" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="I103" s="5" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="J103" s="5" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="K103" s="5" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="L103" s="6" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="M103" s="5" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>680</v>
+        <v>689</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E104" s="5" t="s">
-        <v>737</v>
-[...4 lines deleted...]
-        </is>
+        <v>690</v>
+      </c>
+      <c r="F104" s="5" t="s">
+        <v>731</v>
       </c>
       <c r="G104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H104" s="5" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="I104" s="5" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="J104" s="5" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="K104" s="5" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="L104" s="6" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="M104" s="5" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>16</v>
+        <v>689</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>617</v>
+        <v>120</v>
       </c>
       <c r="E105" s="5" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>706</v>
+        <v>746</v>
+      </c>
+      <c r="F105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H105" s="5" t="s">
-        <v>495</v>
-[...1 lines deleted...]
-      <c r="I105" s="5"/>
+        <v>747</v>
+      </c>
+      <c r="I105" s="5" t="s">
+        <v>748</v>
+      </c>
       <c r="J105" s="5" t="s">
-        <v>443</v>
+        <v>749</v>
       </c>
       <c r="K105" s="5" t="s">
-        <v>745</v>
+        <v>750</v>
       </c>
       <c r="L105" s="6" t="s">
-        <v>746</v>
+        <v>751</v>
       </c>
       <c r="M105" s="5" t="s">
-        <v>747</v>
+        <v>752</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>748</v>
+        <v>753</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>749</v>
+        <v>626</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>155</v>
+      </c>
+      <c r="F106" s="5" t="s">
+        <v>715</v>
       </c>
       <c r="G106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H106" s="5" t="s">
-        <v>750</v>
+        <v>504</v>
       </c>
       <c r="I106" s="5"/>
       <c r="J106" s="5" t="s">
-        <v>443</v>
+        <v>452</v>
       </c>
       <c r="K106" s="5" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="L106" s="6" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="M106" s="5" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>617</v>
+        <v>758</v>
       </c>
       <c r="E107" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F107" s="5" t="s">
-        <v>706</v>
+      <c r="F107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H107" s="5" t="s">
-        <v>755</v>
-[...3 lines deleted...]
-      </c>
+        <v>759</v>
+      </c>
+      <c r="I107" s="5"/>
       <c r="J107" s="5" t="s">
-        <v>443</v>
+        <v>452</v>
       </c>
       <c r="K107" s="5" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="L107" s="6" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>617</v>
+        <v>626</v>
       </c>
       <c r="E108" s="5" t="s">
-        <v>761</v>
+        <v>17</v>
       </c>
       <c r="F108" s="5" t="s">
-        <v>706</v>
+        <v>715</v>
       </c>
       <c r="G108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H108" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H108" s="5" t="s">
+        <v>764</v>
       </c>
       <c r="I108" s="5" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="J108" s="5" t="s">
-        <v>443</v>
+        <v>452</v>
       </c>
       <c r="K108" s="5" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>495</v>
+        <v>626</v>
       </c>
       <c r="E109" s="5" t="s">
+        <v>770</v>
+      </c>
+      <c r="F109" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="G109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I109" s="5" t="s">
+        <v>771</v>
+      </c>
+      <c r="J109" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="K109" s="5" t="s">
+        <v>772</v>
+      </c>
+      <c r="L109" s="6" t="s">
+        <v>773</v>
+      </c>
+      <c r="M109" s="5" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="5" t="s">
+        <v>775</v>
+      </c>
+      <c r="B110" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C110" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D110" s="5" t="s">
+        <v>504</v>
+      </c>
+      <c r="E110" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F109" s="5" t="inlineStr">
-[...25 lines deleted...]
-        <v>771</v>
+      <c r="F110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H110" s="5" t="s">
+        <v>776</v>
+      </c>
+      <c r="I110" s="5" t="s">
+        <v>777</v>
+      </c>
+      <c r="J110" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="K110" s="5" t="s">
+        <v>778</v>
+      </c>
+      <c r="L110" s="6" t="s">
+        <v>779</v>
+      </c>
+      <c r="M110" s="5" t="s">
+        <v>780</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -9539,44 +9626,45 @@
     <hyperlink ref="M85" r:id="rId90"/>
     <hyperlink ref="M86" r:id="rId91"/>
     <hyperlink ref="M87" r:id="rId92"/>
     <hyperlink ref="M88" r:id="rId93"/>
     <hyperlink ref="M89" r:id="rId94"/>
     <hyperlink ref="M90" r:id="rId95"/>
     <hyperlink ref="M91" r:id="rId96"/>
     <hyperlink ref="M92" r:id="rId97"/>
     <hyperlink ref="M93" r:id="rId98"/>
     <hyperlink ref="M94" r:id="rId99"/>
     <hyperlink ref="M95" r:id="rId100"/>
     <hyperlink ref="M96" r:id="rId101"/>
     <hyperlink ref="M97" r:id="rId102"/>
     <hyperlink ref="M98" r:id="rId103"/>
     <hyperlink ref="M99" r:id="rId104"/>
     <hyperlink ref="M100" r:id="rId105"/>
     <hyperlink ref="M101" r:id="rId106"/>
     <hyperlink ref="M102" r:id="rId107"/>
     <hyperlink ref="M103" r:id="rId108"/>
     <hyperlink ref="M104" r:id="rId109"/>
     <hyperlink ref="M105" r:id="rId110"/>
     <hyperlink ref="M106" r:id="rId111"/>
     <hyperlink ref="M107" r:id="rId112"/>
     <hyperlink ref="M108" r:id="rId113"/>
     <hyperlink ref="M109" r:id="rId114"/>
+    <hyperlink ref="M110" r:id="rId115"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>