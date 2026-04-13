--- v3 (2026-01-12)
+++ v4 (2026-04-13)
@@ -3,53 +3,53 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3222" uniqueCount="2020" xml:space="preserve">
-[...1 lines deleted...]
-    <t>Datering</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3320" uniqueCount="2092" xml:space="preserve">
+  <si>
+    <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
@@ -1879,51 +1879,51 @@
 Henrik Havemann
 - Jensen, Frøken, Erikshaab
 Alhed Larsen
 Johanne Christine Larsen
 Mogens Lindhardt
 Otto Emil  Paludan
 Emilie -, pige i huset på Erikshaab
 Jenny Rasmussen, Aarhus
 Ellen  Sawyer
 Petrea Schmidt, g. Brandstrup
 Adelheyde Syberg
 Hempel Syberg</t>
   </si>
   <si>
     <t>Pojke var svenske Leonard Holst, som Christine Mackie en tid var forlovet med. Han var far til det barn, som hun ventede, og som var årsagen til, at Christine fra januar 1892 opholdt sig hos familien Rasmussen i Århus i skjul. Laura Warberg vidste endnu ikke, da un skrev dette brev, at datteren var gravid. Christine havde bildt sine forældre ind, at hun blot var i huset hos Rasmussen-familien, som i virkeligheden tog betaling for hendes ophold. Barnet blev født 22. marts 1892. 
 Studenten var Harald Balslev, som Christines søster, Alhed Warberg, g. Larsen, var forlovet med. Han fik laudabilis = højeste karakter ved eksamen på universitetet. Hverken Christine eller Alhed blev gift med de her nævnte mænd.
 Christines brev til præsten: Under opholdet i Århus gik Christine meget i kirke, og hun blev betaget af præsten Mogens Lindhardt. En af hans prædikener var hun mindre tilfreds med. Hun skrev om den i sin dagbog og sendte dagbogsbladene til præsten. 
 Petrea Brandstrup havde brystkræft. Hun var gift med Laura Warbergs bror, Carl. 
 Ellen Sawyer, f. Warberg, var i huset hos Havemann i Hamburg januar til maj 1892.
 Følgende omtalte personer kendes ikke: Breinhed/Bremberg (svært læseligt navn), Preisler, Schmidt, Lollesgaard, Nerulla og Henningsen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2730</t>
   </si>
   <si>
-    <t>Laura Warberg havde en dejlig føfdselsdag og takker for gaverne. Det var en glæde, at Leonard/Pojke kom, men han så dårlig ud.
+    <t>Laura Warberg havde en dejlig fødselsdag og takker for gaverne. Det var en glæde, at Leonard/Pojke kom, men han så dårlig ud.
 Flot, at Balslev/Studenten fik topkarakter. Han er dygtig. Forholdet til Alhed er dog nok slut, og "Folk" snakker. Laura Warberg har aldrig ønsket, at Alhed skulle blive gift med en præst.
 Christines anonyme brev til præsten var en sjov idé.
 Man vasker på Erikshaab. Emilie er dygtig og huslig. Der har været travlt, fordi Ellen skulle rejse.
 Lauras ben er dårligt. 
 Johanne/Junge har været syg og hjemme fra Sollerup.
 En kvinde ønsker en klaverspillende pige som hushjælp. Er det noget for Christine?
 Petrea har fået fjernet et bryst og lider.
 Laura Warberg når kun at skrive hver 14. dag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/VVAE</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Frøken Christine Warberg
 Vestergade 58
 Aarhus.
 [Håndskrevet i brevet:]
 Erikshaab d. 22-1-92.
 Kjæreste Basse!
 Stadig fornøjede Breve fra Dig Gudskelov!. Jeg glæder mig til dem hver Gang. Tak for Din Del i de dejlige velkomne Kopper. De er med forgyldt Rand, Underkoppen takket i Kanten; jeg havde en yndig Fødselsdag, størst Glæde dog ved min kjære Pojkes uventede Besøg. Jeg fik dem afsted i Kane efter ham og havde saa den Glæde at gjøre dem den Fornøjelse. Han var fornøjet og glad men sér egentlig daarlig ud; han hænger vist meget i og de lever jo slapt. Han har ikke været i Odense siden I rejste. Vi var Alle grulig glade ved ham. Far ikke mindst, der strax vilde have ham med ud en Tur. - Det var dejligt at Studenten fik Laud. Veed Du hvad, vi gik - Far og jeg - [ulæseligt ord] saa smaat og ventede paa Forlovelsen nu efter endt Examen; Far siger, at han er begavet og dygtig og nok har en Fremtid for sig. Nu har jeg ogsaa faaet Besked for ham. Alhed har dog vist egentlig holdt af ham, men det er vel desværre forbi. - Hvor grinagtigt med Dit anonyme Brev til Eders Præst! jeg gad sét Kladen dertil. Pojke kom jo uforvarende ned med det, men der var jo intet i det? Hvad bestiller I om Aftenen? Er der godt Klaver? Kan Du snakke med dem? Hvordan er Eders Stuer? Paa Mandag tænker jeg vi sender Eders Tøj. Vi har vasket o.s.v. i 14 Dage uafbrudt. Idag syer Emilie første Gang, de andre ruller. Imorgen skal jeg et Par Timer i Kareten til Geelskov, Fr Breinhed er der i disse Dage. Jeg glæder mig dertil. Hver en lille Afvexling er dejlig paa en saadan Tid. Nu er Benet igjen bedre og jeg begynder at gaae lidt om i Stuerne, men sidder dog mest paa Sygeskamlen med Benene. Carl har det helt godt. Jeg fik 9 Breve og Kort i Onsdags. Det er sandt, Tak for Lysdugen, ja rigtignok har jeg brug for den snart. Bedstefar er begyndt at komme op.
 Lad mig snarest vide, om og hvad I kjøbte noget hos Henningsen, samt hvormeget Du og [ulæseligt ord] kjøbte for der, vi har intet faaet derfra, og det skal paatales. - Nu er vist Posten her strax.
 Mange Hilsener Mor.
 Lørdag Middag!
 Min søde Basse!
@@ -2954,61 +2954,62 @@
 Johannes Larsen underviste i tegning på Teknisk Skole i Kerteminsde</t>
   </si>
   <si>
     <t>I det gode vejr vil Johannes Larsen arbejde på sit Aftenbillede (På andetræk).
 Johansen-familien er rejst, men (datteren) Ellen er blevet i Kerteminde. 
 Larsen har skudt en and og en bekkasin og tegnet dem plus en anskudt agerhøne, som hans bror fandt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/nCpm</t>
   </si>
   <si>
     <t>Kjerteminde 1 October 1896.
 Kæreste Alhed!
 Har De lagt mærke til det ud[mær]kede Vejr det er bleven? [noget af papiret mangler] Deres daarlige Mening [om m]in Forstand paa Vejret [er jeg] temmelig sikker paa at [det n]u vil blive godt i en Maa[neds]tid og i den Anledning er jeg i Gaar begyndt paa 3 Ting nemlig: at glæde mig til snart at faa Dem, at se, at gaa i Vandet og at arbejde paa mit Aftenbillede paa Taarbystranden med Agraren og Hunden paa Andetræk. Jeg stoler paa en smuk October og støttes af Barometret som i Aar ikke har [staae]t saa højt som nu. [Viggo Joh]ansen rejste i Forgaars men Ellen bliver her foreløbig, hun skal vist følge med Fader og Moder til København naar de rejser til Sverige midt i [noget af papiret mangler] Her var Brev fra M[noget af papiret mangler] i dag. Hun rejste til [noget af papiret mangler] midt i sidste Uge [og] har det godt derovre. Jeg har gaaet en De[l paa] Jagt, men med et sløjt Udbytte, jeg har nemlig kun skudt en And og en Bekkasin, den sidste har jeg tegnet nogle Billeder af og desuden har jeg tegnet Agerhøne som Agraren fandt paa Marken. Den har været anskudt og var død i den Stilling den h[noget af papiret mangler] sat sig op og var hel [noget af papiret mangler] saa det var jo en god Model, synes De det er raat? Tak for Brevet som jeg fik i Søndags, men [noget af papiret mangler] jeg ikke vil svare [noget af papiret mangler] paa nu da jeg [noget af papiret mangler] jeg bedre kan tale [med] Dem om det, naar [vi] ses inden ret længe [noget af papiret mangler]mer, for det gør De da. Jeg var ganske rigtig begyndt at tro at De var lige ved at komme men, det er vist en forfærdelig Masse ”men”er nu maa jeg jo have Taalmodighed en kort Tid, ikke sandt. I Morgen skal jeg begynde paa den tekniske Skole igen, [gid] Pokker havde den, [jeg f]aar enda 2 Timer mere om Ugen i Aar, det 7 Kr. om Ugen. 
 Vil De hilse Deres Forældre og Søskende og Hr Palludan hvis De er paa Eri[kshaab] naar De faar dette [Der] faldt mig nu en [uri]melig Brander i Mu[nden] som jeg ikke vil skri[ve der]imod vil jeg bede Dem om ikke at sige den nogen hvis De skulde gætte den da jeg nødig vil gøres mere umulig end jeg er. Mange Hilsner og paa snarest Gensyn
 Deres hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1896-11-19</t>
   </si>
   <si>
     <t>Tårup Vestergyde, Mesinge</t>
   </si>
   <si>
-    <t>Adis -
-Petrine -
+    <t>Petrine -
 Johanne Christine Larsen
 Otto Emil  Paludan
 Nicoline  von Sperling
 Maria von Sperling. g. Balslev
 Albrecht  Warberg
-Laura Warberg</t>
-[...2 lines deleted...]
-    <t>Den afdøde pige eller hendes familie har muligvis været ansat ved Erikshaab, siden Alheds familie samt pigerne på gården deltager i begravelsen, samt står for middagen derefter.</t>
+Laura Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Den afdøde pige eller hendes familie har muligvis været ansat ved Erikshaab, siden Alheds familie samt pigerne på gården deltager i begravelsen, samt står for middagen derefter. 
+Adis var et af Astrid Warberg-Goldschmidts kælenavne.</t>
   </si>
   <si>
     <t>En ung pige, der boede nær Alhed, er død, og Alhed med familie har været til begravelse. Alhed har dårlig samvittighed over, at hun ikke tog sig nok af den unge pige, Petrine.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/K2OR</t>
   </si>
   <si>
     <t>Erikshaab 19/Nov.
 Tirsdag Aften
 Kære Las!
 Skønt Kl. er næsten 11 ½ skal jeg alligevel have sendt Dem en lille, men bare ganske lille Hilsen i Aften, jeg er noget træt og søvnig. – Jeg savner Dem meget, og jeg har længtes efter Dem hele Eftermiddagen, lige siden De rejste. Og jeg synes knap, jeg fik sagt rigtig ”Farvel” til Dem. Hvis De var her endnu, tror jeg bestemt, jeg gik ind og sagde vældig pænt Godnat til Dem. – Vi plukkede en hel Del røde Bær paa Vejen hjem, samt hvide Rølliker til en Krans. Da jeg kom ned til Husene, stod der en hel Del udenfor, der aabenbart ventede sig noget af mig, saa maatte jeg samle alt mit moralske Mod sammen og gaa ind at se den døde Pige. Men jeg fortrød det for Resten ikke, hun var saa smuk og saa ud aldeles som om hun sov. Det var slet ikke uhyggeligt. – I Aften har jeg bunden 2 Kranse og et Kors, hvoraf jeg er bleven saa træt, at jeg nu er nødt til at skynde mig at gaa i Seng. Derfor Godnat min egen kære Las, gid De var her endnu. –
 Torsdag Morgen.
 I Gaar fik jeg slet ikke Tid til at skrive. Om Formiddagen var Far, Palaen, Adis og jeg til Begravelse, Johanne var forkølet. Præsten fulgte med herned og De kan stole paa vi fik travlt med at lave ”pæn” Middagsmad, som Mor siger, da Pigerne ogsaa var til begravelse. – Der var saa kønt oppe paa Kirkegaarden, den ligger temmelig højt og har der ud over noget der hedder ”Kirkelunget”, som jeg ikke aner, hvordan staves eller hvad betyder men det kan ligne lidt efter Torbystranden; der var ikke saa faa Mennesker der fulgte Petrine, ”Afholdsforeningen”, ved hvis Baller hun vist har faaet sin meste Sygdom fulgte hende med en stor Fane. - - 
 Jeg haaber, jeg snart faar Brev fra Dem, det er dem, der skal skrive først denne Gang, De skylder mig Brev. Det er egentlig frækt, at jeg skriver til Dem i stedet for til København, jeg har slet ikke skrevet, siden jeg rejste derindefra i Mandags for 8 Dage siden. Jeg kan da fortælle Dem, at jeg ikke skal have Overhaling af Frk Sperling paa Søndag. Da Far i Tirsdags sagde til hende, at han var ærgerlig over, at jeg havde fortalt Marie Sperling den Sludrehistorie, tog hun mig oven i Købet i Forsvar og sagde, at det var der ikke noget forkert ved. Kammerater skulde have Lov at sige saadan noget til hinanden. Det er meget demoraliserende for mig, at jeg altid slipper godt fra saadan noget, som jeg skulde have haft en ordentlig Røffel for. Mine Bedrifter komme i Reglen til at tage sig bedre ud i Folks Øjne, end de er mente i Virkeligheden. Som nu ogsaa med Petrine; Folk tror, at jeg har været saa god ved hende, mens jeg i Virkeligheden har forsømt hende paa det skrækkeligste, og naar jeg protesterer, tager de det for Beskedenhed, saa jeg bare stiger endnu højere. Jeg ved virkelig slet ikke, hvad jeg skal gøre med en rasende ond Samvittighed. – Nu Farvel for denne Gang. Skriv snart. 1000 Hilsner fra Deres Alhed</t>
   </si>
   <si>
     <t>1897-08-30</t>
   </si>
   <si>
     <t>Båxhult</t>
   </si>
   <si>
     <t>Adolph Larsen
 Jeppe Andreas Larsen
@@ -3044,50 +3045,89 @@
   </si>
   <si>
     <t>Adolph Larsen
 Jeppe Andreas Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Joakim  Skovgaard</t>
   </si>
   <si>
     <t>Vilhelm Larsen har skudt en råbuk, som Joakim Skovgaard skulle have at male efter til et folkevisemotiv med en jæger og et anskudt dyr.
 Hunden Tjalfe er ved at komme sig, men Johannes Larsen har haft en stor vabel på hælen, som han nu har stukket hul på.
 Billedet (hvilket?) er blevet færdigt.
 Larsen spørger, hvornår Alhed tager til Langeland.
 Vilhelm Larsen (Klaks) har skudt en hornugle.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/GHTA</t>
   </si>
   <si>
     <t>Kjerteminde 31 October 1897.
 Min egen Kæreste!
 Det [er] snart forfærdelig længe siden jeg har skrevet til Dig og jeg har ogsaa gaaet med en daarlig Samvittighed i den sidste Tid, jeg vilde have skrevet i Fredags, men kom ikke til det, og i Gaar, Lørdag, var det jo ingen Nytte til. Jeg har ellers haft travlt i disse Dage, da Fader [og M]oder er i Sverige, saa maa [jeg j]o passe det Hele, og mit [ege]t oven i Købet. I Gaar fik [noget af papiret mangler]adehuset i Land og i Aftes [fik] vi det læsset paa en Vogn. [noget af papiret mangler] Morgen har Agraren Klaks og jeg kørt det ud i Skuret paa Feden. Fader og Moder rejste Natten mellem Onsdag og Torsdag, og i Torsdags kom Klaks hjem. Han havde s[kudt] 2 Fasanhaner ude paa [noget af papiret mangler]strup og en Raabuk som Joachim Skovgaard skulde have at male efter, han var der ude paa Besøg i den Anledning, da han skal male et Billede med Motiv fra en Folkevise, og hvorpaa der skal være en Jæger (Jagtsproget giver Fangst eller fanger af) et anskudt Raadyr. Skovgaard fortalte Klaks [at] han var lige ved at væ[re] kommen over til os i [noget af papiret mangler] og at han havde skrev[et til] mig om det, men det [maa] vel saa have været efter at vi var rejst, da jeg jo ikke har faaet noget Brev fra [ha]m i Aar. Tjalfe nu [vær]et rask i benene en 8 Dages Tid, men siden han kom sig har jeg haft en daarlig Hæl saa jeg i hele denne Uge ikke har kunnet taale at have andet Fodtøj paa end Træsko. Naar jeg om Aftenen skulde i teknisk med Sko paa maatte jeg hinke ynkeligt af Sted. Det var en Vable Støvlerne havde gnavet paa Hælen og jeg mente den skulde [gaa] væk af sig selv, men da [den] snarere blev større end [noget af papiret mangler]vidre og da jeg i Gaar ikke [hav]de Tid til at have den [noget af papiret mangler] længere stak jeg Hul paa den og nu fejler jeg ingen Ting. Det er et trist Graavejr i Dag, jeg ved ikke om jeg gider paa Jagt med [noget af papiret mangler] i Eftermiddag skønt han [træn]ger voldsomt til at blive rørt, men det værste er at dette Brev vist ogsaa bliver temelig trist. Billedet er gaaet godt frem og kan vist snart regnes for at være færdigt, det var et stort Held at Rammen ikke var færdigt saa det kunde sendes over i Foraaret, for jeg tror nok at det nu er nogle Gange bedre end [det] den Gang. Jeg havde el[lers] troet at der skulde være [Brev] fra Dig i Dag, men der k[ommer] vel saa et i Morgen, er det [blevet] bestemt hvad Dag Du [skal] rejse til Langeland? Damperen som kommer her gaar til Rudkjøbing og derfra hertil [noget af papiret mangler], men paa Vejen anløber [den] Nyborg. Der er da for Resten endnu ikke noget i Vejen for at køre paa Cykle, der er jo udmærket Føre, men det kan jo paa denne aarstid snart blive forbi med det gode Vejr. Bare Du snart kom, jeg længes forfærdeligt meget efter Dig. Det er vist et meget kedeligt Brev jeg skri[ver], men Meningen er god [nok] ved Du. Klaks var paa [An]detræk i Aftes og skød en [noget af papiret mangler] Hornugle som ligger [her] paa Bordet nu.
 [Tegning af hornuglens hoved]
 Nu vil jeg alligevel gaa ud paa [noget af papiret mangler] tror jeg, det vil jeg vil f[noget af papiret mangler] gaa udenfor og se paa Vejret og hvis det egner sig til Andetræk tror jeg at jeg vil vente et Par Timers Tid med at gaa. Farvel for denne Gang min egen smukke Kæreste, skriv snart til Din hengivne
 Johannes Larsen</t>
+  </si>
+  <si>
+    <t>29. el. 30. nov. 1898</t>
+  </si>
+  <si>
+    <t>Louise Brønsted</t>
+  </si>
+  <si>
+    <t>Wilhelmine Berg
+Berta Brandstrup
+Ebbe Brandstrup
+Julie Brandt
+Alhed Larsen
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Wilhelmine Berg/Tante Mis havde et pensionat i Gothersgade, København. Louise Brønsted boede på dette sted under noget af sin studietid. 
+Berta Brandstrup fødte sønnen Hans Ebbe 23. okt. 1898.
+Alhed og Johannes Larsen tog afsted på bryllupsrejse 28. oktober samme år. Alhed Larsen var på dette tidspunkt gravid uden endnu at have opdaget det. Sønnen, Andreas/Puf Larsen, kom til verden 12. maj 1899. 
+Dr. med. Hald, Poul og Julius kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1434</t>
+  </si>
+  <si>
+    <t>Louise Brønsted takker for strømperne. 
+Alhed/Be og Johannes/Las Larsen kom godt afsted trods vrøvl med passet. Alhed var ikke helt rask.
+Berta Brandstrup har fået en søn, og de har det begge godt. 
+Wilhelmine Berg/Tante Mis har ærgersler over pensionærerne; især en dr. Hald, som hun smider ud til december.
+Louise har fået og lånt uindrammede billeder af Emilie Demant og hængt dem op på skråvæggen i værelset på pensionatet. Det er blevet hyggeligt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/qs1Z</t>
+  </si>
+  <si>
+    <t>d.
+Kære Mor!
+Tak for Vadsækken og Brevet, som jeg lige nu har faaet; det var især dejligt at faa Strømper igen; jeg har længe maattet suge paa Labben, da de har snydt mig den ene Gang efter den anden i den Tricotagefabrik det er rigtignok snart, en syndig Tid siden, jeg har skrevet hjem; jeg kan mærke, at jeg er blevet helt uvant med det; det ligger nu ogsaa i, at I stadig har rejst frem og tilbage i den sidste Tid, saa kan der ikke naa at ske videre i Mellemtiden. - I har jo nok hørt af Pan, at Be og Las er kommen lykkelig og vel af Sted, mærkelig nok samme Aften, de havde bestemt, trods en Del Vrøvl de havde haft med Pas o. lign; det var forfærdelig morsomt at have dem herinde; Be var forresten ikke ret rask de første Dage, men bedre den Dag, de rejste. - I har vel hørt, at Berta har faaet en lille Dreng, som vejer, jeg tror det var 8 Pund, har sort Haar og udpræget Næse; da Tante Mis kom ud for at se til dem i Søndags, var det hele i Orden, og de har det begge to godt. - Her har man det ogsaa godt, i det mindste hvad Helbredet angaar, men Tante Mis har temmelig mange Ærgrelser af Pensionærerne, som nok har faaet ind at klage paa, uagtet Kosten er saa god, som den kan være; den værste er en cand. med. Hald, en utaalelig Vigtigper. Tante Mis vil ogsaa statuere et Eksempel paa ham og smide ham ud til December; hans Værelser er allerede lejet ud til 2 unge Piger; 2 andre do. skal bo i Pouls Værelse 1 1/2 Maaned, Poul imens i Juliuses Stue. Bare nu Kandidat Hald ikke kommer hende i Forkøbet og siger op selv, det har han truet med til de andre Pensionærer. - I kan ellers tro, vi har faaet det vældig hyggeligt heroppe, nu efterhaanden, som vi har faaet alting i Orden, Gardiner og det hele; i Aftes lagde vi sidste Haand paa Værket ved at slaa en hel Del Billeder, som Frk. Demant dels har foræret dels laant os, op paa Skraavæggen; det har pyntet vældigt; der kunde vi jo ikke have Billeder med Ramme; og vi havde ingen løse selv. Vi har faaet det store Skab fra Fars Værelse op til os, det staar i Sovekammerat overfor Sengen, saa der akkurat er en snæver Passage; derved er jo saa Kjolespørgsmaalet klaret; Poul har beholdt min lille Garderobe. - Det er ganske
+[resten af brevet mangler]</t>
   </si>
   <si>
     <t>1898-02-03</t>
   </si>
   <si>
     <t>Brevkort</t>
   </si>
   <si>
     <t>Jens Theodor Berg
 Wilhelmine Berg
 Johanne Christine Brandstrup
 Louise Brønsted</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0367</t>
   </si>
   <si>
     <t>Laura Warberg blev ikke søsyg på turen. Louise skal til eksamen i kemi.
 Det er fuldt hus, så Laura ligger på sofaen. Lauras mor er ikke rask.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/lpjo</t>
   </si>
   <si>
     <t>[Fortrykt:]
@@ -3819,116 +3859,327 @@
   </si>
   <si>
     <t>Niels  Dorph</t>
   </si>
   <si>
     <t>Fritz Syberg har skrevet et brev til Anna Syberg på bagsiden af dette. Se brev fra Fritz Syberg til Anna Syberg fra den 22. marts 1899.</t>
   </si>
   <si>
     <t>Faaborg Museum, Fritz og Anna Sybergs arkiv, breve fra Fritz til Anna i tiden 27/7 1893 til 16/10 1904.</t>
   </si>
   <si>
     <t>N.V. Dorph skriver angående muligheden for at få bragt en gengivelse af et af Fritz Sybergs værker fra Forårsudstillingen 1899 i aprilnummeret af "Kunst".</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/2UkI</t>
   </si>
   <si>
     <t>Kunst. Redaktionen.
 København, den 18 Feb 99
 Herr Fritz Syberg!
 Saafremt De kunde ønske en Gjengivelse af et af Deres Arbejder paaForaars-Udstillingen 1899 optaget i den Oversigt, som ”KUNST” vil bringe i sit Aprilnummer, bedes De snarest tilsende Undertegnede et Fotografi, eller – helst – en Tegning (Brudstykke, Forarbejde e.l.), som naturligvis vil blive retourneret med Tak efter Benyttelsen.
 Ærbødigst
 N.V. Dorph.</t>
   </si>
   <si>
+    <t>1899-03-02</t>
+  </si>
+  <si>
+    <t>Boston
+Bellevue St.</t>
+  </si>
+  <si>
+    <t>Thora  Branner
+- Jensen, Frøken, Erikshaab
+Clarence Sawyer
+Harris Sawyer
+Helen Sawyer
+- Sawyer, Harris' far
+Hempel Syberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Ellen og Harris Sawyer blev gift i Boston i beyndelsen af 1899. 
+Pigen Katty kendes ikke. Svigermoderen, gamle Eastmans ven og den gamle bedstemors navne er også ukendte.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1527</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer undskylder, at hun ikke har skrevet. Harris Sawyer har det godt, og han har en god appetit. Han skal fremover have kødsuppe før sin aftensmad. 
+Pigen i huset er gået sin vej. Der er heller ikke arbejde til en pige. I huset er der centralvarme, hvilket giver en konstant temperatur overalt og intet støv. En gang ugentligt vasker en dame gulvene. Alle reder deres egne senge. Badeværelset er godt. Madvarerne bliver bragt til døren, og madlavningen er enkelt. Man spiser kun to gange dagligt. 
+Sawyer-familien - Harris, hans forældre, hans to søstre og en bedstemor - beboer 1. og 2. salen, og der bor en anden familie i stueetagen. 
+Ellen er ved at blive god til sproget, og hun kan også færdes rundt med tog og sporvogn. Harris og hun tager på udflugter og ser kunst. De har besøgt Harvard og set en udstilling med blomster lavet af glas. De har også været på italiensk restaurant. Amerikanerne er i øvrigt idiotiske. 
+Harris har sendt 200 breve ud med bekendtgørelse om, at Ellen og han er blevet gift. Ellen glæder sig til at vise Harris frem, for hun er stolt af ham. 
+En ven af Harris' far vil hjælpe med at få Ellens bagage sendt til Boston.
+Ellen takker Frøken Jensen for de broderede bukser, som er blevet beundret på bryllupsdagen. Amerikanerne er imponeret af håndbroderet og europæisk tøj.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/OF5O</t>
+  </si>
+  <si>
+    <t>Belevue St. – Boston
+d. 2den Marts 99.
+Kære Mor!
+Jeg er bange for, at jeg har ladet gå temmelig lang Tid hen uden at skrive, så du har gået og ventet på Brev, hvad du, som bekendt ikke ynder. Tiden er smuttet fra mig og jeg har ikke holdt Regnskab med Almanaken. Herefter skal jeg fastsætte en bestemt Dag til at skrive hjem på. 
+Eastman takker for dit Brev til ham. Han skrev nok ikke, som han lovede, et Brev hver Uge indtil min Ankomst, men han må være undskyldt, for han var ikke rask den Gang. – Han føler sig nu stadig raskere og raskere og ser også bedre ud. Hans Appetit er bestandig strålende, - Guderne skal vide, hvor det alt sammen går hen, - jeg vil ["vil" overstreget] vilde da blive så tyk som en Tromle, hvis jeg indtog alt det, han sætter til Livs. Idag har vi besluttet, at han hver Dag skal have en Kop kraftig Kødsuppe før sin Aftensmad, og jeg har kogt en hel Grydefuld. 
+Måden at føre Hus på her, er så grumforskellig fra den hjemme. Du vilde stejle mange Gange om Dagen, hvis du så det. – D ["D" overstreget] Et Par Dage efter min Ankomst sagde Pigen Katty Farvel og Tak. Piger kan her gå deres Vej uden forudgående Opsigelse. – Men her er absolut ikke Arbejde for en Pige, skønt Huset jo er temmelig stort. Alting er så bekvemt indrettet, så alt Husførelsen går som en Hele Huset opvarmes ved varmt Vand, som giver en mild behagelig Varme. Det opvarmes i Kælderen og går gennem Rør op i Lejligheden. Det er en stor Behagelighed at der er èns Temperatur allevegne, på Trapperne, Gangene og om Morgenen, når man står op. – Og det er så renligt, så man næsten ikke ser Støv el. Snavs i Huset. En Gang om Ugen kommer her en Kone og vadsker Gulvene, og de andre Dage fejer vi lidt rundt omkring, hvor det behøves – her er ikke noget, der hedder ”at gå på Kamre, idet hver reder sin Seng og hele Familjen (und. jeg) vadsker sig i Badeværelset, som er udmærket indrettet med Vandhaner m. koldt og varmt Vand. - Kogeriet går særdeles behændigt. Ingen Byærender, idet alt bliver bragt til Døren og så bestiller man til de næste Dage. - De fleste af Retterne laver sig selv f. Eks. ["f. Eks." indsat over linjen] Vi tager et Stykke Kød, lægger det uden Præparationer på en Rist lige ind i Ilden og vender det, indtil det er stegt. – Kartoflerne lægges så ind i Ovnen og forbliver der, indtil de er bagte. – Henkogte delikate Ferskener, Æblepie el. Appelsiner er Desserten. Søbemad kendes ikke. – Vi har kun to regulære Måltider, Morgen og Aften, når de kommer hjem fra Byen. – Svigermoder og jeg gider ikke gå og lave standsmæssig Frokost til os selv. 
+Køkkenet er hyggeligt med Tæpper og 2 Gyngestole. Vi sidder tit derude om Aftenen og læser. – Så snart Harry får Tid skal jeg få ham til at fotografere Huset, - det er nydeligt. I Stuen bor der en anden Familje, vi har 1ste og anden Sal. Her på 1ste Sal er Dagligstuen, D ["D" overstreget] de gamles Sovekammer, Harris’ dito, Spisestue, Badeværelse, Køkken, Spisekammer. Ovenpå Helens, Clarences, gl. Bedstemoren samt mit Værelse. – Vi bliver rimeligvis boende her sammen med hele Familjen et Aars Tid. Jeg kan så sætte mig grundigt ind i denne Husførelse og har en velsignet Tid til at øve mig og lære Sproget og Byen at kende og se alt hvad her er at se. Her er udenlandske Familjer af alle Sorter og jeg har allerede været på adskillige af dem. – Jeg kan nu tage alene til Byen med Jærnbane el. med alle Sporvogne, og så snart Harry har Tid sætter vi hinanden Stævne et el. andet Sted og går og ser på Kunst. – Sidste Søndag gik vi ud Klk 8½ om Morgen for at more os og hang i lige til Klk 5. Vi så Harvard, d.e. Universitetet, en Samling Bygninger (i min Reol er der en lille Bog med Billeder af dem alle) - . Vi så der en Samling som vilde interessere dig i aller højeste Grad; - Blomster fra alle Verdens Lande modeleret i Glas og farvet så naturtro, at det næste var umuligt at tro, at de ikke var levende. – Under hver af dem var der en Seddel med Blomstens Navn og hvor den gror. – Vi så meget mere den Dag, - det morer H. så meget at vise mig omkring og hans Tålmodighed er beundringsværdig til at forklare og fortælle. Han ved alt om alting. – Vi var den Dag også i Theatret (Klk 3 Eft!) og vi var på en italiensk Restaurant og spiste længe og fint og drak Vin til, hvilket er højst upassende. Amerikanerne ere idiotiske i mange Retninger. Og jeg fatter ikke, hvor H. er bleven så europæisk, som han faktisk er. 
+Vi omgås ikke ret mange endnu, og jeg er ikke begærlig efter det. Ingen af dem jeg har set, forekom ret interessant. – 
+Her er det nødvendigt, at sende sådan en Bekendtgørelse ud, når Folk gifter sig, som den jeg sendte forleden. Harry vilde have sendt til alle mine Bekendte også, - men jeg sagde, at han ["han" overstreget] det ikke var nødvendigt, han har allerede sendt 200 og det Pjank har kostet Penge nok, så jeg fandt det unødvendigt at trykke flere. – For at beskytte os mod at have Fremmede altid, har vi sat den Meddelelse i det ene Hjørne om at vi ere hjemme om Onsdagen. Jeg gruer for alle de Mennesker!
+Sproget går det godt med. Jeg taler uden Vanskeligheder om de dagligdags Ting, og min Horizont bliver videre for hver Dag. – Harry er en fortrinlig Lærer. - 
+Lige nu kom der Brev fra Onkel S., Tutte og Disser. Det er umuligt at beskrive, hvor det er morsomt at høre hjemme fra, - jeg sluger Brevene med gridsk Grådighed. – Men når jeg læser de ængsteligste Forespørgsler til Harry og de gode Ønsker for Fremtiden for os, føler jeg den største Lyst til at gå ud og telegrafere hjem, at man skal leve længe inden man finder to, der er mere glade end Eastman og jeg. – Hvis det bare var lidt lettere at komme hjem. Jeg glæder mig så knusende til at forevise Eastman, - jeg må tilstå, at jeg er lidt stolt af ham. – 
+Så snart det er muligt, vilde jeg gærne have sendt min store Kasse med alt mit Habengut. Gl. Eastman har en Ven som er Toldofficer, og han har lovet at tage sig af det. Når det bliver sendt som ”left Bagage” direkte hertil, vil vi rimeligvis ikke komme til at betale Told. – Jeg vil skrive om et Par Dage igen og sende en Liste over, hvad jeg gærne vil have sendt. 
+Jeg vil da så ["da" overstreget; ”så” indsat over linien] fortælle om min nye Familje, som jeg vist slet ikke har meldt meddelt ["meldt" overstreget; ”meddelt” indsat over linjen] om endnu. 
+Jeg har i Tankerne gratuleret Frk. Jensen idag, d. 3 af Marts. Fortæl hende, at Bukserne Broderiet [”Broderiet” anført oven over linien] vækker Furore. Jeg havde dem på, som jeg lovede, på min Bryllupsdag, men har nu gemt dem hen til Sølvbrylluppet og vil i de 25 Aar hovedsagelig anvende dem til at imponere med. 
+Alt hvad der er håndbroderet, bliver højt beundret her – Alt mit Tøj bliver beundret - det ser lidt udenlandsk ud og det imponerer Amerikanerne. I det Hele taget betragtes Udlændinge med ærbødig Beundring og jeg søger naturligvis at holde Stillingen så længe som mulig. 
+Nu Farvel.
+1000 Hilsner til alle 
+Elle
+Stor Hast</t>
+  </si>
+  <si>
     <t>1899-03-26</t>
   </si>
   <si>
     <t>Alhed Larsen
 Georg Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
 Nicolaus Lützhøft
 Elisabeth Storm
 Fritz Syberg</t>
   </si>
   <si>
     <t>Lützhöft bliver i brevet stavet som Lütshofft.
 Alhed Larsen er gravid og føder sit første barn "Puf" d.12.5 på Erikshaab, hvor hendes forældre bor.
 Fritz Syberg udstillede 26 billeder. Solgte på ferniseringsdagen "Interiør" til vinhandler Bestle for 175 kr. I Politiken stod der: "Aldrig har Syberg stået bedre." (Bente Scavenius: Den frie Udstilling i 100 år s. 66-68)</t>
   </si>
   <si>
     <t>Kerteminde Byhistoriske Museum</t>
   </si>
   <si>
     <t>Johannes Larsen og Fritz Syberg udstiller på Den Frie. Syberg har solgt for 850 kr.
 Alhed er gravid og skal til sine forældre på Erikshaab for at føde der.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/h40m</t>
   </si>
   <si>
     <t>Kjerteminde Lørdag
 Kjære lille Ugle
 Ja jeg kan nu faa Plads ved Bordet for lige at sige Dig at jeg er oppe – igaar stod jeg op ved Frokost gik i Seng efter Aftensbordet og i dag sov jeg til Middag og er nu naar jeg holder mig inde helt vel ved det saa du seer det var godt jeg kom hjem i Ro – 
 Naa saa var det alligevel igaar at Udstillingen aabnede og her kom Brev fra Lütshofft om han havde seet Uglen der saa sød ud men sagde ingenTing.
 Nu kom Politiken hvilken Glæde. Syberg har allerede solgt for 850 Kr – og der gaar nok mere maatte blot Johannes ogsaa sælge lidt det oplivede saa godt – 
 Vi glæder os meget til I kommer skriv endelig naar vi skal hente Eder helst ved Dagen,men I maa ogsaa bestemme vi skal sende Rejsepenge, blot dog Vilhelm maa slippe med hjem hvordan gaar det med Eksamen og Kurset.
 Jeg tænker der er Brev fra dig i morgen med din Mening om Udstillingen – Johannes og Alhed bliver her de første 2 Helligdage og rejser til Erikshaab de næste for at se de Søskende der er hjemme dernede og saa bliver hun der i Ro indtil Sommeren
 Hilsen fra Marie hun er i Kjøkkenet og laver Mad
 Her er falden megen Sne – idag tøer Solen en Del
 Børnene ere raske nu og Georg og Marie var i Odense igaar – 
 Fru Storm ligger syg men er i Bedring
 Lev vel hils Alle og hjertelig velkommen din Moder</t>
   </si>
   <si>
+    <t>1899-04-07</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>Frederik Brandstrup
+Mary Brandstrup
+- Dahl, kemiker
+Leonard Holmstrøm
+Alhed Larsen
+Johannes Larsen
+Charles Pear
+Dudley Pray
+Clarence Sawyer
+Harris Sawyer
+Helen Sawyer
+- Sawyer, Harris' far
+- Sawyer, Harris' mor
+William Henry Schofield
+Hempel Syberg
+- Tiffany
+Tizian Vecellio
+Emil Vett
+Albrecht  Warberg
+Andreas Warberg
+Astrid Warberg-Goldschmidt
+Theodor Wessel</t>
+  </si>
+  <si>
+    <t>Sølvbestik, hvor bogstavet 'W' indgår, er primært forbundet med den danske sølvvarefabrik W&amp;amp;S Sørensen (W. &amp;amp; S. Sørensen), som var beliggende i Horsens (Wikipedia marts 2026). 
+Dubra: Fin, udmærket (af russisk dobra; Ordnet.dk). 
+BISSEN-serien er danskdesignede og -producerede lamper, der alle er håndlavet efter gamle, klassiske håndværkstraditioner (Internettet marts 2026). 
+Harrs Sawyers mors navn kendes ikke. Følgende personr er ukendte: Mr. Robinson, Miss Morison, Mc Dowell, Clarence Buck, de to Miss Andrews og deres bror samt far. Der findes i 2026 et laboratorium i Danmark ejet/ledet af en Jürgensen, men det vides ikke, om det er dette, som Ellen Sawyer nævnte i brevet i 1899. 
+Wales-hat: I dag er hatte af denne stil forbundet med puritanerne og pilgrimmene til Amerika på grund af deres enkle design. 
+I modeverdenen omkring år 1900 refererer "indianerhatte" ofte til de ekstremt prangende og store hatte, som var højeste mode i den edwardianske periode (ca. 1890–1910). Selvom navnet i dag lyder misvisende, blev det brugt, fordi hattene lånte voldsomme mængder af ægte fjer og teksturer, der for datidens europæere ledte tankerne hen på det eksotiske eller "vilde". (Internettet marts 2026).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1569</t>
+  </si>
+  <si>
+    <t>Man har udbragt Alhed/Be Larsens skål i anledning af hendes fødselsdag.
+Udover penge har Ellen og Harris Sawyer fået en mængde sølvtøj, glas og porcelænsgenstande i bryllupsgave. Harris havde i forvejen noget. 
+De to har holdt et selskab med gode venner på besøg. En af dem er pianist, og hun spillede dejligt. Harris havde fyldt kalkunen med kastanjer og svampe, og svigermoderen stegte den. Man fik også hummer, og en stuepige var hyret til at servere. Når Ellen og Harris får deres eget hjem, vil de holde flere selskaber. De har købt diverse møbler.
+Harris' mor er 52 år, men hun ser gammel ud, for en blodstyrtning og hendes bekymring for Harris, som har et dårligt helbred, har aldret hende. Dog er hun meget klog, læser en masse, har i en moden alder taget eksamener og deltager i foreningsarbejde. 
+Mr. Tiffany, Harris' chef, har ønsket, at Harris tog på forretningsrejse, men det vil Harris ikke uden Ellen. Hvis Harris var stærkere, kunne han tjene mere, og han og Ellen kunne flytte til København. De har formodentlig ikke råd til at komme til Danmark denne sommer. 
+Harris' assistent, Hr. Dahl er pianist, fungerer som organist i en norsk kirke og har klaverelever. Han er en dygtig kemiker, norsk, vegetar og bomstærk. Ellen vil invitere ham på middag. En anden assistent, Dudley Pray, var ubrugelig, men Harris har foreslået ham at tage til København for at dygtiggøre sig, og det har han nemt råd til. 
+Ellen beder sin mor sende viskestykker mm.
+Harris' mor hundser med sin mand, som forguder hende. Harris' far er tømrermester, men forretningen går dårligt. Han er dannet og elegant, morsom og opmærksom. Hans hovedinteresse er haven samt et regiment, hvori han er commander.
+Helen Sawyer arbejder på kontor og tjener kun lidt. Hun blander sig i, hvilen har Ellen går med.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/oTUG</t>
+  </si>
+  <si>
+    <t>Boston d. 7de April.
+Kæreste Mor!
+Jeg er meget forbavset over, at mine Breve ikke ere udførlige, (- jeg synes, at jeg er bleven til en sand Skrivemaskine) – men det kommer måske af at jeg har skreven så mange Breve rundt omkring til [”til” indsat over linjen] siden jeg kom her over, og jeg glemmer så efterhånden, hvad jeg har skreven om til hvem. 
+Idag er det nok Be’s Fødselsdag og jeg har sendt hende mangen en Tanke, - gid det nye Aar må begynde godt og ende ["ende" overstreget] fortsættes godt. – 
+Iaftes Klk 8 hvor ["hvor" overstreget] over Middag, blev hendes Skål udbragt af Dr. Schofield og drukket med stort Bifald, idet som han sagde: ”i dette Øjeblik er det i Morgen i Danmark”. 
+Det kan vel nok være at [”at” indsat over linjen] vi får solide Brudegaver hjemme fra, - 320 Kr. i Anmarsh på et Brædt. – Men vi ere Gudskelov Mand for at formøble dem. Vi sætter dem alle i Bordting, - Eastman har lagt dem alle ud og føler sig lidt slunken for rede Penge lige for Tiden. 
+Vi ejer nu 10 tunge gedigne Sølvgafler, do Suppeskeer, do mindre Gafler, do store Theskeer, do Kaffeskeer. Dessertskeer har vi ingen Brug for, da Deserten næsten altid er Is, som spises med Theskeerne. Der er Navn på det alt sammen et sammenfletter W og S sammenflettet og indsat over linjen og det er ganske ualmindelig smukt. Tegning.
+Endvidere en Fiskegaffel, (en stor Gaffel – af en egen Facon i samme Mønster – en stor Gaffel til at tage Steg med. – Samt: 12 slebne Vinglas [Tegning] alle er henrivende. Fint Glas, rent Glas med den herligste Klang. Foreløbig vil vi ikke have flere, - tænk, de har i Reglen slet ikke Vin til Middage og finder at vi ekstravagerer ved at have Sherry! 12 Fingerskåler, el. hvad de kaldes af det samme henrivende, fine Glas, aldeles glat kun med en Stjærne i Bunden. En slebet Karaffel, 6 små Kaffekopper af københavnsk Porcelain. – Vi havde ledt flere Butikker igennem for at finde nogle pæne små Kaffekopper, men uden Held, - de har en rædselfuld Smag med mange Ting, - indtil vi endelig i en afsides Krog i en Vett &amp;amp; Wessel lignende Butik fandt disse. V ["V" overstreget] East udstødte et Glædesskrig, - han er helt tosset efter det. Vi kan få et helt Sæt der, og vi vil have det i vores eget Hus, - vi vil købe det lidt efter lidt, det koster 72 Dollars til 12. 
+Når Eastman kommer hjem skal vi nærmere udarbejde en Liste over alt det og bestemme hvem vi har fået det fra inden vi skriver og takker Onkel Syberg. – 
+Jeg ved ikke hvem af os der er mest stolt af alle vore pæne, fine Ting, og Eastman er en hel Las efter den Slags, - vi går mange Gange om Dagen hen og kigger ned i vores Sølvskuffe og åbner vovs ["vovs" overstreget] vores Glasmontre (?) og får vores Glas til at klinge, og beser det hele. Han havde i Forvejen 12 slebne Punchglas Tegning, som vi kommer Desertisen i. Vi bl ["bl" overstreget] bruger dem også til Lemonade, som Aftenfremmede for det meste trakteres med. Den øses op af en Punchbowl som E. også havde. Han havde også 6 Par små fine Kopper med et Mønster som stærkt ligner kb ["kb" overstreget] københavnsk Porcelain. – Vi har fået 6 Deserttallerkener af fint, fransk Porcelain, - de ere næsten gennemsigtige, - fra en Husven, en ung Mand, som menes at komme her for Helens Skyld. – En lille Sukkerskål og Flødekande af tungt Krystal, bedårende, - det ser ud til at have været en kostbar Historie – Ven af Huset.
+En lille Krystalkonfektskål, en lille Krystalkande med Sølvlåg, som de brugte til at have en Slags Sirup i, som kommer af en vis Slags Træ om Foråret. Jeg har endnu ikke set det. - En Kiksspand, vel ment, men rædselsfuld. Syltetøjske, Sardingaffel, - en lille rund Visitkortskål af Sølv, nydelig. En hvid Løve, ikke særlig interessant. Schofield gav os et Billede, som han har haft med fra Milano: En Dronning Louise som går ned af en Trappe. Det er kønt og hænger i Dagligstuen. Disse Presenter ere alle fra fjærnerestående Venner, Familjer af de nærmere Venner bliver ved at spørge, hvad vi ønsker men lader det blive derved. 
+Selskabet i Aftes var særdeles vellykket. Gæsterne var Schofield, Mr. Pear (ham med Tallerkenerne), Mr. Robinson, Student sammen med Harry og Schofield, - Dr. i et el. andet, fin og tiltalende. Miss Morinson, Pianistinde, Elev af Mc.Dowell. Hun er sød, naturlig, stilfærdig, - sjældne Dyder her. Hun spillede en Del for os, - dejlig Musik. 2 Miss Andrews med Broder, hvis Fader Dr. Andrews for nylig i en Marskandiserbutik for et Par Dollars købte et stort Maleri af Titians Broder – De ere Veninder fra gammel Tid af Harris, - men han siger man skal have dem i Enerum for at få noget rigtigt ud af dem, - i Selskab ere de lidt støjende, lidt for agerende. Den ene sang henrivende. – Harris, Helen og jeg var Resten, 10 i alt. – Alle i stiveste Puds, og det er ikke lidt her i Amerika. Jeg var i Silke, sad for den ene Bordende og havde Schofield til Bords. – Jeg vilde give en Del for at du kunde have set Bordet: alt det nye Sølv, som skinnede som Solen, hele Bordet pyntet med Nelliker i alle Farver og Bregner og ellers kun små Dele med Konfekt, samt en lille Del med Oliven og èn med Radiser, en lille Del med Smør ved hver Kouvert, som de nød af under hele Måltidet. Maden var dubra. Eastman havde selv lavet Kalkunindmaden efter en Kogebog, - der der ["der" overstreget] var Kastanjer, Champignon i den [”i den” indsat over linjen] o.s.v. Kalkunen selv stegte Svigermoder, det ["det" overstreget], Hummerretten lavede Eastman også ¼ Time før de kom – det var rafineret Hachis af Hummere, Trøfler, Majonese. Det var i det hele så gennemrafineret. Vi havde en lejet Stuepige, som opvartede udmærket. – East talte for Schofield, denne for mig. Det var meget muntert og hyggeligt. Du kan tro, det var kosteligt at være Værtinde og ”Midtpunkt” og sørge for at få talt med dem alle. – Desværre er East idag dødtræt. Han tog hele Vært og Værtindeansvaret på sig, - købte alt ind dirigerede alt og han kan ikke tåle så meget.
+Det er meget ualmindeligt med Middage her – altid disse kedsommelige ”at home” el. Aftenbesøg med Hat på og uden Traktement. Vi vil imidlertid indføre små rafinerede Middage som denne, hvor vi inviterer dem, vi virkelig bryder os om og morer os. Men rigtig morsomt bliver det ikke før vi har vort eget Hus. Til den Tid når jeg er mere kendt med alting, kan jeg tage mere af Besværet på mig, så det ikke bliver så trættende for East. – Svigermoder var forfærdelig betaget af det hele, og udtrykte ud i en Køre sin Forfærdelse over Besværet og sin Angst over at H. ikke skulde kunde tåle det. Det gjorde ham naturligvis ikke mindre nervøs. – Det er dog en vældig flot Present fra Onkel Syberg, - og de 20 Kr., som Far havde holdt hen gør sig jo også. – 320 Kr. er en stor Sum. – 
+Lørdag.
+East. mener at alle Presentpenge skal gå i Ting, som ikke kan forgå og slås i Stykker og han betaler derfor alle Glasvarerne selv. – Sølvet selv kostede 64 Dollars, de to Gafler 6 Dollars, og vi har derfor 10 Dollars at købe konstante Ting for endnu. Jeg har megen Lyst til en smuk Stålampe, - men jeg er bange for at det ikke lader sig gøre at opdrive en sådan, - alt hvad jeg har set af Lamper i Vinduer og Butikker har været rædselsfuldt. Jeg bliver helt melankolsk, når jeg tænker på Bissenlampen. – Foreløbig lader vi det stå hen. 
+Vi har også købt flere Møbler, jeg kan med en rolig Samvittighed sige ”vi” fordi jeg satte Resten af min Formue, som jeg havde med, 20 Dollars i det. – Vi har købt 2 Mahogni Stole til – Dagligstuen, med Indlægning af lyst Træ i Ryggen. [Tegning] Det er sand Fornøjelse, så smukke Møbler man kan få her. – Samt en magelig Egetræs Lænestol, som stakkels East. synker ned i, når han kommer træt hjem fra Byen. Samt et stort solidt Egetræs Skrivebord el. Pult. Der er 37 Skuffer i det, sådan noget lignende som denne Tegning. [Tegning]. Der er ikke Poesi skabt i det, men det er en sand Fornøjelse at se East., som han gasser sig over at han nu har et Sted hvor han kan gemme sine 1000 Papirer, Kontrakter, Patenter o.s.v. i en Uendelighed. 
+Ja, jeg skulde jo beskrive Familjen, men det er grumme vanskeligt Svigermoder er den jeg ser mest til og den jeg kan bedst med. Hun er melankolsk, nervøs, sygelig, lider meget af gigt og ser gammel ud. Hun er 52. Hun siger selv at Bekymring for Harry har nedbrudt hende. Siden han for 9 Aar siden havde en Blodstyrtning, har hun ikke været sig selv. Men hun siger at det har lettet siden jeg kom, - hun har afleveret ham til mig og føler mindre Ansvar. Jeg passer ham helt, når han er forkølet, laver alt hvad han spiser, passer hans Tøj o.s.v. Der er meget Pasning med ham for han er rædselsfuld doven til alle Småting, og jeg er bange for, at jeg forkæler ham slemt. -
+Samtidig med at Svigermoder er el. føler sig gammel besidder hun en mærkværdig Ungdommelighed i andre Retninger, - hun leger med en sand Lidenskab med Katten, kan sige de pudsigste Ting og kan goutere en Vittighed som ingen andre. Det er fra hende og hendes Slægt, at Harris har sit gode Hoved og en Jern-hjærne. – De kender ikke til Træthed i Hovedet. Svigermoren læser ustandselig, - får stadig Bøger fra Bibliotheket og sluger dem som en Skoledreng. I en Alder af 40 Aar tog hun fat på at udvidde sine Kundskaber og trådte ind i en Forening, som netop var bleven stiftet den Gang, studerede i 8 Aar de alm. Skolefag, Historie, Geografi, Mathematik og alle Slags på ”tik” og ”gi” og tog tilsidst sine Eksamener med første Karakter. – Jeg kalder det flinkt. –
+Hun har det fra sin Fader og hans Slægt. De fleste ere døde – de vare alle små, sorte musikalske og begavede. En af Svigermoders Brødre skal have været et helt Geni, - Clarence Buck hed han. Han læste Shakespeare
+[Her mangler en eller flere sider i brevet]
+Sæson. Sådan et grimt Asen som de alle får med vil koste 8 á 10 D (Vinterasenet koster 10 Dollars!!!!) – og jeg søger nu at holde det hen til min lille, menneskelige hvide Hat kommer. – 
+Clarence er en flink og rar Fyr, - han er ansat på et Kontor, hvor han tegner Maskiner. 
+Mr. Tiffany, Harris’ Chef, har nylig været i Byen og arbejder H. sønder og sammen. Som altid var han fuld af Projekter. Et af dem var, at han foreslog Harris en Forretningsrejse til Californien, men Eastman udtalte èn Gang for alle at han ingen Steder rejste uden sin Kone og hvis de vil sende med ham, må de betale Rejseudgifterne for os begge. - Beskeden er Eastman ikke:
+Hvis han bare var lidt stærkere så kunde han tjene mange Penge og vi vilde flytte til København. – Han har ingen Konkurrenter på Gærområdet, så han fastsætter selv sine Priser, - men han kan ikke tåle at arbejde så meget, som han har gjort siden han forlod sin Universitetsvirksomhed. - Jeg tror ikke, at vi kan komme til Sommer, på Grund af vores Helbred. Hvis vi kan spare c. 1000 Dollars i Sommer, kan vi se hen til at rejse til et sundere Climat til Vinter, så Harris kan undgå en Forkølelsessæson. 
+Hvis jeg, når Sommeren kommer, kan indse, at en Rejse hjem kun kan ske på Bekostning af at komme bort til næste Vinter, så må jeg vi ["jeg" overstreget; ”vi” indsat over linjen] renoncere, hvor brændende jeg end længes efter at komme et lille Slag hjem. – Hans Helbred er jo det vigtigste. Men ingen kan vide, - her kan meget ske på kort Tid. –
+Vi har gjort en stor Opdagelse: En af H’s Assistenter er en fin Musiker. I Lørdags Morgen, da H. ikke tog til Byen på Grund af Forkølelse, telefonerede han efter Hr. Dahl, sin nye Assistent, [et overstreget ord] om han vilde komme med næste Tog og ”forrette”. Da Forretningerne vare besørgede talte de om andre Ting, og det viste sig da, at han kunde spille – ikke almindeligt, han er professionel Musiker, - spiller Orgelet i en norsk Kirke her i Byen, har et Klaver hvor han bor, og har Elever om Aftenen. 
+Han er en forbavsende ung Mand: Han er cand. polyt, har studeret i Kristiania, ejer et Hus der, - er ikke desto mindre kommet her til Amerika og arbejder for en temmelig ringe Betaling hos Harris med Gærvæsenet. H. siger at han er en dygtig Kemiker. – Han er en stor, bomstærk Fyr at se til, 5 el. 26 Aar gl. ganske lys, - ægte nordisk Ydre Han er yderst genert og taler dårligt engelsk, - men han spiller fortræffeligt. – Det var en sand Fornøjelse at høre ham spille den svære Finale i Måneskinssonaten. 
+Vi vil til at dyrke ham og bede ham herud om Aftenen af og til. På Torsdag har vi bedt ham, - vi skal så dyrke Flygelet tale dansk og spise dansk. Jeg vil lave en god gammeldags Lagkage med Frugt mellem Lagene. Han er nemlig Vegetarianer, så vi må sørge for noget Planteføde. Vi må have Asparges og Ærter o.s.v. Harris er meget stolt over sin Assistent. 
+Den tredje Assistent, som jeg vist skrev om en Gang, viste sig at være ubrugelig, men han er en velhavende Fyr, så Harris har foreslået ham at rejse til Danmark og studere Baciller på Jürgensens Laboratorium. Han har skrevet til J. om der er Plads og i så Fald rejser han midt i Maj. Han var hernede forleden Aften for at få gode Råd og H. lagde Rejseplanen for ham rådede ham til at bo i Pensionatet. – Vi har lovet at lære ham Begyndelsesgrundene i dansk – han har haft èn Time og kommer snart for at få èn til. Hans Navn er ”Dudley Pray”. Det er morsomt at tænke på, om han virkelig skulde komme over og bo hos Ta’ Mis i 3 Måneder. 
+Jeg har ligenu fået dit lange ekstra Brev og Anvisningen, som ser grulig velhavende ud. 
+Du kan ikke tænke dig, hvor dine Breve ere velkomne, - jeg sluger dem. – Jeg er virkelig ulykkelig over at mine andre Breve have været indholdsløse og små – dette er da til Gengæld fedt. – Jeg har også idag haft Brev fra B., Dis og Dede. Tak dem på det hjærteligste. Jeg er helt vild på sådan en Dag. – 
+Mit eget Guldfingerbøl fandt jeg forleden, - jeg havde omhyggeligt glemt ["l" i ordet overstreget] og glemt det. Jeg sender dit med Mr. Pray. Dit lille Billede kom i Medalionen til Mary Christine. Jeg har haft to søde Breve fra Onkel Frederik. – 
+Send endelig nogle Vidskestykker – jeg forstod ikke, om du slet ingen vilde sende, el. hvordan.
+Jeg vil også meget gærne have det hæklede Sengetæppe, men du behøver ikke at hækle til. 
+Hvis vi rejser, skal Familjen naturligvis ikke med. – 
+Lovede du ikke en Gang, at jeg måtte have Skålen af den Opsats, som gik itu?? Jeg savner så meget sådan en flad Del til Blomster. 
+Du må ikke sige, at det er dårligt af East., at han kun har lagt ½ Pund på, - i 11 Aar har han vejet det samme, men havde så pludselig lagt 1 Pund på, foruden han havde vundet, hvad han tabte i N.Y. East. kom nu! Han føler sig betydelig lettet ved at have fået vores 
+[Her mangler en eller flere sider af brevet]
+VIII
+da han var 4 Aar gl. udgav Digte da han var 12 Aar, døde 30 Aar gl. som Skoledirektør for en af de store Skoler her i Boston. Eastman skal ligne ham meget, men de siger, at hans Forstand ikke kan måle sig med Onkelens hvilket jeg er godt nok tilfreds med.
+Svigermoder forkæler os alle rent skandaløst, - und. gl. Eastman, som er hendes Slave, og ydmyge Tilbeder. Det er helt rørende at se hvor han tilbeder han, så snart han er hjemme besørger han Huslighed og render Ærinder for hende, hvor træt han end er. – Han er Familjens Skønhed – har en ulastelig Figur, elegante Bevægelser og Gang, - minder stærkt om Onkel Leonard på Hvilan. Han har altid en morsom Historie på rede Hånd og morer sig selv kostelig, men han mangler i Reglen Publikum til at goutere dem. Han bliver temmelig hundset den arme Eastman, men finder sig rolig deri. Han er fuldstændig klar over at han står betydelig tilbage i Dannelse for de andre. Hans Bestilling er Tømmermester, men Forretningen er ikke ret glimrende i de senere Aar. Han mener dog, at den vil forbedres i dette Kvartal. Han har Kontor længere inde i Byen og man ser ham næsten aldrig. – Jeg kan godt lide gl. Eastman og behandler ham med en Delikatesse, som han ikke er forvænt med. Han er derfor altid parat til at gøre mig små Tjenester og Opmærksomheder og er i det hele en gammel rørende Fyr. – 
+Hans Hovedinteresse er Blomster og Gartneri, og han er ved at lave et lille Anlæg uden for Huset, - I sine unge Dage var han Soldat, og er da forresten endnu. Her er et Slags Livgarderegiment, som hedder ”Washington Post”, som han har tjent i mange Aar. De har stadig Øvelser et Par Gange om Ugen, og ved Juletid blev gl. East. forfremmet til ”Commender”, som jeg ikke kan oversætte, men det er anset som meget hædrende og han er synlig stolt. Han bærer Uniform ved festlige Lejligheder og ser udmærket ud. Clarence og Helen ser jeg meget lidt til. 
+Helen er noget på et Kontor, hun har 1200 D. om Aaret og det kan lige slå til til hendes Klæder. Hun er den livligste af dem, sød og venlig, men hun er mere ”passende”, end jeg helt kan goutere. Hun forarges i sit inderste Hjærte over at jeg går rundt med min Waleshat, og ikke med den idiotiske Indianerhat, som både H. og jeg foragter. De skændes jævnlig om min Hovedbeklædning. Eastman forsvarer mig det han kan og siger, at jeg ikke er kommen her over for at plages med dumme Damehatte. Men Forholdet bliver stadig mere spændt efterhånden som vi nærmer os Sommerhatten 
+[Herefter mangler flere sider og afslutning på brevet]. 
+[Skrevet langs sidste sides venstre margen og nederst på højkant:]
+Presentanvisning, - han har lagt sig mere end det kan av vel først nu [et ulæseligt ord]</t>
+  </si>
+  <si>
     <t>1899-04-09</t>
   </si>
   <si>
     <t>Christian Eckardt
 Hedevig Lützhøft
 Nicolaus Lützhøft
 Fritz Syberg</t>
   </si>
   <si>
     <t>Tre Hjorter, Vestergade 12, København, fungerede som hotel frem til 1930.</t>
   </si>
   <si>
     <t>Johannes Larsen er i København, har spist hos Eckardts og overnattet på Tre Hjorter. Han har på rejsen fulgtes med en proprietær, som var meget vidende om kunst(nere).</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4VDT</t>
   </si>
   <si>
     <t>Kjøbenhavn Søndag Morgen 9/4 99.
 Kæreste Alhed!
 [Jeg ko]m godt herover i Af[tes og g]ik strax ned til Eckardt [hvor je]g spiste til Aften, men [jeg ku]ned ikke være der, hvorfor jeg gik herind paa ”Tre Hjorter” hvor jeg har været i Nat og formodentlig bliver det Par Dage jeg er her i Byen. Jeg skal nu ud til Lützhøfft for at hilse paa ham og Baronen men først skal jeg hen at barberes. Jeg fik Rejseselskab helt herover af den Proprietær Han[noget af papiret mangler] fra Espe som overraskede mig med at kende Navnene paa alle mulige Malere og Billedhuggere, saavel i Indland og Udland som Nutid og Fort[id det] endte med at han[noget af papiret mangler]rede mig paa Jag[noget af papiret mangler]sig. Nu gaar jeg! M[noget af papiret mangler] allerkærligste Hilsner fra Din
 Johannes Larsen
 P.S.
 Jeg begyndte paa den anden Side, fordi Opvarteren havde sat Fedtefingre paa denne men nu er jeg jo naaet herover alligevel.</t>
+  </si>
+  <si>
+    <t>1899-04-20</t>
+  </si>
+  <si>
+    <t>Boston
+USA</t>
+  </si>
+  <si>
+    <t>Frederik Brandstrup
+Clarence Sawyer
+Harris Sawyer
+Helen Sawyer
+- Sawyer, Harris' far
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>Ellen og Harris Eastman Sawyer blev gift 12. feb. 1899 i Boston. 1899-1902 boede de i samme hus som Harris' forældre, søstre og en bedstemor. Harris' mors og bedstemoderens navne kendes ikke. 
+Den amerikanske frihedskrig (også kendt som den amerikanske uafhængighedskrig) blev udkæmpet fra 1775 til 1783 (Lex.dk)
+Manilla, Harrs Sawyers læge og Frk. Svensen kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1524</t>
+  </si>
+  <si>
+    <t>Ellen Sawyers hverdage begynder kl. seks, hvor hun og Harris Sawyer spiller spil, hvorefter hun laver solid morgenmad til ham, han læser aviser, og de snakker. Når han er taget afsted, laver hun husligt arbejde. Harris' familie roder og har ikke ordenssans. Derefter går hun tur, spiller klaver mm., og hun laver aftensmad. Harris' mor har gigt og hjælper ikke til i huset. Når Ellen fortæller, hvor lang tid man bruger på madlavning i Danmark, bliver Sawyer-familien meget forbavsede.
+Harris' mor vil gerne sy for Ellen.
+Ellen og Harris besøger sjældent nogen om aftenen, for han har brug for meget søvn. Onsdag aften kommer der dog gæster. 
+Harris har købt møbler og har nu ingen penge. Han skal til Chicago i forretningsøjemed, og Ellen vil gerne med for at besøge Onkel Frederik (Brandstrup). 
+Harris og Ellen har været i en stor butik for at købe tøj til hende. Han har god smag. 
+Ellen skriver med en pen, som indeholder blæk, så man ikke behøver at dyppe. 
+Harris og Ellen har sejlet til en ø, hvor de store oceandampere lægger til. Derefter gik de ind i det jødiske og det italienske kvarter.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/CfR5</t>
+  </si>
+  <si>
+    <t>Dorchester April 20 – 99
+Kære Mor!
+Tak for dit sidste Brev. Det var som alle de andre dejlig langt og indgående. – Jeg vilde ønske at jeg havde arvet din Skarphed til at skrive Breve, men det har jeg desværre ikke. – Et sådant Brev som mit sidste, er et stort Foretagende for mig. – Jeg var ked af at jeg glemte at sende en speciel Hilsen til min Veninde Manilla, - når du får dette Brev er hun velsagtens rejst Hvis ikke må du da endelig hilse hende og sige hende Farvel.
+De fleste af Spørgsmålene i dine Breve er nu besvarede, jeg mangler endnu kun en Beskrivelse af hvordan en almindelig Dag går. – Dagen begynder i det seneste Klk 6, - ofte før – med et Slag ”Mølle” el Gr. Bang. Harris er tosset efter at spille og hvor søvnig jeg end er og bliver regelmæssig slået til hans store Fryd. Når jeg kommer ned, giver jeg ham hans Morgenfoder, som er mangfoldigt og meget solidt: Hvedegrød, stegt Flæsk, Boef. Så spiser vi (de andre ere i Reglen færdige og gået hver til sit) og læser Morgenaviserne. Aviserne spiller en meget stor Rolle for East., - han læser dem i milevis. Så snakker vi i Reglen til han tager til Byen Klk 9, hvorpå jeg er huslig til 12–1 – fejer, tørrer af og gør i Orden, - de ere allesammen slemme til at smide omkring med alting så jeg går hver Dag en Omgang og rydder op. – Deres Ordenssans er i en underlig Tilstand, vidt forskellig fra min: de overvejer længe, hvordan en Bog skal ligge på et Bord og hvordan en Stol skal stå men de smider samtidig alle mulige Dele i Spisestuen, Brevskabet Klaver o.s.v. og har et syndigt Rod i alle Skuffer og Gemmer el. ret. havde for nu holder jeg stræng Orden i Dækketøj- og Lagenskuffer, Sølvtøjsskuffer o.s.v. Vort nye Sølvtøj bruger vi kun til fremmede så længe vi bor sammen med Familjen. – 
+Jeg kom nok bort fra ”Dagen”. Så klæder jeg mig på og øver mig, skriver Breve, går Tur o.s.v. til E. kommer c. Klk 5-6. Så hjælper jeg som Regel med Aftensmaden, - d.v.s. hvis de andre skal have noget han ikke kan lide, laver jeg hvad han vil have. Han er altid fuldkommen tilfreds med den Mad jeg laver til ham og han er henrykt over at han nu kan få hvad han vil have. Svigermor er jo så svag og har sådan en Gigt i sin Arm at han ikke har nænnet at bebyrde hende med noget, - de tager det så let med Maden her, at hun finder, at alt hvad der er ud over at varme en Dåse Tomater, koge Kartofler el stege Kød, - er anstrengende Arbejde. Det tager i Reglen 1/2 Time at preparere Aftensmaden, - Hovedmåltidet. Når jeg fortæller om vore Retter, om [ulæseligt ord] f. Eks. er de ved at gå til af Forbavselse. Jeg stryger for det meste hele Vadsken på to Dage, - 2 Timer hver Dag, - og når jeg undertiden ender det på èn Gang, er jeg en Helt. - Svigermoder er bestandig ulykkelig og angergiven over at hun har Gigt, så hun ikke kan ende alt, og siger ofte, at det er for strængt for mig og ”hvad de mon vilde sige hjemme på Erikshaab” – for 3-4 Timers Huslighed!! Til Gengæld går hun stadig på Jagt efter noget at sy for mig og er nu i Færd med at lægge nogle af mine Kjoler ned. Flere af dem ere nu mærkelig nok for korte. ----- Efter Aftensmad sidder E. og jeg her i hans Stue, læser el. spiller Mølle el. Klaver el. går en Tur, hvis det er godt Vejr. Det er på den Tid af Døgnet at vi burde besøge Folk men vi gider så godt som aldrig, og E. har ikke godt af det – han er søvnig Klk 9 og Dr, har sagt at han skal sove 10 Timer, så jeg opmuntrer ikke til Besøg. – Vore ”at homes” er nu i fuld Gang: hver Onsdag Aften kommer her Folk c. Klk 8, sidder og snakker et Par Timers Tid, får Lemonade og går hvilket sidste er det behageligste ved hele Forestillingen. Vi har i denne Tid en fattig Periode, hvilket kommer os meget ubelejligt. Est. brugte næsten alle sine Aprilpenge i Begyndelsen af Måneden til de Møbler, jeg skrev om sidst, saa han har ikke andet end Husholdningspengene tilbage. Det kommer på tværs fordi han efter al Rimelighed skal til Chicago; næste Uge i Forretninger (Bacilleforetagende) og det vilde være knusende Sjov om jeg kunde komme med. Det vilde ikke alene være en stor Fornøjelse at se Onkel Frederik og Chicago, - men også for H.s Skyld var det godt om jeg kunde være med – han egner sig ikke til at fare ud på egen Hånd. – 
+I forrige Uge vare vi ude at købe en ny Sommertrøje og det kunde ikke undgås – en Sommerhat, [Tegning] Trøjen er nydelig, - lys kort, og af Farve omtrent som min Bendixkjole, - Hatten er ikke så slem en ["en" overstreget] som man skulde tro eftersom der er kunstige Blomster på den. Harris gik med mig og valgte begge Dele. Det var et kosteligt Syn at se ham gå rundt i de store Forretninger og bese Varerne og høre på Damernes Suk med en Alvor og Interesse, men han var ikke tilfreds med noget af det, de kom med. Tilsidst gik han ind mellem Trøjerne på egen Hånd og kom lidt frem med faktisk den eneste, der passede mig. Det samme med Hatten. Han var meget stolt, og nu passer han omhyggeligt på, at ”vores Trøje” hænger glat og ikke bliver støvet. – Han har virkelig en udmærket Smag og han skal nu træde i Frk. Svensens Sted og vælger alt det Tøj, jeg herefter skal have. 
+Dette er skrevet med en Penneskaft, som indeholder Blæk så man aldrig behøver at ”dyppe”. H. går altid med det i Lommen, så han kan skrive Forretningsbreve i Toget og hvor han vil.
+I Onsdags var det en stor Helligdag her – en Mindedag om den amerikanske Frihedskrig. – Det var et strålende Vejr og H. og jeg begav os ud Klk 8 for at se os om. Vi tog med Toget ind til Byen gik ned til Havnen og i en Færge som satte os over til en Ø, hvor nogle af de store Oceandampere lægge til. Eastman er gal efter Skibe, - han kender hvert Skib i Havnen ved Navn og ved hvilken Linje de hører til o.s.v. Jeg tænkte på Dedemand da vi beså alle de store Skibe, - det vilde have [”have” indsat over linien] været noget for ham, at være med der. 
+Så vovede vi os ind i et af de værste Kvarterer i Boston, - Jødekvarteret og det italienske med snavsede skæve Gader og sorte, beskidte Unger. Vi beså der en af de ældste Kirker i Boston hvor der er nogle Minder fra Frihedskrigen. – Så tog vi med et andet Tog uden for Boston og spadserede rundt der. Det var næsten på Landet meget smukt – der var en Aa som lignede vores hjemme så meget, at jeg var helt begejstret. – Vi benyttede 3 Sporvogne for at komme hjem, - og befandt os, som om vi havde været ude at rejse.
+Eastman kommer pludselig og siger at han må afsted om 5 Min. og han skal have Brevet med til Byen så jeg må stanse nu. – Jeg ved heller ikke mere denne Gang. – Undskyld Jadskeskriften, - jeg kan ikke skrive idag. 
+Hilsen til alle fra Elle
+[Skrevet langs venstre kant s. 1:]
+Jeg har set en Del Fejl, men har ikke Tid at rette.
+Frim. til Dede.</t>
   </si>
   <si>
     <t>1899-05-11</t>
   </si>
   <si>
     <t>Victor Bøttern
 Carl Meyer
 Ulrik Plesner</t>
   </si>
   <si>
     <t>Alhed Larsen er hos forældrene på Erikshaab, fordi hun skal føde.
 Karl Meyer har købt akvareller hos Plesner: Johannes Larsen betalte arkitekt Plesner for tegninger til villaen på Møllebakken i Kerteminde med akvareller. Det er muligvis derfor, at Meyer har kunnet købe akvareller hos Plesner.
 "saa meget kunde jeg maaske ikke have faaet for alle Aquarellerne paa Auktion": Der har tidligere været tale om at holde auktion over Larsens billeder hos Winkel &amp;amp; Magnussen. 
 Billedet af åkandebuketten: Johannes Larsen har fortalt billedets nuværende ejers morfar, at Alheds brudebuket bestod af åkander, og at han efter brylluppet malede et billede af buketten.</t>
   </si>
   <si>
     <t>Johannes Larsen maler på Morgenbilledet. Solen forsvandt, da han skulle male på pæretræet, og kodriverne var visne, så han måtte plukke nye til billedet af buketten. Larsen maler også på et motiv fra gaden, men et stort kastanietræ, der optræder midt i billedet, er blevet fældet.
 Johannes Larsen vil være "slave af pæretræet", så længe det blomstrer.
 Han har fået 200 kr. i betaling for akvareller fra en overretssagfører Karl Meyer.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/YqJo</t>
   </si>
   <si>
     <t>Kjerteminde 11. Maj 1899.
@@ -4223,50 +4474,96 @@
 Kjære lille Ugle !
 Nu kom dit længe ventede Brev og du kan saa faa dit Søndagsbrev. Jeg er lige færdig med at veje noget Uld som skal være til Dækner – du havde nu ligefuldt faaet et Brev midt i Ugen om jeg havde faaet 1 Kr. at sende dig men det trækker ud med Jantzens Roepenge saa snart de kommer skal jeg sende dig hav Taalmodighed saalænge. Skriv ikke til Vilhelm derude han er her – kom i Aftes – og boer paa Johannes Værelse og har allerede i dag tilmorgen begyndt paa sine skriftlige Arbejder – han sidder foran det store Vindue og tegner paa Spillebordet der er god Plads for ham Kl 8 kommer han ned og til Kl. 9 er hans Værelse i Orden saa efter Middag gaar han igjen Kl. 1 og arbejder til 5 ved den lave Lampe
 Efter Nytaar vil hun saa til Sybergs hun kom fra Erikshaab der længes de ogsaa snart efter Alhed og Barnet Fru Varberg var helt ængstlig for dem, jeg tænker mig de kommer lige til Erikshaab til Juul og saa her senere i Vinterquarter paa Feden.
 Du skal sandelig ikke tage dig nær hvad Ellen Johansen finder for godt at komme med – er hun dygtig nok til at møde op med en saa afgjørende Kritik Jeg troer det ikke.
 Her sender jeg disse Breve fra Sverrig de kom i forgaars og Agraren fik de sidste nu skal du have disse.
 Jeg har ikke svaret endnu for det for det staar jo paa om jeg kan skrive vi kommer eller Marie skal rejse ene hjem nu paa Mandag skal Faer til Odense maaske der da bliver Udsigt til et bestemt Svar.
 Det var herligt du hørte Grig den gode Jensen det gjør saa godt paa mig at høre en saadan Venlighed hils hende fra mig.
 Gud ske Lov lille Dine jeg synes du er mere glad i Aar derovre i det store Kjøbenhavn nu paa Dagen kom jeg i Tanke om din Kaabe; men hvor er den? Jeg maa Opdagelse – saadan kan det gaa da jeg nu skulde paa Pulterkammer og se efter nogle Sengeklæder til Vilhelm der ligger en Bunke snavset Tøj og noget af dit saa jeg da imellem vi skal vaske paa Onsdag saa du maa endelig sende det saa hurtig du kan
 Nu lev vel 
 Vi ere alle raske
 Din trofaste Moder som altid har Eder i Tankerne Agraren er ogsaa rask han fik en stor Pose med Tøj Pølser og Fedtegrever.
 Georg har slagtet.
 Båxhult d. 17-11 1899
 Kære Moder!
 Tak for dit Brev; jeg var selv paa Høljeryd i Aftes og blev henrykt over at der var Brev; det andet Brev fik vi Mortensaften, jeg fik det med hjem da jeg var nede med det jeg havde skreven til Jer. Hvor det glæder mig at Du er glad ved den nye Pige og ligeledes at Karlene er flinke, bare det nu maa vare ved, saa kan vi jo faa det rart i Vinter. Jeg havde sikkert ventet at faa noget bestemt at vide om Jeres Rejse herop, men der stod jo kun det samme at I ikke helt havde opgivet den; kom dog endelig, alle hvem vi taler med spørger om I ikke snart kommer og vi svarer altid at vi haaber I kommer mens vi er her; Johannes kan vist ikke sige bestemt hvor længe de bliver her, Alhed mener at det maaske varer en Maanedstid endnu, de 2 Billeder med Alhed og Gaun har staaet stille en Tid paa Grund af at Johannes har malet et Billede ovre i Skoven, det er en Del Fyrre og Grantræer og da de rimeligvis bliver hugget i Vinter har han hængt svært i med det i den sidste Tid; nu kan han vist faa det færdigt paa et par Dage og saa tænker jeg han tager fat med Kraft paa de andre 2. Alhed længes efter at komme hjem og faa den lille Lejlighed indrettet, men det taler hun naturligvis ikke om for han maa jo have Ro til sine Arbejder.
 Nu vil jeg bede Dig om at sige bestemt i næste Brev om I kommer eller ikke, for jeg har tænkt, at hvis I kommer, saa kan jeg følges hjem med Jer, kommer I derimod ikke; saa er det vel bedst at jeg rejser hjem, nu da her er Pige kan de jo nok klare sig uden mig; Alhed og Las kunde jo saa leje sig paa Kost hos Sybergs. Vi har det for Resten saa udmærket sammen herovre, Sybergs Børn er søde og morsomme og vi kommer alle godt ud af det med hinanden; Sybergs har Sovekammer i Hjørneværelset, hvor jeg ellers har ligget og jeg har sat en Seng ind i Kontoret og residerer der. paa Mandag skal vi slagte Gris, Sybergs har købt en hos Smedens for at have noget til Vinterbrug, det helt grinagtigt at slagte herovre. Hønset og jeg var i Nyby i Onsdags, der var Torvedag og vi var der for at købe Suppeurter, Adolph kørte for os og Lina var ogsaa med, det var dejligt Vejr saa det var en yndig Tur; Vejret har været storartet i de sidste Dage, Hønset,Tukuk, Besse og jeg har været på Strømhult i dag, vi gik hjem i det dejligste Maaneskin; jeg tror det er Fuldmaane i Aften, saa jeg gik og ønskede at I vilde komme en af Dagene, men selv om det bliver lidt senere og I ikke vil køre herop om Aftenen, saa kunne I jo ligge over om Natten enten i Halmstad eller paa Landeryd. Vi var nærmest paa Strømhult, for at spørge om Sybergs ikke kunne faa noget Brænde derovre, for paa Høljeryd faar vi kun noget skrækkeligt vaadt noget og det skøndt Johannes selv havde været nede hos Østerberg og bedt om Smeden maatte faa noget godt tørt Ved, naar han kom derned, Karlene faar alt det tørre, det er lige haardt nok at vi ikke kan faa ordentlig Brænde, naar vi tænker paa de Bjerge vi havde paa Høljeryd da den hvemmelige Birds overtog Sagen han ventes herop i disse Dage, eller maaske han kun kommer til Landeryd.
 Saa kommer Klaks jo hjem om en 14 Dagestid det bliver morsomt en Gang igjen at faa ham hjem en Tid: Hør hvis I ikke kommer herover snart, saa kommer vi til at have nogle Penge sendt, vi ejer nu ikke en rød Øre mere, er der ikke flere som skal betale herovre? f.e.x. Anders oppe i Fru Jungbergs Hus eller Eckmann, saa kunne vi jo forsøge at faa dem, ellers maa I endelig sende os nogle; det er saa ubehageligt at være aldeles uden Penge. Nu er Du nok sød lille Moer og skriver saa snart Du faar dette Brev, baade om Rejsen og om dette sidste. Det er morsomt Agraren at synes om den nye Elev og at Uglen maaske snart bliver flyttet op. Hils alle derhjemme. 
 Mange kærlige Hilsner til Jer selv fra Jeres hengivne Marie.
 P.S. Hilsen fra Sybergs til Jer og lille Marie, har hun det stadig godt?
 Båxhult d. 18-11.
 Kære Forældre!
 Jeg vil kun tilføje at det nu er Tiden for Jer at komme, vi faar i den nærmeste Tid saa megen dejlig Mad i Huset; Baronen og Johannes købte i Morges en Raabuk, det var netop med Tanken paa Jer at den blev købt, Baronen ytrede, ”Vi vil dog ikke have Smalhans i Huset, naar Jeres Forældre kommer,” I kan se at vi alle venter Jer saa I kan da ikke nænne at skuffe os vel? Johannes er ovre i Skoven at male, saa han naar ikke at skrive, jeg gaar nemlig ned til Høljeryd nu og tager Brevet med.
 Hilsen fra os alle.
 Marie
 Her har været meget smukt i Dag, med Rimfrost paa alle Buske og Træer. Vi har det godt.</t>
+  </si>
+  <si>
+    <t>1900-01-04</t>
+  </si>
+  <si>
+    <t>24 Bellevue St.</t>
+  </si>
+  <si>
+    <t>Grethe Jungstedt
+Johanne Christine Larsen
+Harris Sawyer
+Albrecht  Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Acquisition betyder erhvervelse.
+En dansk alen er defineret som 62,77 cm (fra 1835 indtil metersystemets indførelse).
+Mull er en type let, tyndt og åbent vævet bomuldsstof (eller nogle gange silke), der minder om gaze. Det er kendetegnet ved at være blødt (Internettet febr. 2026). 
+Drengen: Ellen Sawyer troede, uvist af hvilken grund, under sin graviditet, at hun skulle have en dreng. Datteren blev født 16. januar 1901.
+Svinene: Harris Eastman Sawyer arbejdede sammen med en svineslagteri om at konservere svinekød, hvoraf noget skulle eksporteres til England. 
+Harris' gamle tanter kendes ikke. 
+Kopiblæk kan være af dårlig kvalitet.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1541</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer vil meget gerne have pudevår til den lille. Det er sødt af Laura Warberg at lave så meget til hende. Ellen troede, at moderen havde opgivet lysedugen. Amerikanerne kan ikke lave håndarbejde, og de beundrer de håndlavede ting, som Ellen har.
+To af Harris Sawyers gamle tanter har givet Ellen en "babybasket" samt sæbe, svamp, pudder mm. Ellen har fået mange gaver. 
+Harris' arbejde med svinene er lykkedes godt, så nu venter han på betalingen. Han har netop lavet liste over parrets ejendele til en brandforsikring. Da han kom hjem fra Danmark, ejede han 10 cents og et mikroskop, sit tøj og sin gæld. Nu ejer han meget mere, men gælden er ikke væk.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/lKAO</t>
+  </si>
+  <si>
+    <t>24 Bellevue St. 
+Jan 4 – 1900
+Kære Mor!
+Tak for dit Nytårsbrev. De gode Ønsker returnerer jeg til dig og hele Familien af ganske Hjærte. Nu er Julegæsterne vel sagtens ved at bryde op. De sidste Dage i Ferien anvendes i Reglen til at efterse de Bortrejsendes Tøj – jeg tænker mig, at lille Lugges Skoninger ere under Reparation. – Og Tak, jeg vil meget gærne have nogle små Pudevår. 6 er jo en forfærdelig Masse til en sådan lille et lille èt, - jeg vil også blive glad ved 4 (muligvis endnu gladere ved 6) Lærred er nok for koldt om Vinteren, men to af dem til Sommerbrug vil være storartet. Lav dem fuldstændig som du selv synes og finder pænest – men helst med Bånd i Stedet for Knapper og Størrelsen vil jeg angive senere i Brevet. – Det er rigtig nok alt for galt med alt det du dog laver til mig. Jeg troede rigtig nok du havde opgivet det store Arbejde med Lysdugen, men det bliver unægtelig morsomt at få den. Jeg har ingen fin Lysdug og altid beundret din ægyptiske meget. Jeg glæder mig også til at vise Folk her et smuk Lysdug. De har utrolig lidt Begreb om Håndarbejde her, - de giver sig ikke Tid til den Slags og har meget lidt udviklet Smag i den Retning. Man finder ikke èt anstændigt Broderi selv i de bedste Butikker. – Junges Buffetdug bliver gennembeundret (den var også henrivende) og alle mine andre Håndarbejder beundres og forevises som Kunstgenstande, - hvad de jo på en Måde også er, - Kunstindustri kan man nok kalde det. – 
+Pakken er endnu ikke ariveret, men det må være lige ved, det tager Thingvalla 3 Uger i Reglen at komme her over. – De Masser jeg og Drengen har fået foræret!! Den sidste Aquisition (jeg ved ikke hvordan det Ord staves) til hans Ejendele var ["var" overstreget] kom igår fra to gamle Tanter til Harry, som i Mands Minde ikke har foræret el. gjort noget for nogen. De ere berømte her for, - og igår ankommer en af dem med den nydeligste ”babybasket”. Det er en flad Kurv, c. ½ Al. lang, foret med lyserødt, be ["be" overstreget] trukkket over med hv. Mull. Siderne ere forsynede med små Lommer og en Nålepude og i Kurven fandtes en Sæbedåse med et Stk. fin Sæbe, en blød lille Svamp, Pudderdåse og Pudderkvast, store og små Sikkerhedsnåle. Det er en nydelig og meget brugbar Present. Den står nu i en Skuffe og venter på den Lilles første g ["g" overstreget] Toilet. Foruden de nævnte Ting er der hans Kam, Børste, Nåle og et komplet Sæt Tøj fra de mindste hvide Strømper til Kjolen. – Den er dækket til med et Flonelshåndklæde. 
+Vi har nu stræng Kulde og der er en Del Sne, men det er forresten mest stille, klart Solskin. Harry har lidt Snue, men har da ingen rigtig Forkølelse haft i lange Tider. Du spørger til ”Svinene”. Jeg ved ikke om jeg skrev det sidst, at de har erklæret Arbejdet for at være lykkedes, og han kan få sine Penge, såsnart de ere i Orden igen. Det havde jo været nok så morsomt, om han havde fået dem, men han har en Del Ekstraarbejde i denne Måned, så det gør ingen Ting, og Hovedsagen er, at han har fået Bugt med Bacillerne. - Nu ved Nytårstid har han lavet en Liste på al sin Ejendom (for Brandforsikring) og jeg finder, at han har Grund til at være helt tilfreds Da han kom hjem fra Danmark, ejede han 10 Cents, sit Mikroskop, for en Værdi af 30 Dol. Apparater, sine Klæder og 300 Dollars Gæld. – Han ejer nu for c. 1000 Dollars Apparater, c. 3000 Dollars værdi her i Huset (iberegnet hvad jeg medbragte), - Gælden er den samme, - den er kun bleven flyttet. Jeg mener, at han har været flittig, når man tager i Betragtning at Konkurrencen er ligeså stor her som hjemme og at her er en Syndflod af Kemikere. - Nu må jeg gemme Resten af mit Stof til Dissers Brev. – 
+Masser af Hilsner til dig og Far fra Pelle = Riesen. 
+[Skrevet langs venstre margen s. 1:]
+Pudevårenes Størrelse = Længden af denne Side Papir 2 Gange samt 3 Tommer. 
+[Skrevet på tværs øverst s. 1:]
+Jeg har været så uheldig at skrive med Kopiblæk</t>
   </si>
   <si>
     <t>1900-01-08</t>
   </si>
   <si>
     <t>Hotel Phønix</t>
   </si>
   <si>
     <t>Højrup St. Fyen
 Erikshaab</t>
   </si>
   <si>
     <t>Julie Brandt
 Louise Brønsted
 Fru Emma Hirschsprung
 Ida -, klaverlærer
 Grethe -, København
 Christine  Mackie
 - Rosendal
 Cornelius Steffensen
 Andreas Warberg
 Laura Warberg</t>
   </si>
   <si>
     <t>Frk B må have været logerende hos Johanne. Det vides ikke, hvem hun var. 
@@ -4357,51 +4654,51 @@
 Rasmus Kattrup
 Charlotte Knipschildt
 Ernst  Knipschildt
 Gustav Knipschildt
 M Knipschildt
 Otto Knipschildt
 - Krarup, læge
 Hans Jørgen -, Kusk ved grevskabet Muckadell
 Selma Lagerlöf
 Peter Erasmus Lange-Müller
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Augusta Mogensen
 Christian Mogensen
 Alfred Nielsen
 Otto Emil  Paludan
 Frederik Paludan-Müller
 Kirstine -, pige i huset hos Hempel Syberg
 - Poulsen, løjtnant
 Ellen  Sawyer
-Eleonora Scheel
+Lili Scheel
 Karl Schou
 Marie Schou
 Robert Schumann
 - Stürup
 Elly Svarrer
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Elna -
@@ -4430,50 +4727,94 @@
 Erhard Meyer
 Otto  Meyer
 Sophus  Meyer
 Augusta Mogensen
 Christian Mogensen
 Otto Emil  Paludan
 Antoine-François Prévost d'Exiles
 Leopold Rosenfeld
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
 Christine Swane
 Fritz Syberg
 Vilhelm  Sørensen, pastor
 Nicoline  von Sperling
 Laura Warberg
 Andreas Warberg, Albrechts far
 Christoph Ernst Friedrich Weyse</t>
   </si>
   <si>
     <t>Astrid Warberg skriver om livet på gården Erikshaab, om sine forelskelser, om opholdet som pige i huset hos Alhed og Johannes Larsen i Kerteminde mm.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/WsHnFLg1</t>
   </si>
   <si>
+    <t>1901-02-25</t>
+  </si>
+  <si>
+    <t>Andreas Warberg</t>
+  </si>
+  <si>
+    <t>Odense</t>
+  </si>
+  <si>
+    <t>Louise Amstrup
+Alhed Larsen
+Jeppe Andreas Larsen
+Johannes Larsen
+Marie Larsen
+Vilhelmine  Larsen
+Hempel Syberg
+Albrecht  Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Fritz Lerche og Ed. N kendes ikke. 
+De Gamle var johannes Larsens forældre.
+Adis var Astrid Warberg-Goldschmidt. Hun var i 1901 ung pige i huset hos Alhed/Be og Johannes/Las Larsen, der på dette tidspunkt boede i Lille Kærbyhus, Kerteminde.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1497</t>
+  </si>
+  <si>
+    <t>Andreas Warberg har været inviteret til kortaften med god mad og cigarer. Dagen efter tog han toget til Kerteminde for at besøge Alhed/Be og Johannes/Las Larsen. De lå endnu i sengen, da han kom. Astrid/Adis Warberg var netop stået op. Andreas og Johannes Larsen fangede en irisk, som Larsen ville male. Om aftenen var de til kaffe hos Johannes Larsens forældre. Der blev serveret meget stærk rom. 
+Astrids cykel er til reparation. Hun beder forældrene sende frimærker.
+Andreas har besøgt Hempel Syberg, som lå syg af forkølelse. Andreas beder sin far få lavet en lægeattest, så han (Andreas) kan slippe for gymnastiktimerne, som er det rene slaveri.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/o0yk</t>
+  </si>
+  <si>
+    <t>Odense d: 25 Febr. 1901.
+Kære Mor!
+Jeg vil benytte Lejligheden i Aften, da jeg sidder hyggeligt heroppe med en Cigar og en Bajer, til at skrive. Jeg har ført et meget muntert Liv de sidste to Dage: I Lørdags var jeg til Selskab hos Fritz Lerche, og i Gaar i Kerteminde. Allerede forrige Lørdag fik jeg Invitation til at komme ud til ham og spille L’hombre, og da jeg ikke anede ondt, men troede, at det skulde være et ganske almindeligt Parti, sagde jeg Ja. Men saa om Mandagen fik jeg at vide, at det skulde være større Selskab, spise til Aften med osv, men saa var det allerede for sent. Jeg har derfor været gnaven hele Ugen, noget jeg altid bliver, naar jeg bliver inviteret ud. Naa - Selskabet indskrænkede sig imidlertid til at vi blev 12 fra Latinskolen, 2 Partier L’hombre og 1 Whist. Vi fik vældig flot Aften: Fiskerand (?) og Oliven, Is; dertil Rødvin og Sherry. Saa L’hombre (10 Øre) med Cigarer; jeg for min Part røg 5, og de andre har vel ogsaa nok hængt godt i, for tilsidst kunde vi næsten ikke se hinanden. * - Endelig Kaffe og Musik; jeg kom fint hjem henad Kl 1 og var næsten ved at komme for sent til Toget om Morgenen. Jeg havde nær aldrig fundet deres Hus, men endelig lykkedes det dog, og jeg traf saa Be og Las paa Sengen og Adis nylig opstaaet. Det var desværre ikke Vejr til at komme noget ud, Las og jeg var kun lige uden for Huset for at fange Fugle i Net; vi fangede en Irisk, som Las skulde male. Om Aftenen vare vi ovre hos de Gamle til Kaffe;. [semikolon overstreget og erstattet med et punktum] Til den blev der budt noget om, som jeg troede var Scherry og jeg tog jo saa trøstig et Glas; men ved nærmere Undersøgelse viste det sig at være forfærdelig stærk Rom, som nær havde slaaet mig ihjel, skønt jeg dog nok synes, jeg kender lidt til den Slags Varer; derimod tømte Marie et helt Glas uden at blinke. – Adis’s Cycle har jeg leveret ud til Ed N., men den kunde ikke naa at blive færdig; som jeg kunde faa den med. Jeg skulde fra hende bede dig om at sende nogle Frimærker, da I ellers ingen Breve kan faa.- Jeg var ude hos Onkel S. i Eftermiddag og fandt ham liggende i Sengen af en [”en” indsat over linjen] Forkølelse, som havde varet nogle Dage. Tante Visse havde meldt sig derude og ventedes i Dag. Paa Skolen gaar det godt; jeg har endnu fri for Gymnastik, og da ingen har talt noget om det, er jeg naturligvis ikke saa dum frivillig at gaa til det Slaveri. Tror du ikke, at det kunde lade sig gøre at faa en Lægeattest for, at jeg ikke kan taale Gymnastik; der er jo kun godt 2 Maaneder tilbage nu? Kan du ikke snakke med Far om det.?
+Mange Hilsner til alle,
+Jeg kommer saa hjem paa Lørd, maaske cyclende. 
+*Jeg morede mig udmærket.</t>
+  </si>
+  <si>
     <t>1901-02-28</t>
   </si>
   <si>
     <t>Erik Henrichsen
 Andreas Larsen
 Georg Larsen
 Johanne Christine Larsen
 Marie Larsen
 Peter Magnussen
 Fritz Syberg
 Albrecht  Warberg
 Viggo Winkel</t>
   </si>
   <si>
     <t>Alhed Larsen er hos forældrene på Erikshaab. Hun fødte parrets anden søn, Johan (Lysse), 27. februar 1901. Tilsyneladende vidste Johannes Larsen ikke, da han skrev brevet, at drengen var kommet til verden.
 Auktionen hos Winkel og Magnussen blev afholdt tirsdag 29. oktober 1901 i kunsthandlens lokaler på Højbro Plads i København.
 !/assets/b/7/51/Katalog_JL_Winkel_Magnussen_29_okt_1901_1.jpg!
 "":/assets/a/9/52/Katalog_JL_Winkel_Magnussen_29_okt_1901_2.pdf
 "":/assets/c/5/53/Katalog_JL_Winkel_Magnussen_29_okt_1901_3.pdf
 "":/assets/8/0/54/Katalog_JL_Winkel_Magnussen_29_okt_1901_4.pdf
 "":/assets/8/e/55/Katalog_JL_Winkel_Magnussen_29_okt_1901_5.pdf</t>
   </si>
   <si>
     <t>Alheds far er blevet opereret.
 Winkel &amp;amp; Magnussen kan ikke holde auktion over Larsens billeder før sidst i oktober. Larsen har bedt dem finde større lokaler til formålet.
@@ -5018,50 +5359,103 @@
 Rosenvej 2 
 København
 (Denmark.)
 [Poststempler]
 [I brevet:]
 Rosenvej 2 III Ø.
 Tirsd. d 25 Okt – Nat.
 Kære lille Junge! I Dag er jeg nok kommen en Dag bagefter med at skrive; jeg var ellers bleven sat til Rette i Aftes med Pen og Papir og det hele – i en dejlig varm og hyggelig Stue – men så faldt jeg i Søvn og sov i hele 2 Timer – og da jeg så vågnede – gik jeg i Seng. Det var også bleven et kedeligt Brev – jeg var i trist Humør, fordi Alfred var rejst til Malmø om Morgenen for at blive hele denne Uge. Det sker jo ofte i denne Tid, men jeg er gerne lidt trist ved det, før jeg får mig vænnet til Ensomheden. Det er en ganske egen Sag, når man er gift, Junge, da at skulle undvære den, man er gift med; det er ligesom et Stykke af en selv, der var er [”var” overstreget; ”er” indsat over linjen] borte; Livets mange små oplivende Dagligheder taber så meget i Værdi, når man skal gå og nyde dem helt alene.
 Men lad mig dog fortælle Dig det sidste nye i vor lille (lidt for lille) Familie – hvis ikke Mors Breve allerede har fortalt Jer det, så det ikke er nyt længere; Alfred har fået en meget betroet Stilling i Druckers Forretning ovre i Malmø; nemlig som Direktør på deres store Pelsvarefabrik – eller Bestyrer, som Alfred helst siger. (Direktør lyder så pretenciøst (hvordan mon det staves?)) 
 Dette er selvfølgelig en stor Forandring i mange Måder. 
 Lige strax var jeg sort fortvivlet over at skulle til Malmø, som jeg aldrig har haft noget til overs for, endda jeg kun har været der på Besøg – og da på ret gunstige Vilkår. 
 Alfred var også meget ked af det; men vi er alligevel enige om, at vi ikke godt kan lade et sådant Tilbud gå fra os; Stillingen her var jo yderst tarvelig – og gav Anledning til daglige Ærgrelser for Alfred – og her kunde han aldrig blive blot nogenlunde selvstændig og aldrig nå op over 3000 Kr om Året.
 Derovre vil ganske vist følge mange Bryderier med det større Ansvar – men så er han da også meget selvstændig – og viser det sig i dette første Prøveår, at han kan klare det – hvad jeg nok tror, for Arbejdet i sig selv interesserer ham langt mere derovre – så vil vi kunne stige i Gage – måske ad Åre til 6000 Kr; (den forrige Direktør havde 8000 à 10000, (Procenter) men det fandt Drucker altså til sidst var for meget.) Og synes Du ikke, at man har Lov at tage det med i Betragtning. Med 6000 vil man dog kunne tillade sig meget og navnlig – hvad vi jo begge har en rasende Lyst til – rejse i Ferien.
 Dernæst spekulerer jeg også stærkt på, om vi ikke med Tiden kunde flytte uden for Byen – bygge os et lille Hus for selv var jo herligt; særlig for mig vilde det jo være uvurderligt, om vi kunde altid bo på Landet; og for Alfred véd jeg da, at det også var sundt, selv om han ikke netop nyder Landliv som jeg – han er der jo også (desværre) den mindste Tid. Det første år får vi 900 Kr mere i Gage; dette betyder egentlig kun 500, da Skatter, Husleje o.a. er langt dyrere i Malmø. 
 --------------- Men det kan ikke længere more Dig at høre på. 
 Jeg længes efter at få en Ende på det – og se, hvordan man kan få sig indrettet derovre, som det nu er, kan vi dog ikke føle os rigtig hjemme her. --- Vi var i Lørdags Aftes i Studentersamfundet, hvor Gustav Philipsen talte om Prostitutionen; bagefter Diskussion, i hvilken Professorerne Salmonsen og Pontoppidan samt Dr Ussing – Jens Bush o fl. deltog; det var meget morsomt – og interessant – og vi kom først hjem Kl ½ 2. Søndag Aften var vi på Besøg hos en Familie på Amager – sjov – landlig – med alle Børnene hjemme; en Søn – vor Ven – skal rejse til Mexiko, at bo; han holdt Auktion over sine Bøger; vi erhvervede en Masse for ingenting næsten – deriblandt Høffdings Psckykologi! Var det ikke sjov! Mon det er lykkedes Jer at komme sammen med Høffding derovre?
 Vi har fået en dejlig Bissen-Lampe af Malm – med grøn Silkeskærm. (Brudegave) samt 12 Elfenbenskaftede Knive. En tredje Gave var en Anvisning på for 25 Kr Varer hos en Grosserer – vi har smølet med at hente Varen – og nu er Onklen død; jeg skal til Jødebegravelse i Morgen; det bliver helt sjov – Gud ved, hvordan det går til. Det var Fru Gs Broder (halv) Gross. Herm. Levin. 
 [Skrevet på hovedet øverst side 1:]
 Jeg cykler som en rasende i denne Tid, da jeg er ene – Pærer og Græskar – andet er der 
 [Skrevet på hovedet øverst på side 4:]
 ikke. Du får ikke længere Brev denne Gang heller, men selv om der her ingenting står, så er det dog altid en Hilsen – fra Din Dis
 [Skrevet på hovedet nederst på s2-s3:]
 Jeg har også fået en engelsk Bog ”Robert Elsmere” af Mrs. Humphry Ward – kender I den? den siges at være berømt. 
 [Skrevet på hovedet øverst på s2-s3:]
 P s. Coppel??? Har Elle monstro ikke fået et Brev fra mig med Alfreds Portræt?</t>
+  </si>
+  <si>
+    <t>1905-01-22</t>
+  </si>
+  <si>
+    <t>Thorvald Balslev</t>
+  </si>
+  <si>
+    <t>Nørhaa</t>
+  </si>
+  <si>
+    <t>Eva Balslev
+Lars Christian Balslev
+Laura Balslev
+Rasmus Balslev
+Vibeke Balslev
+Louise Brønsted
+Otto Emil  Paludan
+Kamma Rahbek
+Erik Schaffalitzky de Muckadell
+Albrecht  Warberg
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>F.C. Sibbern: Efterladte Breve af Gabrielis (1826) er en af de tidligste danske romaner i den genre, der senere blev kendt som "kærlighedsromanen" eller "brevsromanen".
+Et hoc meminisse iuvabit er et citat fra Vergils Æneiden, og det betyder: "Måske vil det en dag være en glæde at huske disse ting" eller "Måske vil det behage at huske disse ting engang".
+Atlanterhavet: Laura Warberg var i USA for at besøge sine to døtre, som var gift og bosidddende der.
+Eva Balslevs forældre og søstre kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3848</t>
+  </si>
+  <si>
+    <t>Det var godt, at Laura Warberg slap levende over Atlanterhavet.
+Andreas Warberg er blevet en stor voksen mand. Thorvald Balslev husker ham som barn.
+Den gamle greve er død. Alting forandrer sig. Thorvald Balslev savner sin far - især nu hvoir han ligesom faderen er blevet præst.
+Evas mor er død, og det er et stort tab.
+Vibeke er fire år. Hun er tynd og har problemer med maven. Eva og Vibeke er på besøg hos Evas far i Roskilde, og Thorvald skal mødes med dem hos Lars Christian/Laders Balslev.
+Eva er lidt ensom i Vestjylland. Det er i øvrigt koldt og blæsende.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/FYTo</t>
+  </si>
+  <si>
+    <t>Nørhaa 22-1-05.
+Kære Tante Laura! Hvis vi levede i salig Gabrielis' og Kamma Rahbeks Dage, saa vilde jeg som Overskrift i Stedet for den nuværende, som jo ingen Verdens Ting betyder og altid virker saa underlig fremmed paa mig, formodentlig have skrevet saadant noget som: Kære moderlige Veninde! for det vilde i Virkeligheden langt bedre udtrykke de Følelser, hvormed jeg læser dine Breve og svarer igen. Men naar jeg nu skriver det vedtagne - for Himlen bevare os da fra at være sentimentale - saa kan du jo underforstaa det, jeg mener og selv underforstaar. Hvis du da vil.
+Ja saa mange Tak for dit lange Brev med god Besked om næsten alt, dog ikke synderligt om dig selv, andet end at det giver Indtryk af, at du har haft det og har det fremdeles godt; og jeg haaber, det Indtryk maa være rigtigt - naturligvis regner jeg ikke med Atlanterhavet, men forresten er du vel saa sjæleglad over at være sluppen over det baade frem og tilbage, at det efterhaanden bliver til et helt lyst Minde. Et hoc meminisse iuvabit, siger Latinerne, og hvis Lugge, om Forladelse: Fru Brønsted, ikke har glemt al sin Latin, saa kan hun jo oversætte det. Det har glædet mig saadan at høre, at I har det godt allesammen, ikke mindst at høre ["at høre" indsat over linjen] om din Søn med de 160 Pund; han maa være bleven en ordentlig Prygl, det er pudsigt at tænke paa, hvad for en bitte Knægt han var, da jeg saa ham første Gang, for 12 Aar siden. Det glæder mig fremdeles at høre om Paludan, som tidt har været i mine Tanker, baade for hans egen og for jeres Skyld. Nu er den gamle Greve jo død - ja du man behøver ikke at blive ret gammel for at se store og mærkelige Forandringer i sin egen og sine Venners Tilværelse. Og underligt nok, men saadan er det da for mig, Savnet bliver ikke mindre med Aarene, meget snarere dybere; saadan fEks. ang. Tarup og navnlig Far. Nu er det 8 Aar, siden han døde, og det er ganske sikkert, at jeg nu savner ham mere og føler Tabet mere end i Begyndelsen. Noget skyldes det naturligvis det, at jeg er bleven Præst og baade selv gærne vilde tale med ham om mange Ting og vèd, at det vilde have været ham en stor Glæde at tale med mig og tage Del i mine Oplevelser. Det vil formodentlig gaa Andreas lige saadan overfor hans Far; der var jo over begge de to Mænd en saa ualmindelig Sjælekraft, som gør det saa levende for èn, hvordan de vilde tage Del i vores Tænken og Handlen. Men vi maa jo være taknemmelige for, hvad vi har haft og endnu har.
+Det Tab, vi led ifjor og lider under endnu og som bliver svært at forvinde, det at Evas Mor døde, det har igrunden ogsaa, tror jeg, bidraget til at understrege Tabet af Far endnu mer for mig. Hun var et ganske ualmindeligt Menneske, et af dem, man ikke let glemmer, selv efter løse Bekendtskab, og jeg lærte hende jo ret nøje at kende. Hun var et Adelsmenneske i bedste Forstand. Det var ogsaa et stort Tab for vores lille Pige, som jo var Mormors Øjesten, men hun føler det jo ikke saadan. 
+Vi har ellers i det hele taget haft det saa nogenlunde, lidt er der jo gærne i Vejen med den ene eller den anden af os, men det har da ikke været noget større. Vibeke er nu 4 Aar gammel og ikke saa lille endda, bare saa tynd, saa tynd, men hendes Forældre er da heller ikke saa synderlig tykke. Naar hun bare er rask, men hun har noget Tarmkatarrh, som det er svært at komme af med. Hun er en sød og god lille en og et gevaldigt Livstykke; forkælet bliver hun naturligvis, navnlig af sine mange Mostre, saa jeg maa jo desværre undertiden optræde som den strænge Fader, slet ikke nogen særlig taknemmelig Rolle. For Tiden er hun unddraget min pædagogiske Indflydelse, idet jeg nu i snart to Uger har været ganske ene. Eva og Vibeke har været og er endnu i Roskilde, hvortil Hjemmet jo er flyttet, som du maaske vèd, efter at Evas Far er bleven Herredsfoged i Lejre Herred. Det har været en ret drøj Tid, denne Ensomhedsperiode, men heldigvis har jeg haft Arbejde til op over begge Øren, og endnu mere heldigvis er den nu forhaabentlig snart forbi; paa Onsdag agter jeg mig til [ulæseligt ord] at se til Laders, som jeg ikke har set i snart 2 Aar, og dèr skal saa Eva og Vibeke støde til mig. Paa Lørdag rejser vi saa hjem, og saa glæder jeg mig i Haabet om en længere rolig Periode. Nu har vi ikke været alene, saa at sige da, siden Juni Maaned ifjor. Vort ellers rolige Levned forstyrres forresten en Del af mig selv, idet jeg er noget "udsvævende", som de siger paa Fyn og forresten ogsaa her i Vestjylland, altsaa jeg er temmelig meget paa Farten til Foredrag og sligt, det er jo ikke saa synderlig morsomt, navnlig ikke for dem, der skal sidde hjemme og kukkelure imens. Ellers er det saamænd Synd at sige, at vi lever selskabeligt, vi omgaas saa at sige ingen, og det er jo mere Synd for Eva end for mig, der jo har mit Arbejde, som jeg kan gøre saa meget ud af, som jeg vil, og egentlig aldrig kan gøre nok. Det kan blive lidt ensomt for Eva, og jeg kunde nok unde hende at være paa en Egn, hvor der var lidt flere, vi kunde dele Interesser med, og navnlig nogen lidt nærmere. Men det er jo nu engang her, vi har vort Arbejde, og saa har vi jo da vort Hjem. Saadan en lille sjov Præstegaard har du saamænd aldrig set, den er ikke anlagt for store Selskaber, men til daglig er den meget hyggelig. Nogen Mennesker kan vi da ogsaa have: forleden havde vi 34 Piger paa engang i to Stuer, det var da meget hæderligt, men de maatte da ogsaa drikke Kaffe i 3 Hold, hvilket nu ikke blot var Pladsens, men ogsaa Koppernes Skyld. 
+Vi har en haard Kulde heroppe i denne Tid, men i de sidste Dage har det da ikke blæst synderlig. Du kan ellers tro, det kan vifte godt heroppe, naar Vestenvinden rigtig tager fat. For en 14 Dages Tid siden havde den pisket Havet helt op over den brede Forstrand og højt op paa Klitterne, saa de var bleven revne helt i Stykker; det skal der ellers noget til! Men efter saadan en Tur, naar det er bleven nogenlunde stille, saa kan jeg ogsaa sidde inde i Stuen og høre Havet brøle i en lille Mils Afstand med lige saa stærk en Lyd, som naar der kører en Vogn forbi ude paa Landevejen. Omtrent da, byder min Sandhedskærlighed mig at tilføje. 
+Nu maa du hilse alle, som bryder sig om en Hilsen fra mig, saavel paa denne som paa hin Side det fæle Atlanterhav, som jeg formodentlig aldrig kommer til at gøre personligt Bekendtskab med. Og saa en kærlig Hilsen til dig selv og Tak, fordi du bliver ved at tænke paa mig og skrive til mig. Hils ogsaa Mor og dem derude, hvis du faar dem at se i en nogenlunde nær Fremtid. Og glædeligt Nytaar til jer alle.
+Din hengivne
+Thorvald Balslev.</t>
   </si>
   <si>
     <t>1905-05-28</t>
   </si>
   <si>
     <t>St. Pauli Kyrkogatan 19 Malmø</t>
   </si>
   <si>
     <t>54 Coolidge Str. Brookline Mass. USA</t>
   </si>
   <si>
     <t>Hilda -
 Julie Brandt
 Carl Czerny
 Alfred Goldschmidt
 Edvard Grieg
 Alhed Larsen
 Christine  Mackie
 William Mackie
 Wolfgang Mozart
 Mathilda -, pige i huset hos Astrid Warberg-Goldschmidt
 Isac Salmonsen
 Ellen  Sawyer
 Franz Schubert
 Laura Warberg</t>
@@ -7309,99 +7703,93 @@
   </si>
   <si>
     <t>Elise har haft besøg af Fritz og Marie Syberg til frokost. Hun vil få Larsen til at indramme billedet fra Holte og spørge Christensen og Zahrtmann om de vil udlåne "Grete med katten".</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hrMo</t>
   </si>
   <si>
     <t>Mandag
 Kære Per
 Tak for Brev og for de søde smaa Blomster, de staar her nok saa friske i Zahrtmanns lille Krukke. Vi havde det rart og hyggeligt ved Frokosten i Gaar; jeg er jo ikke selv saa underholdende, saa jeg maa sørge for at have lidt god og ikke for kedelig Mad at putte i mine Gæster. Marie og Baronen blev her til 6, saa skulde de skynde sig hjem til Middag
 Vi gik en Tur for at lufte Tobakken og Sprutten i Søndermarken, der var dejligt i Snevejr. Om aftenen bridgede vi med Niels Erik, og da jeg gik i seng ved et Tiden, skal jeg ikke nægte, at jeg var træt. Det var morsomt, du telefonerede til os. I Aften har Tom og kone været her, jeg skal hilse fra dem.
 Nu skal jeg faa Larsen til at indramme Billedet fra Holte, det er ellers svært at faa Rammer.
 Jeg skal telefonere til Christensen og Zahrtmann og spørge om de vil laane os "Grete med Katten", de var ikke meget villige sidst. Arnbak har nok ogsaa solgt det andet, men han kan vel skaffe det. Udstillingen bliver vel ikke aabnet saa snart. Den "Frie" har Fernisering på Fredag. Midt i April er det Paaske saa tager jeg med Ungerne over og besøger dig, det bliver morsomt at se, hvad du har lavet.
 Mange Hilsener fra os alle
 Din hengivne
 Elise</t>
   </si>
   <si>
     <t>1916-03-07</t>
   </si>
   <si>
     <t>Niels Bang</t>
   </si>
   <si>
-    <t>Odense</t>
-[...1 lines deleted...]
-  <si>
     <t>Faaborg</t>
   </si>
   <si>
     <t>Niels Bang har hørt fra Jørgen Ploug fra Horne, at Peter Hansen vil lade nogle billeder udstille hos Niels Bang, Han vil gerne høre lidt nærmere om antal billeder og tidspunkt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ih47</t>
   </si>
   <si>
     <t>Niels Bangs Hus
 Kunst . Antikviteter
 Kunsthaandværk
 Telef. 2342 Odense 7 Marts 1916
 Maleren Hr. Peter Hansen
 Faaborg
 Af Hr. Jørgen Ploug Horne fik jeg at vide at De nok vilde lade Deres Billeder gøre Ophold her hos mig naar Udstillingen i København vel ret snart slutter, da jeg har endnu to Udstillere dette Faaraar og da jeg meget nødig vil gøre Afkald paa en Udstilling af Dem saa beder jeg Dem om at maatte faa at vide hvornaar omtrent det vilde passe Dem og med hvor mange Billeder De kunde tænke Dem. Min sidste Udstilling, af Maleren Max Nathan indeholde 43 Billeder nogle ret sene iblandt. Idet jeg haaber snarest at høre lidt mere fra Dem [xxxxx] Ærbødigst
 Niels Bang</t>
   </si>
   <si>
     <t>1916-05-16</t>
   </si>
   <si>
     <t>A. Falck Rasmussen</t>
   </si>
   <si>
     <t>Peter Hansen orienteres om, at udstillingen i Grönningen slutter den 22. maj, hvorefter billederne sendes til udstilling i Aalborg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4zWF</t>
   </si>
   <si>
     <t>A. FALCK RASMUSSEN
 KASSERER I FREDERIKSBERG BANK København, d. 16' Maj 1916.
 pr. Telefon Bellevue 104.
 Udstillingen i Grönningen slutter den 22'ds., derefter sendes Billederne til Aalborg, hvor de vil blive udstillede i ca 14 Dage, og maaske videre til Aarhus, hvor de i tilfælde af Overenskomst ligeledes vil blive udstillede i ca 14 Dage.-
 Billederne bliver transportforsikrede for Kr. 50 000.-
 Önskes nogle af Billederne tilbageholdte, bedes Anmeldelse herom tilstillet Udstillingen snarest.-
 Ærbödigst
 P.B.V.
 Falck Rasmussen</t>
   </si>
   <si>
     <t>1916-11-30</t>
-  </si>
-[...1 lines deleted...]
-    <t>Louise Brønsted</t>
   </si>
   <si>
     <t>Martinsvej 17 København V</t>
   </si>
   <si>
     <t>Daisy  Berg
 Wilhelmine Berg
 Carl Berthelsen
 Agnes Berthelsen, Nislevgaard
 Grethe Bichel
 Peter Bichel
 Grethe Jungstedt
 Camilla Kattrup
 Eline Kattrup
 Frits Kattrup
 Rasmus Kattrup
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Christine  Mackie
 Johannes Madsen
 Peter Magnussen
 Ellen  Sawyer
@@ -7946,50 +8334,84 @@
 Kapitol eller Kapitolhøjen (italiensk Campidoglio), også skrevet som Capitol eller Capitolhøjen, er den højeste af Roms syv høje. Højen findes mellem Forum Romanum og Marsmarken. Her lå i antikken Roms vigtigste tempel, som var ramme for store politiske og religiøse ceremonier (Wikipedia, okt. 2025]</t>
   </si>
   <si>
     <t>Brevet ejes af en efterkommer af Elena Larsen</t>
   </si>
   <si>
     <t>Elise Hansen/Mosser har fået stjålet sin pung. 
 Peter hansen og Grete fotograferer. De har set et luftskib, en ballon og en filmkulisse. Den følgende tirsdag rejser de videre, hvilket ærgrer Grete. 
 Både Elise og Peter Hansen er sløje. 
 Elise og Grete har været på Campidoglio og se illuminationer.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/5qwN</t>
   </si>
   <si>
     <t>Rom d 10/1 - 20
 [Indsat øverst s. 1; på tværs:] Jeg har intet Klatpapir derfor er det nok løbet ud
 Kære Bimme!.
 Tak for dit Brev! Det var rart endelig at høre fra Jer. – Europas største Begivenhed!!! Vil snart blive læst i alle Blade!!! 
 Fru Mosser Hansen gik forleden Dag sin sædvanlige Tur paa Loppetorvet, den samme Mosser som altid praler med at der aldrig ?!!! er blevet stjaalet saa meget som en Brødkrumme fra hende, naa, hun gik altsaa og saa paa Antækker og pludselig var hendes Potte-med-nichts – med 45 Lire var stjaalet lige ud af Lommen med et [”et” indsat over linjen] Brillefutteralet ["et" sidst i ordet overstreget]; der var heldigvis ingen Briller i.!!! Katastrofe ikke sandt!? – Ellers gaar alt fredeligt vi har faaet sat Plader i Fotografiapparatet og jeg opdager til min store Forbavselse at det snarere er Fassers end mit Apparat, af de første 9 Film har jeg nemlig [”nemlig” indsat over linjen] allernaadigst faaet Lov til at tage de 3.
 Men nu bliver det noget andet! I Morgen ta'r jeg og knalder de sidste 3 af lige for Næsen af Papmanden. I Dag har Fasser og jeg været ude i Kampagnen og der plukkede jeg en stor Buket Bellis de [”de var” indsat over linjen] lige saa store som vore Havebellis hjemme. Vi saa 3 Flyvemaskiner 1 Luftskib og en Ballon oppe i Luften og pludselig var vi i Ægypten for vi saa en stor stor Svinx og ægyptiske Templer rundt omkring – da vi kom nærmere opdagede vi at det var Kulisser til en Film.
 Det er jo en Selvfølge at vi saa Vandledninger og Albanerbjærge i Baggrunden. Jeg hved ikke hvor Mos er hun var for "træt" og vilde hellere blive hjemme og hvile men da vi kom hjem var hun sporløst forsvunden. Jeg har faaet Brev fra Bente for h ["for h" overstreget] Du skriver at hun havde faet Kort fra mig; sikke en Snøbel at hun kalder 4 Sider for Kort. Hils hende fra mig. Paa Tirsdag rejser vi vist herfra det er kedeligt for nu kender jeg alle Gaderne alene (forleden dag var jeg paa Forum ganske alene mens Fas og Mos var til Concerto) og jeg kan gaa i Butikker ganske alene. Det er kedeligt at I ikke har faaet Jeres Pakke mange Tak for de 2 Pakker vi laa flade alle 3 af morderlig Grin saa vi maate faa en Tjener til at holde paa Huset à la Betty Nansen. – Et Sted i dit Brev siger du se Kylles Brev men der er da ikke noget Brev fra Kylle. Naa nu er der ikke mere andet en at I maa og skal skrive rigtig snart. Mange kærlige Hilsener fra Jeres hengivne Grete
 [Det følgende med Elise Hansens skrift:] Var I saa hos Heide i Julen? Du maa endelig fortælle noget om [ulæseligt] Forlovede, naar du har set dem Hils Ausa, og Haiser; N.E. ser I vel ikke Mange kærlige Hilsener til jer alle 3.
 Mos.
 Kære Bams! Ja nu tænker vi altsaa paa at rejse syd paa. Nu er her blevet saa rart hjemligt i Rom, men vi faar ikke bestilt andet end at gaa omkring og se paa Sagerne. Fasser har igen haft stor Snue og Hoste – det er farligt, men det dræber ikke, og min Forkølelse fra Perugia staar mig endnu ud i Næsen og helt ned til Maven. Den lille Grete er frisk. Vi har nu ogsaa haft megen Regn i den sidste Tid; 10 à 15% Varme men tung Luft. I Dag har det været straalende Solskin; og hvor har her dog saa været dejligt, kølig, frisk Luft. Vi var i Vatikanet og saa Antiksamlingen, nu har vi været der 3 Gange og faaet den godt at se. I Torsdags var der Fest om Aftenen gik G. og jeg ud og saa Illuminationerne i de store Paladser, vi vovede os op paa Campidoglio og saa paa forum i Maaneskin og sagde be’ be’ og brugte Hænderne for at Folk ikke skulde forstaa, at vi var fremmede. Her er meget fredeligt, det er endog sjældent at man hører et ”volle melone”. Vi har en rar gammel Spillemand til Portier. Vi vil ligefrem savne hans: Buongiorno signora, signorina buongiorno</t>
+  </si>
+  <si>
+    <t>1920-01-19</t>
+  </si>
+  <si>
+    <t>Daisy  Berg
+Jens Theodor Berg
+Leif Berg
+Hans Christian Caspersen
+Johanne Caspersen
+Alhed Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Laura Warberg fyldte 75 år i 1920. Jørgen og hans barn kendes ikke. Ej heller Kristian.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3851</t>
+  </si>
+  <si>
+    <t>Wilhelmine/Tante Mis ønsker tillykke med de 75 år. Laura Warberg får sikkert en dejlig dag hos Alhed og Johannes Larsen, som er så gode til at holde fest. Wilhelmine og Laura ses heldigvis snart i København. 
+Wilhelmine skal holde fest med 24 deltagere for sønnen Leif, og hun gruer for det. Efter at have serveret aftensmad for pensionærerne, skal hun stå for en stor middag for Leifs gæster, og der skal være dans mm.
+Wilhelmine sender Laura et sjal. Hun har besøgt Hanne/Johanne Caspersen.
+Kristian er syg af ischias.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/fHKI</t>
+  </si>
+  <si>
+    <t>Sønd. 19-1-20
+Kæe Laura.
+Modtag de kjærligste ønsker fra Theo og mig i Dagens anl. Du får nok en yndig Dag hos din kære søde Alhed. Er der nogen, der forstår at lave fest, så er det da Alhed og Las. Hvor jeg husker den sommer, jeg var paying guest hos dem. En middag med stegt flæsk med ny kartofler og salade romaine pyntet med de små blå blomster. En vase med roser på bordet. Festivitas over det hele. Som sagt 75 år båret med oprejst pande og rank ryg i medg. og modg. som Du bærer dem. Det er sandelig godt gjort. Hanne og jeg var i dag enige i, at var du ikke nu kommen herover så snart, var vi begge to kommen til Kerteminde trods vintertid og dyrtid; men nu ses vi jo som sagt meget snart her. På Lørdag 24 skal Lejf have en Dans. Han er bedt så umådelig meget ud, og jeg kan ikke lide ikke at gøre gengæld; men ærlig talt gruer jeg nok. Først pensionærmiddag. 5 1/2 45 men. så opvask til side, stuerne pyntet bordet dækket til 24 unge gæster souper. Tunger i oliven med fiskerand. salater, sandwiches, cakes med roquefort og parfait med nougat, rødvin og madeira, ud på aftnen "A.b.c. vand" og appelsinsalat og 1 1/2 kaffe med kager Kl. 2 Afhentning. Gid det var vel overstået. Jeg sender dig hermed et lille hvidt sjal. De er trods finheden meget varme. Skulde du gå til at få ét til eller lign. kan det byttes i Mag. du N. Jeg var hos Hanne i formiddags. Max var i Valby til frok. Jeg blev hos Hanne vi havde så meget at tale om. Jeg havde ikke været der så længe. Det var meget hyggeligt. Bagefter gik vi på visit hos Jørgens, som jo bor i Blågårdsgade. Traf dem ikke. Barnet så vi. Den var sød, lign Jørgen som 2 dråber vand. Stakkels Kristian er stadig dårlig af Ichias. Det er meget drøjt og smertefuldt. Nætterne er rædsomme trods sovemidler. Under sådanne forhold savnes telefonen meget. Nå nu farvel for denne gang. Daisy har det godt men desværre endnu intet arbejde. Det er vist håbløst i England for tiden. Der er en syndflod af massøser. Hils nu alle, Junge, Elle, Alhed tusinde gange fra Tante Mis.</t>
   </si>
   <si>
     <t>1920-06-03</t>
   </si>
   <si>
     <t>Anders, havemand -
 Johannes Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen er ved Filsø for at male. Johan og Andreas Larsen er på kostskole i Birkerød.</t>
   </si>
   <si>
     <t>Svanerne har anbragt en kartoffel i reden. Den ene gråand har syv ællinger. Johannes Larsen er ikke kommet hjem, for han fandt et lærred mere at male på.
 Alhed Larsen slår græs. Hun har malet to små pasteller.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/m5Ai</t>
   </si>
   <si>
     <t>Kære, søde Drenge!
 Tak for jeres Breve. Det er dejligt den skriftlige er godt overstaaet. I spørger om flere Ting: Svanerne er galere end nogensinde og meget flittig ved Reden, hvori de foreløbig har anbragt en Kartoffel! Jeg synes det er lovende, det er nok en af dem de unge Stære stak med. Den anden Graaand er ikke mødt endnu, den første gaar med 7, en druknede i den ene Balje. Krikanden kom igen og ligger ikke. Jeres Far er stadig ikke kommen hjem, han opdagede at han havde Lærred deroppe til et Billede han ellers vilde have malet naar han kom hjem, Vejret har drillet ham men nu kommer han i Morgen eller Overmorgen. Haven naar næsten at blive snavset igen. Jeg er begyndt at slaa Plænen, dels for at lette Anders og dels fordi jeg tænker mig det er en god Motion, men det er svært til at begynde med. – Jeg har malet to smaa Pasteller, den fra i Dag er knap færdig, det er de svære blaa Kaktus for 5te Gang, jeg kan ikke blive fra den Blomst. Jeg har sat den Du sendte i Vand lille Gamle, [resten af brevet er skrevet øverst på papiret, på tværs] jeg haaber den kan holde sig til Din Far kommer hjem. Du skal nok faa en Pibe og tag de 10 Kr. Dette er i stor Hast for Toget. 1000 Hilsner fra jeres Mor
 Torsdag d. 3de Juni</t>
   </si>
   <si>
     <t>1920-10-16</t>
@@ -10664,50 +11086,115 @@
 Else Larsen
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Peter Andreas Larsen
 Thomas Madsen-Mygdal
 Marie Meyer
 Sophus  Meyer
 Anna Meyer 
 Christine Swane
 Lars Swane</t>
   </si>
   <si>
     <t>Brevet er privateje.</t>
   </si>
   <si>
     <t>Fødselsdagshilsen til Johan Larsen(Lysse) fra hans faster Marie Larsen (Ia). Julen blev holdt hos familierne i Kerteminde og på Lindøgård. Der var voldsomt snevejr flere steder i Danmark. Sophus Meier (IA Larsens svoger) døde knap 96 år gammel.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4gyc</t>
   </si>
   <si>
     <t>Birkerød d.27-2-36
 Kære Lysse! Til Lykke med Fødselsdagen, et rigtig godt Aar ønsker jeg Dig i alle Henseender; nu kommer dette Brev alligevel forsent, skønt jeg havde foresat mig at få det af Sted i god Tid! Hvordan mon I dog har det deroppe i denne skrækkelige Vinter? Herhjemme har vi da ikke haft så meget Sne i mange Aar, selv om Kulden ikke har været saa haard; lige her omkring Birkerød har det ikke været værst, men rundt omkring i Landet har der været Togstandsninger; i Nærheden af Roskilde hvor Lasse er havde de ikke fået Post [indsat over linjen:”Post”] omtrent en hel Uge og på Fyen og i Jylland har det jo også været rent galt; men nu er det vist i Orden de aller fleste Steder. – Forhaabentlig har Drengene det godt, den Lille vokser vel normalt og opfører sig pænt; jeg havde Brev fra Else forleden Dag, lille I.A. havde det godt; hvor er det kedeligt at man så sjældent kan få dem at se, det vilde være vældig morsomt at se de 2 små Fyre sammen, jeg håber at det sker en Gang ad Aare.
 Vi var på Fyn Alle 3 i Julen, vi rejste derover d. 22ende, jeg var i Kerteminde til Juleaftensdag, så kørte Puf mig til Lindøgaard, jeg er jo altid hos Agraren Juleaften; Las’s Fødselsdag var jeg derude og så var jeg der 3-4 Dage inden jeg rejste her tilbage. – Vi har hængt et Stykke Flæsk ud i et Træ og har megen Glæde af at se på Smaafuglene og Solsorterne som kommer og hakker i det. – Jeg havde Brev fra Marie Meyer i Dag, hendes Far er jo død, næsten 96 Aar gammel; hun tænker på at flytte fra Feden og få en mindre Lejlighed nu hun er alene, - Mix og Myg havde nær ikke kommet over til Begravelsen på Grund af Togstandsninger. – Hils lille Peter mange Gange, måske kan han more sig lidt med disse Billeder; det var kedeligt at jeg ikke fik skreven til Jer til Jul, jeg vilde have sendt et pund The over til Jer, men Din Svigermor sagde at hun havde et pund som hun tog med; så kan I få et af mig [fortsættes øverst på side 1] en anden Gang. Jeg håber vi en Gang får Lov til at have Peter her et Par Dage når han kommer til Danmark den søde Unge jeg længes tit efter ham; Hav det nu godt Alle 4, mange kærlige Hilsner til Bimse, Peter, den Lille og Dig selv kære Lysse, fra Ia -</t>
+  </si>
+  <si>
+    <t>1936-05-14</t>
+  </si>
+  <si>
+    <t>Hareskov
+Bakkevej 8</t>
+  </si>
+  <si>
+    <t>Dræby
+Lindøgård</t>
+  </si>
+  <si>
+    <t>Grete Jensen, f. Hansen
+Søren Madsen
+Axel  Müller
+Janna Schou
+Jørgen Schou
+Gertrude Søndergaard
+Martin Warberg Larsen
+Karl Zeckendorf</t>
+  </si>
+  <si>
+    <t>Martin/Manse Warberg Larsen rejste i 1936 til England for at lære landbrugsarbejde på flere gårde. 
+Grethe Jensen, født Hansen, døde 12. nov. 1935. Hun var datter af Elise og Peter Hansen. 
+Dr. Zechendorf var en tysk-jødisk øjenlæge, som Janna Schou en tid var i huset hos. De to forelskede sig i hinanden. I 1937 blev han myrdet i koncentrationslejren Sachsenhausen.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1003</t>
+  </si>
+  <si>
+    <t>Det må være tomt, efter at Martin/Manse er rejst, men Johanne kan glæde sig til breve. 
+Astrid Warberg-Goldschmidt har følt tomhed, efter at Grethe Jensen forsvandt (døde). Og det har været svært at vænne sig til at have Dr. Zechendorf i huset. Han hjælper dog meget til i grøntsagshaven, går ærinder, henter mælk og elsker Astrids mad. Han er i paradis, siger han, og Astrid er glad for at kunne hjælpe en jødisk person. 
+Jørgen/Buf Schou knokler i glasværkstedet sammen med Janna/Nus Schou og Getrude/Trut Søndergaard. De sælger en masse dejlige ting til private. Søren Madsen har givet dem en kredit på 100 kr. 
+Hunden Munter er i løbetid.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vS70</t>
+  </si>
+  <si>
+    <t>[Skrevet på kuvertens forside med blæk:]
+Fru Johanne Warberg Larsen
+Lindøgård
+pr. Dræby 
+Fyen 
+[Skrevet på kuvertens forside med anden skrift:]
+L64
+1936 (1936)
+14 maj
+Dr. Kurt Zechendorf
+[Skrevet på kuvertens bagside:] 
+A Warberg-Müller 
+Bakkevej 8
+Hareskov
+[I brevet:]
+Hareskov, 14 Maj 1936 (Torsdag)
+Kæreste lille Junge! Hvor er det dog en stor Skam, at jeg ikke for længst har skreven et lille Trøstensbrev til dig da Manse rejste – og nu er det snart en Uge siden – jeg har dog tænkt så meget på dig i den Anledning, det er altid en skrækkelig Tomhed at komme igennem, når én rejser – især én af dem, man i Dagligdagen er knyttet til, det er som en Amputation; men nu har du forhåbentlig allerede det første udenlandske Brev at fryde dig over – man får altid en eller anden Erstatning, hvergang noget mistes – og nu vil Postens Ankomst stadig være et gyldent Spørgsmålstegn – og lifligt når Svaret er ja – der er Brev i dag! Ikke Junge?
+Grunden til at Trøstensbrevet fra mig udeblev så længe er simpelthen: Mangel på Kraft – såvel indre som ydre; det er nu et Foretagende at få et fremmed Menneske i Huset – og de nye Foretagender får mig til at klappe helt sammen i de senere Aar; og så kom jo samtidig alt det med vores goe Grethe, der så pludselig helt forsvandt ud af vores Tilværelse, det var også noget, der tyngede meget. I Tiden lige efter meldte der sig uafladelig Gæster, men heldigvis afværgedes de af Axel – jeg kunde absolut ikke tage mere – lå en hel Dag i vanvittige Hovedsmerter, men nu begynder det et linde lidt; den tykke Doktor er Spændingen gået af – eller – du forstår – han er falden helt til – så han 
+[På papirets bagside:] uha
+2/ ikke mere tynger mig Spor; han har købt sig Overålstøj - og hjælper mig troligt i Haven , hvor vi nu endelig er ved at få tilsået, det kneb i Aar med Kraften dertil; igår ordnede vi alle Grønsagsbedene - lagde Ærter, såede Gulerødder – Bønner – Salat etc – to hele Dage sled vi, men i Dag må jeg holde mig i Skindet og nusle indendørs. Men han vilde partout grave Grønjord – vi har fået Lov at dyrke Kartofler på [ulæseligt]ners Grund hernedenfor vores, ned mod Søen – det går han så og virker med det nu. Buf – som har røde Hunde og derfor ikke er på Fabrikken – kom for lidt siden; han, Nus og Trut virker på fuld Kraft på Glasmaleriet nede i Atelieret (som det nu kaldes) – du kan lige stole på, det er dejlige Ting – alle som ser det er yderst begejstrede og de har allerede solgt en Masse til private – hvad jo egentlig ikke er Meningen, da det er baseret på Butikssalg - men takket være Privatsalget har de stadig ikke nået at præstere et Lager (Prøvelager) til de store Forretninger. De brænder en Ovnfuld c hver 2-3die Dag, kun éngang er noget mislykkedes – og det blev strax solgt underhaanden uden Tab. Det er en hel Fornøjelse at komme derned og kigge til dem og se hvad de nu har lavet. Buf er en enestående Hjælp for dem – han er selv glødende begejstret og havde mest Lyst til at opgive alt andet og blive Kompagnon. Søren Madsen har med en flot Gestus ydet en Kredit på 100 Kr., idet han en Aften kom med herlige Glasting fra Holmegaard for det Beløb – de har Kredit til Oktober og må da afbetale med 10 Kr pr Måned – du forstår nok, at dette betyder umådeligt meget for dem her i den første Tid, inden de tjener noget rigtigt – nu kan de male løs hver dag – man får Masser for 100 Kr – og de har jo 20 % for kontant Betaling. - . Munter har Løbetid – 3 Uger – og må ikke komme udenfor Gården; det lille Skind, han græder meget og ser bedende på os; men hver Aften, når vi alle har fri, får han Lov at færdes lidt med os i Haven under streng Opsigt. Mibbe har også Udflugtstid og tænk, nogle Bæster har to Gange skudt på ham, han har to gabende Sår i venstre Lår og hinker ynkeligt, vi gir ham Extraforplejning, et Æg hver Dag, etc. I Aftes fangede Axel en stor Rødskade til ham – å, hvor han svansede; han kan jo nemlig ikke selv fange, når han er invalid. Axel fangede to Fisk til, dem skal jeg nu ud og ordne til Frokost. Doktoren er vildt begejstret for min Madlavning og spiser kolossalt – han spiser for 3 så han er ikke lukrativ. Men så gør han jo Gavn i Haven, går Byærinder for mig, henter Mælk på Gården, holder selv sine Værelser og er iøvrigt dybt taknemmelig over at være i dette Paradis, som han siger. Det er en Tilfredsstillelse at kunne gøre noget for de ulykkelige Jøder dernede. 
+Nu må jeg i gang igen, det var en lille Morgenpassiar til en lille Cigar. Tænk på Axel på Lørdag Kl 4, - så foretager han den første Vielse her! Jeg skal nok snart skrive igen.
+Tusinde Hilsner! Din altid Dis
+Hils Manse når du skriver!
+[Skrevet øverst på s.1 og indrammet af en streg:]
+Vi har aldrig hørt om du var tilfreds med Æblesalget S.u. !!!! - Obs.</t>
   </si>
   <si>
     <t>1937-04-22</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Bakkevej 8 Hareskov St.</t>
   </si>
   <si>
     <t>Thora  Branner
 Adam Goldschmidt
 Brita Goldschmidt
 Ina  Goldschmidt
 Adolph Hitler
 James Jeans
 Hans Kaalund
 George Lansbury
 Adolph Larsen
 Peter Munch
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Hempel Syberg
@@ -12411,59 +12898,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fBOH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d6wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xuoD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nziL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Ylh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3Gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8T9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fJru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uCfU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaTe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hxPU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rcEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/puRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vt1y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmpR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bIR9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Zlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7EU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0UsI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mZpT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6WTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qZxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kDjI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YLsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kd7s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HgXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lWPN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4DgT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/grsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ybpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jbTJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g8vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YODa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nCpm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2OR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Du1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GHTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lpjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P2tE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A3eY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tTE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pghm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pUYH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/710v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tOrM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uvmT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H6nO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vQeD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2UkI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h40m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4VDT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YqJo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5Qy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EQqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1bHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5i3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UdDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gycL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D63t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LetV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aGSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e2cF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yZWK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LobZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MXCe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rAnW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/98cP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i6iH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GzLp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U97nCp7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ReYi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RVKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8qs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rKke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mbeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6iX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RZIr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TnI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tgTf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hlmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NLFJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yJIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XgTxYWLz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FtFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iWvGFacW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sT0mzlCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hBOz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4tJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Tk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5uC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4EV9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zadm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oJKl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P9N0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q4C5h7Kk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7KMVmXve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3T6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U7eitiQW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mKHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b99q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oXhZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pgJeWaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WL46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BJPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cou1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mrI9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mucx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YdQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpAg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8qBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ESN9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4dgJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tm1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/84Zz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gLob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hrMo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ih47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4zWF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/90HJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSyN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lx7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DbOx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/09sh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OUdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0E5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OliG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CxPo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8O6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GFyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bQI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/99li" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5qwN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m5Ai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PWeC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pnnE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jhun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nzJy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XZwQ3HoB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnrN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mn1q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9uBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/otT6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c7S3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Hw8oPQwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tnTP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s4WF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SBIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mTYx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DFV9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lkpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EvC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/n1NlqIpG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UDnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Z43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gzj7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RWsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hGek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uXZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/arub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qCJp7IkF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zwmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ahnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Olvohlrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5I1gaH7S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z8zF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/773tLxHI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lIDEje3K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PBAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zkqN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aannmv6K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CgSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lc4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oIW4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rPwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1k9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z1SX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wIsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BFJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FTmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e8x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ur1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oFJL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gIDR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tX0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFiY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OGBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frAp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkUx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fgxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9CtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qdBO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJeE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KmZg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmGw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qcso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kSBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fBOH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d6wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xuoD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nziL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Ylh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3Gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8T9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fJru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uCfU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaTe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hxPU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rcEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/puRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vt1y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmpR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bIR9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Zlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7EU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0UsI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mZpT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6WTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qZxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kDjI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YLsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kd7s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HgXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lWPN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4DgT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/grsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ybpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jbTJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g8vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YODa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nCpm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2OR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Du1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GHTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qs1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lpjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P2tE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A3eY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tTE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pghm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pUYH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/710v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tOrM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uvmT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H6nO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vQeD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2UkI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h40m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4VDT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YqJo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5Qy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EQqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1bHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5i3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UdDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gycL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lKAO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D63t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o0yk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LetV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aGSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e2cF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yZWK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LobZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MXCe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rAnW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/98cP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i6iH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GzLp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U97nCp7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ReYi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RVKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8qs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rKke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mbeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6iX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RZIr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TnI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tgTf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hlmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NLFJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yJIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XgTxYWLz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FtFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iWvGFacW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sT0mzlCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hBOz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4tJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Tk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5uC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4EV9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zadm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oJKl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P9N0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q4C5h7Kk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7KMVmXve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3T6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U7eitiQW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mKHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b99q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oXhZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pgJeWaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WL46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BJPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cou1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mrI9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mucx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YdQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpAg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8qBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ESN9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4dgJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tm1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/84Zz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gLob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hrMo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ih47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4zWF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/90HJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSyN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lx7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DbOx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/09sh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OUdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0E5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OliG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CxPo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8O6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GFyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bQI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/99li" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5qwN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fHKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m5Ai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PWeC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pnnE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jhun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nzJy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XZwQ3HoB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnrN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mn1q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9uBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/otT6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c7S3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Hw8oPQwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tnTP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s4WF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SBIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mTYx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DFV9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lkpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EvC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/n1NlqIpG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UDnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Z43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gzj7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RWsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hGek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uXZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/arub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qCJp7IkF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zwmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ahnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Olvohlrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5I1gaH7S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z8zF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/773tLxHI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lIDEje3K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PBAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zkqN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aannmv6K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CgSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lc4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oIW4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rPwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1k9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z1SX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wIsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BFJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FTmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e8x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ur1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oFJL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gIDR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tX0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFiY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OGBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frAp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkUx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fgxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9CtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qdBO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJeE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KmZg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmGw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qcso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kSBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M307"/>
+  <dimension ref="A1:M316"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -15481,10669 +15968,11076 @@
       <c r="G69" s="5" t="s">
         <v>472</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>473</v>
       </c>
       <c r="I69" s="5"/>
       <c r="J69" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K69" s="5" t="s">
         <v>474</v>
       </c>
       <c r="L69" s="6" t="s">
         <v>475</v>
       </c>
       <c r="M69" s="5" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
         <v>477</v>
       </c>
       <c r="B70" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C70" s="5" t="s">
         <v>478</v>
       </c>
-      <c r="C70" s="5" t="s">
+      <c r="D70" s="5" t="s">
         <v>226</v>
       </c>
-      <c r="D70" s="5" t="s">
-[...6 lines deleted...]
-        <v>203</v>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="s">
         <v>479</v>
       </c>
-      <c r="I70" s="5"/>
+      <c r="I70" s="5" t="s">
+        <v>480</v>
+      </c>
       <c r="J70" s="5" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>226</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>484</v>
+        <v>203</v>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
-        <v>485</v>
-[...3 lines deleted...]
-      </c>
+        <v>487</v>
+      </c>
+      <c r="I71" s="5"/>
       <c r="J71" s="5" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>14</v>
+        <v>486</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>186</v>
+        <v>226</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>16</v>
+        <v>257</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F72" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G72" s="5" t="s">
+      <c r="F72" s="5" t="s">
         <v>492</v>
+      </c>
+      <c r="G72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H72" s="5" t="s">
         <v>493</v>
       </c>
       <c r="I72" s="5" t="s">
         <v>494</v>
       </c>
       <c r="J72" s="5" t="s">
-        <v>21</v>
+        <v>495</v>
       </c>
       <c r="K72" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D73" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D73" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E73" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G73" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G73" s="5" t="s">
+        <v>500</v>
       </c>
       <c r="H73" s="5" t="s">
-        <v>499</v>
-[...1 lines deleted...]
-      <c r="I73" s="5"/>
+        <v>501</v>
+      </c>
+      <c r="I73" s="5" t="s">
+        <v>502</v>
+      </c>
       <c r="J73" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K73" s="5" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F74" s="5" t="s">
-        <v>18</v>
+      <c r="F74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="5" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="I74" s="5"/>
       <c r="J74" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K74" s="5" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>509</v>
+        <v>16</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>226</v>
+        <v>186</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>510</v>
+        <v>17</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>511</v>
+        <v>18</v>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="5" t="s">
         <v>512</v>
       </c>
-      <c r="I75" s="5" t="s">
+      <c r="I75" s="5"/>
+      <c r="J75" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K75" s="5" t="s">
         <v>513</v>
       </c>
-      <c r="J75" s="5" t="s">
+      <c r="L75" s="6" t="s">
         <v>514</v>
       </c>
-      <c r="K75" s="5" t="s">
+      <c r="M75" s="5" t="s">
         <v>515</v>
-      </c>
-[...4 lines deleted...]
-        <v>517</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>517</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="E76" s="5" t="s">
         <v>518</v>
       </c>
-      <c r="B76" s="5" t="s">
-[...14 lines deleted...]
-        </is>
+      <c r="F76" s="5" t="s">
+        <v>519</v>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="J76" s="5" t="s">
-        <v>21</v>
+        <v>522</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>509</v>
+        <v>186</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>226</v>
-[...7 lines deleted...]
-        <v>484</v>
+        <v>16</v>
+      </c>
+      <c r="E77" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="F77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="5" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="I77" s="5" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="J77" s="5" t="s">
-        <v>527</v>
+        <v>21</v>
       </c>
       <c r="K77" s="5" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>16</v>
+        <v>517</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>186</v>
-[...7 lines deleted...]
-        </is>
+        <v>226</v>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F78" s="5" t="s">
+        <v>492</v>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="s">
-        <v>532</v>
-[...1 lines deleted...]
-      <c r="I78" s="5"/>
+        <v>533</v>
+      </c>
+      <c r="I78" s="5" t="s">
+        <v>534</v>
+      </c>
       <c r="J78" s="5" t="s">
-        <v>21</v>
+        <v>535</v>
       </c>
       <c r="K78" s="5" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G79" s="5" t="s">
-        <v>537</v>
+      <c r="G79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H79" s="5" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="I79" s="5"/>
       <c r="J79" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K79" s="5" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>16</v>
+        <v>186</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F80" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="F80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G80" s="5" t="s">
+        <v>545</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>543</v>
-[...3 lines deleted...]
-      </c>
+        <v>546</v>
+      </c>
+      <c r="I80" s="5"/>
       <c r="J80" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>186</v>
+        <v>15</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E81" s="5" t="inlineStr">
-[...10 lines deleted...]
-        <v>549</v>
+      <c r="E81" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F81" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H81" s="5" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="I81" s="5" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="J81" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K81" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D82" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D82" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G82" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G82" s="5" t="s">
+        <v>557</v>
       </c>
       <c r="H82" s="5" t="s">
-        <v>556</v>
-[...1 lines deleted...]
-      <c r="I82" s="5"/>
+        <v>558</v>
+      </c>
+      <c r="I82" s="5" t="s">
+        <v>559</v>
+      </c>
       <c r="J82" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K82" s="5" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="L82" s="6" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>257</v>
+        <v>186</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>561</v>
+        <v>17</v>
+      </c>
+      <c r="F83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="5" t="s">
-        <v>562</v>
-[...3 lines deleted...]
-      </c>
+        <v>564</v>
+      </c>
+      <c r="I83" s="5"/>
       <c r="J83" s="5" t="s">
-        <v>564</v>
+        <v>21</v>
       </c>
       <c r="K83" s="5" t="s">
         <v>565</v>
       </c>
       <c r="L83" s="6" t="s">
         <v>566</v>
       </c>
       <c r="M83" s="5" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
         <v>568</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>226</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E84" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="F84" s="5" t="s">
         <v>569</v>
-      </c>
-[...1 lines deleted...]
-        <v>561</v>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="5" t="s">
         <v>570</v>
       </c>
       <c r="I84" s="5" t="s">
         <v>571</v>
       </c>
       <c r="J84" s="5" t="s">
         <v>572</v>
       </c>
       <c r="K84" s="5" t="s">
         <v>573</v>
       </c>
       <c r="L84" s="6" t="s">
         <v>574</v>
       </c>
       <c r="M84" s="5" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
         <v>576</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>15</v>
+        <v>226</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>408</v>
+        <v>257</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>17</v>
+        <v>577</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>18</v>
+        <v>569</v>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="5" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="I85" s="5" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="J85" s="5" t="s">
-        <v>403</v>
+        <v>580</v>
       </c>
       <c r="K85" s="5" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>556</v>
+        <v>408</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>583</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F86" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H86" s="5" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="I86" s="5" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="J86" s="5" t="s">
-        <v>586</v>
+        <v>403</v>
       </c>
       <c r="K86" s="5" t="s">
         <v>587</v>
       </c>
       <c r="L86" s="6" t="s">
         <v>588</v>
       </c>
       <c r="M86" s="5" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
         <v>590</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>186</v>
+        <v>564</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>18</v>
+        <v>591</v>
       </c>
       <c r="F87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G87" s="5" t="s">
-        <v>591</v>
+      <c r="G87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H87" s="5" t="s">
         <v>592</v>
       </c>
       <c r="I87" s="5" t="s">
         <v>593</v>
       </c>
       <c r="J87" s="5" t="s">
-        <v>21</v>
+        <v>594</v>
       </c>
       <c r="K87" s="5" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="L87" s="6" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G88" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G88" s="5" t="s">
+        <v>599</v>
       </c>
       <c r="H88" s="5" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="I88" s="5" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="J88" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K88" s="5" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>604</v>
+        <v>16</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>265</v>
+        <v>186</v>
       </c>
       <c r="E89" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H89" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H89" s="5" t="s">
+        <v>606</v>
       </c>
       <c r="I89" s="5" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="J89" s="5" t="s">
-        <v>606</v>
+        <v>21</v>
       </c>
       <c r="K89" s="5" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="L89" s="6" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>15</v>
+        <v>612</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>408</v>
+        <v>265</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F90" s="5" t="s">
         <v>18</v>
       </c>
+      <c r="F90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H90" s="5" t="s">
-        <v>611</v>
+      <c r="H90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I90" s="5" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="J90" s="5" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="K90" s="5" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>16</v>
+        <v>517</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>186</v>
+        <v>226</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>18</v>
+        <v>619</v>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="I91" s="5" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="J91" s="5" t="s">
-        <v>21</v>
+        <v>622</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>186</v>
+        <v>408</v>
       </c>
       <c r="E92" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F92" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F92" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H92" s="5" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="J92" s="5" t="s">
-        <v>21</v>
+        <v>629</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>16</v>
+        <v>517</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>16</v>
+        <v>226</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>634</v>
+      </c>
+      <c r="F93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="s">
-        <v>630</v>
+        <v>635</v>
       </c>
       <c r="I93" s="5" t="s">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="J93" s="5" t="s">
-        <v>21</v>
+        <v>637</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>632</v>
+        <v>638</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>633</v>
+        <v>639</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>634</v>
+        <v>640</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>635</v>
+        <v>641</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>18</v>
+      </c>
+      <c r="F94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="s">
-        <v>630</v>
+        <v>642</v>
       </c>
       <c r="I94" s="5" t="s">
-        <v>636</v>
+        <v>643</v>
       </c>
       <c r="J94" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>637</v>
+        <v>644</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>638</v>
+        <v>645</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>639</v>
+        <v>646</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>640</v>
+        <v>647</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>186</v>
+        <v>517</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>226</v>
+      </c>
+      <c r="E95" s="5" t="s">
+        <v>648</v>
       </c>
       <c r="F95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H95" s="5" t="s">
-        <v>641</v>
+        <v>649</v>
       </c>
       <c r="I95" s="5" t="s">
-        <v>642</v>
+        <v>650</v>
       </c>
       <c r="J95" s="5" t="s">
-        <v>21</v>
+        <v>651</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>643</v>
+        <v>652</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>644</v>
+        <v>653</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>645</v>
+        <v>654</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>646</v>
+        <v>655</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D96" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="D96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E96" s="5" t="s">
-        <v>203</v>
+        <v>17</v>
       </c>
       <c r="F96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
-        <v>647</v>
+        <v>656</v>
       </c>
       <c r="I96" s="5" t="s">
-        <v>648</v>
+        <v>657</v>
       </c>
       <c r="J96" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K96" s="5" t="s">
-        <v>649</v>
+        <v>658</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>650</v>
+        <v>659</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>651</v>
+        <v>660</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>652</v>
+        <v>661</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>186</v>
+        <v>16</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E97" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F97" s="5" t="s">
         <v>203</v>
       </c>
-      <c r="F97" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H97" s="5" t="s">
-        <v>653</v>
+        <v>662</v>
       </c>
       <c r="I97" s="5" t="s">
-        <v>654</v>
+        <v>663</v>
       </c>
       <c r="J97" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K97" s="5" t="s">
-        <v>655</v>
+        <v>664</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>656</v>
+        <v>665</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>657</v>
+        <v>666</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>658</v>
+        <v>667</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>225</v>
+        <v>186</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>659</v>
+        <v>203</v>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H98" s="5" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="I98" s="5" t="s">
-        <v>661</v>
+        <v>668</v>
       </c>
       <c r="J98" s="5" t="s">
-        <v>662</v>
+        <v>21</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>663</v>
+        <v>669</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>664</v>
+        <v>670</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>665</v>
+        <v>671</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>666</v>
+        <v>672</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>226</v>
+        <v>186</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-        <v>561</v>
+        <v>16</v>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H99" s="5" t="s">
-        <v>668</v>
+        <v>673</v>
       </c>
       <c r="I99" s="5" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="J99" s="5" t="s">
-        <v>670</v>
+        <v>21</v>
       </c>
       <c r="K99" s="5" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>675</v>
+        <v>186</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>408</v>
+        <v>16</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>676</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>203</v>
+      </c>
+      <c r="F100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H100" s="5" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="I100" s="5" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="J100" s="5" t="s">
-        <v>403</v>
+        <v>21</v>
       </c>
       <c r="K100" s="5" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="L100" s="6" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>201</v>
+        <v>186</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>257</v>
+        <v>16</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>683</v>
-[...2 lines deleted...]
-        <v>684</v>
+        <v>203</v>
+      </c>
+      <c r="F101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="s">
         <v>685</v>
       </c>
       <c r="I101" s="5" t="s">
         <v>686</v>
       </c>
       <c r="J101" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K101" s="5" t="s">
         <v>687</v>
       </c>
-      <c r="K101" s="5" t="s">
+      <c r="L101" s="6" t="s">
         <v>688</v>
       </c>
-      <c r="L101" s="6" t="s">
+      <c r="M101" s="5" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
+        <v>690</v>
+      </c>
+      <c r="B102" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C102" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="E102" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F102" s="5" t="s">
         <v>691</v>
       </c>
-      <c r="B102" s="5" t="s">
+      <c r="G102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H102" s="5" t="s">
         <v>692</v>
       </c>
-      <c r="C102" s="5" t="s">
+      <c r="I102" s="5" t="s">
         <v>693</v>
       </c>
-      <c r="D102" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="H102" s="5" t="s">
+      <c r="J102" s="5" t="s">
         <v>694</v>
       </c>
-      <c r="I102" s="5"/>
-[...8 lines deleted...]
-        </is>
+      <c r="K102" s="5" t="s">
+        <v>695</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>695</v>
-[...1 lines deleted...]
-      <c r="M102" s="5"/>
+        <v>696</v>
+      </c>
+      <c r="M102" s="5" t="s">
+        <v>697</v>
+      </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>692</v>
+        <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>693</v>
-[...14 lines deleted...]
-        </is>
+        <v>226</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="E103" s="5" t="s">
+        <v>699</v>
+      </c>
+      <c r="F103" s="5" t="s">
+        <v>569</v>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H103" s="5" t="s">
-        <v>697</v>
-[...5 lines deleted...]
-        </is>
+        <v>700</v>
+      </c>
+      <c r="I103" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="J103" s="5" t="s">
+        <v>702</v>
       </c>
       <c r="K103" s="5" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
       <c r="L103" s="6" t="s">
-        <v>699</v>
-[...1 lines deleted...]
-      <c r="M103" s="5"/>
+        <v>704</v>
+      </c>
+      <c r="M103" s="5" t="s">
+        <v>705</v>
+      </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>700</v>
+        <v>706</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>16</v>
+        <v>707</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>186</v>
+        <v>408</v>
       </c>
       <c r="E104" s="5" t="s">
-        <v>17</v>
+        <v>708</v>
       </c>
       <c r="F104" s="5" t="s">
-        <v>203</v>
+        <v>18</v>
       </c>
       <c r="G104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H104" s="5" t="s">
-        <v>701</v>
+        <v>709</v>
       </c>
       <c r="I104" s="5" t="s">
-        <v>702</v>
+        <v>710</v>
       </c>
       <c r="J104" s="5" t="s">
-        <v>21</v>
+        <v>403</v>
       </c>
       <c r="K104" s="5" t="s">
-        <v>703</v>
+        <v>711</v>
       </c>
       <c r="L104" s="6" t="s">
-        <v>704</v>
+        <v>712</v>
       </c>
       <c r="M104" s="5" t="s">
-        <v>705</v>
+        <v>713</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>693</v>
+        <v>517</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>201</v>
+        <v>226</v>
       </c>
       <c r="E105" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>484</v>
+        <v>715</v>
+      </c>
+      <c r="F105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H105" s="5" t="s">
-        <v>707</v>
+        <v>716</v>
       </c>
       <c r="I105" s="5" t="s">
-        <v>708</v>
+        <v>717</v>
       </c>
       <c r="J105" s="5" t="s">
-        <v>709</v>
+        <v>718</v>
       </c>
       <c r="K105" s="5" t="s">
-        <v>710</v>
+        <v>719</v>
       </c>
       <c r="L105" s="6" t="s">
-        <v>711</v>
+        <v>720</v>
       </c>
       <c r="M105" s="5" t="s">
-        <v>712</v>
+        <v>721</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>713</v>
+        <v>722</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>16</v>
+        <v>201</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>186</v>
+        <v>257</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>17</v>
-[...7 lines deleted...]
-        <v>714</v>
+        <v>723</v>
+      </c>
+      <c r="F106" s="5" t="s">
+        <v>724</v>
+      </c>
+      <c r="G106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H106" s="5" t="s">
-        <v>715</v>
+        <v>725</v>
       </c>
       <c r="I106" s="5" t="s">
-        <v>716</v>
+        <v>726</v>
       </c>
       <c r="J106" s="5" t="s">
-        <v>21</v>
+        <v>727</v>
       </c>
       <c r="K106" s="5" t="s">
-        <v>717</v>
+        <v>728</v>
       </c>
       <c r="L106" s="6" t="s">
-        <v>718</v>
+        <v>729</v>
       </c>
       <c r="M106" s="5" t="s">
-        <v>719</v>
+        <v>730</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>720</v>
+        <v>731</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>14</v>
+        <v>732</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>733</v>
+      </c>
+      <c r="D107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H107" s="5" t="s">
-        <v>721</v>
-[...8 lines deleted...]
-        <v>723</v>
+        <v>734</v>
+      </c>
+      <c r="I107" s="5"/>
+      <c r="J107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L107" s="6" t="s">
-        <v>724</v>
-[...3 lines deleted...]
-      </c>
+        <v>735</v>
+      </c>
+      <c r="M107" s="5"/>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>726</v>
+        <v>736</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>14</v>
+        <v>732</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>733</v>
+      </c>
+      <c r="D108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G108" s="5" t="s">
-        <v>727</v>
+      <c r="G108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H108" s="5" t="s">
-        <v>728</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>737</v>
+      </c>
+      <c r="I108" s="5"/>
+      <c r="J108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K108" s="5" t="s">
-        <v>730</v>
+        <v>738</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>731</v>
-[...3 lines deleted...]
-      </c>
+        <v>739</v>
+      </c>
+      <c r="M108" s="5"/>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>733</v>
+        <v>740</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>15</v>
+        <v>741</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>408</v>
+        <v>226</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>734</v>
+        <v>742</v>
+      </c>
+      <c r="F109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H109" s="5" t="s">
-        <v>735</v>
+        <v>743</v>
       </c>
       <c r="I109" s="5" t="s">
-        <v>736</v>
+        <v>744</v>
       </c>
       <c r="J109" s="5" t="s">
-        <v>737</v>
+        <v>745</v>
       </c>
       <c r="K109" s="5" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>739</v>
+        <v>747</v>
       </c>
       <c r="M109" s="5" t="s">
-        <v>740</v>
+        <v>748</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>741</v>
+        <v>749</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>727</v>
-[...7 lines deleted...]
-        <v>727</v>
+        <v>17</v>
+      </c>
+      <c r="F110" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="G110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H110" s="5" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="I110" s="5" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="J110" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K110" s="5" t="s">
-        <v>744</v>
+        <v>752</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>745</v>
+        <v>753</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>746</v>
+        <v>754</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>747</v>
+        <v>755</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>265</v>
+        <v>733</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>264</v>
+        <v>201</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>748</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F111" s="5" t="s">
+        <v>492</v>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H111" s="5" t="s">
-        <v>749</v>
+        <v>756</v>
       </c>
       <c r="I111" s="5" t="s">
-        <v>750</v>
+        <v>757</v>
       </c>
       <c r="J111" s="5" t="s">
-        <v>751</v>
+        <v>758</v>
       </c>
       <c r="K111" s="5" t="s">
-        <v>752</v>
+        <v>759</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>753</v>
+        <v>760</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>754</v>
+        <v>761</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>755</v>
+        <v>762</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>756</v>
+        <v>16</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>693</v>
+        <v>186</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>392</v>
+        <v>17</v>
       </c>
       <c r="F112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G112" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G112" s="5" t="s">
+        <v>763</v>
       </c>
       <c r="H112" s="5" t="s">
-        <v>757</v>
+        <v>764</v>
       </c>
       <c r="I112" s="5" t="s">
-        <v>758</v>
+        <v>765</v>
       </c>
       <c r="J112" s="5" t="s">
-        <v>759</v>
+        <v>21</v>
       </c>
       <c r="K112" s="5" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="L112" s="6" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>762</v>
+        <v>768</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>763</v>
+        <v>769</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>186</v>
+        <v>408</v>
       </c>
       <c r="E113" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F113" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F113" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H113" s="5" t="s">
-        <v>764</v>
+        <v>770</v>
       </c>
       <c r="I113" s="5" t="s">
-        <v>765</v>
+        <v>771</v>
       </c>
       <c r="J113" s="5" t="s">
-        <v>21</v>
+        <v>403</v>
       </c>
       <c r="K113" s="5" t="s">
-        <v>766</v>
+        <v>772</v>
       </c>
       <c r="L113" s="6" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="M113" s="5" t="s">
-        <v>768</v>
+        <v>774</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>15</v>
+        <v>186</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E114" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="E114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G114" s="5" t="s">
-        <v>771</v>
+        <v>776</v>
       </c>
       <c r="H114" s="5" t="s">
-        <v>772</v>
+        <v>777</v>
       </c>
       <c r="I114" s="5" t="s">
-        <v>773</v>
+        <v>778</v>
       </c>
       <c r="J114" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K114" s="5" t="s">
-        <v>774</v>
+        <v>779</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>775</v>
+        <v>780</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>776</v>
+        <v>781</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>777</v>
+        <v>782</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>16</v>
+        <v>408</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>770</v>
+        <v>17</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>17</v>
+        <v>783</v>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H115" s="5" t="s">
-        <v>778</v>
+        <v>784</v>
       </c>
       <c r="I115" s="5" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
       <c r="J115" s="5" t="s">
-        <v>21</v>
+        <v>786</v>
       </c>
       <c r="K115" s="5" t="s">
-        <v>780</v>
+        <v>787</v>
       </c>
       <c r="L115" s="6" t="s">
-        <v>781</v>
+        <v>788</v>
       </c>
       <c r="M115" s="5" t="s">
-        <v>782</v>
+        <v>789</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>783</v>
+        <v>790</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>408</v>
+        <v>186</v>
       </c>
       <c r="E116" s="5" t="s">
-        <v>770</v>
-[...7 lines deleted...]
-        </is>
+        <v>776</v>
+      </c>
+      <c r="F116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G116" s="5" t="s">
+        <v>776</v>
       </c>
       <c r="H116" s="5" t="s">
-        <v>784</v>
-[...1 lines deleted...]
-      <c r="I116" s="5"/>
+        <v>791</v>
+      </c>
+      <c r="I116" s="5" t="s">
+        <v>792</v>
+      </c>
       <c r="J116" s="5" t="s">
-        <v>403</v>
+        <v>21</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>785</v>
+        <v>793</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>786</v>
+        <v>794</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>787</v>
+        <v>795</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>788</v>
+        <v>796</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>693</v>
+        <v>265</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>201</v>
+        <v>264</v>
       </c>
       <c r="E117" s="5" t="s">
-        <v>789</v>
-[...2 lines deleted...]
-        <v>790</v>
+        <v>797</v>
+      </c>
+      <c r="F117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H117" s="5" t="s">
-        <v>791</v>
+        <v>798</v>
       </c>
       <c r="I117" s="5" t="s">
-        <v>792</v>
+        <v>799</v>
       </c>
       <c r="J117" s="5" t="s">
-        <v>793</v>
+        <v>800</v>
       </c>
       <c r="K117" s="5" t="s">
-        <v>794</v>
+        <v>801</v>
       </c>
       <c r="L117" s="6" t="s">
-        <v>795</v>
+        <v>802</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>797</v>
+        <v>804</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>693</v>
+        <v>805</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>201</v>
+        <v>733</v>
       </c>
       <c r="E118" s="5" t="s">
-        <v>798</v>
-[...2 lines deleted...]
-        <v>799</v>
+        <v>392</v>
+      </c>
+      <c r="F118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H118" s="5" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="I118" s="5" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="J118" s="5" t="s">
-        <v>802</v>
+        <v>808</v>
       </c>
       <c r="K118" s="5" t="s">
-        <v>803</v>
+        <v>809</v>
       </c>
       <c r="L118" s="6" t="s">
-        <v>804</v>
+        <v>810</v>
       </c>
       <c r="M118" s="5" t="s">
-        <v>805</v>
+        <v>811</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>807</v>
+        <v>16</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>808</v>
+        <v>17</v>
       </c>
       <c r="F119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H119" s="5" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="I119" s="5" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
       <c r="J119" s="5" t="s">
-        <v>811</v>
+        <v>21</v>
       </c>
       <c r="K119" s="5" t="s">
-        <v>812</v>
+        <v>815</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>226</v>
+        <v>15</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>287</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E120" s="5" t="s">
+        <v>819</v>
       </c>
       <c r="F120" s="5" t="s">
-        <v>816</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="G120" s="5" t="s">
+        <v>820</v>
       </c>
       <c r="H120" s="5" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="I120" s="5" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="J120" s="5" t="s">
-        <v>819</v>
+        <v>21</v>
       </c>
       <c r="K120" s="5" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="L120" s="6" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>693</v>
+        <v>15</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>824</v>
+        <v>819</v>
       </c>
       <c r="F121" s="5" t="s">
-        <v>825</v>
+        <v>17</v>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H121" s="5" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="I121" s="5" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="J121" s="5" t="s">
-        <v>828</v>
+        <v>21</v>
       </c>
       <c r="K121" s="5" t="s">
         <v>829</v>
       </c>
       <c r="L121" s="6" t="s">
         <v>830</v>
       </c>
       <c r="M121" s="5" t="s">
         <v>831</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
         <v>832</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>264</v>
+        <v>15</v>
       </c>
       <c r="D122" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="E122" s="5" t="s">
+        <v>819</v>
+      </c>
+      <c r="F122" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H122" s="5" t="s">
         <v>833</v>
       </c>
-      <c r="E122" s="5" t="inlineStr">
-[...17 lines deleted...]
-      </c>
+      <c r="I122" s="5"/>
       <c r="J122" s="5" t="s">
         <v>403</v>
       </c>
       <c r="K122" s="5" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
       <c r="L122" s="6" t="s">
-        <v>838</v>
+        <v>835</v>
       </c>
       <c r="M122" s="5" t="s">
-        <v>839</v>
+        <v>836</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
+        <v>837</v>
+      </c>
+      <c r="B123" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C123" s="5" t="s">
+        <v>733</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="E123" s="5" t="s">
+        <v>838</v>
+      </c>
+      <c r="F123" s="5" t="s">
+        <v>839</v>
+      </c>
+      <c r="G123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H123" s="5" t="s">
         <v>840</v>
       </c>
-      <c r="B123" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E123" s="5" t="s">
+      <c r="I123" s="5" t="s">
         <v>841</v>
       </c>
-      <c r="F123" s="5" t="s">
+      <c r="J123" s="5" t="s">
         <v>842</v>
       </c>
-      <c r="G123" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H123" s="5" t="s">
+      <c r="K123" s="5" t="s">
         <v>843</v>
       </c>
-      <c r="I123" s="5" t="s">
+      <c r="L123" s="6" t="s">
         <v>844</v>
       </c>
-      <c r="J123" s="5" t="s">
+      <c r="M123" s="5" t="s">
         <v>845</v>
-      </c>
-[...7 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
+        <v>846</v>
+      </c>
+      <c r="B124" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C124" s="5" t="s">
+        <v>847</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="E124" s="5" t="s">
+        <v>848</v>
+      </c>
+      <c r="F124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H124" s="5" t="s">
         <v>849</v>
       </c>
-      <c r="B124" s="5" t="s">
-[...25 lines deleted...]
-      <c r="H124" s="5" t="s">
+      <c r="I124" s="5" t="s">
         <v>850</v>
       </c>
-      <c r="I124" s="5"/>
-[...3 lines deleted...]
-        </is>
+      <c r="J124" s="5" t="s">
+        <v>851</v>
       </c>
       <c r="K124" s="5" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="L124" s="6" t="s">
-        <v>852</v>
-[...1 lines deleted...]
-      <c r="M124" s="5"/>
+        <v>853</v>
+      </c>
+      <c r="M124" s="5" t="s">
+        <v>854</v>
+      </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>854</v>
+        <v>14</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>855</v>
+        <v>733</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>16</v>
+        <v>201</v>
       </c>
       <c r="E125" s="5" t="s">
-        <v>18</v>
+        <v>856</v>
       </c>
       <c r="F125" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>856</v>
+        <v>857</v>
+      </c>
+      <c r="G125" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H125" s="5" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="I125" s="5" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="J125" s="5" t="s">
-        <v>403</v>
+        <v>860</v>
       </c>
       <c r="K125" s="5" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="L125" s="6" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="M125" s="5" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>16</v>
+        <v>865</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E126" s="5" t="s">
-        <v>17</v>
+        <v>866</v>
       </c>
       <c r="F126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G126" s="5" t="s">
-        <v>863</v>
+      <c r="G126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H126" s="5" t="s">
-        <v>864</v>
+        <v>867</v>
       </c>
       <c r="I126" s="5" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="J126" s="5" t="s">
-        <v>21</v>
+        <v>869</v>
       </c>
       <c r="K126" s="5" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="L126" s="6" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
       <c r="M126" s="5" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>862</v>
+        <v>873</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>186</v>
+        <v>226</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-        <v>863</v>
+        <v>287</v>
+      </c>
+      <c r="E127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F127" s="5" t="s">
+        <v>874</v>
+      </c>
+      <c r="G127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H127" s="5" t="s">
-        <v>869</v>
+        <v>875</v>
       </c>
       <c r="I127" s="5" t="s">
-        <v>870</v>
+        <v>876</v>
       </c>
       <c r="J127" s="5" t="s">
-        <v>21</v>
+        <v>877</v>
       </c>
       <c r="K127" s="5" t="s">
-        <v>871</v>
+        <v>878</v>
       </c>
       <c r="L127" s="6" t="s">
-        <v>872</v>
+        <v>879</v>
       </c>
       <c r="M127" s="5" t="s">
-        <v>873</v>
+        <v>880</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>874</v>
+        <v>881</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>875</v>
+        <v>733</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>876</v>
-[...9 lines deleted...]
-        </is>
+        <v>226</v>
+      </c>
+      <c r="E128" s="5" t="s">
+        <v>882</v>
+      </c>
+      <c r="F128" s="5" t="s">
+        <v>883</v>
       </c>
       <c r="G128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H128" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I128" s="5"/>
+      <c r="H128" s="5" t="s">
+        <v>884</v>
+      </c>
+      <c r="I128" s="5" t="s">
+        <v>885</v>
+      </c>
       <c r="J128" s="5" t="s">
-        <v>877</v>
+        <v>886</v>
       </c>
       <c r="K128" s="5" t="s">
-        <v>878</v>
+        <v>887</v>
       </c>
       <c r="L128" s="6" t="s">
-        <v>879</v>
+        <v>888</v>
       </c>
       <c r="M128" s="5" t="s">
-        <v>880</v>
+        <v>889</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>881</v>
+        <v>890</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>875</v>
+        <v>264</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>882</v>
+        <v>891</v>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G129" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I129" s="5"/>
+      <c r="G129" s="5" t="s">
+        <v>892</v>
+      </c>
+      <c r="H129" s="5" t="s">
+        <v>893</v>
+      </c>
+      <c r="I129" s="5" t="s">
+        <v>894</v>
+      </c>
       <c r="J129" s="5" t="s">
-        <v>877</v>
+        <v>403</v>
       </c>
       <c r="K129" s="5" t="s">
-        <v>883</v>
+        <v>895</v>
       </c>
       <c r="L129" s="6" t="s">
-        <v>884</v>
+        <v>896</v>
       </c>
       <c r="M129" s="5" t="s">
-        <v>885</v>
+        <v>897</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>886</v>
+        <v>898</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>875</v>
+        <v>226</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>887</v>
-[...9 lines deleted...]
-        </is>
+        <v>733</v>
+      </c>
+      <c r="E130" s="5" t="s">
+        <v>899</v>
+      </c>
+      <c r="F130" s="5" t="s">
+        <v>900</v>
       </c>
       <c r="G130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H130" s="5" t="s">
-        <v>888</v>
-[...1 lines deleted...]
-      <c r="I130" s="5"/>
+        <v>901</v>
+      </c>
+      <c r="I130" s="5" t="s">
+        <v>902</v>
+      </c>
       <c r="J130" s="5" t="s">
-        <v>877</v>
+        <v>903</v>
       </c>
       <c r="K130" s="5" t="s">
-        <v>889</v>
+        <v>904</v>
       </c>
       <c r="L130" s="6" t="s">
-        <v>890</v>
+        <v>905</v>
       </c>
       <c r="M130" s="5" t="s">
-        <v>891</v>
+        <v>906</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>892</v>
+        <v>907</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>14</v>
+        <v>732</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>887</v>
-[...2 lines deleted...]
-        <v>875</v>
+        <v>16</v>
+      </c>
+      <c r="D131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H131" s="5" t="s">
-        <v>893</v>
+        <v>908</v>
       </c>
       <c r="I131" s="5"/>
-      <c r="J131" s="5" t="s">
-        <v>877</v>
+      <c r="J131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K131" s="5" t="s">
-        <v>894</v>
+        <v>909</v>
       </c>
       <c r="L131" s="6" t="s">
-        <v>895</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="M131" s="5"/>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>897</v>
+        <v>911</v>
       </c>
       <c r="B132" s="5" t="s">
-        <v>14</v>
+        <v>912</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>875</v>
+        <v>913</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>265</v>
-[...14 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E132" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F132" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G132" s="5" t="s">
+        <v>914</v>
       </c>
       <c r="H132" s="5" t="s">
-        <v>898</v>
-[...1 lines deleted...]
-      <c r="I132" s="5"/>
+        <v>915</v>
+      </c>
+      <c r="I132" s="5" t="s">
+        <v>916</v>
+      </c>
       <c r="J132" s="5" t="s">
-        <v>877</v>
+        <v>403</v>
       </c>
       <c r="K132" s="5" t="s">
-        <v>899</v>
+        <v>917</v>
       </c>
       <c r="L132" s="6" t="s">
-        <v>900</v>
+        <v>918</v>
       </c>
       <c r="M132" s="5" t="s">
-        <v>901</v>
+        <v>919</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>902</v>
+        <v>920</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>875</v>
+        <v>16</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>903</v>
-[...4 lines deleted...]
-        </is>
+        <v>186</v>
+      </c>
+      <c r="E133" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G133" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I133" s="5"/>
+      <c r="G133" s="5" t="s">
+        <v>921</v>
+      </c>
+      <c r="H133" s="5" t="s">
+        <v>922</v>
+      </c>
+      <c r="I133" s="5" t="s">
+        <v>923</v>
+      </c>
       <c r="J133" s="5" t="s">
-        <v>877</v>
+        <v>21</v>
       </c>
       <c r="K133" s="5" t="s">
-        <v>904</v>
+        <v>924</v>
       </c>
       <c r="L133" s="6" t="s">
-        <v>905</v>
+        <v>925</v>
       </c>
       <c r="M133" s="5" t="s">
-        <v>906</v>
+        <v>926</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>907</v>
+        <v>920</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C134" s="5" t="s">
-        <v>875</v>
+        <v>186</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>908</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E134" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G134" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G134" s="5" t="s">
+        <v>921</v>
       </c>
       <c r="H134" s="5" t="s">
-        <v>903</v>
+        <v>927</v>
       </c>
       <c r="I134" s="5" t="s">
-        <v>909</v>
+        <v>928</v>
       </c>
       <c r="J134" s="5" t="s">
-        <v>877</v>
+        <v>21</v>
       </c>
       <c r="K134" s="5" t="s">
-        <v>910</v>
+        <v>929</v>
       </c>
       <c r="L134" s="6" t="s">
-        <v>911</v>
+        <v>930</v>
       </c>
       <c r="M134" s="5" t="s">
-        <v>912</v>
+        <v>931</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>913</v>
+        <v>932</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>265</v>
+        <v>933</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>914</v>
-[...2 lines deleted...]
-        <v>915</v>
+        <v>934</v>
+      </c>
+      <c r="E135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H135" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I135" s="5"/>
       <c r="J135" s="5" t="s">
-        <v>918</v>
+        <v>935</v>
       </c>
       <c r="K135" s="5" t="s">
-        <v>919</v>
+        <v>936</v>
       </c>
       <c r="L135" s="6" t="s">
-        <v>920</v>
+        <v>937</v>
       </c>
       <c r="M135" s="5" t="s">
-        <v>921</v>
+        <v>938</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>922</v>
+        <v>939</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>875</v>
+        <v>933</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>908</v>
+        <v>940</v>
       </c>
       <c r="E136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I136" s="5"/>
       <c r="J136" s="5" t="s">
-        <v>877</v>
+        <v>935</v>
       </c>
       <c r="K136" s="5" t="s">
-        <v>923</v>
+        <v>941</v>
       </c>
       <c r="L136" s="6" t="s">
-        <v>924</v>
+        <v>942</v>
       </c>
       <c r="M136" s="5" t="s">
-        <v>925</v>
+        <v>943</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>926</v>
+        <v>944</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C137" s="5" t="s">
-        <v>226</v>
+        <v>933</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>693</v>
-[...5 lines deleted...]
-        <v>927</v>
+        <v>945</v>
+      </c>
+      <c r="E137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H137" s="5" t="s">
-        <v>928</v>
-[...3 lines deleted...]
-      </c>
+        <v>946</v>
+      </c>
+      <c r="I137" s="5"/>
       <c r="J137" s="5" t="s">
-        <v>930</v>
+        <v>935</v>
       </c>
       <c r="K137" s="5" t="s">
-        <v>931</v>
+        <v>947</v>
       </c>
       <c r="L137" s="6" t="s">
-        <v>932</v>
+        <v>948</v>
       </c>
       <c r="M137" s="5" t="s">
-        <v>933</v>
+        <v>949</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>934</v>
+        <v>950</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C138" s="5" t="s">
+        <v>945</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>933</v>
+      </c>
+      <c r="E138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H138" s="5" t="s">
+        <v>951</v>
+      </c>
+      <c r="I138" s="5"/>
+      <c r="J138" s="5" t="s">
         <v>935</v>
       </c>
-      <c r="D138" s="5" t="s">
-[...23 lines deleted...]
-      </c>
       <c r="K138" s="5" t="s">
-        <v>939</v>
+        <v>952</v>
       </c>
       <c r="L138" s="6" t="s">
-        <v>940</v>
+        <v>953</v>
       </c>
       <c r="M138" s="5" t="s">
-        <v>941</v>
+        <v>954</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>942</v>
+        <v>955</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C139" s="5" t="s">
-        <v>943</v>
+        <v>933</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>855</v>
+        <v>265</v>
       </c>
       <c r="E139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H139" s="5" t="s">
-        <v>944</v>
+        <v>956</v>
       </c>
       <c r="I139" s="5"/>
       <c r="J139" s="5" t="s">
-        <v>945</v>
+        <v>935</v>
       </c>
       <c r="K139" s="5" t="s">
-        <v>946</v>
+        <v>957</v>
       </c>
       <c r="L139" s="6" t="s">
-        <v>947</v>
+        <v>958</v>
       </c>
       <c r="M139" s="5" t="s">
-        <v>948</v>
+        <v>959</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>949</v>
+        <v>960</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>265</v>
+        <v>933</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>914</v>
-[...2 lines deleted...]
-        <v>950</v>
+        <v>961</v>
+      </c>
+      <c r="E140" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H140" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H140" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I140" s="5"/>
       <c r="J140" s="5" t="s">
-        <v>918</v>
+        <v>935</v>
       </c>
       <c r="K140" s="5" t="s">
-        <v>953</v>
+        <v>962</v>
       </c>
       <c r="L140" s="6" t="s">
-        <v>954</v>
+        <v>963</v>
       </c>
       <c r="M140" s="5" t="s">
-        <v>955</v>
+        <v>964</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>956</v>
+        <v>965</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C141" s="5" t="s">
-        <v>265</v>
+        <v>933</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>914</v>
-[...2 lines deleted...]
-        <v>950</v>
+        <v>966</v>
+      </c>
+      <c r="E141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H141" s="5" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
       <c r="I141" s="5" t="s">
-        <v>958</v>
+        <v>967</v>
       </c>
       <c r="J141" s="5" t="s">
-        <v>21</v>
+        <v>935</v>
       </c>
       <c r="K141" s="5" t="s">
-        <v>959</v>
+        <v>968</v>
       </c>
       <c r="L141" s="6" t="s">
-        <v>960</v>
+        <v>969</v>
       </c>
       <c r="M141" s="5" t="s">
-        <v>961</v>
+        <v>970</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>962</v>
+        <v>971</v>
       </c>
       <c r="B142" s="5" t="s">
-        <v>692</v>
+        <v>14</v>
       </c>
       <c r="C142" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>265</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>972</v>
+      </c>
+      <c r="E142" s="5" t="s">
+        <v>973</v>
       </c>
       <c r="F142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H142" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H142" s="5" t="s">
+        <v>974</v>
+      </c>
+      <c r="I142" s="5" t="s">
+        <v>975</v>
+      </c>
+      <c r="J142" s="5" t="s">
+        <v>976</v>
       </c>
       <c r="K142" s="5" t="s">
-        <v>851</v>
+        <v>977</v>
       </c>
       <c r="L142" s="6" t="s">
-        <v>963</v>
-[...1 lines deleted...]
-      <c r="M142" s="5"/>
+        <v>978</v>
+      </c>
+      <c r="M142" s="5" t="s">
+        <v>979</v>
+      </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>964</v>
+        <v>980</v>
       </c>
       <c r="B143" s="5" t="s">
-        <v>478</v>
+        <v>14</v>
       </c>
       <c r="C143" s="5" t="s">
-        <v>226</v>
+        <v>933</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>693</v>
+        <v>966</v>
       </c>
       <c r="E143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F143" s="5" t="s">
-        <v>927</v>
+      <c r="F143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H143" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I143" s="5"/>
       <c r="J143" s="5" t="s">
-        <v>967</v>
+        <v>935</v>
       </c>
       <c r="K143" s="5" t="s">
-        <v>968</v>
+        <v>981</v>
       </c>
       <c r="L143" s="6" t="s">
-        <v>969</v>
+        <v>982</v>
       </c>
       <c r="M143" s="5" t="s">
-        <v>970</v>
+        <v>983</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>971</v>
+        <v>984</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>226</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>693</v>
+        <v>733</v>
       </c>
       <c r="E144" s="5" t="s">
-        <v>972</v>
+        <v>17</v>
       </c>
       <c r="F144" s="5" t="s">
-        <v>927</v>
+        <v>985</v>
       </c>
       <c r="G144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H144" s="5" t="s">
-        <v>973</v>
+        <v>986</v>
       </c>
       <c r="I144" s="5" t="s">
-        <v>974</v>
+        <v>987</v>
       </c>
       <c r="J144" s="5" t="s">
-        <v>975</v>
+        <v>988</v>
       </c>
       <c r="K144" s="5" t="s">
-        <v>976</v>
+        <v>989</v>
       </c>
       <c r="L144" s="6" t="s">
-        <v>977</v>
+        <v>990</v>
       </c>
       <c r="M144" s="5" t="s">
-        <v>978</v>
+        <v>991</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>979</v>
+        <v>992</v>
       </c>
       <c r="B145" s="5" t="s">
-        <v>692</v>
+        <v>14</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>993</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>972</v>
+      </c>
+      <c r="E145" s="5" t="s">
+        <v>994</v>
       </c>
       <c r="F145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H145" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H145" s="5" t="s">
+        <v>995</v>
+      </c>
+      <c r="I145" s="5" t="s">
+        <v>996</v>
+      </c>
+      <c r="J145" s="5" t="s">
+        <v>976</v>
       </c>
       <c r="K145" s="5" t="s">
-        <v>851</v>
+        <v>997</v>
       </c>
       <c r="L145" s="6" t="s">
-        <v>980</v>
-[...1 lines deleted...]
-      <c r="M145" s="5"/>
+        <v>998</v>
+      </c>
+      <c r="M145" s="5" t="s">
+        <v>999</v>
+      </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>981</v>
+        <v>1000</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>265</v>
+        <v>1001</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>982</v>
-[...2 lines deleted...]
-        <v>983</v>
+        <v>913</v>
+      </c>
+      <c r="E146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H146" s="5" t="s">
-        <v>984</v>
-[...3 lines deleted...]
-      </c>
+        <v>1002</v>
+      </c>
+      <c r="I146" s="5"/>
       <c r="J146" s="5" t="s">
-        <v>918</v>
+        <v>1003</v>
       </c>
       <c r="K146" s="5" t="s">
-        <v>986</v>
+        <v>1004</v>
       </c>
       <c r="L146" s="6" t="s">
-        <v>987</v>
+        <v>1005</v>
       </c>
       <c r="M146" s="5" t="s">
-        <v>988</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>989</v>
+        <v>1007</v>
       </c>
       <c r="B147" s="5" t="s">
-        <v>692</v>
+        <v>14</v>
       </c>
       <c r="C147" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>265</v>
+      </c>
+      <c r="D147" s="5" t="s">
+        <v>972</v>
+      </c>
+      <c r="E147" s="5" t="s">
+        <v>1008</v>
       </c>
       <c r="F147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H147" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H147" s="5" t="s">
+        <v>1009</v>
+      </c>
+      <c r="I147" s="5" t="s">
+        <v>1010</v>
+      </c>
+      <c r="J147" s="5" t="s">
+        <v>976</v>
       </c>
       <c r="K147" s="5" t="s">
-        <v>851</v>
+        <v>1011</v>
       </c>
       <c r="L147" s="6" t="s">
-        <v>990</v>
-[...1 lines deleted...]
-      <c r="M147" s="5"/>
+        <v>1012</v>
+      </c>
+      <c r="M147" s="5" t="s">
+        <v>1013</v>
+      </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>991</v>
+        <v>1014</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>16</v>
+        <v>265</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>186</v>
+        <v>972</v>
       </c>
       <c r="E148" s="5" t="s">
-        <v>992</v>
+        <v>1008</v>
       </c>
       <c r="F148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G148" s="5" t="s">
-        <v>863</v>
+      <c r="G148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H148" s="5" t="s">
-        <v>993</v>
-[...1 lines deleted...]
-      <c r="I148" s="5"/>
+        <v>1015</v>
+      </c>
+      <c r="I148" s="5" t="s">
+        <v>1016</v>
+      </c>
       <c r="J148" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K148" s="5" t="s">
-        <v>994</v>
+        <v>1017</v>
       </c>
       <c r="L148" s="6" t="s">
-        <v>995</v>
+        <v>1018</v>
       </c>
       <c r="M148" s="5" t="s">
-        <v>996</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>997</v>
+        <v>1020</v>
       </c>
       <c r="B149" s="5" t="s">
-        <v>14</v>
+        <v>732</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="D149" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="D149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G149" s="5" t="s">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="G149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I149" s="5"/>
+      <c r="J149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K149" s="5" t="s">
-        <v>1001</v>
+        <v>909</v>
       </c>
       <c r="L149" s="6" t="s">
-        <v>1002</v>
-[...3 lines deleted...]
-      </c>
+        <v>1021</v>
+      </c>
+      <c r="M149" s="5"/>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>1004</v>
+        <v>1022</v>
       </c>
       <c r="B150" s="5" t="s">
-        <v>14</v>
+        <v>486</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>16</v>
+        <v>226</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>186</v>
-[...10 lines deleted...]
-        <v>1005</v>
+        <v>733</v>
+      </c>
+      <c r="E150" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F150" s="5" t="s">
+        <v>985</v>
+      </c>
+      <c r="G150" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H150" s="5" t="s">
-        <v>1006</v>
+        <v>1023</v>
       </c>
       <c r="I150" s="5" t="s">
-        <v>1007</v>
+        <v>1024</v>
       </c>
       <c r="J150" s="5" t="s">
-        <v>21</v>
+        <v>1025</v>
       </c>
       <c r="K150" s="5" t="s">
-        <v>1008</v>
+        <v>1026</v>
       </c>
       <c r="L150" s="6" t="s">
-        <v>1009</v>
+        <v>1027</v>
       </c>
       <c r="M150" s="5" t="s">
-        <v>1010</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>1011</v>
+        <v>1029</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>186</v>
+        <v>226</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>733</v>
+      </c>
+      <c r="E151" s="5" t="s">
+        <v>1030</v>
       </c>
       <c r="F151" s="5" t="s">
-        <v>992</v>
+        <v>985</v>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H151" s="5" t="s">
-        <v>1012</v>
+        <v>1031</v>
       </c>
       <c r="I151" s="5" t="s">
-        <v>1013</v>
+        <v>1032</v>
       </c>
       <c r="J151" s="5" t="s">
-        <v>21</v>
+        <v>1033</v>
       </c>
       <c r="K151" s="5" t="s">
-        <v>1014</v>
+        <v>1034</v>
       </c>
       <c r="L151" s="6" t="s">
-        <v>1015</v>
+        <v>1035</v>
       </c>
       <c r="M151" s="5" t="s">
-        <v>1016</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>1017</v>
+        <v>1037</v>
       </c>
       <c r="B152" s="5" t="s">
-        <v>14</v>
+        <v>732</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D152" s="5" t="s">
-[...3 lines deleted...]
-        <v>992</v>
+      <c r="D152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G152" s="5" t="s">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="G152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I152" s="5"/>
+      <c r="J152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K152" s="5" t="s">
-        <v>1020</v>
+        <v>909</v>
       </c>
       <c r="L152" s="6" t="s">
-        <v>1021</v>
-[...3 lines deleted...]
-      </c>
+        <v>1038</v>
+      </c>
+      <c r="M152" s="5"/>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>1023</v>
+        <v>1039</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C153" s="5" t="s">
-        <v>186</v>
+        <v>265</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>16</v>
+        <v>1040</v>
       </c>
       <c r="E153" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>992</v>
+        <v>1041</v>
+      </c>
+      <c r="F153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H153" s="5" t="s">
-        <v>1024</v>
+        <v>1042</v>
       </c>
       <c r="I153" s="5" t="s">
-        <v>1025</v>
+        <v>1043</v>
       </c>
       <c r="J153" s="5" t="s">
-        <v>21</v>
+        <v>976</v>
       </c>
       <c r="K153" s="5" t="s">
-        <v>1026</v>
+        <v>1044</v>
       </c>
       <c r="L153" s="6" t="s">
-        <v>1027</v>
+        <v>1045</v>
       </c>
       <c r="M153" s="5" t="s">
-        <v>1028</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>1023</v>
+        <v>1047</v>
       </c>
       <c r="B154" s="5" t="s">
-        <v>14</v>
+        <v>732</v>
       </c>
       <c r="C154" s="5" t="s">
-        <v>875</v>
-[...1 lines deleted...]
-      <c r="D154" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="D154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I154" s="5"/>
-      <c r="J154" s="5" t="s">
-        <v>1029</v>
+      <c r="J154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K154" s="5" t="s">
-        <v>1030</v>
+        <v>909</v>
       </c>
       <c r="L154" s="6" t="s">
-        <v>1031</v>
-[...3 lines deleted...]
-      </c>
+        <v>1048</v>
+      </c>
+      <c r="M154" s="5"/>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>1033</v>
+        <v>1049</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="5" t="s">
-        <v>875</v>
+        <v>16</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>186</v>
+      </c>
+      <c r="E155" s="5" t="s">
+        <v>1050</v>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G155" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G155" s="5" t="s">
+        <v>921</v>
+      </c>
+      <c r="H155" s="5" t="s">
+        <v>1051</v>
       </c>
       <c r="I155" s="5"/>
       <c r="J155" s="5" t="s">
-        <v>1029</v>
+        <v>21</v>
       </c>
       <c r="K155" s="5" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="L155" s="6" t="s">
-        <v>1035</v>
+        <v>1053</v>
       </c>
       <c r="M155" s="5" t="s">
-        <v>1036</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>1037</v>
+        <v>1055</v>
       </c>
       <c r="B156" s="5" t="s">
-        <v>692</v>
+        <v>14</v>
       </c>
       <c r="C156" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D156" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D156" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G156" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G156" s="5" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H156" s="5" t="s">
+        <v>1057</v>
+      </c>
+      <c r="I156" s="5" t="s">
+        <v>1058</v>
+      </c>
+      <c r="J156" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K156" s="5" t="s">
-        <v>851</v>
+        <v>1059</v>
       </c>
       <c r="L156" s="6" t="s">
-        <v>1038</v>
-[...1 lines deleted...]
-      <c r="M156" s="5"/>
+        <v>1060</v>
+      </c>
+      <c r="M156" s="5" t="s">
+        <v>1061</v>
+      </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>1039</v>
+        <v>1062</v>
       </c>
       <c r="B157" s="5" t="s">
-        <v>692</v>
+        <v>14</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D157" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D157" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E157" s="5" t="s">
+        <v>1050</v>
       </c>
       <c r="F157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G157" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G157" s="5" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H157" s="5" t="s">
+        <v>1064</v>
+      </c>
+      <c r="I157" s="5" t="s">
+        <v>1065</v>
+      </c>
+      <c r="J157" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K157" s="5" t="s">
-        <v>851</v>
+        <v>1066</v>
       </c>
       <c r="L157" s="6" t="s">
-        <v>1040</v>
-[...1 lines deleted...]
-      <c r="M157" s="5"/>
+        <v>1067</v>
+      </c>
+      <c r="M157" s="5" t="s">
+        <v>1068</v>
+      </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>1041</v>
+        <v>1069</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C158" s="5" t="s">
-        <v>264</v>
+        <v>186</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>833</v>
-[...10 lines deleted...]
-        <v>1042</v>
+        <v>16</v>
+      </c>
+      <c r="E158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F158" s="5" t="s">
+        <v>1050</v>
+      </c>
+      <c r="G158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H158" s="5" t="s">
-        <v>1043</v>
+        <v>1070</v>
       </c>
       <c r="I158" s="5" t="s">
-        <v>1044</v>
+        <v>1071</v>
       </c>
       <c r="J158" s="5" t="s">
-        <v>403</v>
+        <v>21</v>
       </c>
       <c r="K158" s="5" t="s">
-        <v>1045</v>
+        <v>1072</v>
       </c>
       <c r="L158" s="6" t="s">
-        <v>1046</v>
+        <v>1073</v>
       </c>
       <c r="M158" s="5" t="s">
-        <v>1047</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>1048</v>
+        <v>1075</v>
       </c>
       <c r="B159" s="5" t="s">
-        <v>692</v>
+        <v>14</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D159" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D159" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E159" s="5" t="s">
+        <v>1050</v>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G159" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G159" s="5" t="s">
+        <v>921</v>
+      </c>
+      <c r="H159" s="5" t="s">
+        <v>1076</v>
+      </c>
+      <c r="I159" s="5" t="s">
+        <v>1077</v>
+      </c>
+      <c r="J159" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K159" s="5" t="s">
-        <v>851</v>
+        <v>1078</v>
       </c>
       <c r="L159" s="6" t="s">
-        <v>1049</v>
-[...1 lines deleted...]
-      <c r="M159" s="5"/>
+        <v>1079</v>
+      </c>
+      <c r="M159" s="5" t="s">
+        <v>1080</v>
+      </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B160" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C160" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D160" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E160" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F160" s="5" t="s">
         <v>1050</v>
       </c>
-      <c r="B160" s="5" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="G160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H160" s="5" t="s">
-        <v>1052</v>
+        <v>1082</v>
       </c>
       <c r="I160" s="5" t="s">
-        <v>1053</v>
+        <v>1083</v>
       </c>
       <c r="J160" s="5" t="s">
-        <v>1054</v>
+        <v>21</v>
       </c>
       <c r="K160" s="5" t="s">
-        <v>1055</v>
+        <v>1084</v>
       </c>
       <c r="L160" s="6" t="s">
-        <v>1056</v>
+        <v>1085</v>
       </c>
       <c r="M160" s="5" t="s">
-        <v>1057</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>1058</v>
+        <v>1081</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="5" t="s">
-        <v>1059</v>
+        <v>933</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>875</v>
+        <v>16</v>
       </c>
       <c r="E161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H161" s="5" t="s">
-        <v>855</v>
+      <c r="H161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I161" s="5"/>
       <c r="J161" s="5" t="s">
-        <v>1060</v>
+        <v>1087</v>
       </c>
       <c r="K161" s="5" t="s">
-        <v>1061</v>
+        <v>1088</v>
       </c>
       <c r="L161" s="6" t="s">
-        <v>1062</v>
+        <v>1089</v>
       </c>
       <c r="M161" s="5" t="s">
-        <v>1063</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>1064</v>
+        <v>1091</v>
       </c>
       <c r="B162" s="5" t="s">
-        <v>854</v>
+        <v>14</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>935</v>
+        <v>933</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>833</v>
-[...2 lines deleted...]
-        <v>950</v>
+        <v>16</v>
+      </c>
+      <c r="E162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G162" s="5" t="s">
-        <v>950</v>
+      <c r="G162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I162" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I162" s="5"/>
       <c r="J162" s="5" t="s">
-        <v>403</v>
+        <v>1087</v>
       </c>
       <c r="K162" s="5" t="s">
-        <v>1066</v>
+        <v>1092</v>
       </c>
       <c r="L162" s="6" t="s">
-        <v>1067</v>
+        <v>1093</v>
       </c>
       <c r="M162" s="5" t="s">
-        <v>1068</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>1069</v>
+        <v>1095</v>
       </c>
       <c r="B163" s="5" t="s">
-        <v>14</v>
+        <v>732</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>1070</v>
-[...20 lines deleted...]
-        <v>403</v>
+        <v>16</v>
+      </c>
+      <c r="D163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I163" s="5"/>
+      <c r="J163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K163" s="5" t="s">
-        <v>1074</v>
+        <v>909</v>
       </c>
       <c r="L163" s="6" t="s">
-        <v>1075</v>
-[...3 lines deleted...]
-      </c>
+        <v>1096</v>
+      </c>
+      <c r="M163" s="5"/>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>1077</v>
+        <v>1097</v>
       </c>
       <c r="B164" s="5" t="s">
-        <v>692</v>
+        <v>732</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I164" s="5"/>
       <c r="J164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K164" s="5" t="s">
-        <v>851</v>
+        <v>909</v>
       </c>
       <c r="L164" s="6" t="s">
-        <v>1078</v>
+        <v>1098</v>
       </c>
       <c r="M164" s="5"/>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>1079</v>
+        <v>1099</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>264</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>833</v>
+        <v>891</v>
       </c>
       <c r="E165" s="5" t="s">
-        <v>950</v>
+        <v>1008</v>
       </c>
       <c r="F165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G165" s="5" t="s">
-        <v>1080</v>
+        <v>1100</v>
       </c>
       <c r="H165" s="5" t="s">
-        <v>1081</v>
+        <v>1101</v>
       </c>
       <c r="I165" s="5" t="s">
-        <v>1082</v>
+        <v>1102</v>
       </c>
       <c r="J165" s="5" t="s">
         <v>403</v>
       </c>
       <c r="K165" s="5" t="s">
-        <v>1083</v>
+        <v>1103</v>
       </c>
       <c r="L165" s="6" t="s">
-        <v>1084</v>
+        <v>1104</v>
       </c>
       <c r="M165" s="5" t="s">
-        <v>1085</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>1086</v>
+        <v>1106</v>
       </c>
       <c r="B166" s="5" t="s">
-        <v>14</v>
+        <v>732</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D166" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="D166" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E166" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G166" s="5" t="s">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="G166" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H166" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I166" s="5"/>
+      <c r="J166" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K166" s="5" t="s">
-        <v>1090</v>
+        <v>909</v>
       </c>
       <c r="L166" s="6" t="s">
-        <v>1091</v>
-[...3 lines deleted...]
-      </c>
+        <v>1107</v>
+      </c>
+      <c r="M166" s="5"/>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>1093</v>
+        <v>1108</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>1094</v>
+        <v>733</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>875</v>
-[...4 lines deleted...]
-        </is>
+        <v>226</v>
+      </c>
+      <c r="E167" s="5" t="s">
+        <v>1109</v>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H167" s="5" t="s">
-        <v>1095</v>
-[...1 lines deleted...]
-      <c r="I167" s="5"/>
+        <v>1110</v>
+      </c>
+      <c r="I167" s="5" t="s">
+        <v>1111</v>
+      </c>
       <c r="J167" s="5" t="s">
-        <v>1060</v>
+        <v>1112</v>
       </c>
       <c r="K167" s="5" t="s">
-        <v>1096</v>
+        <v>1113</v>
       </c>
       <c r="L167" s="6" t="s">
-        <v>1097</v>
+        <v>1114</v>
       </c>
       <c r="M167" s="5" t="s">
-        <v>1098</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>1099</v>
+        <v>1116</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C168" s="5" t="s">
-        <v>1100</v>
+        <v>1117</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>933</v>
+      </c>
+      <c r="E168" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F168" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H168" s="5" t="s">
-        <v>1101</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="I168" s="5"/>
       <c r="J168" s="5" t="s">
-        <v>21</v>
+        <v>1118</v>
       </c>
       <c r="K168" s="5" t="s">
-        <v>1103</v>
+        <v>1119</v>
       </c>
       <c r="L168" s="6" t="s">
-        <v>1104</v>
+        <v>1120</v>
       </c>
       <c r="M168" s="5" t="s">
-        <v>1105</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>1106</v>
+        <v>1122</v>
       </c>
       <c r="B169" s="5" t="s">
-        <v>14</v>
+        <v>912</v>
       </c>
       <c r="C169" s="5" t="s">
-        <v>908</v>
+        <v>993</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>875</v>
+        <v>891</v>
       </c>
       <c r="E169" s="5" t="s">
-        <v>18</v>
+        <v>1008</v>
       </c>
       <c r="F169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G169" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G169" s="5" t="s">
+        <v>1008</v>
       </c>
       <c r="H169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I169" s="5"/>
+      <c r="I169" s="5" t="s">
+        <v>1123</v>
+      </c>
       <c r="J169" s="5" t="s">
-        <v>1107</v>
+        <v>403</v>
       </c>
       <c r="K169" s="5" t="s">
-        <v>1108</v>
+        <v>1124</v>
       </c>
       <c r="L169" s="6" t="s">
-        <v>1109</v>
+        <v>1125</v>
       </c>
       <c r="M169" s="5" t="s">
-        <v>1110</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>1111</v>
+        <v>1127</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C170" s="5" t="s">
-        <v>16</v>
+        <v>1128</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>1112</v>
-[...14 lines deleted...]
-        </is>
+        <v>408</v>
+      </c>
+      <c r="E170" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F170" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G170" s="5" t="s">
+        <v>1129</v>
       </c>
       <c r="H170" s="5" t="s">
-        <v>1112</v>
+        <v>1130</v>
       </c>
       <c r="I170" s="5" t="s">
-        <v>1113</v>
+        <v>1131</v>
       </c>
       <c r="J170" s="5" t="s">
-        <v>1114</v>
+        <v>403</v>
       </c>
       <c r="K170" s="5" t="s">
-        <v>1115</v>
+        <v>1132</v>
       </c>
       <c r="L170" s="6" t="s">
-        <v>1116</v>
+        <v>1133</v>
       </c>
       <c r="M170" s="5" t="s">
-        <v>1117</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>1118</v>
+        <v>1135</v>
       </c>
       <c r="B171" s="5" t="s">
-        <v>14</v>
+        <v>732</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D171" s="5" t="s">
-[...3 lines deleted...]
-        <v>1119</v>
+      <c r="D171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G171" s="5" t="s">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="G171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I171" s="5"/>
+      <c r="J171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K171" s="5" t="s">
-        <v>1123</v>
+        <v>909</v>
       </c>
       <c r="L171" s="6" t="s">
-        <v>1124</v>
-[...3 lines deleted...]
-      </c>
+        <v>1136</v>
+      </c>
+      <c r="M171" s="5"/>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>1126</v>
+        <v>1137</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C172" s="5" t="s">
-        <v>226</v>
+        <v>264</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>693</v>
-[...12 lines deleted...]
-        </is>
+        <v>891</v>
+      </c>
+      <c r="E172" s="5" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F172" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G172" s="5" t="s">
+        <v>1138</v>
       </c>
       <c r="H172" s="5" t="s">
-        <v>1127</v>
+        <v>1139</v>
       </c>
       <c r="I172" s="5" t="s">
-        <v>1128</v>
+        <v>1140</v>
       </c>
       <c r="J172" s="5" t="s">
-        <v>1129</v>
+        <v>403</v>
       </c>
       <c r="K172" s="5" t="s">
-        <v>1130</v>
+        <v>1141</v>
       </c>
       <c r="L172" s="6" t="s">
-        <v>1131</v>
+        <v>1142</v>
       </c>
       <c r="M172" s="5" t="s">
-        <v>1132</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>1133</v>
+        <v>1144</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C173" s="5" t="s">
-        <v>1134</v>
+        <v>16</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>875</v>
+        <v>186</v>
       </c>
       <c r="E173" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F173" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="F173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G173" s="5" t="s">
+        <v>1145</v>
       </c>
       <c r="H173" s="5" t="s">
-        <v>1135</v>
-[...1 lines deleted...]
-      <c r="I173" s="5"/>
+        <v>1146</v>
+      </c>
+      <c r="I173" s="5" t="s">
+        <v>1147</v>
+      </c>
       <c r="J173" s="5" t="s">
-        <v>1136</v>
+        <v>21</v>
       </c>
       <c r="K173" s="5" t="s">
-        <v>1137</v>
+        <v>1148</v>
       </c>
       <c r="L173" s="6" t="s">
-        <v>1138</v>
+        <v>1149</v>
       </c>
       <c r="M173" s="5" t="s">
-        <v>1139</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>1140</v>
+        <v>1151</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C174" s="5" t="s">
-        <v>16</v>
+        <v>1152</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>1119</v>
+        <v>933</v>
+      </c>
+      <c r="E174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G174" s="5" t="s">
-        <v>1141</v>
+      <c r="G174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H174" s="5" t="s">
-        <v>1142</v>
-[...3 lines deleted...]
-      </c>
+        <v>1153</v>
+      </c>
+      <c r="I174" s="5"/>
       <c r="J174" s="5" t="s">
-        <v>21</v>
+        <v>1118</v>
       </c>
       <c r="K174" s="5" t="s">
-        <v>1144</v>
+        <v>1154</v>
       </c>
       <c r="L174" s="6" t="s">
-        <v>1145</v>
+        <v>1155</v>
       </c>
       <c r="M174" s="5" t="s">
-        <v>1146</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>1147</v>
+        <v>1157</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C175" s="5" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D175" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D175" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E175" s="5" t="s">
-        <v>1119</v>
-[...7 lines deleted...]
-        <v>1141</v>
+        <v>18</v>
+      </c>
+      <c r="F175" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G175" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H175" s="5" t="s">
-        <v>1148</v>
+        <v>1159</v>
       </c>
       <c r="I175" s="5" t="s">
-        <v>1149</v>
+        <v>1160</v>
       </c>
       <c r="J175" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K175" s="5" t="s">
-        <v>1150</v>
+        <v>1161</v>
       </c>
       <c r="L175" s="6" t="s">
-        <v>1151</v>
+        <v>1162</v>
       </c>
       <c r="M175" s="5" t="s">
-        <v>1152</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>1147</v>
+        <v>1164</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C176" s="5" t="s">
-        <v>1153</v>
+        <v>966</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>1154</v>
-[...4 lines deleted...]
-        </is>
+        <v>933</v>
+      </c>
+      <c r="E176" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H176" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I176" s="5"/>
       <c r="J176" s="5" t="s">
-        <v>1136</v>
+        <v>1165</v>
       </c>
       <c r="K176" s="5" t="s">
-        <v>1157</v>
+        <v>1166</v>
       </c>
       <c r="L176" s="6" t="s">
-        <v>1158</v>
+        <v>1167</v>
       </c>
       <c r="M176" s="5" t="s">
-        <v>1159</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>1160</v>
+        <v>1169</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C177" s="5" t="s">
-        <v>1161</v>
+        <v>16</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1170</v>
+      </c>
+      <c r="E177" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H177" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H177" s="5" t="s">
+        <v>1170</v>
       </c>
       <c r="I177" s="5" t="s">
-        <v>1162</v>
+        <v>1171</v>
       </c>
       <c r="J177" s="5" t="s">
-        <v>21</v>
+        <v>1172</v>
       </c>
       <c r="K177" s="5" t="s">
-        <v>1163</v>
+        <v>1173</v>
       </c>
       <c r="L177" s="6" t="s">
-        <v>1164</v>
+        <v>1174</v>
       </c>
       <c r="M177" s="5" t="s">
-        <v>1165</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>1166</v>
+        <v>1176</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C178" s="5" t="s">
-        <v>1153</v>
+        <v>16</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>875</v>
+        <v>186</v>
       </c>
       <c r="E178" s="5" t="s">
-        <v>18</v>
+        <v>1177</v>
       </c>
       <c r="F178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G178" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G178" s="5" t="s">
+        <v>1178</v>
       </c>
       <c r="H178" s="5" t="s">
-        <v>1167</v>
-[...1 lines deleted...]
-      <c r="I178" s="5"/>
+        <v>1179</v>
+      </c>
+      <c r="I178" s="5" t="s">
+        <v>1180</v>
+      </c>
       <c r="J178" s="5" t="s">
-        <v>1136</v>
+        <v>21</v>
       </c>
       <c r="K178" s="5" t="s">
-        <v>1168</v>
+        <v>1181</v>
       </c>
       <c r="L178" s="6" t="s">
-        <v>1169</v>
+        <v>1182</v>
       </c>
       <c r="M178" s="5" t="s">
-        <v>1170</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>1171</v>
+        <v>1184</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C179" s="5" t="s">
-        <v>16</v>
+        <v>226</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>186</v>
-[...10 lines deleted...]
-        <v>1172</v>
+        <v>733</v>
+      </c>
+      <c r="E179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F179" s="5" t="s">
+        <v>985</v>
+      </c>
+      <c r="G179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H179" s="5" t="s">
-        <v>1173</v>
+        <v>1185</v>
       </c>
       <c r="I179" s="5" t="s">
-        <v>1174</v>
+        <v>1186</v>
       </c>
       <c r="J179" s="5" t="s">
-        <v>21</v>
+        <v>1187</v>
       </c>
       <c r="K179" s="5" t="s">
-        <v>1175</v>
+        <v>1188</v>
       </c>
       <c r="L179" s="6" t="s">
-        <v>1176</v>
+        <v>1189</v>
       </c>
       <c r="M179" s="5" t="s">
-        <v>1177</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>1178</v>
+        <v>1191</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C180" s="5" t="s">
-        <v>265</v>
+        <v>1192</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>833</v>
+        <v>933</v>
       </c>
       <c r="E180" s="5" t="s">
-        <v>1179</v>
-[...7 lines deleted...]
-        <v>1180</v>
+        <v>18</v>
+      </c>
+      <c r="F180" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G180" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H180" s="5" t="s">
-        <v>1181</v>
-[...3 lines deleted...]
-      </c>
+        <v>1193</v>
+      </c>
+      <c r="I180" s="5"/>
       <c r="J180" s="5" t="s">
-        <v>403</v>
+        <v>1194</v>
       </c>
       <c r="K180" s="5" t="s">
-        <v>1183</v>
+        <v>1195</v>
       </c>
       <c r="L180" s="6" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="M180" s="5" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>1186</v>
+        <v>1198</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C181" s="5" t="s">
-        <v>1153</v>
+        <v>16</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>875</v>
+        <v>186</v>
       </c>
       <c r="E181" s="5" t="s">
-        <v>18</v>
+        <v>1177</v>
       </c>
       <c r="F181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G181" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G181" s="5" t="s">
+        <v>1199</v>
       </c>
       <c r="H181" s="5" t="s">
-        <v>1187</v>
-[...1 lines deleted...]
-      <c r="I181" s="5"/>
+        <v>1200</v>
+      </c>
+      <c r="I181" s="5" t="s">
+        <v>1201</v>
+      </c>
       <c r="J181" s="5" t="s">
-        <v>1188</v>
+        <v>21</v>
       </c>
       <c r="K181" s="5" t="s">
-        <v>1189</v>
+        <v>1202</v>
       </c>
       <c r="L181" s="6" t="s">
-        <v>1190</v>
+        <v>1203</v>
       </c>
       <c r="M181" s="5" t="s">
-        <v>1191</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>1192</v>
+        <v>1205</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C182" s="5" t="s">
-        <v>1193</v>
+        <v>16</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>855</v>
-[...4 lines deleted...]
-        </is>
+        <v>186</v>
+      </c>
+      <c r="E182" s="5" t="s">
+        <v>1177</v>
       </c>
       <c r="F182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G182" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G182" s="5" t="s">
+        <v>1199</v>
       </c>
       <c r="H182" s="5" t="s">
-        <v>1194</v>
-[...1 lines deleted...]
-      <c r="I182" s="5"/>
+        <v>1206</v>
+      </c>
+      <c r="I182" s="5" t="s">
+        <v>1207</v>
+      </c>
       <c r="J182" s="5" t="s">
-        <v>945</v>
+        <v>21</v>
       </c>
       <c r="K182" s="5" t="s">
-        <v>1195</v>
+        <v>1208</v>
       </c>
       <c r="L182" s="6" t="s">
-        <v>1196</v>
+        <v>1209</v>
       </c>
       <c r="M182" s="5" t="s">
-        <v>1197</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>1198</v>
+        <v>1205</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C183" s="5" t="s">
-        <v>1193</v>
+        <v>1211</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>855</v>
+        <v>1212</v>
       </c>
       <c r="E183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H183" s="5" t="s">
-        <v>1199</v>
-[...1 lines deleted...]
-      <c r="I183" s="5"/>
+        <v>1213</v>
+      </c>
+      <c r="I183" s="5" t="s">
+        <v>1214</v>
+      </c>
       <c r="J183" s="5" t="s">
-        <v>1200</v>
+        <v>1194</v>
       </c>
       <c r="K183" s="5" t="s">
-        <v>1201</v>
+        <v>1215</v>
       </c>
       <c r="L183" s="6" t="s">
-        <v>1202</v>
+        <v>1216</v>
       </c>
       <c r="M183" s="5" t="s">
-        <v>1203</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
-        <v>1204</v>
+        <v>1218</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C184" s="5" t="s">
-        <v>1193</v>
+        <v>1219</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>855</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E184" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H184" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I184" s="5"/>
+      <c r="H184" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I184" s="5" t="s">
+        <v>1220</v>
+      </c>
       <c r="J184" s="5" t="s">
-        <v>945</v>
+        <v>21</v>
       </c>
       <c r="K184" s="5" t="s">
-        <v>1206</v>
+        <v>1221</v>
       </c>
       <c r="L184" s="6" t="s">
-        <v>1207</v>
+        <v>1222</v>
       </c>
       <c r="M184" s="5" t="s">
-        <v>1208</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>1209</v>
+        <v>1224</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C185" s="5" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>855</v>
+        <v>933</v>
       </c>
       <c r="E185" s="5" t="s">
-        <v>1211</v>
-[...2 lines deleted...]
-        <v>1212</v>
+        <v>18</v>
+      </c>
+      <c r="F185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H185" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H185" s="5" t="s">
+        <v>1225</v>
       </c>
       <c r="I185" s="5"/>
       <c r="J185" s="5" t="s">
-        <v>945</v>
+        <v>1194</v>
       </c>
       <c r="K185" s="5" t="s">
-        <v>1213</v>
+        <v>1226</v>
       </c>
       <c r="L185" s="6" t="s">
-        <v>1214</v>
+        <v>1227</v>
       </c>
       <c r="M185" s="5" t="s">
-        <v>1215</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
-        <v>1216</v>
+        <v>1229</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C186" s="5" t="s">
-        <v>1217</v>
+        <v>16</v>
       </c>
       <c r="D186" s="5" t="s">
-        <v>855</v>
+        <v>186</v>
       </c>
       <c r="E186" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G186" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I186" s="5"/>
+      <c r="G186" s="5" t="s">
+        <v>1230</v>
+      </c>
+      <c r="H186" s="5" t="s">
+        <v>1231</v>
+      </c>
+      <c r="I186" s="5" t="s">
+        <v>1232</v>
+      </c>
       <c r="J186" s="5" t="s">
-        <v>945</v>
+        <v>21</v>
       </c>
       <c r="K186" s="5" t="s">
-        <v>1218</v>
+        <v>1233</v>
       </c>
       <c r="L186" s="6" t="s">
-        <v>1219</v>
+        <v>1234</v>
       </c>
       <c r="M186" s="5" t="s">
-        <v>1220</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
-        <v>1221</v>
+        <v>1236</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C187" s="5" t="s">
-        <v>226</v>
+        <v>265</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>1222</v>
+        <v>891</v>
       </c>
       <c r="E187" s="5" t="s">
-        <v>17</v>
-[...7 lines deleted...]
-        </is>
+        <v>1237</v>
+      </c>
+      <c r="F187" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G187" s="5" t="s">
+        <v>1238</v>
       </c>
       <c r="H187" s="5" t="s">
-        <v>1224</v>
+        <v>1239</v>
       </c>
       <c r="I187" s="5" t="s">
-        <v>1225</v>
+        <v>1240</v>
       </c>
       <c r="J187" s="5" t="s">
-        <v>1226</v>
+        <v>403</v>
       </c>
       <c r="K187" s="5" t="s">
-        <v>1227</v>
+        <v>1241</v>
       </c>
       <c r="L187" s="6" t="s">
-        <v>1228</v>
+        <v>1242</v>
       </c>
       <c r="M187" s="5" t="s">
-        <v>1229</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="188">
-      <c r="A188" s="5" t="n">
-        <v>1917</v>
+      <c r="A188" s="5" t="s">
+        <v>1244</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C188" s="5" t="s">
-        <v>1230</v>
+        <v>1211</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>855</v>
-[...4 lines deleted...]
-        </is>
+        <v>933</v>
+      </c>
+      <c r="E188" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H188" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H188" s="5" t="s">
+        <v>1245</v>
       </c>
       <c r="I188" s="5"/>
       <c r="J188" s="5" t="s">
-        <v>945</v>
+        <v>1246</v>
       </c>
       <c r="K188" s="5" t="s">
-        <v>1231</v>
+        <v>1247</v>
       </c>
       <c r="L188" s="6" t="s">
-        <v>1232</v>
+        <v>1248</v>
       </c>
       <c r="M188" s="5" t="s">
-        <v>1233</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
-        <v>1234</v>
+        <v>1250</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C189" s="5" t="s">
-        <v>201</v>
+        <v>1251</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>693</v>
+        <v>913</v>
       </c>
       <c r="E189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H189" s="5" t="s">
-        <v>1235</v>
-[...3 lines deleted...]
-      </c>
+        <v>1252</v>
+      </c>
+      <c r="I189" s="5"/>
       <c r="J189" s="5" t="s">
-        <v>1237</v>
+        <v>1003</v>
       </c>
       <c r="K189" s="5" t="s">
-        <v>1238</v>
+        <v>1253</v>
       </c>
       <c r="L189" s="6" t="s">
-        <v>1239</v>
+        <v>1254</v>
       </c>
       <c r="M189" s="5" t="s">
-        <v>1240</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
-        <v>1241</v>
+        <v>1256</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C190" s="5" t="s">
-        <v>1193</v>
+        <v>1251</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>855</v>
+        <v>913</v>
       </c>
       <c r="E190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H190" s="5" t="s">
-        <v>1242</v>
+        <v>1257</v>
       </c>
       <c r="I190" s="5"/>
       <c r="J190" s="5" t="s">
-        <v>945</v>
+        <v>1258</v>
       </c>
       <c r="K190" s="5" t="s">
-        <v>1243</v>
+        <v>1259</v>
       </c>
       <c r="L190" s="6" t="s">
-        <v>1244</v>
+        <v>1260</v>
       </c>
       <c r="M190" s="5" t="s">
-        <v>1245</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
-        <v>1246</v>
+        <v>1262</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C191" s="5" t="s">
-        <v>1247</v>
+        <v>1251</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>855</v>
+        <v>913</v>
       </c>
       <c r="E191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H191" s="5" t="s">
-        <v>1248</v>
+        <v>1263</v>
       </c>
       <c r="I191" s="5"/>
       <c r="J191" s="5" t="s">
-        <v>945</v>
+        <v>1003</v>
       </c>
       <c r="K191" s="5" t="s">
-        <v>1249</v>
+        <v>1264</v>
       </c>
       <c r="L191" s="6" t="s">
-        <v>1250</v>
+        <v>1265</v>
       </c>
       <c r="M191" s="5" t="s">
-        <v>1251</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
-        <v>1252</v>
+        <v>1267</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C192" s="5" t="s">
-        <v>265</v>
+        <v>1268</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>982</v>
+        <v>913</v>
       </c>
       <c r="E192" s="5" t="s">
-        <v>1253</v>
-[...4 lines deleted...]
-        </is>
+        <v>742</v>
+      </c>
+      <c r="F192" s="5" t="s">
+        <v>1269</v>
       </c>
       <c r="G192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H192" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H192" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I192" s="5"/>
       <c r="J192" s="5" t="s">
-        <v>918</v>
+        <v>1003</v>
       </c>
       <c r="K192" s="5" t="s">
-        <v>1256</v>
+        <v>1270</v>
       </c>
       <c r="L192" s="6" t="s">
-        <v>1257</v>
+        <v>1271</v>
       </c>
       <c r="M192" s="5" t="s">
-        <v>1258</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
-        <v>1259</v>
+        <v>1273</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C193" s="5" t="s">
-        <v>16</v>
+        <v>1274</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>186</v>
+        <v>913</v>
       </c>
       <c r="E193" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H193" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H193" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I193" s="5"/>
       <c r="J193" s="5" t="s">
-        <v>1262</v>
+        <v>1003</v>
       </c>
       <c r="K193" s="5" t="s">
-        <v>1263</v>
+        <v>1275</v>
       </c>
       <c r="L193" s="6" t="s">
-        <v>1264</v>
+        <v>1276</v>
       </c>
       <c r="M193" s="5" t="s">
-        <v>1265</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>1266</v>
+        <v>1278</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C194" s="5" t="s">
-        <v>186</v>
+        <v>226</v>
       </c>
       <c r="D194" s="5" t="s">
-        <v>1267</v>
-[...9 lines deleted...]
-        </is>
+        <v>478</v>
+      </c>
+      <c r="E194" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F194" s="5" t="s">
+        <v>1279</v>
       </c>
       <c r="G194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H194" s="5" t="s">
-        <v>1268</v>
+        <v>1280</v>
       </c>
       <c r="I194" s="5" t="s">
-        <v>1269</v>
+        <v>1281</v>
       </c>
       <c r="J194" s="5" t="s">
-        <v>403</v>
+        <v>1282</v>
       </c>
       <c r="K194" s="5" t="s">
-        <v>1270</v>
+        <v>1283</v>
       </c>
       <c r="L194" s="6" t="s">
-        <v>1271</v>
+        <v>1284</v>
       </c>
       <c r="M194" s="5" t="s">
-        <v>1272</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="195">
-      <c r="A195" s="5" t="s">
-        <v>1273</v>
+      <c r="A195" s="5" t="n">
+        <v>1917</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C195" s="5" t="s">
-        <v>186</v>
+        <v>1286</v>
       </c>
       <c r="D195" s="5" t="s">
-        <v>1267</v>
+        <v>913</v>
       </c>
       <c r="E195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G195" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G195" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H195" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I195" s="5"/>
       <c r="J195" s="5" t="s">
-        <v>403</v>
+        <v>1003</v>
       </c>
       <c r="K195" s="5" t="s">
-        <v>1277</v>
+        <v>1287</v>
       </c>
       <c r="L195" s="6" t="s">
-        <v>1278</v>
+        <v>1288</v>
       </c>
       <c r="M195" s="5" t="s">
-        <v>1279</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>1280</v>
+        <v>1290</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C196" s="5" t="s">
-        <v>1281</v>
+        <v>201</v>
       </c>
       <c r="D196" s="5" t="s">
-        <v>1282</v>
+        <v>733</v>
       </c>
       <c r="E196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H196" s="5" t="s">
-        <v>1283</v>
+        <v>1291</v>
       </c>
       <c r="I196" s="5" t="s">
-        <v>1284</v>
+        <v>1292</v>
       </c>
       <c r="J196" s="5" t="s">
-        <v>1285</v>
+        <v>1293</v>
       </c>
       <c r="K196" s="5" t="s">
-        <v>1286</v>
+        <v>1294</v>
       </c>
       <c r="L196" s="6" t="s">
-        <v>1287</v>
+        <v>1295</v>
       </c>
       <c r="M196" s="5" t="s">
-        <v>1288</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>1289</v>
+        <v>1297</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C197" s="5" t="s">
-        <v>186</v>
+        <v>1251</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>1267</v>
+        <v>913</v>
       </c>
       <c r="E197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H197" s="5" t="s">
-        <v>1290</v>
-[...3 lines deleted...]
-      </c>
+        <v>1298</v>
+      </c>
+      <c r="I197" s="5"/>
       <c r="J197" s="5" t="s">
-        <v>403</v>
+        <v>1003</v>
       </c>
       <c r="K197" s="5" t="s">
-        <v>1292</v>
+        <v>1299</v>
       </c>
       <c r="L197" s="6" t="s">
-        <v>1293</v>
+        <v>1300</v>
       </c>
       <c r="M197" s="5" t="s">
-        <v>1294</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
-        <v>1295</v>
+        <v>1302</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C198" s="5" t="s">
-        <v>16</v>
+        <v>1303</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>913</v>
+      </c>
+      <c r="E198" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H198" s="5" t="s">
-        <v>1296</v>
-[...3 lines deleted...]
-      </c>
+        <v>1304</v>
+      </c>
+      <c r="I198" s="5"/>
       <c r="J198" s="5" t="s">
-        <v>21</v>
+        <v>1003</v>
       </c>
       <c r="K198" s="5" t="s">
-        <v>1298</v>
+        <v>1305</v>
       </c>
       <c r="L198" s="6" t="s">
-        <v>1299</v>
+        <v>1306</v>
       </c>
       <c r="M198" s="5" t="s">
-        <v>1300</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
-        <v>1301</v>
+        <v>1308</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C199" s="5" t="s">
-        <v>1302</v>
+        <v>265</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>186</v>
+        <v>1040</v>
       </c>
       <c r="E199" s="5" t="s">
-        <v>18</v>
+        <v>1309</v>
       </c>
       <c r="F199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H199" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H199" s="5" t="s">
+        <v>1310</v>
       </c>
       <c r="I199" s="5" t="s">
-        <v>1303</v>
+        <v>1311</v>
       </c>
       <c r="J199" s="5" t="s">
-        <v>21</v>
+        <v>976</v>
       </c>
       <c r="K199" s="5" t="s">
-        <v>1304</v>
+        <v>1312</v>
       </c>
       <c r="L199" s="6" t="s">
-        <v>1305</v>
+        <v>1313</v>
       </c>
       <c r="M199" s="5" t="s">
-        <v>1306</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
-        <v>1301</v>
+        <v>1315</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C200" s="5" t="s">
-        <v>1302</v>
+        <v>16</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>16</v>
+        <v>186</v>
       </c>
       <c r="E200" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H200" s="5" t="s">
-        <v>1307</v>
+        <v>1316</v>
       </c>
       <c r="I200" s="5" t="s">
-        <v>1308</v>
+        <v>1317</v>
       </c>
       <c r="J200" s="5" t="s">
-        <v>21</v>
+        <v>1318</v>
       </c>
       <c r="K200" s="5" t="s">
-        <v>1309</v>
+        <v>1319</v>
       </c>
       <c r="L200" s="6" t="s">
-        <v>1310</v>
+        <v>1320</v>
       </c>
       <c r="M200" s="5" t="s">
-        <v>1311</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
-        <v>1312</v>
+        <v>1322</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C201" s="5" t="s">
-        <v>1313</v>
+        <v>186</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>1247</v>
-[...2 lines deleted...]
-        <v>1314</v>
+        <v>1323</v>
+      </c>
+      <c r="E201" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H201" s="5" t="s">
-        <v>1315</v>
+        <v>1324</v>
       </c>
       <c r="I201" s="5" t="s">
-        <v>1316</v>
+        <v>1325</v>
       </c>
       <c r="J201" s="5" t="s">
-        <v>1317</v>
+        <v>403</v>
       </c>
       <c r="K201" s="5" t="s">
-        <v>1318</v>
+        <v>1326</v>
       </c>
       <c r="L201" s="6" t="s">
-        <v>1319</v>
+        <v>1327</v>
       </c>
       <c r="M201" s="5" t="s">
-        <v>1320</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
-        <v>1321</v>
+        <v>1329</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C202" s="5" t="s">
         <v>186</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>1267</v>
+        <v>1323</v>
       </c>
       <c r="E202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G202" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G202" s="5" t="s">
+        <v>1330</v>
       </c>
       <c r="H202" s="5" t="s">
-        <v>1322</v>
+        <v>1331</v>
       </c>
       <c r="I202" s="5" t="s">
-        <v>1323</v>
+        <v>1332</v>
       </c>
       <c r="J202" s="5" t="s">
         <v>403</v>
       </c>
       <c r="K202" s="5" t="s">
-        <v>1324</v>
+        <v>1333</v>
       </c>
       <c r="L202" s="6" t="s">
-        <v>1325</v>
+        <v>1334</v>
       </c>
       <c r="M202" s="5" t="s">
-        <v>1326</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>1327</v>
+        <v>1336</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C203" s="5" t="s">
-        <v>186</v>
+        <v>1337</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>16</v>
+        <v>1338</v>
       </c>
       <c r="E203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H203" s="5" t="s">
-        <v>1328</v>
+        <v>1339</v>
       </c>
       <c r="I203" s="5" t="s">
-        <v>1329</v>
+        <v>1340</v>
       </c>
       <c r="J203" s="5" t="s">
-        <v>21</v>
+        <v>1341</v>
       </c>
       <c r="K203" s="5" t="s">
-        <v>1330</v>
+        <v>1342</v>
       </c>
       <c r="L203" s="6" t="s">
-        <v>1331</v>
+        <v>1343</v>
       </c>
       <c r="M203" s="5" t="s">
-        <v>1332</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>1333</v>
+        <v>1345</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C204" s="5" t="s">
         <v>186</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>1282</v>
+        <v>1323</v>
       </c>
       <c r="E204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H204" s="5" t="s">
-        <v>1334</v>
+        <v>1346</v>
       </c>
       <c r="I204" s="5" t="s">
-        <v>1335</v>
+        <v>1347</v>
       </c>
       <c r="J204" s="5" t="s">
-        <v>1285</v>
+        <v>403</v>
       </c>
       <c r="K204" s="5" t="s">
-        <v>1336</v>
+        <v>1348</v>
       </c>
       <c r="L204" s="6" t="s">
-        <v>1337</v>
+        <v>1349</v>
       </c>
       <c r="M204" s="5" t="s">
-        <v>1338</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>1339</v>
+        <v>1351</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C205" s="5" t="s">
-        <v>630</v>
+        <v>16</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>1282</v>
+        <v>186</v>
       </c>
       <c r="E205" s="5" t="s">
-        <v>1340</v>
-[...5 lines deleted...]
-        <v>1341</v>
+        <v>17</v>
+      </c>
+      <c r="F205" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G205" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H205" s="5" t="s">
-        <v>1342</v>
+        <v>1352</v>
       </c>
       <c r="I205" s="5" t="s">
-        <v>1343</v>
+        <v>1353</v>
       </c>
       <c r="J205" s="5" t="s">
-        <v>403</v>
+        <v>21</v>
       </c>
       <c r="K205" s="5" t="s">
-        <v>1344</v>
+        <v>1354</v>
       </c>
       <c r="L205" s="6" t="s">
-        <v>1345</v>
+        <v>1355</v>
       </c>
       <c r="M205" s="5" t="s">
-        <v>1346</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>1347</v>
+        <v>1357</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C206" s="5" t="s">
-        <v>265</v>
+        <v>1358</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>982</v>
+        <v>186</v>
       </c>
       <c r="E206" s="5" t="s">
-        <v>1253</v>
+        <v>18</v>
       </c>
       <c r="F206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H206" s="5" t="s">
-        <v>1348</v>
+      <c r="H206" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I206" s="5" t="s">
-        <v>1349</v>
+        <v>1359</v>
       </c>
       <c r="J206" s="5" t="s">
-        <v>918</v>
+        <v>21</v>
       </c>
       <c r="K206" s="5" t="s">
-        <v>1350</v>
+        <v>1360</v>
       </c>
       <c r="L206" s="6" t="s">
-        <v>1351</v>
+        <v>1361</v>
       </c>
       <c r="M206" s="5" t="s">
-        <v>1352</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
-        <v>1353</v>
+        <v>1357</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C207" s="5" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D207" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D207" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E207" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H207" s="5" t="s">
-        <v>1355</v>
+        <v>1363</v>
       </c>
       <c r="I207" s="5" t="s">
-        <v>1356</v>
+        <v>1364</v>
       </c>
       <c r="J207" s="5" t="s">
-        <v>403</v>
+        <v>21</v>
       </c>
       <c r="K207" s="5" t="s">
-        <v>1357</v>
+        <v>1365</v>
       </c>
       <c r="L207" s="6" t="s">
-        <v>1358</v>
+        <v>1366</v>
       </c>
       <c r="M207" s="5" t="s">
-        <v>1359</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>1360</v>
+        <v>1368</v>
       </c>
       <c r="B208" s="5" t="s">
-        <v>692</v>
+        <v>14</v>
       </c>
       <c r="C208" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1369</v>
+      </c>
+      <c r="D208" s="5" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E208" s="5" t="s">
+        <v>1370</v>
       </c>
       <c r="F208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H208" s="5" t="s">
-        <v>1361</v>
-[...5 lines deleted...]
-        </is>
+        <v>1371</v>
+      </c>
+      <c r="I208" s="5" t="s">
+        <v>1372</v>
+      </c>
+      <c r="J208" s="5" t="s">
+        <v>1373</v>
       </c>
       <c r="K208" s="5" t="s">
-        <v>1362</v>
+        <v>1374</v>
       </c>
       <c r="L208" s="6" t="s">
-        <v>1363</v>
-[...1 lines deleted...]
-      <c r="M208" s="5"/>
+        <v>1375</v>
+      </c>
+      <c r="M208" s="5" t="s">
+        <v>1376</v>
+      </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>1364</v>
+        <v>1377</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C209" s="5" t="s">
-        <v>16</v>
+        <v>865</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>1212</v>
+        <v>226</v>
+      </c>
+      <c r="E209" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G209" s="5" t="s">
-        <v>1365</v>
+      <c r="G209" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H209" s="5" t="s">
-        <v>1366</v>
+        <v>1378</v>
       </c>
       <c r="I209" s="5" t="s">
-        <v>1367</v>
+        <v>1379</v>
       </c>
       <c r="J209" s="5" t="s">
-        <v>21</v>
+        <v>1380</v>
       </c>
       <c r="K209" s="5" t="s">
-        <v>1368</v>
+        <v>1381</v>
       </c>
       <c r="L209" s="6" t="s">
-        <v>1369</v>
+        <v>1382</v>
       </c>
       <c r="M209" s="5" t="s">
-        <v>1370</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
-        <v>1371</v>
+        <v>1384</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C210" s="5" t="s">
-        <v>16</v>
+        <v>186</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>1212</v>
+        <v>1323</v>
+      </c>
+      <c r="E210" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G210" s="5" t="s">
-        <v>1372</v>
+      <c r="G210" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H210" s="5" t="s">
-        <v>630</v>
+        <v>1385</v>
       </c>
       <c r="I210" s="5" t="s">
-        <v>1373</v>
+        <v>1386</v>
       </c>
       <c r="J210" s="5" t="s">
-        <v>21</v>
+        <v>403</v>
       </c>
       <c r="K210" s="5" t="s">
-        <v>1374</v>
+        <v>1387</v>
       </c>
       <c r="L210" s="6" t="s">
-        <v>1375</v>
+        <v>1388</v>
       </c>
       <c r="M210" s="5" t="s">
-        <v>1376</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>1377</v>
+        <v>1390</v>
       </c>
       <c r="B211" s="5" t="s">
-        <v>692</v>
+        <v>14</v>
       </c>
       <c r="C211" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D211" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D211" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H211" s="5" t="s">
-        <v>1378</v>
-[...5 lines deleted...]
-        </is>
+        <v>1391</v>
+      </c>
+      <c r="I211" s="5" t="s">
+        <v>1392</v>
+      </c>
+      <c r="J211" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K211" s="5" t="s">
-        <v>1379</v>
+        <v>1393</v>
       </c>
       <c r="L211" s="6" t="s">
-        <v>1380</v>
-[...1 lines deleted...]
-      <c r="M211" s="5"/>
+        <v>1394</v>
+      </c>
+      <c r="M211" s="5" t="s">
+        <v>1395</v>
+      </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>1381</v>
+        <v>1396</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C212" s="5" t="s">
-        <v>16</v>
+        <v>186</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>1382</v>
+        <v>1338</v>
+      </c>
+      <c r="E212" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G212" s="5" t="s">
-        <v>1383</v>
+      <c r="G212" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H212" s="5" t="s">
-        <v>1384</v>
+        <v>1397</v>
       </c>
       <c r="I212" s="5" t="s">
-        <v>1385</v>
+        <v>1398</v>
       </c>
       <c r="J212" s="5" t="s">
-        <v>21</v>
+        <v>1341</v>
       </c>
       <c r="K212" s="5" t="s">
-        <v>1386</v>
+        <v>1399</v>
       </c>
       <c r="L212" s="6" t="s">
-        <v>1387</v>
+        <v>1400</v>
       </c>
       <c r="M212" s="5" t="s">
-        <v>1388</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>1389</v>
+        <v>1402</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C213" s="5" t="s">
-        <v>186</v>
+        <v>662</v>
       </c>
       <c r="D213" s="5" t="s">
-        <v>1267</v>
-[...14 lines deleted...]
-        </is>
+        <v>1338</v>
+      </c>
+      <c r="E213" s="5" t="s">
+        <v>1403</v>
+      </c>
+      <c r="F213" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G213" s="5" t="s">
+        <v>1404</v>
       </c>
       <c r="H213" s="5" t="s">
-        <v>1390</v>
+        <v>1405</v>
       </c>
       <c r="I213" s="5" t="s">
-        <v>1391</v>
+        <v>1406</v>
       </c>
       <c r="J213" s="5" t="s">
         <v>403</v>
       </c>
       <c r="K213" s="5" t="s">
-        <v>1392</v>
+        <v>1407</v>
       </c>
       <c r="L213" s="6" t="s">
-        <v>1393</v>
+        <v>1408</v>
       </c>
       <c r="M213" s="5" t="s">
-        <v>1394</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>1395</v>
+        <v>1410</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C214" s="5" t="s">
-        <v>16</v>
+        <v>265</v>
       </c>
       <c r="D214" s="5" t="s">
-        <v>186</v>
+        <v>1040</v>
       </c>
       <c r="E214" s="5" t="s">
-        <v>1119</v>
+        <v>1309</v>
       </c>
       <c r="F214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G214" s="5" t="s">
-        <v>1396</v>
+      <c r="G214" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H214" s="5" t="s">
-        <v>1397</v>
-[...1 lines deleted...]
-      <c r="I214" s="5"/>
+        <v>1411</v>
+      </c>
+      <c r="I214" s="5" t="s">
+        <v>1412</v>
+      </c>
       <c r="J214" s="5" t="s">
-        <v>21</v>
+        <v>976</v>
       </c>
       <c r="K214" s="5" t="s">
-        <v>1398</v>
+        <v>1413</v>
       </c>
       <c r="L214" s="6" t="s">
-        <v>1399</v>
+        <v>1414</v>
       </c>
       <c r="M214" s="5" t="s">
-        <v>1400</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>1401</v>
+        <v>1416</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C215" s="5" t="s">
-        <v>693</v>
+        <v>16</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>226</v>
+        <v>1417</v>
       </c>
       <c r="E215" s="5" t="s">
-        <v>1402</v>
-[...2 lines deleted...]
-        <v>1403</v>
+        <v>17</v>
+      </c>
+      <c r="F215" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H215" s="5" t="s">
-        <v>1404</v>
+        <v>1418</v>
       </c>
       <c r="I215" s="5" t="s">
-        <v>1405</v>
+        <v>1419</v>
       </c>
       <c r="J215" s="5" t="s">
-        <v>1406</v>
+        <v>403</v>
       </c>
       <c r="K215" s="5" t="s">
-        <v>1407</v>
+        <v>1420</v>
       </c>
       <c r="L215" s="6" t="s">
-        <v>1408</v>
+        <v>1421</v>
       </c>
       <c r="M215" s="5" t="s">
-        <v>1409</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="B216" s="5" t="s">
-        <v>14</v>
+        <v>732</v>
       </c>
       <c r="C216" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D216" s="5" t="s">
-[...3 lines deleted...]
-        <v>1119</v>
+      <c r="D216" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E216" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G216" s="5" t="s">
-        <v>1411</v>
+      <c r="G216" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H216" s="5" t="s">
-        <v>1412</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>1424</v>
+      </c>
+      <c r="I216" s="5"/>
+      <c r="J216" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K216" s="5" t="s">
-        <v>1414</v>
+        <v>1425</v>
       </c>
       <c r="L216" s="6" t="s">
-        <v>1415</v>
-[...3 lines deleted...]
-      </c>
+        <v>1426</v>
+      </c>
+      <c r="M216" s="5"/>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>1417</v>
+        <v>1427</v>
       </c>
       <c r="B217" s="5" t="s">
-        <v>692</v>
+        <v>14</v>
       </c>
       <c r="C217" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D217" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D217" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E217" s="5" t="s">
+        <v>1269</v>
       </c>
       <c r="F217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G217" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G217" s="5" t="s">
+        <v>1428</v>
+      </c>
+      <c r="H217" s="5" t="s">
+        <v>1429</v>
+      </c>
+      <c r="I217" s="5" t="s">
+        <v>1430</v>
+      </c>
+      <c r="J217" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K217" s="5" t="s">
-        <v>1418</v>
+        <v>1431</v>
       </c>
       <c r="L217" s="6" t="s">
-        <v>1419</v>
-[...1 lines deleted...]
-      <c r="M217" s="5"/>
+        <v>1432</v>
+      </c>
+      <c r="M217" s="5" t="s">
+        <v>1433</v>
+      </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>1420</v>
+        <v>1434</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C218" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>1282</v>
-[...4 lines deleted...]
-        </is>
+        <v>186</v>
+      </c>
+      <c r="E218" s="5" t="s">
+        <v>1269</v>
       </c>
       <c r="F218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G218" s="5" t="s">
-        <v>1421</v>
+        <v>1435</v>
       </c>
       <c r="H218" s="5" t="s">
-        <v>1422</v>
+        <v>662</v>
       </c>
       <c r="I218" s="5" t="s">
-        <v>1423</v>
+        <v>1436</v>
       </c>
       <c r="J218" s="5" t="s">
-        <v>403</v>
+        <v>21</v>
       </c>
       <c r="K218" s="5" t="s">
-        <v>1424</v>
+        <v>1437</v>
       </c>
       <c r="L218" s="6" t="s">
-        <v>1425</v>
+        <v>1438</v>
       </c>
       <c r="M218" s="5" t="s">
-        <v>1426</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>1427</v>
+        <v>1440</v>
       </c>
       <c r="B219" s="5" t="s">
-        <v>14</v>
+        <v>732</v>
       </c>
       <c r="C219" s="5" t="s">
-        <v>1070</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>16</v>
+      </c>
+      <c r="D219" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E219" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F219" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H219" s="5" t="s">
-        <v>1429</v>
-[...5 lines deleted...]
-        <v>403</v>
+        <v>1441</v>
+      </c>
+      <c r="I219" s="5"/>
+      <c r="J219" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K219" s="5" t="s">
-        <v>1431</v>
+        <v>1442</v>
       </c>
       <c r="L219" s="6" t="s">
-        <v>1432</v>
-[...3 lines deleted...]
-      </c>
+        <v>1443</v>
+      </c>
+      <c r="M219" s="5"/>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>1434</v>
+        <v>1444</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C220" s="5" t="s">
-        <v>1070</v>
+        <v>16</v>
       </c>
       <c r="D220" s="5" t="s">
-        <v>408</v>
+        <v>186</v>
       </c>
       <c r="E220" s="5" t="s">
-        <v>18</v>
-[...7 lines deleted...]
-        </is>
+        <v>1445</v>
+      </c>
+      <c r="F220" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G220" s="5" t="s">
+        <v>1446</v>
       </c>
       <c r="H220" s="5" t="s">
-        <v>1435</v>
+        <v>1447</v>
       </c>
       <c r="I220" s="5" t="s">
-        <v>1436</v>
+        <v>1448</v>
       </c>
       <c r="J220" s="5" t="s">
-        <v>403</v>
+        <v>21</v>
       </c>
       <c r="K220" s="5" t="s">
-        <v>1437</v>
+        <v>1449</v>
       </c>
       <c r="L220" s="6" t="s">
-        <v>1438</v>
+        <v>1450</v>
       </c>
       <c r="M220" s="5" t="s">
-        <v>1439</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>1440</v>
+        <v>1452</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C221" s="5" t="s">
-        <v>16</v>
+        <v>186</v>
       </c>
       <c r="D221" s="5" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>1441</v>
+        <v>1323</v>
+      </c>
+      <c r="E221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G221" s="5" t="s">
-        <v>1442</v>
+      <c r="G221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H221" s="5" t="s">
-        <v>1443</v>
+        <v>1453</v>
       </c>
       <c r="I221" s="5" t="s">
-        <v>1444</v>
+        <v>1454</v>
       </c>
       <c r="J221" s="5" t="s">
-        <v>21</v>
+        <v>403</v>
       </c>
       <c r="K221" s="5" t="s">
-        <v>1445</v>
+        <v>1455</v>
       </c>
       <c r="L221" s="6" t="s">
-        <v>1446</v>
+        <v>1456</v>
       </c>
       <c r="M221" s="5" t="s">
-        <v>1447</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
-        <v>1448</v>
+        <v>1458</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C222" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D222" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E222" s="5" t="s">
-        <v>1449</v>
+        <v>1177</v>
       </c>
       <c r="F222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G222" s="5" t="s">
-        <v>1450</v>
+        <v>1459</v>
       </c>
       <c r="H222" s="5" t="s">
-        <v>1451</v>
-[...3 lines deleted...]
-      </c>
+        <v>1460</v>
+      </c>
+      <c r="I222" s="5"/>
       <c r="J222" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K222" s="5" t="s">
-        <v>1453</v>
+        <v>1461</v>
       </c>
       <c r="L222" s="6" t="s">
-        <v>1454</v>
+        <v>1462</v>
       </c>
       <c r="M222" s="5" t="s">
-        <v>1455</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
-        <v>1456</v>
+        <v>1464</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C223" s="5" t="s">
-        <v>1070</v>
+        <v>733</v>
       </c>
       <c r="D223" s="5" t="s">
-        <v>408</v>
+        <v>226</v>
       </c>
       <c r="E223" s="5" t="s">
-        <v>1457</v>
+        <v>1465</v>
       </c>
       <c r="F223" s="5" t="s">
-        <v>1458</v>
-[...2 lines deleted...]
-        <v>1459</v>
+        <v>1466</v>
+      </c>
+      <c r="G223" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H223" s="5" t="s">
-        <v>1460</v>
+        <v>1467</v>
       </c>
       <c r="I223" s="5" t="s">
-        <v>1461</v>
+        <v>1468</v>
       </c>
       <c r="J223" s="5" t="s">
-        <v>403</v>
+        <v>1469</v>
       </c>
       <c r="K223" s="5" t="s">
-        <v>1462</v>
+        <v>1470</v>
       </c>
       <c r="L223" s="6" t="s">
-        <v>1463</v>
+        <v>1471</v>
       </c>
       <c r="M223" s="5" t="s">
-        <v>1464</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
-        <v>1465</v>
+        <v>1473</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C224" s="5" t="s">
-        <v>1466</v>
+        <v>16</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>1467</v>
+        <v>186</v>
       </c>
       <c r="E224" s="5" t="s">
-        <v>17</v>
+        <v>1177</v>
       </c>
       <c r="F224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G224" s="5" t="s">
-        <v>1468</v>
+        <v>1474</v>
       </c>
       <c r="H224" s="5" t="s">
-        <v>1469</v>
+        <v>1475</v>
       </c>
       <c r="I224" s="5" t="s">
-        <v>1470</v>
+        <v>1476</v>
       </c>
       <c r="J224" s="5" t="s">
-        <v>1471</v>
+        <v>21</v>
       </c>
       <c r="K224" s="5" t="s">
-        <v>1472</v>
+        <v>1477</v>
       </c>
       <c r="L224" s="6" t="s">
-        <v>1473</v>
+        <v>1478</v>
       </c>
       <c r="M224" s="5" t="s">
-        <v>1474</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
-        <v>1475</v>
+        <v>1480</v>
       </c>
       <c r="B225" s="5" t="s">
-        <v>14</v>
+        <v>732</v>
       </c>
       <c r="C225" s="5" t="s">
-        <v>1466</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D225" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E225" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G225" s="5" t="s">
-[...3 lines deleted...]
-        <v>1477</v>
+      <c r="G225" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H225" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I225" s="5"/>
-      <c r="J225" s="5" t="s">
-        <v>1478</v>
+      <c r="J225" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K225" s="5" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="L225" s="6" t="s">
-        <v>1480</v>
-[...3 lines deleted...]
-      </c>
+        <v>1482</v>
+      </c>
+      <c r="M225" s="5"/>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="B226" s="5" t="s">
-        <v>692</v>
+        <v>14</v>
       </c>
       <c r="C226" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D226" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D226" s="5" t="s">
+        <v>1338</v>
       </c>
       <c r="E226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G226" s="5" t="inlineStr">
-[...18 lines deleted...]
-        </is>
+      <c r="G226" s="5" t="s">
+        <v>1484</v>
+      </c>
+      <c r="H226" s="5" t="s">
+        <v>1485</v>
+      </c>
+      <c r="I226" s="5" t="s">
+        <v>1486</v>
+      </c>
+      <c r="J226" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="K226" s="5" t="s">
+        <v>1487</v>
       </c>
       <c r="L226" s="6" t="s">
-        <v>1483</v>
-[...1 lines deleted...]
-      <c r="M226" s="5"/>
+        <v>1488</v>
+      </c>
+      <c r="M226" s="5" t="s">
+        <v>1489</v>
+      </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>1484</v>
+        <v>1490</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C227" s="5" t="s">
-        <v>16</v>
+        <v>1128</v>
       </c>
       <c r="D227" s="5" t="s">
-        <v>1354</v>
+        <v>408</v>
       </c>
       <c r="E227" s="5" t="s">
-        <v>17</v>
-[...7 lines deleted...]
-        <v>1485</v>
+        <v>1491</v>
+      </c>
+      <c r="F227" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G227" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H227" s="5" t="s">
-        <v>1486</v>
+        <v>1492</v>
       </c>
       <c r="I227" s="5" t="s">
-        <v>1487</v>
+        <v>1493</v>
       </c>
       <c r="J227" s="5" t="s">
         <v>403</v>
       </c>
       <c r="K227" s="5" t="s">
-        <v>1488</v>
+        <v>1494</v>
       </c>
       <c r="L227" s="6" t="s">
-        <v>1489</v>
+        <v>1495</v>
       </c>
       <c r="M227" s="5" t="s">
-        <v>1490</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>1491</v>
+        <v>1497</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C228" s="5" t="s">
-        <v>16</v>
+        <v>1128</v>
       </c>
       <c r="D228" s="5" t="s">
-        <v>186</v>
+        <v>408</v>
       </c>
       <c r="E228" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F228" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>1492</v>
+      <c r="F228" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G228" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H228" s="5" t="s">
-        <v>1493</v>
+        <v>1498</v>
       </c>
       <c r="I228" s="5" t="s">
-        <v>1494</v>
+        <v>1499</v>
       </c>
       <c r="J228" s="5" t="s">
-        <v>21</v>
+        <v>403</v>
       </c>
       <c r="K228" s="5" t="s">
-        <v>1495</v>
+        <v>1500</v>
       </c>
       <c r="L228" s="6" t="s">
-        <v>1496</v>
+        <v>1501</v>
       </c>
       <c r="M228" s="5" t="s">
-        <v>1497</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>1498</v>
+        <v>1503</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C229" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D229" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E229" s="5" t="s">
-        <v>1499</v>
+        <v>1504</v>
       </c>
       <c r="F229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G229" s="5" t="s">
-        <v>1500</v>
+        <v>1505</v>
       </c>
       <c r="H229" s="5" t="s">
-        <v>1501</v>
+        <v>1506</v>
       </c>
       <c r="I229" s="5" t="s">
-        <v>1502</v>
+        <v>1507</v>
       </c>
       <c r="J229" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K229" s="5" t="s">
-        <v>1503</v>
+        <v>1508</v>
       </c>
       <c r="L229" s="6" t="s">
-        <v>1504</v>
+        <v>1509</v>
       </c>
       <c r="M229" s="5" t="s">
-        <v>1505</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
-        <v>1506</v>
+        <v>1511</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C230" s="5" t="s">
-        <v>1466</v>
+        <v>16</v>
       </c>
       <c r="D230" s="5" t="s">
-        <v>1222</v>
+        <v>186</v>
       </c>
       <c r="E230" s="5" t="s">
-        <v>17</v>
+        <v>1512</v>
       </c>
       <c r="F230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G230" s="5" t="s">
-        <v>1476</v>
+        <v>1513</v>
       </c>
       <c r="H230" s="5" t="s">
-        <v>1507</v>
-[...1 lines deleted...]
-      <c r="I230" s="5"/>
+        <v>1514</v>
+      </c>
+      <c r="I230" s="5" t="s">
+        <v>1515</v>
+      </c>
       <c r="J230" s="5" t="s">
-        <v>1478</v>
+        <v>21</v>
       </c>
       <c r="K230" s="5" t="s">
-        <v>1508</v>
+        <v>1516</v>
       </c>
       <c r="L230" s="6" t="s">
-        <v>1509</v>
+        <v>1517</v>
       </c>
       <c r="M230" s="5" t="s">
-        <v>1510</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>1511</v>
+        <v>1519</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C231" s="5" t="s">
-        <v>1512</v>
+        <v>1128</v>
       </c>
       <c r="D231" s="5" t="s">
-        <v>16</v>
+        <v>408</v>
       </c>
       <c r="E231" s="5" t="s">
-        <v>1513</v>
+        <v>1520</v>
       </c>
       <c r="F231" s="5" t="s">
-        <v>1141</v>
+        <v>1521</v>
       </c>
       <c r="G231" s="5" t="s">
-        <v>1141</v>
+        <v>1522</v>
       </c>
       <c r="H231" s="5" t="s">
-        <v>1514</v>
+        <v>1523</v>
       </c>
       <c r="I231" s="5" t="s">
-        <v>1515</v>
+        <v>1524</v>
       </c>
       <c r="J231" s="5" t="s">
-        <v>21</v>
+        <v>403</v>
       </c>
       <c r="K231" s="5" t="s">
-        <v>1516</v>
+        <v>1525</v>
       </c>
       <c r="L231" s="6" t="s">
-        <v>1517</v>
+        <v>1526</v>
       </c>
       <c r="M231" s="5" t="s">
-        <v>1518</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
-        <v>1519</v>
+        <v>1528</v>
       </c>
       <c r="B232" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C232" s="5" t="s">
-        <v>1466</v>
+        <v>1529</v>
       </c>
       <c r="D232" s="5" t="s">
-        <v>1222</v>
+        <v>1530</v>
       </c>
       <c r="E232" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G232" s="5" t="s">
-        <v>1520</v>
+        <v>1531</v>
       </c>
       <c r="H232" s="5" t="s">
-        <v>1521</v>
+        <v>1532</v>
       </c>
       <c r="I232" s="5" t="s">
-        <v>1522</v>
+        <v>1533</v>
       </c>
       <c r="J232" s="5" t="s">
-        <v>1478</v>
+        <v>1534</v>
       </c>
       <c r="K232" s="5" t="s">
-        <v>1523</v>
+        <v>1535</v>
       </c>
       <c r="L232" s="6" t="s">
-        <v>1524</v>
+        <v>1536</v>
       </c>
       <c r="M232" s="5" t="s">
-        <v>1525</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
-        <v>1526</v>
+        <v>1538</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C233" s="5" t="s">
-        <v>1466</v>
+        <v>1529</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>1222</v>
+        <v>478</v>
       </c>
       <c r="E233" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G233" s="5" t="s">
-        <v>1527</v>
+        <v>1539</v>
       </c>
       <c r="H233" s="5" t="s">
-        <v>1528</v>
-[...3 lines deleted...]
-      </c>
+        <v>1540</v>
+      </c>
+      <c r="I233" s="5"/>
       <c r="J233" s="5" t="s">
-        <v>1478</v>
+        <v>1541</v>
       </c>
       <c r="K233" s="5" t="s">
-        <v>1530</v>
+        <v>1542</v>
       </c>
       <c r="L233" s="6" t="s">
-        <v>1531</v>
+        <v>1543</v>
       </c>
       <c r="M233" s="5" t="s">
-        <v>1532</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
-        <v>1533</v>
+        <v>1545</v>
       </c>
       <c r="B234" s="5" t="s">
-        <v>14</v>
+        <v>732</v>
       </c>
       <c r="C234" s="5" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="D234" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="D234" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G234" s="5" t="s">
-[...12 lines deleted...]
-        <v>1537</v>
+      <c r="G234" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H234" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I234" s="5"/>
+      <c r="J234" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K234" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L234" s="6" t="s">
-        <v>1538</v>
-[...3 lines deleted...]
-      </c>
+        <v>1546</v>
+      </c>
+      <c r="M234" s="5"/>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
-        <v>1540</v>
+        <v>1547</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C235" s="5" t="s">
-        <v>186</v>
+        <v>16</v>
       </c>
       <c r="D235" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>1417</v>
+      </c>
+      <c r="E235" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G235" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G235" s="5" t="s">
+        <v>1548</v>
       </c>
       <c r="H235" s="5" t="s">
-        <v>1541</v>
+        <v>1549</v>
       </c>
       <c r="I235" s="5" t="s">
-        <v>1542</v>
+        <v>1550</v>
       </c>
       <c r="J235" s="5" t="s">
-        <v>21</v>
+        <v>403</v>
       </c>
       <c r="K235" s="5" t="s">
-        <v>1543</v>
+        <v>1551</v>
       </c>
       <c r="L235" s="6" t="s">
-        <v>1544</v>
+        <v>1552</v>
       </c>
       <c r="M235" s="5" t="s">
-        <v>1545</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
-        <v>1546</v>
+        <v>1554</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C236" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D236" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="D236" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E236" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G236" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G236" s="5" t="s">
+        <v>1555</v>
       </c>
       <c r="H236" s="5" t="s">
-        <v>1547</v>
+        <v>1556</v>
       </c>
       <c r="I236" s="5" t="s">
-        <v>1548</v>
+        <v>1557</v>
       </c>
       <c r="J236" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K236" s="5" t="s">
-        <v>1549</v>
+        <v>1558</v>
       </c>
       <c r="L236" s="6" t="s">
-        <v>1550</v>
+        <v>1559</v>
       </c>
       <c r="M236" s="5" t="s">
-        <v>1551</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
-        <v>1552</v>
+        <v>1561</v>
       </c>
       <c r="B237" s="5" t="s">
-        <v>692</v>
+        <v>14</v>
       </c>
       <c r="C237" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D237" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D237" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E237" s="5" t="s">
+        <v>1562</v>
       </c>
       <c r="F237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G237" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G237" s="5" t="s">
+        <v>1563</v>
+      </c>
+      <c r="H237" s="5" t="s">
+        <v>1564</v>
+      </c>
+      <c r="I237" s="5" t="s">
+        <v>1565</v>
+      </c>
+      <c r="J237" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K237" s="5" t="s">
-        <v>1553</v>
+        <v>1566</v>
       </c>
       <c r="L237" s="6" t="s">
-        <v>1554</v>
-[...1 lines deleted...]
-      <c r="M237" s="5"/>
+        <v>1567</v>
+      </c>
+      <c r="M237" s="5" t="s">
+        <v>1568</v>
+      </c>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C238" s="5" t="s">
-        <v>16</v>
+        <v>1529</v>
       </c>
       <c r="D238" s="5" t="s">
-        <v>186</v>
+        <v>478</v>
       </c>
       <c r="E238" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>1556</v>
+        <v>17</v>
+      </c>
+      <c r="F238" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G238" s="5" t="s">
-        <v>1557</v>
+        <v>1539</v>
       </c>
       <c r="H238" s="5" t="s">
-        <v>1558</v>
-[...3 lines deleted...]
-      </c>
+        <v>1570</v>
+      </c>
+      <c r="I238" s="5"/>
       <c r="J238" s="5" t="s">
-        <v>403</v>
+        <v>1541</v>
       </c>
       <c r="K238" s="5" t="s">
-        <v>1560</v>
+        <v>1571</v>
       </c>
       <c r="L238" s="6" t="s">
-        <v>1561</v>
+        <v>1572</v>
       </c>
       <c r="M238" s="5" t="s">
-        <v>1562</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
-        <v>1563</v>
+        <v>1574</v>
       </c>
       <c r="B239" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C239" s="5" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D239" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D239" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E239" s="5" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-        </is>
+        <v>1576</v>
+      </c>
+      <c r="F239" s="5" t="s">
+        <v>1199</v>
       </c>
       <c r="G239" s="5" t="s">
-        <v>1564</v>
+        <v>1199</v>
       </c>
       <c r="H239" s="5" t="s">
-        <v>1565</v>
+        <v>1577</v>
       </c>
       <c r="I239" s="5" t="s">
-        <v>1566</v>
+        <v>1578</v>
       </c>
       <c r="J239" s="5" t="s">
-        <v>403</v>
+        <v>21</v>
       </c>
       <c r="K239" s="5" t="s">
-        <v>1567</v>
+        <v>1579</v>
       </c>
       <c r="L239" s="6" t="s">
-        <v>1568</v>
+        <v>1580</v>
       </c>
       <c r="M239" s="5" t="s">
-        <v>1569</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
-        <v>1570</v>
+        <v>1582</v>
       </c>
       <c r="B240" s="5" t="s">
-        <v>692</v>
+        <v>14</v>
       </c>
       <c r="C240" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1529</v>
+      </c>
+      <c r="D240" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="E240" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F240" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G240" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G240" s="5" t="s">
+        <v>1583</v>
       </c>
       <c r="H240" s="5" t="s">
-        <v>1571</v>
-[...10 lines deleted...]
-        </is>
+        <v>1584</v>
+      </c>
+      <c r="I240" s="5" t="s">
+        <v>1585</v>
+      </c>
+      <c r="J240" s="5" t="s">
+        <v>1541</v>
+      </c>
+      <c r="K240" s="5" t="s">
+        <v>1586</v>
       </c>
       <c r="L240" s="6" t="s">
-        <v>1572</v>
-[...1 lines deleted...]
-      <c r="M240" s="5"/>
+        <v>1587</v>
+      </c>
+      <c r="M240" s="5" t="s">
+        <v>1588</v>
+      </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
-        <v>1573</v>
+        <v>1589</v>
       </c>
       <c r="B241" s="5" t="s">
-        <v>692</v>
+        <v>14</v>
       </c>
       <c r="C241" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1529</v>
+      </c>
+      <c r="D241" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="E241" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F241" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G241" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G241" s="5" t="s">
+        <v>1590</v>
       </c>
       <c r="H241" s="5" t="s">
-        <v>1574</v>
-[...10 lines deleted...]
-        </is>
+        <v>1591</v>
+      </c>
+      <c r="I241" s="5" t="s">
+        <v>1592</v>
+      </c>
+      <c r="J241" s="5" t="s">
+        <v>1541</v>
+      </c>
+      <c r="K241" s="5" t="s">
+        <v>1593</v>
       </c>
       <c r="L241" s="6" t="s">
-        <v>1575</v>
-[...1 lines deleted...]
-      <c r="M241" s="5"/>
+        <v>1594</v>
+      </c>
+      <c r="M241" s="5" t="s">
+        <v>1595</v>
+      </c>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
-        <v>1573</v>
+        <v>1596</v>
       </c>
       <c r="B242" s="5" t="s">
-        <v>692</v>
+        <v>14</v>
       </c>
       <c r="C242" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D242" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D242" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E242" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F242" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G242" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G242" s="5" t="s">
+        <v>1597</v>
       </c>
       <c r="H242" s="5" t="s">
-        <v>1576</v>
-[...10 lines deleted...]
-        </is>
+        <v>1598</v>
+      </c>
+      <c r="I242" s="5" t="s">
+        <v>1599</v>
+      </c>
+      <c r="J242" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K242" s="5" t="s">
+        <v>1600</v>
       </c>
       <c r="L242" s="6" t="s">
-        <v>1577</v>
-[...1 lines deleted...]
-      <c r="M242" s="5"/>
+        <v>1601</v>
+      </c>
+      <c r="M242" s="5" t="s">
+        <v>1602</v>
+      </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
-        <v>1578</v>
+        <v>1603</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C243" s="5" t="s">
         <v>186</v>
       </c>
       <c r="D243" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E243" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F243" s="5" t="s">
-[...3 lines deleted...]
-        <v>1580</v>
+      <c r="F243" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G243" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H243" s="5" t="s">
-        <v>1581</v>
+        <v>1604</v>
       </c>
       <c r="I243" s="5" t="s">
-        <v>1582</v>
+        <v>1605</v>
       </c>
       <c r="J243" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K243" s="5" t="s">
-        <v>1583</v>
+        <v>1606</v>
       </c>
       <c r="L243" s="6" t="s">
-        <v>1584</v>
+        <v>1607</v>
       </c>
       <c r="M243" s="5" t="s">
-        <v>1585</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
-        <v>1586</v>
+        <v>1609</v>
       </c>
       <c r="B244" s="5" t="s">
-        <v>692</v>
+        <v>14</v>
       </c>
       <c r="C244" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D244" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D244" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H244" s="5" t="s">
-        <v>1587</v>
-[...10 lines deleted...]
-        </is>
+        <v>1610</v>
+      </c>
+      <c r="I244" s="5" t="s">
+        <v>1611</v>
+      </c>
+      <c r="J244" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K244" s="5" t="s">
+        <v>1612</v>
       </c>
       <c r="L244" s="6" t="s">
-        <v>1588</v>
-[...1 lines deleted...]
-      <c r="M244" s="5"/>
+        <v>1613</v>
+      </c>
+      <c r="M244" s="5" t="s">
+        <v>1614</v>
+      </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
-        <v>1589</v>
+        <v>1615</v>
       </c>
       <c r="B245" s="5" t="s">
-        <v>692</v>
+        <v>732</v>
       </c>
       <c r="C245" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H245" s="5" t="s">
-        <v>1590</v>
+      <c r="H245" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I245" s="5"/>
       <c r="J245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K245" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K245" s="5" t="s">
+        <v>1616</v>
       </c>
       <c r="L245" s="6" t="s">
-        <v>1591</v>
+        <v>1617</v>
       </c>
       <c r="M245" s="5"/>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
-        <v>1592</v>
+        <v>1618</v>
       </c>
       <c r="B246" s="5" t="s">
-        <v>692</v>
+        <v>14</v>
       </c>
       <c r="C246" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D246" s="5" t="inlineStr">
-[...17 lines deleted...]
-        </is>
+      <c r="D246" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E246" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F246" s="5" t="s">
+        <v>1619</v>
+      </c>
+      <c r="G246" s="5" t="s">
+        <v>1620</v>
       </c>
       <c r="H246" s="5" t="s">
-        <v>1593</v>
-[...10 lines deleted...]
-        </is>
+        <v>1621</v>
+      </c>
+      <c r="I246" s="5" t="s">
+        <v>1622</v>
+      </c>
+      <c r="J246" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="K246" s="5" t="s">
+        <v>1623</v>
       </c>
       <c r="L246" s="6" t="s">
-        <v>1594</v>
-[...1 lines deleted...]
-      <c r="M246" s="5"/>
+        <v>1624</v>
+      </c>
+      <c r="M246" s="5" t="s">
+        <v>1625</v>
+      </c>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
-        <v>1595</v>
+        <v>1626</v>
       </c>
       <c r="B247" s="5" t="s">
-        <v>692</v>
+        <v>14</v>
       </c>
       <c r="C247" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D247" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D247" s="5" t="s">
+        <v>662</v>
+      </c>
+      <c r="E247" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G247" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G247" s="5" t="s">
+        <v>1627</v>
       </c>
       <c r="H247" s="5" t="s">
-        <v>1596</v>
-[...10 lines deleted...]
-        </is>
+        <v>1628</v>
+      </c>
+      <c r="I247" s="5" t="s">
+        <v>1629</v>
+      </c>
+      <c r="J247" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="K247" s="5" t="s">
+        <v>1630</v>
       </c>
       <c r="L247" s="6" t="s">
-        <v>1597</v>
-[...1 lines deleted...]
-      <c r="M247" s="5"/>
+        <v>1631</v>
+      </c>
+      <c r="M247" s="5" t="s">
+        <v>1632</v>
+      </c>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
-        <v>1598</v>
+        <v>1633</v>
       </c>
       <c r="B248" s="5" t="s">
-        <v>692</v>
+        <v>732</v>
       </c>
       <c r="C248" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H248" s="5" t="s">
-        <v>1599</v>
+        <v>1634</v>
       </c>
       <c r="I248" s="5"/>
       <c r="J248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L248" s="6" t="s">
-        <v>1600</v>
+        <v>1635</v>
       </c>
       <c r="M248" s="5"/>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
-        <v>1601</v>
+        <v>1636</v>
       </c>
       <c r="B249" s="5" t="s">
-        <v>692</v>
+        <v>732</v>
       </c>
       <c r="C249" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H249" s="5" t="s">
-        <v>1602</v>
+        <v>1637</v>
       </c>
       <c r="I249" s="5"/>
       <c r="J249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L249" s="6" t="s">
-        <v>1603</v>
+        <v>1638</v>
       </c>
       <c r="M249" s="5"/>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
-        <v>1604</v>
+        <v>1636</v>
       </c>
       <c r="B250" s="5" t="s">
-        <v>14</v>
+        <v>732</v>
       </c>
       <c r="C250" s="5" t="s">
-        <v>693</v>
-[...11 lines deleted...]
-        <v>1606</v>
+        <v>16</v>
+      </c>
+      <c r="D250" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E250" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F250" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G250" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H250" s="5" t="s">
-        <v>1607</v>
-[...8 lines deleted...]
-        <v>1610</v>
+        <v>1639</v>
+      </c>
+      <c r="I250" s="5"/>
+      <c r="J250" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K250" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L250" s="6" t="s">
-        <v>1611</v>
-[...3 lines deleted...]
-      </c>
+        <v>1640</v>
+      </c>
+      <c r="M250" s="5"/>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
-        <v>1613</v>
+        <v>1641</v>
       </c>
       <c r="B251" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C251" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D251" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D251" s="5" t="s">
-[...8 lines deleted...]
-        </is>
+      <c r="E251" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F251" s="5" t="s">
+        <v>1642</v>
       </c>
       <c r="G251" s="5" t="s">
-        <v>1614</v>
+        <v>1643</v>
       </c>
       <c r="H251" s="5" t="s">
-        <v>1615</v>
+        <v>1644</v>
       </c>
       <c r="I251" s="5" t="s">
-        <v>1616</v>
+        <v>1645</v>
       </c>
       <c r="J251" s="5" t="s">
-        <v>403</v>
+        <v>21</v>
       </c>
       <c r="K251" s="5" t="s">
-        <v>1617</v>
+        <v>1646</v>
       </c>
       <c r="L251" s="6" t="s">
-        <v>1618</v>
+        <v>1647</v>
       </c>
       <c r="M251" s="5" t="s">
-        <v>1619</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
-        <v>1620</v>
+        <v>1649</v>
       </c>
       <c r="B252" s="5" t="s">
-        <v>14</v>
+        <v>732</v>
       </c>
       <c r="C252" s="5" t="s">
-        <v>1621</v>
-[...1 lines deleted...]
-      <c r="D252" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E252" s="5" t="s">
-[...6 lines deleted...]
-        <v>1623</v>
+      <c r="D252" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E252" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F252" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G252" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H252" s="5" t="s">
-        <v>1624</v>
-[...8 lines deleted...]
-        <v>1627</v>
+        <v>1650</v>
+      </c>
+      <c r="I252" s="5"/>
+      <c r="J252" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K252" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L252" s="6" t="s">
-        <v>1628</v>
-[...3 lines deleted...]
-      </c>
+        <v>1651</v>
+      </c>
+      <c r="M252" s="5"/>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
-        <v>1630</v>
+        <v>1652</v>
       </c>
       <c r="B253" s="5" t="s">
-        <v>14</v>
+        <v>732</v>
       </c>
       <c r="C253" s="5" t="s">
-        <v>509</v>
-[...8 lines deleted...]
-        <v>1631</v>
+        <v>16</v>
+      </c>
+      <c r="D253" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E253" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F253" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H253" s="5" t="s">
-        <v>1632</v>
-[...8 lines deleted...]
-        <v>1635</v>
+        <v>1653</v>
+      </c>
+      <c r="I253" s="5"/>
+      <c r="J253" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K253" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L253" s="6" t="s">
-        <v>1636</v>
-[...3 lines deleted...]
-      </c>
+        <v>1654</v>
+      </c>
+      <c r="M253" s="5"/>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
-        <v>1638</v>
+        <v>1655</v>
       </c>
       <c r="B254" s="5" t="s">
-        <v>692</v>
+        <v>732</v>
       </c>
       <c r="C254" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H254" s="5" t="s">
-        <v>1639</v>
+        <v>1656</v>
       </c>
       <c r="I254" s="5"/>
       <c r="J254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K254" s="5" t="s">
-        <v>1640</v>
+      <c r="K254" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L254" s="6" t="s">
-        <v>1641</v>
+        <v>1657</v>
       </c>
       <c r="M254" s="5"/>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
-        <v>1642</v>
+        <v>1658</v>
       </c>
       <c r="B255" s="5" t="s">
-        <v>14</v>
+        <v>732</v>
       </c>
       <c r="C255" s="5" t="s">
-        <v>1643</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>16</v>
+      </c>
+      <c r="D255" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E255" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F255" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H255" s="5" t="s">
-        <v>1644</v>
+        <v>1659</v>
       </c>
       <c r="I255" s="5"/>
-      <c r="J255" s="5" t="s">
-[...3 lines deleted...]
-        <v>1645</v>
+      <c r="J255" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K255" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L255" s="6" t="s">
-        <v>1646</v>
-[...3 lines deleted...]
-      </c>
+        <v>1660</v>
+      </c>
+      <c r="M255" s="5"/>
     </row>
     <row r="256">
       <c r="A256" s="5" t="s">
-        <v>1648</v>
+        <v>1661</v>
       </c>
       <c r="B256" s="5" t="s">
-        <v>692</v>
+        <v>732</v>
       </c>
       <c r="C256" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H256" s="5" t="s">
-        <v>1649</v>
+        <v>1662</v>
       </c>
       <c r="I256" s="5"/>
       <c r="J256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K256" s="5" t="s">
-        <v>1650</v>
+      <c r="K256" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L256" s="6" t="s">
-        <v>1651</v>
+        <v>1663</v>
       </c>
       <c r="M256" s="5"/>
     </row>
     <row r="257">
       <c r="A257" s="5" t="s">
-        <v>1652</v>
+        <v>1664</v>
       </c>
       <c r="B257" s="5" t="s">
-        <v>14</v>
+        <v>732</v>
       </c>
       <c r="C257" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D257" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="D257" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E257" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H257" s="5" t="s">
-        <v>1654</v>
-[...8 lines deleted...]
-        <v>1657</v>
+        <v>1665</v>
+      </c>
+      <c r="I257" s="5"/>
+      <c r="J257" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K257" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L257" s="6" t="s">
-        <v>1658</v>
-[...3 lines deleted...]
-      </c>
+        <v>1666</v>
+      </c>
+      <c r="M257" s="5"/>
     </row>
     <row r="258">
       <c r="A258" s="5" t="s">
-        <v>1660</v>
+        <v>1667</v>
       </c>
       <c r="B258" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C258" s="5" t="s">
-        <v>630</v>
+        <v>733</v>
       </c>
       <c r="D258" s="5" t="s">
-        <v>1282</v>
-[...14 lines deleted...]
-        </is>
+        <v>201</v>
+      </c>
+      <c r="E258" s="5" t="s">
+        <v>1668</v>
+      </c>
+      <c r="F258" s="5" t="s">
+        <v>1466</v>
+      </c>
+      <c r="G258" s="5" t="s">
+        <v>1669</v>
       </c>
       <c r="H258" s="5" t="s">
-        <v>1661</v>
+        <v>1670</v>
       </c>
       <c r="I258" s="5" t="s">
-        <v>1662</v>
+        <v>1671</v>
       </c>
       <c r="J258" s="5" t="s">
-        <v>1656</v>
+        <v>1672</v>
       </c>
       <c r="K258" s="5" t="s">
-        <v>1663</v>
+        <v>1673</v>
       </c>
       <c r="L258" s="6" t="s">
-        <v>1664</v>
+        <v>1674</v>
       </c>
       <c r="M258" s="5" t="s">
-        <v>1665</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="5" t="s">
-        <v>1666</v>
+        <v>1676</v>
       </c>
       <c r="B259" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C259" s="5" t="s">
-        <v>509</v>
+        <v>16</v>
       </c>
       <c r="D259" s="5" t="s">
-        <v>1222</v>
-[...4 lines deleted...]
-        </is>
+        <v>1417</v>
+      </c>
+      <c r="E259" s="5" t="s">
+        <v>465</v>
       </c>
       <c r="F259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G259" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G259" s="5" t="s">
+        <v>1677</v>
       </c>
       <c r="H259" s="5" t="s">
-        <v>1667</v>
+        <v>1678</v>
       </c>
       <c r="I259" s="5" t="s">
-        <v>1668</v>
+        <v>1679</v>
       </c>
       <c r="J259" s="5" t="s">
-        <v>1669</v>
+        <v>403</v>
       </c>
       <c r="K259" s="5" t="s">
-        <v>1670</v>
+        <v>1680</v>
       </c>
       <c r="L259" s="6" t="s">
-        <v>1671</v>
+        <v>1681</v>
       </c>
       <c r="M259" s="5" t="s">
-        <v>1672</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="5" t="s">
-        <v>1673</v>
+        <v>1683</v>
       </c>
       <c r="B260" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C260" s="5" t="s">
-        <v>1674</v>
+        <v>1684</v>
       </c>
       <c r="D260" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E260" s="5" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-        </is>
+        <v>1685</v>
+      </c>
+      <c r="F260" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G260" s="5" t="s">
-        <v>1675</v>
+        <v>1686</v>
       </c>
       <c r="H260" s="5" t="s">
-        <v>1676</v>
-[...1 lines deleted...]
-      <c r="I260" s="5"/>
+        <v>1687</v>
+      </c>
+      <c r="I260" s="5" t="s">
+        <v>1688</v>
+      </c>
       <c r="J260" s="5" t="s">
-        <v>403</v>
+        <v>1689</v>
       </c>
       <c r="K260" s="5" t="s">
-        <v>1677</v>
+        <v>1690</v>
       </c>
       <c r="L260" s="6" t="s">
-        <v>1678</v>
+        <v>1691</v>
       </c>
       <c r="M260" s="5" t="s">
-        <v>1679</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="5" t="s">
-        <v>1680</v>
+        <v>1693</v>
       </c>
       <c r="B261" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C261" s="5" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="D261" s="5" t="s">
-        <v>1222</v>
-[...9 lines deleted...]
-        </is>
+        <v>478</v>
+      </c>
+      <c r="E261" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F261" s="5" t="s">
+        <v>1694</v>
       </c>
       <c r="G261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H261" s="5" t="s">
-        <v>1681</v>
+        <v>1695</v>
       </c>
       <c r="I261" s="5" t="s">
-        <v>1682</v>
+        <v>1696</v>
       </c>
       <c r="J261" s="5" t="s">
-        <v>1683</v>
+        <v>1697</v>
       </c>
       <c r="K261" s="5" t="s">
-        <v>1684</v>
+        <v>1698</v>
       </c>
       <c r="L261" s="6" t="s">
-        <v>1685</v>
+        <v>1699</v>
       </c>
       <c r="M261" s="5" t="s">
-        <v>1686</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
-        <v>1687</v>
+        <v>1701</v>
       </c>
       <c r="B262" s="5" t="s">
-        <v>14</v>
+        <v>732</v>
       </c>
       <c r="C262" s="5" t="s">
-        <v>1688</v>
-[...1 lines deleted...]
-      <c r="D262" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E262" s="5" t="s">
-        <v>18</v>
+      <c r="D262" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E262" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G262" s="5" t="s">
-        <v>1689</v>
+      <c r="G262" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H262" s="5" t="s">
-        <v>1690</v>
-[...5 lines deleted...]
-        <v>403</v>
+        <v>1702</v>
+      </c>
+      <c r="I262" s="5"/>
+      <c r="J262" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K262" s="5" t="s">
-        <v>1692</v>
+        <v>1703</v>
       </c>
       <c r="L262" s="6" t="s">
-        <v>1693</v>
-[...3 lines deleted...]
-      </c>
+        <v>1704</v>
+      </c>
+      <c r="M262" s="5"/>
     </row>
     <row r="263">
       <c r="A263" s="5" t="s">
-        <v>1695</v>
+        <v>1705</v>
       </c>
       <c r="B263" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C263" s="5" t="s">
-        <v>509</v>
+        <v>1706</v>
       </c>
       <c r="D263" s="5" t="s">
-        <v>1222</v>
-[...9 lines deleted...]
-        </is>
+        <v>408</v>
+      </c>
+      <c r="E263" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F263" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H263" s="5" t="s">
-        <v>1696</v>
-[...3 lines deleted...]
-      </c>
+        <v>1707</v>
+      </c>
+      <c r="I263" s="5"/>
       <c r="J263" s="5" t="s">
-        <v>1698</v>
+        <v>403</v>
       </c>
       <c r="K263" s="5" t="s">
-        <v>1699</v>
+        <v>1708</v>
       </c>
       <c r="L263" s="6" t="s">
-        <v>1700</v>
+        <v>1709</v>
       </c>
       <c r="M263" s="5" t="s">
-        <v>1701</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
-        <v>1702</v>
+        <v>1711</v>
       </c>
       <c r="B264" s="5" t="s">
-        <v>14</v>
+        <v>732</v>
       </c>
       <c r="C264" s="5" t="s">
-        <v>1703</v>
-[...5 lines deleted...]
-        <v>1704</v>
+        <v>16</v>
+      </c>
+      <c r="D264" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E264" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H264" s="5" t="s">
-        <v>1705</v>
-[...5 lines deleted...]
-        <v>1656</v>
+        <v>1712</v>
+      </c>
+      <c r="I264" s="5"/>
+      <c r="J264" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K264" s="5" t="s">
-        <v>1707</v>
+        <v>1713</v>
       </c>
       <c r="L264" s="6" t="s">
-        <v>1708</v>
-[...3 lines deleted...]
-      </c>
+        <v>1714</v>
+      </c>
+      <c r="M264" s="5"/>
     </row>
     <row r="265">
       <c r="A265" s="5" t="s">
-        <v>1710</v>
+        <v>1715</v>
       </c>
       <c r="B265" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C265" s="5" t="s">
-        <v>630</v>
+        <v>16</v>
       </c>
       <c r="D265" s="5" t="s">
-        <v>1282</v>
-[...4 lines deleted...]
-        </is>
+        <v>1716</v>
+      </c>
+      <c r="E265" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H265" s="5" t="s">
-        <v>1711</v>
+        <v>1717</v>
       </c>
       <c r="I265" s="5" t="s">
-        <v>1712</v>
+        <v>1718</v>
       </c>
       <c r="J265" s="5" t="s">
-        <v>1656</v>
+        <v>1719</v>
       </c>
       <c r="K265" s="5" t="s">
-        <v>1713</v>
+        <v>1720</v>
       </c>
       <c r="L265" s="6" t="s">
-        <v>1714</v>
+        <v>1721</v>
       </c>
       <c r="M265" s="5" t="s">
-        <v>1715</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="5" t="s">
-        <v>1716</v>
+        <v>1723</v>
       </c>
       <c r="B266" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C266" s="5" t="s">
-        <v>693</v>
+        <v>662</v>
       </c>
       <c r="D266" s="5" t="s">
-        <v>201</v>
-[...5 lines deleted...]
-        <v>1718</v>
+        <v>1338</v>
+      </c>
+      <c r="E266" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F266" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H266" s="5" t="s">
+        <v>1724</v>
+      </c>
+      <c r="I266" s="5" t="s">
+        <v>1725</v>
+      </c>
+      <c r="J266" s="5" t="s">
         <v>1719</v>
       </c>
-      <c r="I266" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K266" s="5" t="s">
-        <v>1722</v>
+        <v>1726</v>
       </c>
       <c r="L266" s="6" t="s">
-        <v>1723</v>
+        <v>1727</v>
       </c>
       <c r="M266" s="5" t="s">
-        <v>1724</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="5" t="s">
-        <v>1725</v>
+        <v>1729</v>
       </c>
       <c r="B267" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C267" s="5" t="s">
-        <v>693</v>
+        <v>517</v>
       </c>
       <c r="D267" s="5" t="s">
-        <v>1222</v>
-[...2 lines deleted...]
-        <v>1717</v>
+        <v>478</v>
+      </c>
+      <c r="E267" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H267" s="5" t="s">
-        <v>1726</v>
-[...1 lines deleted...]
-      <c r="I267" s="5"/>
+        <v>1730</v>
+      </c>
+      <c r="I267" s="5" t="s">
+        <v>1731</v>
+      </c>
       <c r="J267" s="5" t="s">
-        <v>1727</v>
+        <v>1732</v>
       </c>
       <c r="K267" s="5" t="s">
-        <v>1728</v>
+        <v>1733</v>
       </c>
       <c r="L267" s="6" t="s">
-        <v>1729</v>
+        <v>1734</v>
       </c>
       <c r="M267" s="5" t="s">
-        <v>1730</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="5" t="s">
-        <v>1731</v>
+        <v>1736</v>
       </c>
       <c r="B268" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C268" s="5" t="s">
+        <v>1737</v>
+      </c>
+      <c r="D268" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D268" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E268" s="5" t="s">
-        <v>1732</v>
+        <v>18</v>
       </c>
       <c r="F268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G268" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G268" s="5" t="s">
+        <v>1738</v>
       </c>
       <c r="H268" s="5" t="s">
-        <v>1733</v>
-[...3 lines deleted...]
-      </c>
+        <v>1739</v>
+      </c>
+      <c r="I268" s="5"/>
       <c r="J268" s="5" t="s">
-        <v>1735</v>
+        <v>403</v>
       </c>
       <c r="K268" s="5" t="s">
-        <v>1736</v>
+        <v>1740</v>
       </c>
       <c r="L268" s="6" t="s">
-        <v>1737</v>
+        <v>1741</v>
       </c>
       <c r="M268" s="5" t="s">
-        <v>1738</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="5" t="s">
-        <v>1739</v>
+        <v>1743</v>
       </c>
       <c r="B269" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C269" s="5" t="s">
-        <v>630</v>
+        <v>517</v>
       </c>
       <c r="D269" s="5" t="s">
-        <v>1740</v>
+        <v>478</v>
       </c>
       <c r="E269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H269" s="5" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="I269" s="5" t="s">
-        <v>1742</v>
+        <v>1745</v>
       </c>
       <c r="J269" s="5" t="s">
-        <v>1735</v>
+        <v>1746</v>
       </c>
       <c r="K269" s="5" t="s">
-        <v>1743</v>
+        <v>1747</v>
       </c>
       <c r="L269" s="6" t="s">
-        <v>1744</v>
+        <v>1748</v>
       </c>
       <c r="M269" s="5" t="s">
-        <v>1745</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="5" t="s">
-        <v>1746</v>
+        <v>1750</v>
       </c>
       <c r="B270" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C270" s="5" t="s">
-        <v>630</v>
+        <v>1751</v>
       </c>
       <c r="D270" s="5" t="s">
-        <v>1747</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E270" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G270" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G270" s="5" t="s">
+        <v>1752</v>
       </c>
       <c r="H270" s="5" t="s">
-        <v>1748</v>
+        <v>1753</v>
       </c>
       <c r="I270" s="5" t="s">
-        <v>1749</v>
+        <v>1754</v>
       </c>
       <c r="J270" s="5" t="s">
-        <v>1656</v>
+        <v>403</v>
       </c>
       <c r="K270" s="5" t="s">
-        <v>1750</v>
+        <v>1755</v>
       </c>
       <c r="L270" s="6" t="s">
-        <v>1751</v>
+        <v>1756</v>
       </c>
       <c r="M270" s="5" t="s">
-        <v>1752</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="5" t="s">
-        <v>1753</v>
+        <v>1758</v>
       </c>
       <c r="B271" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C271" s="5" t="s">
-        <v>265</v>
+        <v>517</v>
       </c>
       <c r="D271" s="5" t="s">
-        <v>982</v>
-[...2 lines deleted...]
-        <v>1253</v>
+        <v>478</v>
+      </c>
+      <c r="E271" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H271" s="5" t="s">
-        <v>1754</v>
-[...1 lines deleted...]
-      <c r="I271" s="5"/>
+        <v>1759</v>
+      </c>
+      <c r="I271" s="5" t="s">
+        <v>1760</v>
+      </c>
       <c r="J271" s="5" t="s">
-        <v>918</v>
+        <v>1761</v>
       </c>
       <c r="K271" s="5" t="s">
-        <v>1755</v>
+        <v>1762</v>
       </c>
       <c r="L271" s="6" t="s">
-        <v>1756</v>
+        <v>1763</v>
       </c>
       <c r="M271" s="5" t="s">
-        <v>1757</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
-        <v>1758</v>
+        <v>1765</v>
       </c>
       <c r="B272" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C272" s="5" t="s">
-        <v>1193</v>
+        <v>1766</v>
       </c>
       <c r="D272" s="5" t="s">
-        <v>1247</v>
-[...4 lines deleted...]
-        </is>
+        <v>1338</v>
+      </c>
+      <c r="E272" s="5" t="s">
+        <v>1767</v>
       </c>
       <c r="F272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H272" s="5" t="s">
-        <v>1759</v>
+        <v>1768</v>
       </c>
       <c r="I272" s="5" t="s">
-        <v>1760</v>
+        <v>1769</v>
       </c>
       <c r="J272" s="5" t="s">
-        <v>1656</v>
+        <v>1719</v>
       </c>
       <c r="K272" s="5" t="s">
-        <v>1761</v>
+        <v>1770</v>
       </c>
       <c r="L272" s="6" t="s">
-        <v>1762</v>
+        <v>1771</v>
       </c>
       <c r="M272" s="5" t="s">
-        <v>1763</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
-        <v>1764</v>
+        <v>1773</v>
       </c>
       <c r="B273" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C273" s="5" t="s">
-        <v>1247</v>
+        <v>662</v>
       </c>
       <c r="D273" s="5" t="s">
-        <v>1282</v>
+        <v>1338</v>
       </c>
       <c r="E273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H273" s="5" t="s">
-        <v>1765</v>
+        <v>1774</v>
       </c>
       <c r="I273" s="5" t="s">
-        <v>1766</v>
+        <v>1775</v>
       </c>
       <c r="J273" s="5" t="s">
-        <v>1656</v>
+        <v>1719</v>
       </c>
       <c r="K273" s="5" t="s">
-        <v>1767</v>
+        <v>1776</v>
       </c>
       <c r="L273" s="6" t="s">
-        <v>1768</v>
+        <v>1777</v>
       </c>
       <c r="M273" s="5" t="s">
-        <v>1769</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="5" t="s">
-        <v>1770</v>
+        <v>1779</v>
       </c>
       <c r="B274" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C274" s="5" t="s">
-        <v>265</v>
+        <v>733</v>
       </c>
       <c r="D274" s="5" t="s">
-        <v>914</v>
+        <v>201</v>
       </c>
       <c r="E274" s="5" t="s">
-        <v>1253</v>
-[...7 lines deleted...]
-        <v>1771</v>
+        <v>1780</v>
+      </c>
+      <c r="F274" s="5" t="s">
+        <v>1781</v>
+      </c>
+      <c r="G274" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H274" s="5" t="s">
-        <v>1772</v>
+        <v>1782</v>
       </c>
       <c r="I274" s="5" t="s">
-        <v>1773</v>
+        <v>1783</v>
       </c>
       <c r="J274" s="5" t="s">
-        <v>918</v>
+        <v>1784</v>
       </c>
       <c r="K274" s="5" t="s">
-        <v>1774</v>
+        <v>1785</v>
       </c>
       <c r="L274" s="6" t="s">
-        <v>1775</v>
+        <v>1786</v>
       </c>
       <c r="M274" s="5" t="s">
-        <v>1776</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
-        <v>1777</v>
+        <v>1788</v>
       </c>
       <c r="B275" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C275" s="5" t="s">
-        <v>1778</v>
+        <v>733</v>
       </c>
       <c r="D275" s="5" t="s">
-        <v>1282</v>
+        <v>478</v>
       </c>
       <c r="E275" s="5" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="F275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H275" s="5" t="s">
-        <v>1780</v>
+        <v>1789</v>
       </c>
       <c r="I275" s="5"/>
       <c r="J275" s="5" t="s">
-        <v>1781</v>
+        <v>1790</v>
       </c>
       <c r="K275" s="5" t="s">
-        <v>1782</v>
+        <v>1791</v>
       </c>
       <c r="L275" s="6" t="s">
-        <v>1783</v>
+        <v>1792</v>
       </c>
       <c r="M275" s="5" t="s">
-        <v>1784</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="5" t="s">
-        <v>1785</v>
+        <v>1794</v>
       </c>
       <c r="B276" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C276" s="5" t="s">
-        <v>201</v>
+        <v>16</v>
       </c>
       <c r="D276" s="5" t="s">
-        <v>693</v>
+        <v>662</v>
       </c>
       <c r="E276" s="5" t="s">
-        <v>1786</v>
-[...2 lines deleted...]
-        <v>1787</v>
+        <v>1795</v>
+      </c>
+      <c r="F276" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H276" s="5" t="s">
-        <v>1788</v>
+        <v>1796</v>
       </c>
       <c r="I276" s="5" t="s">
-        <v>1789</v>
+        <v>1797</v>
       </c>
       <c r="J276" s="5" t="s">
-        <v>1790</v>
+        <v>1798</v>
       </c>
       <c r="K276" s="5" t="s">
-        <v>1791</v>
+        <v>1799</v>
       </c>
       <c r="L276" s="6" t="s">
-        <v>1792</v>
+        <v>1800</v>
       </c>
       <c r="M276" s="5" t="s">
-        <v>1793</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="5" t="s">
-        <v>1794</v>
+        <v>1802</v>
       </c>
       <c r="B277" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C277" s="5" t="s">
-        <v>1795</v>
+        <v>662</v>
       </c>
       <c r="D277" s="5" t="s">
-        <v>1795</v>
-[...2 lines deleted...]
-        <v>1253</v>
+        <v>1803</v>
+      </c>
+      <c r="E277" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H277" s="5" t="s">
-        <v>1796</v>
+        <v>1804</v>
       </c>
       <c r="I277" s="5" t="s">
-        <v>1797</v>
+        <v>1805</v>
       </c>
       <c r="J277" s="5" t="s">
         <v>1798</v>
       </c>
       <c r="K277" s="5" t="s">
-        <v>1799</v>
+        <v>1806</v>
       </c>
       <c r="L277" s="6" t="s">
-        <v>1800</v>
+        <v>1807</v>
       </c>
       <c r="M277" s="5" t="s">
-        <v>1801</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="5" t="s">
-        <v>1802</v>
+        <v>1809</v>
       </c>
       <c r="B278" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C278" s="5" t="s">
-        <v>265</v>
+        <v>662</v>
       </c>
       <c r="D278" s="5" t="s">
-        <v>1795</v>
-[...2 lines deleted...]
-        <v>1253</v>
+        <v>1810</v>
+      </c>
+      <c r="E278" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H278" s="5" t="s">
-        <v>1803</v>
-[...1 lines deleted...]
-      <c r="I278" s="5"/>
+        <v>1811</v>
+      </c>
+      <c r="I278" s="5" t="s">
+        <v>1812</v>
+      </c>
       <c r="J278" s="5" t="s">
-        <v>1804</v>
+        <v>1719</v>
       </c>
       <c r="K278" s="5" t="s">
-        <v>1805</v>
+        <v>1813</v>
       </c>
       <c r="L278" s="6" t="s">
-        <v>1806</v>
+        <v>1814</v>
       </c>
       <c r="M278" s="5" t="s">
-        <v>1807</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="5" t="s">
-        <v>1808</v>
+        <v>1816</v>
       </c>
       <c r="B279" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C279" s="5" t="s">
-        <v>1778</v>
+        <v>265</v>
       </c>
       <c r="D279" s="5" t="s">
-        <v>1809</v>
-[...4 lines deleted...]
-        </is>
+        <v>1040</v>
+      </c>
+      <c r="E279" s="5" t="s">
+        <v>1309</v>
       </c>
       <c r="F279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H279" s="5" t="s">
-        <v>1810</v>
-[...3 lines deleted...]
-      </c>
+        <v>1817</v>
+      </c>
+      <c r="I279" s="5"/>
       <c r="J279" s="5" t="s">
-        <v>1812</v>
+        <v>976</v>
       </c>
       <c r="K279" s="5" t="s">
-        <v>1813</v>
+        <v>1818</v>
       </c>
       <c r="L279" s="6" t="s">
-        <v>1814</v>
+        <v>1819</v>
       </c>
       <c r="M279" s="5" t="s">
-        <v>1815</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="5" t="s">
-        <v>1816</v>
+        <v>1821</v>
       </c>
       <c r="B280" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C280" s="5" t="s">
-        <v>201</v>
+        <v>1251</v>
       </c>
       <c r="D280" s="5" t="s">
-        <v>693</v>
-[...5 lines deleted...]
-        <v>1817</v>
+        <v>1303</v>
+      </c>
+      <c r="E280" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F280" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H280" s="5" t="s">
-        <v>1818</v>
+        <v>1822</v>
       </c>
       <c r="I280" s="5" t="s">
-        <v>1819</v>
+        <v>1823</v>
       </c>
       <c r="J280" s="5" t="s">
-        <v>1820</v>
+        <v>1719</v>
       </c>
       <c r="K280" s="5" t="s">
-        <v>1821</v>
+        <v>1824</v>
       </c>
       <c r="L280" s="6" t="s">
-        <v>1822</v>
+        <v>1825</v>
       </c>
       <c r="M280" s="5" t="s">
-        <v>1823</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="5" t="s">
-        <v>1824</v>
+        <v>1827</v>
       </c>
       <c r="B281" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C281" s="5" t="s">
-        <v>1222</v>
+        <v>1303</v>
       </c>
       <c r="D281" s="5" t="s">
-        <v>201</v>
+        <v>1338</v>
       </c>
       <c r="E281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F281" s="5" t="s">
-        <v>1825</v>
+      <c r="F281" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H281" s="5" t="s">
-        <v>1826</v>
+        <v>1828</v>
       </c>
       <c r="I281" s="5" t="s">
-        <v>1827</v>
+        <v>1829</v>
       </c>
       <c r="J281" s="5" t="s">
-        <v>1828</v>
+        <v>1719</v>
       </c>
       <c r="K281" s="5" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
       <c r="L281" s="6" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
       <c r="M281" s="5" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="5" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="B282" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C282" s="5" t="s">
-        <v>1222</v>
+        <v>265</v>
       </c>
       <c r="D282" s="5" t="s">
-        <v>201</v>
+        <v>972</v>
       </c>
       <c r="E282" s="5" t="s">
-        <v>1833</v>
-[...1 lines deleted...]
-      <c r="F282" s="5" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F282" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G282" s="5" t="s">
         <v>1834</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="H282" s="5" t="s">
         <v>1835</v>
       </c>
       <c r="I282" s="5" t="s">
         <v>1836</v>
       </c>
       <c r="J282" s="5" t="s">
+        <v>976</v>
+      </c>
+      <c r="K282" s="5" t="s">
         <v>1837</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="L282" s="6" t="s">
         <v>1838</v>
       </c>
       <c r="M282" s="5" t="s">
         <v>1839</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="5" t="s">
         <v>1840</v>
       </c>
       <c r="B283" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C283" s="5" t="s">
-        <v>630</v>
+        <v>1841</v>
       </c>
       <c r="D283" s="5" t="s">
-        <v>1247</v>
-[...4 lines deleted...]
-        </is>
+        <v>1338</v>
+      </c>
+      <c r="E283" s="5" t="s">
+        <v>1842</v>
       </c>
       <c r="F283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H283" s="5" t="s">
-        <v>1841</v>
-[...3 lines deleted...]
-      </c>
+        <v>1843</v>
+      </c>
+      <c r="I283" s="5"/>
       <c r="J283" s="5" t="s">
-        <v>1656</v>
+        <v>1844</v>
       </c>
       <c r="K283" s="5" t="s">
-        <v>1843</v>
+        <v>1845</v>
       </c>
       <c r="L283" s="6" t="s">
-        <v>1844</v>
+        <v>1846</v>
       </c>
       <c r="M283" s="5" t="s">
-        <v>1845</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="5" t="s">
-        <v>1846</v>
+        <v>1848</v>
       </c>
       <c r="B284" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C284" s="5" t="s">
-        <v>630</v>
+        <v>733</v>
       </c>
       <c r="D284" s="5" t="s">
-        <v>1282</v>
+        <v>201</v>
       </c>
       <c r="E284" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1849</v>
+      </c>
+      <c r="F284" s="5" t="s">
+        <v>1850</v>
       </c>
       <c r="G284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H284" s="5" t="s">
-        <v>1847</v>
+        <v>1851</v>
       </c>
       <c r="I284" s="5" t="s">
-        <v>1848</v>
+        <v>1852</v>
       </c>
       <c r="J284" s="5" t="s">
-        <v>1656</v>
+        <v>1853</v>
       </c>
       <c r="K284" s="5" t="s">
-        <v>1849</v>
+        <v>1854</v>
       </c>
       <c r="L284" s="6" t="s">
-        <v>1850</v>
+        <v>1855</v>
       </c>
       <c r="M284" s="5" t="s">
-        <v>1851</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="5" t="s">
-        <v>1852</v>
+        <v>1857</v>
       </c>
       <c r="B285" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C285" s="5" t="s">
         <v>201</v>
       </c>
       <c r="D285" s="5" t="s">
-        <v>693</v>
+        <v>733</v>
       </c>
       <c r="E285" s="5" t="s">
-        <v>1786</v>
+        <v>1858</v>
       </c>
       <c r="F285" s="5" t="s">
-        <v>1817</v>
+        <v>1859</v>
       </c>
       <c r="G285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H285" s="5" t="s">
-        <v>1853</v>
+        <v>1860</v>
       </c>
       <c r="I285" s="5" t="s">
-        <v>1854</v>
+        <v>1861</v>
       </c>
       <c r="J285" s="5" t="s">
-        <v>1855</v>
+        <v>1862</v>
       </c>
       <c r="K285" s="5" t="s">
-        <v>1856</v>
+        <v>1863</v>
       </c>
       <c r="L285" s="6" t="s">
-        <v>1857</v>
+        <v>1864</v>
       </c>
       <c r="M285" s="5" t="s">
-        <v>1858</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="5" t="s">
-        <v>1859</v>
+        <v>1866</v>
       </c>
       <c r="B286" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C286" s="5" t="s">
-        <v>630</v>
+        <v>1867</v>
       </c>
       <c r="D286" s="5" t="s">
-        <v>1860</v>
+        <v>1867</v>
       </c>
       <c r="E286" s="5" t="s">
-        <v>17</v>
+        <v>1309</v>
       </c>
       <c r="F286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H286" s="5" t="s">
-        <v>1861</v>
+        <v>1868</v>
       </c>
       <c r="I286" s="5" t="s">
-        <v>1862</v>
+        <v>1869</v>
       </c>
       <c r="J286" s="5" t="s">
-        <v>1656</v>
+        <v>1870</v>
       </c>
       <c r="K286" s="5" t="s">
-        <v>1863</v>
+        <v>1871</v>
       </c>
       <c r="L286" s="6" t="s">
-        <v>1864</v>
+        <v>1872</v>
       </c>
       <c r="M286" s="5" t="s">
-        <v>1865</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="5" t="s">
-        <v>1866</v>
+        <v>1874</v>
       </c>
       <c r="B287" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C287" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="D287" s="5" t="s">
         <v>1867</v>
       </c>
-      <c r="D287" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E287" s="5" t="s">
-        <v>17</v>
+        <v>1309</v>
       </c>
       <c r="F287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H287" s="5" t="s">
-        <v>1869</v>
-[...3 lines deleted...]
-      </c>
+        <v>1875</v>
+      </c>
+      <c r="I287" s="5"/>
       <c r="J287" s="5" t="s">
-        <v>1871</v>
+        <v>1876</v>
       </c>
       <c r="K287" s="5" t="s">
-        <v>1872</v>
+        <v>1877</v>
       </c>
       <c r="L287" s="6" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="M287" s="5" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="5" t="s">
-        <v>1875</v>
+        <v>1880</v>
       </c>
       <c r="B288" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C288" s="5" t="s">
-        <v>630</v>
+        <v>1841</v>
       </c>
       <c r="D288" s="5" t="s">
-        <v>1876</v>
-[...2 lines deleted...]
-        <v>1877</v>
+        <v>1881</v>
+      </c>
+      <c r="E288" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H288" s="5" t="s">
-        <v>1878</v>
+        <v>1882</v>
       </c>
       <c r="I288" s="5" t="s">
-        <v>1879</v>
+        <v>1883</v>
       </c>
       <c r="J288" s="5" t="s">
-        <v>1656</v>
+        <v>1884</v>
       </c>
       <c r="K288" s="5" t="s">
-        <v>1880</v>
+        <v>1885</v>
       </c>
       <c r="L288" s="6" t="s">
-        <v>1881</v>
+        <v>1886</v>
       </c>
       <c r="M288" s="5" t="s">
-        <v>1882</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="5" t="s">
-        <v>1883</v>
+        <v>1888</v>
       </c>
       <c r="B289" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C289" s="5" t="s">
-        <v>630</v>
+        <v>201</v>
       </c>
       <c r="D289" s="5" t="s">
-        <v>1884</v>
+        <v>733</v>
       </c>
       <c r="E289" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1858</v>
+      </c>
+      <c r="F289" s="5" t="s">
+        <v>1889</v>
       </c>
       <c r="G289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H289" s="5" t="s">
-        <v>1885</v>
+        <v>1890</v>
       </c>
       <c r="I289" s="5" t="s">
-        <v>1886</v>
+        <v>1891</v>
       </c>
       <c r="J289" s="5" t="s">
-        <v>1735</v>
+        <v>1892</v>
       </c>
       <c r="K289" s="5" t="s">
-        <v>1887</v>
+        <v>1893</v>
       </c>
       <c r="L289" s="6" t="s">
-        <v>1888</v>
+        <v>1894</v>
       </c>
       <c r="M289" s="5" t="s">
-        <v>1889</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="5" t="s">
-        <v>1890</v>
+        <v>1896</v>
       </c>
       <c r="B290" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C290" s="5" t="s">
-        <v>630</v>
+        <v>478</v>
       </c>
       <c r="D290" s="5" t="s">
-        <v>1282</v>
-[...7 lines deleted...]
-        </is>
+        <v>201</v>
+      </c>
+      <c r="E290" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F290" s="5" t="s">
+        <v>1897</v>
       </c>
       <c r="G290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H290" s="5" t="s">
-        <v>1891</v>
+        <v>1898</v>
       </c>
       <c r="I290" s="5" t="s">
-        <v>1892</v>
+        <v>1899</v>
       </c>
       <c r="J290" s="5" t="s">
-        <v>1656</v>
+        <v>1900</v>
       </c>
       <c r="K290" s="5" t="s">
-        <v>1893</v>
+        <v>1901</v>
       </c>
       <c r="L290" s="6" t="s">
-        <v>1894</v>
+        <v>1902</v>
       </c>
       <c r="M290" s="5" t="s">
-        <v>1895</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="5" t="s">
-        <v>1896</v>
+        <v>1904</v>
       </c>
       <c r="B291" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C291" s="5" t="s">
-        <v>1897</v>
+        <v>478</v>
       </c>
       <c r="D291" s="5" t="s">
-        <v>408</v>
+        <v>201</v>
       </c>
       <c r="E291" s="5" t="s">
-        <v>1898</v>
-[...4 lines deleted...]
-        </is>
+        <v>1905</v>
+      </c>
+      <c r="F291" s="5" t="s">
+        <v>1906</v>
       </c>
       <c r="G291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H291" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H291" s="5" t="s">
+        <v>1907</v>
       </c>
       <c r="I291" s="5" t="s">
-        <v>1899</v>
+        <v>1908</v>
       </c>
       <c r="J291" s="5" t="s">
-        <v>1900</v>
-[...2 lines deleted...]
-        <v>1901</v>
+        <v>1909</v>
+      </c>
+      <c r="K291" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L291" s="6" t="s">
-        <v>1902</v>
+        <v>1910</v>
       </c>
       <c r="M291" s="5" t="s">
-        <v>1903</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="5" t="s">
-        <v>1904</v>
+        <v>1912</v>
       </c>
       <c r="B292" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C292" s="5" t="s">
-        <v>201</v>
+        <v>662</v>
       </c>
       <c r="D292" s="5" t="s">
-        <v>693</v>
-[...5 lines deleted...]
-        <v>1817</v>
+        <v>1303</v>
+      </c>
+      <c r="E292" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F292" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H292" s="5" t="s">
-        <v>1905</v>
+        <v>1913</v>
       </c>
       <c r="I292" s="5" t="s">
-        <v>1906</v>
+        <v>1914</v>
       </c>
       <c r="J292" s="5" t="s">
-        <v>1907</v>
+        <v>1719</v>
       </c>
       <c r="K292" s="5" t="s">
-        <v>1908</v>
+        <v>1915</v>
       </c>
       <c r="L292" s="6" t="s">
-        <v>1909</v>
+        <v>1916</v>
       </c>
       <c r="M292" s="5" t="s">
-        <v>1910</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="5" t="s">
-        <v>1911</v>
+        <v>1918</v>
       </c>
       <c r="B293" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C293" s="5" t="s">
-        <v>1912</v>
+        <v>662</v>
       </c>
       <c r="D293" s="5" t="s">
-        <v>1282</v>
+        <v>1338</v>
       </c>
       <c r="E293" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H293" s="5" t="s">
-        <v>1913</v>
+        <v>1919</v>
       </c>
       <c r="I293" s="5" t="s">
-        <v>1914</v>
+        <v>1920</v>
       </c>
       <c r="J293" s="5" t="s">
-        <v>1656</v>
+        <v>1719</v>
       </c>
       <c r="K293" s="5" t="s">
-        <v>1915</v>
+        <v>1921</v>
       </c>
       <c r="L293" s="6" t="s">
-        <v>1916</v>
+        <v>1922</v>
       </c>
       <c r="M293" s="5" t="s">
-        <v>1917</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="5" t="s">
-        <v>1918</v>
+        <v>1924</v>
       </c>
       <c r="B294" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C294" s="5" t="s">
-        <v>225</v>
+        <v>201</v>
       </c>
       <c r="D294" s="5" t="s">
-        <v>1282</v>
+        <v>733</v>
       </c>
       <c r="E294" s="5" t="s">
-        <v>1919</v>
+        <v>1858</v>
       </c>
       <c r="F294" s="5" t="s">
-        <v>667</v>
+        <v>1889</v>
       </c>
       <c r="G294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H294" s="5" t="s">
-        <v>1920</v>
+        <v>1925</v>
       </c>
       <c r="I294" s="5" t="s">
-        <v>1921</v>
+        <v>1926</v>
       </c>
       <c r="J294" s="5" t="s">
-        <v>1922</v>
+        <v>1927</v>
       </c>
       <c r="K294" s="5" t="s">
-        <v>1923</v>
+        <v>1928</v>
       </c>
       <c r="L294" s="6" t="s">
-        <v>1924</v>
+        <v>1929</v>
       </c>
       <c r="M294" s="5" t="s">
-        <v>1925</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="5" t="s">
-        <v>1926</v>
+        <v>1931</v>
       </c>
       <c r="B295" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C295" s="5" t="s">
-        <v>16</v>
+        <v>662</v>
       </c>
       <c r="D295" s="5" t="s">
-        <v>1927</v>
+        <v>1932</v>
       </c>
       <c r="E295" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F295" s="5" t="s">
-        <v>1928</v>
+      <c r="F295" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H295" s="5" t="s">
-        <v>1929</v>
+        <v>1933</v>
       </c>
       <c r="I295" s="5" t="s">
-        <v>1930</v>
+        <v>1934</v>
       </c>
       <c r="J295" s="5" t="s">
-        <v>1656</v>
+        <v>1719</v>
       </c>
       <c r="K295" s="5" t="s">
-        <v>1931</v>
+        <v>1935</v>
       </c>
       <c r="L295" s="6" t="s">
-        <v>1932</v>
+        <v>1936</v>
       </c>
       <c r="M295" s="5" t="s">
-        <v>1933</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="5" t="s">
-        <v>1934</v>
+        <v>1938</v>
       </c>
       <c r="B296" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C296" s="5" t="s">
-        <v>982</v>
+        <v>1939</v>
       </c>
       <c r="D296" s="5" t="s">
-        <v>1935</v>
+        <v>1940</v>
       </c>
       <c r="E296" s="5" t="s">
-        <v>1936</v>
-[...2 lines deleted...]
-        <v>1937</v>
+        <v>17</v>
+      </c>
+      <c r="F296" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H296" s="5" t="s">
-        <v>16</v>
+        <v>1941</v>
       </c>
       <c r="I296" s="5" t="s">
-        <v>1938</v>
+        <v>1942</v>
       </c>
       <c r="J296" s="5" t="s">
-        <v>1939</v>
+        <v>1943</v>
       </c>
       <c r="K296" s="5" t="s">
-        <v>1940</v>
+        <v>1944</v>
       </c>
       <c r="L296" s="6" t="s">
-        <v>1941</v>
+        <v>1945</v>
       </c>
       <c r="M296" s="5" t="s">
-        <v>1942</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="5" t="s">
-        <v>1943</v>
+        <v>1947</v>
       </c>
       <c r="B297" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C297" s="5" t="s">
-        <v>16</v>
+        <v>662</v>
       </c>
       <c r="D297" s="5" t="s">
-        <v>1282</v>
+        <v>1948</v>
       </c>
       <c r="E297" s="5" t="s">
-        <v>17</v>
+        <v>1949</v>
       </c>
       <c r="F297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H297" s="5" t="s">
-        <v>1944</v>
+        <v>1950</v>
       </c>
       <c r="I297" s="5" t="s">
-        <v>1945</v>
+        <v>1951</v>
       </c>
       <c r="J297" s="5" t="s">
-        <v>1735</v>
+        <v>1719</v>
       </c>
       <c r="K297" s="5" t="s">
-        <v>1946</v>
+        <v>1952</v>
       </c>
       <c r="L297" s="6" t="s">
-        <v>1947</v>
+        <v>1953</v>
       </c>
       <c r="M297" s="5" t="s">
-        <v>1948</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="5" t="s">
-        <v>1949</v>
+        <v>1955</v>
       </c>
       <c r="B298" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C298" s="5" t="s">
-        <v>201</v>
+        <v>662</v>
       </c>
       <c r="D298" s="5" t="s">
-        <v>693</v>
+        <v>1956</v>
       </c>
       <c r="E298" s="5" t="s">
-        <v>1786</v>
-[...2 lines deleted...]
-        <v>1817</v>
+        <v>17</v>
+      </c>
+      <c r="F298" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H298" s="5" t="s">
-        <v>1950</v>
+        <v>1957</v>
       </c>
       <c r="I298" s="5" t="s">
-        <v>1951</v>
+        <v>1958</v>
       </c>
       <c r="J298" s="5" t="s">
-        <v>1952</v>
+        <v>1798</v>
       </c>
       <c r="K298" s="5" t="s">
-        <v>1953</v>
+        <v>1959</v>
       </c>
       <c r="L298" s="6" t="s">
-        <v>1954</v>
+        <v>1960</v>
       </c>
       <c r="M298" s="5" t="s">
-        <v>1955</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="5" t="s">
-        <v>1956</v>
+        <v>1962</v>
       </c>
       <c r="B299" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C299" s="5" t="s">
-        <v>16</v>
+        <v>662</v>
       </c>
       <c r="D299" s="5" t="s">
-        <v>1927</v>
+        <v>1338</v>
       </c>
       <c r="E299" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F299" s="5" t="s">
-        <v>1957</v>
+      <c r="F299" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H299" s="5" t="s">
-        <v>1958</v>
+        <v>1963</v>
       </c>
       <c r="I299" s="5" t="s">
-        <v>1959</v>
+        <v>1964</v>
       </c>
       <c r="J299" s="5" t="s">
-        <v>1656</v>
+        <v>1719</v>
       </c>
       <c r="K299" s="5" t="s">
-        <v>1960</v>
+        <v>1965</v>
       </c>
       <c r="L299" s="6" t="s">
-        <v>1961</v>
+        <v>1966</v>
       </c>
       <c r="M299" s="5" t="s">
-        <v>1962</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="5" t="s">
-        <v>1963</v>
+        <v>1968</v>
       </c>
       <c r="B300" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C300" s="5" t="s">
-        <v>16</v>
+        <v>1969</v>
       </c>
       <c r="D300" s="5" t="s">
-        <v>1747</v>
+        <v>408</v>
       </c>
       <c r="E300" s="5" t="s">
-        <v>17</v>
+        <v>1970</v>
       </c>
       <c r="F300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H300" s="5" t="s">
-        <v>1964</v>
+      <c r="H300" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I300" s="5" t="s">
-        <v>1965</v>
+        <v>1971</v>
       </c>
       <c r="J300" s="5" t="s">
-        <v>1735</v>
+        <v>1972</v>
       </c>
       <c r="K300" s="5" t="s">
-        <v>1966</v>
+        <v>1973</v>
       </c>
       <c r="L300" s="6" t="s">
-        <v>1967</v>
+        <v>1974</v>
       </c>
       <c r="M300" s="5" t="s">
-        <v>1968</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="5" t="s">
-        <v>1969</v>
+        <v>1976</v>
       </c>
       <c r="B301" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C301" s="5" t="s">
-        <v>16</v>
+        <v>201</v>
       </c>
       <c r="D301" s="5" t="s">
-        <v>1282</v>
+        <v>733</v>
       </c>
       <c r="E301" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1858</v>
+      </c>
+      <c r="F301" s="5" t="s">
+        <v>1889</v>
       </c>
       <c r="G301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H301" s="5" t="s">
-        <v>1970</v>
+        <v>1977</v>
       </c>
       <c r="I301" s="5" t="s">
-        <v>1971</v>
+        <v>1978</v>
       </c>
       <c r="J301" s="5" t="s">
-        <v>1735</v>
+        <v>1979</v>
       </c>
       <c r="K301" s="5" t="s">
-        <v>1972</v>
+        <v>1980</v>
       </c>
       <c r="L301" s="6" t="s">
-        <v>1973</v>
+        <v>1981</v>
       </c>
       <c r="M301" s="5" t="s">
-        <v>1974</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="5" t="s">
-        <v>1975</v>
+        <v>1983</v>
       </c>
       <c r="B302" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C302" s="5" t="s">
-        <v>16</v>
+        <v>1984</v>
       </c>
       <c r="D302" s="5" t="s">
-        <v>1927</v>
+        <v>1338</v>
       </c>
       <c r="E302" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F302" s="5" t="s">
-        <v>1957</v>
+      <c r="F302" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H302" s="5" t="s">
-        <v>1976</v>
+        <v>1985</v>
       </c>
       <c r="I302" s="5" t="s">
-        <v>1977</v>
+        <v>1986</v>
       </c>
       <c r="J302" s="5" t="s">
-        <v>1656</v>
+        <v>1719</v>
       </c>
       <c r="K302" s="5" t="s">
-        <v>1978</v>
+        <v>1987</v>
       </c>
       <c r="L302" s="6" t="s">
-        <v>1979</v>
+        <v>1988</v>
       </c>
       <c r="M302" s="5" t="s">
-        <v>1980</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="5" t="s">
-        <v>1981</v>
+        <v>1990</v>
       </c>
       <c r="B303" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C303" s="5" t="s">
-        <v>201</v>
+        <v>225</v>
       </c>
       <c r="D303" s="5" t="s">
-        <v>693</v>
+        <v>1338</v>
       </c>
       <c r="E303" s="5" t="s">
-        <v>1786</v>
+        <v>1991</v>
       </c>
       <c r="F303" s="5" t="s">
-        <v>1982</v>
+        <v>699</v>
       </c>
       <c r="G303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H303" s="5" t="s">
-        <v>1983</v>
+        <v>1992</v>
       </c>
       <c r="I303" s="5" t="s">
-        <v>1984</v>
+        <v>1993</v>
       </c>
       <c r="J303" s="5" t="s">
-        <v>1985</v>
+        <v>1994</v>
       </c>
       <c r="K303" s="5" t="s">
-        <v>1986</v>
+        <v>1995</v>
       </c>
       <c r="L303" s="6" t="s">
-        <v>1987</v>
+        <v>1996</v>
       </c>
       <c r="M303" s="5" t="s">
-        <v>1988</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="5" t="s">
-        <v>1989</v>
+        <v>1998</v>
       </c>
       <c r="B304" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C304" s="5" t="s">
-        <v>201</v>
+        <v>16</v>
       </c>
       <c r="D304" s="5" t="s">
-        <v>693</v>
+        <v>1999</v>
       </c>
       <c r="E304" s="5" t="s">
-        <v>1990</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F304" s="5" t="s">
+        <v>2000</v>
       </c>
       <c r="G304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H304" s="5" t="s">
-        <v>1991</v>
+        <v>2001</v>
       </c>
       <c r="I304" s="5" t="s">
-        <v>1992</v>
+        <v>2002</v>
       </c>
       <c r="J304" s="5" t="s">
-        <v>1993</v>
+        <v>1719</v>
       </c>
       <c r="K304" s="5" t="s">
-        <v>1994</v>
+        <v>2003</v>
       </c>
       <c r="L304" s="6" t="s">
-        <v>1995</v>
+        <v>2004</v>
       </c>
       <c r="M304" s="5" t="s">
-        <v>1996</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="5" t="s">
-        <v>1997</v>
+        <v>2006</v>
       </c>
       <c r="B305" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C305" s="5" t="s">
-        <v>186</v>
+        <v>1040</v>
       </c>
       <c r="D305" s="5" t="s">
-        <v>1267</v>
+        <v>2007</v>
       </c>
       <c r="E305" s="5" t="s">
-        <v>1998</v>
+        <v>2008</v>
       </c>
       <c r="F305" s="5" t="s">
-        <v>1999</v>
+        <v>2009</v>
       </c>
       <c r="G305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H305" s="5" t="s">
-        <v>2000</v>
+        <v>16</v>
       </c>
       <c r="I305" s="5" t="s">
-        <v>2001</v>
+        <v>2010</v>
       </c>
       <c r="J305" s="5" t="s">
-        <v>1285</v>
+        <v>2011</v>
       </c>
       <c r="K305" s="5" t="s">
-        <v>2002</v>
+        <v>2012</v>
       </c>
       <c r="L305" s="6" t="s">
-        <v>2003</v>
+        <v>2013</v>
       </c>
       <c r="M305" s="5" t="s">
-        <v>2004</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="5" t="s">
-        <v>2005</v>
+        <v>2015</v>
       </c>
       <c r="B306" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C306" s="5" t="s">
-        <v>186</v>
+        <v>16</v>
       </c>
       <c r="D306" s="5" t="s">
-        <v>226</v>
-[...4 lines deleted...]
-        </is>
+        <v>1338</v>
+      </c>
+      <c r="E306" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H306" s="5" t="s">
-        <v>2006</v>
+        <v>2016</v>
       </c>
       <c r="I306" s="5" t="s">
-        <v>2007</v>
+        <v>2017</v>
       </c>
       <c r="J306" s="5" t="s">
-        <v>2008</v>
+        <v>1798</v>
       </c>
       <c r="K306" s="5" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="L306" s="6" t="s">
-        <v>2010</v>
+        <v>2019</v>
       </c>
       <c r="M306" s="5" t="s">
-        <v>2011</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="5" t="s">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="B307" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C307" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="D307" s="5" t="s">
+        <v>733</v>
+      </c>
+      <c r="E307" s="5" t="s">
+        <v>1858</v>
+      </c>
+      <c r="F307" s="5" t="s">
+        <v>1889</v>
+      </c>
+      <c r="G307" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H307" s="5" t="s">
+        <v>2022</v>
+      </c>
+      <c r="I307" s="5" t="s">
+        <v>2023</v>
+      </c>
+      <c r="J307" s="5" t="s">
+        <v>2024</v>
+      </c>
+      <c r="K307" s="5" t="s">
+        <v>2025</v>
+      </c>
+      <c r="L307" s="6" t="s">
+        <v>2026</v>
+      </c>
+      <c r="M307" s="5" t="s">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="5" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B308" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C308" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D308" s="5" t="s">
+        <v>1999</v>
+      </c>
+      <c r="E308" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F308" s="5" t="s">
+        <v>2029</v>
+      </c>
+      <c r="G308" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H308" s="5" t="s">
+        <v>2030</v>
+      </c>
+      <c r="I308" s="5" t="s">
+        <v>2031</v>
+      </c>
+      <c r="J308" s="5" t="s">
+        <v>1719</v>
+      </c>
+      <c r="K308" s="5" t="s">
+        <v>2032</v>
+      </c>
+      <c r="L308" s="6" t="s">
+        <v>2033</v>
+      </c>
+      <c r="M308" s="5" t="s">
+        <v>2034</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="5" t="s">
+        <v>2035</v>
+      </c>
+      <c r="B309" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C309" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D309" s="5" t="s">
+        <v>1810</v>
+      </c>
+      <c r="E309" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F309" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G309" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H309" s="5" t="s">
+        <v>2036</v>
+      </c>
+      <c r="I309" s="5" t="s">
+        <v>2037</v>
+      </c>
+      <c r="J309" s="5" t="s">
+        <v>1798</v>
+      </c>
+      <c r="K309" s="5" t="s">
+        <v>2038</v>
+      </c>
+      <c r="L309" s="6" t="s">
+        <v>2039</v>
+      </c>
+      <c r="M309" s="5" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="5" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B310" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C310" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D310" s="5" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E310" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F310" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G310" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H310" s="5" t="s">
+        <v>2042</v>
+      </c>
+      <c r="I310" s="5" t="s">
+        <v>2043</v>
+      </c>
+      <c r="J310" s="5" t="s">
+        <v>1798</v>
+      </c>
+      <c r="K310" s="5" t="s">
+        <v>2044</v>
+      </c>
+      <c r="L310" s="6" t="s">
+        <v>2045</v>
+      </c>
+      <c r="M310" s="5" t="s">
+        <v>2046</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="5" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B311" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C311" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D311" s="5" t="s">
+        <v>1999</v>
+      </c>
+      <c r="E311" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F311" s="5" t="s">
+        <v>2029</v>
+      </c>
+      <c r="G311" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H311" s="5" t="s">
+        <v>2048</v>
+      </c>
+      <c r="I311" s="5" t="s">
+        <v>2049</v>
+      </c>
+      <c r="J311" s="5" t="s">
+        <v>1719</v>
+      </c>
+      <c r="K311" s="5" t="s">
+        <v>2050</v>
+      </c>
+      <c r="L311" s="6" t="s">
+        <v>2051</v>
+      </c>
+      <c r="M311" s="5" t="s">
+        <v>2052</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="5" t="s">
+        <v>2053</v>
+      </c>
+      <c r="B312" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C312" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="D312" s="5" t="s">
+        <v>733</v>
+      </c>
+      <c r="E312" s="5" t="s">
+        <v>1858</v>
+      </c>
+      <c r="F312" s="5" t="s">
+        <v>2054</v>
+      </c>
+      <c r="G312" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H312" s="5" t="s">
+        <v>2055</v>
+      </c>
+      <c r="I312" s="5" t="s">
+        <v>2056</v>
+      </c>
+      <c r="J312" s="5" t="s">
+        <v>2057</v>
+      </c>
+      <c r="K312" s="5" t="s">
+        <v>2058</v>
+      </c>
+      <c r="L312" s="6" t="s">
+        <v>2059</v>
+      </c>
+      <c r="M312" s="5" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="5" t="s">
+        <v>2061</v>
+      </c>
+      <c r="B313" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C313" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="D313" s="5" t="s">
+        <v>733</v>
+      </c>
+      <c r="E313" s="5" t="s">
+        <v>2062</v>
+      </c>
+      <c r="F313" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G313" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H313" s="5" t="s">
+        <v>2063</v>
+      </c>
+      <c r="I313" s="5" t="s">
+        <v>2064</v>
+      </c>
+      <c r="J313" s="5" t="s">
+        <v>2065</v>
+      </c>
+      <c r="K313" s="5" t="s">
+        <v>2066</v>
+      </c>
+      <c r="L313" s="6" t="s">
+        <v>2067</v>
+      </c>
+      <c r="M313" s="5" t="s">
+        <v>2068</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="5" t="s">
+        <v>2069</v>
+      </c>
+      <c r="B314" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C314" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D314" s="5" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E314" s="5" t="s">
+        <v>2070</v>
+      </c>
+      <c r="F314" s="5" t="s">
+        <v>2071</v>
+      </c>
+      <c r="G314" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H314" s="5" t="s">
+        <v>2072</v>
+      </c>
+      <c r="I314" s="5" t="s">
+        <v>2073</v>
+      </c>
+      <c r="J314" s="5" t="s">
+        <v>1341</v>
+      </c>
+      <c r="K314" s="5" t="s">
+        <v>2074</v>
+      </c>
+      <c r="L314" s="6" t="s">
+        <v>2075</v>
+      </c>
+      <c r="M314" s="5" t="s">
+        <v>2076</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="5" t="s">
+        <v>2077</v>
+      </c>
+      <c r="B315" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C315" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D315" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="E315" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F315" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G315" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H315" s="5" t="s">
+        <v>2078</v>
+      </c>
+      <c r="I315" s="5" t="s">
+        <v>2079</v>
+      </c>
+      <c r="J315" s="5" t="s">
+        <v>2080</v>
+      </c>
+      <c r="K315" s="5" t="s">
+        <v>2081</v>
+      </c>
+      <c r="L315" s="6" t="s">
+        <v>2082</v>
+      </c>
+      <c r="M315" s="5" t="s">
+        <v>2083</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="5" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B316" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C316" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="D307" s="5" t="inlineStr">
-[...33 lines deleted...]
-        <v>2019</v>
+      <c r="D316" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E316" s="5" t="s">
+        <v>2085</v>
+      </c>
+      <c r="F316" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G316" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H316" s="5" t="s">
+        <v>2086</v>
+      </c>
+      <c r="I316" s="5" t="s">
+        <v>2087</v>
+      </c>
+      <c r="J316" s="5" t="s">
+        <v>2088</v>
+      </c>
+      <c r="K316" s="5" t="s">
+        <v>2089</v>
+      </c>
+      <c r="L316" s="6" t="s">
+        <v>2090</v>
+      </c>
+      <c r="M316" s="5" t="s">
+        <v>2091</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -26411,44 +27305,53 @@
     <hyperlink ref="M283" r:id="rId288"/>
     <hyperlink ref="M284" r:id="rId289"/>
     <hyperlink ref="M285" r:id="rId290"/>
     <hyperlink ref="M286" r:id="rId291"/>
     <hyperlink ref="M287" r:id="rId292"/>
     <hyperlink ref="M288" r:id="rId293"/>
     <hyperlink ref="M289" r:id="rId294"/>
     <hyperlink ref="M290" r:id="rId295"/>
     <hyperlink ref="M291" r:id="rId296"/>
     <hyperlink ref="M292" r:id="rId297"/>
     <hyperlink ref="M293" r:id="rId298"/>
     <hyperlink ref="M294" r:id="rId299"/>
     <hyperlink ref="M295" r:id="rId300"/>
     <hyperlink ref="M296" r:id="rId301"/>
     <hyperlink ref="M297" r:id="rId302"/>
     <hyperlink ref="M298" r:id="rId303"/>
     <hyperlink ref="M299" r:id="rId304"/>
     <hyperlink ref="M300" r:id="rId305"/>
     <hyperlink ref="M301" r:id="rId306"/>
     <hyperlink ref="M302" r:id="rId307"/>
     <hyperlink ref="M303" r:id="rId308"/>
     <hyperlink ref="M304" r:id="rId309"/>
     <hyperlink ref="M305" r:id="rId310"/>
     <hyperlink ref="M306" r:id="rId311"/>
     <hyperlink ref="M307" r:id="rId312"/>
+    <hyperlink ref="M308" r:id="rId313"/>
+    <hyperlink ref="M309" r:id="rId314"/>
+    <hyperlink ref="M310" r:id="rId315"/>
+    <hyperlink ref="M311" r:id="rId316"/>
+    <hyperlink ref="M312" r:id="rId317"/>
+    <hyperlink ref="M313" r:id="rId318"/>
+    <hyperlink ref="M314" r:id="rId319"/>
+    <hyperlink ref="M315" r:id="rId320"/>
+    <hyperlink ref="M316" r:id="rId321"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>