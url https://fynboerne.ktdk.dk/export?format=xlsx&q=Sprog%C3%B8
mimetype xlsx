--- v1 (2025-11-19)
+++ v2 (2026-04-09)
@@ -3,53 +3,53 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1085" uniqueCount="699" xml:space="preserve">
-[...1 lines deleted...]
-    <t>Datering</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1128" uniqueCount="730" xml:space="preserve">
+  <si>
+    <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
@@ -308,54 +308,107 @@
 Ved middagsbordet tabte Fru Rasmussen en kunstig tand, og den gik bordet rundt. Væmmeligt!
 Christine har ikke noget klaver at øve sig på, men hun skal leje et stueorgel.
 Det var behageligt for Christine at blive nævnt i Lindhardts prædiken. Nu skal hun til to koncerter.
 Alhed Larsen skriver ikke. Måske er der problemer i hendes og Haralds forhold? Christine er et dårligt eksempel for Alhed.
 Ellen må ikke forelske sig i kaptajn Havemann.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Mzaq</t>
   </si>
   <si>
     <t>Søndag d: 31/1 92. Kæreste lille Elle!
 Nu skal jeg i Aften have påbegyndt en længere Skrivelse til dig – jeg håber dog, den skal blive en af de længere; hidtil har jeg jo ikke kundet sende dig andet end Smålapper. Først vil jeg ønske dig på det hæftigste Velkommen i ”den vide Verden” – i Paranthes bemærket, jeg vil håbe, du en lille Smule må have Fornemmelsen af at være ude i ”den vide Verden”, det er en Følelse, som jeg synes må udvikle én og give én en Smule Idé om at stå på egne Ben! – Altså, jeg vil ønske dig af mit ganske Hjærte Velkommen til Hamburg og ønske, at du må få det mest mulige Udbytte af Farten, kunne komme godt ud af det med dine Folk – det tvivler jeg ikke på nogen Måde om, at du vil for hans Vedkommende, hende kender jeg jo ikke meget til – og at du ikke må komme til at længes for galt, det er en grusom Pine, som jeg kender fra Fogdarød – Gud fri os vel, man er en Stakkel, når man lider af Hjemvé. Tænk dig, jeg har endnu ikke længtes, mens jeg har været her, ikke så meget som en Anelse af Hjemvé er kommen op i mig! Er det egentlig ikke underligt? Man skulde tro, at jeg netop under disse Omstændigheder mere end nogen Sinde skulde længes efter jer alle sammen, og netop nu, jeg er mellem Mennesker, jeg ikke – om jeg så må sige – har Tankegang sammen med; mon det er storsnudet at sige det! Dermed mener jeg jo egentlig, at jeg står på et ”højere Dannelsestrin” end de, det gør jeg virkelig også, forsåvidt som der er en Masse Spørgsmål, som jeg gærne gad drøfte med andre, f. Ex. meget af det jeg læse, men som de ikke fatter; jeg holder så umådelig lidt af at være storsnudet, og især hvad ”Dannelse” angår, eftersom jeg er mig bevidst at være så lille, som vel muligt i åndelig Henseende – i Intelligens; men lad mig se, der er jo en Udvej, jeg kan slippe for at holde min Tankegang ”højere” og så holde den ”anderledes”. 
 Du har jo i Grunden ikke rigtig nogen klar Forestilling om, hvordan Menneskene Rasmussens er, du kender dem jo egentlig kun fra Mors Breve, nu skal du få en, så vidt mine Evner rækker, nøjagtig Beskrivelse af dem. Først Fru R; hun er en Kone, hos hvem Hjærtelaget er det – hvad skal jeg sige – mest xx udviklede; hun er så hjærtensgod, som Dagen er lang, hun stod gærne på Hovedet Dagen igennem for sine Medmenneskers Skyld, hvis de kunde have nogen Gavn eller Glæde af det; hun vilde selv – det er jeg vis på – undvære alt muligt af Behageligheder for at gøre det så godt som muligt for mig, hendes Omhu for mig fra den allerførste Aften har været utrolig; hun er kort sagt et sjældent godt og opofrende Menneske. Men der er en, som hun kan tyrannisere ubarmhjærtigt, og det er den sølle Rasmussen, han får mangen besk Mundfuld, kan du tro, og han nedsvælger den med en Engels Blidhed, det skikkelige Skrog han er; og ved du så, hvad den Hundselse stammer fra? Så vidt jeg med mine to menneskelige Øjne kan se fra, at han i deres Forlovelsestid forførte hende; begge Børnene er født udenfor Ægteskab; det har hun lidt så meget ved af begges Familie, at det har sat en Bitterhed i hendes Sind mod ham. Hun har ikke været med, da de opfandt Krudtet, det er sikkert, hendes Argumentation er somme Tider ganske forbavsende – men som sagt, hun har Hjærtet på rette Sted. Hendes Halvdel er det bedste Exemplar af en Nathue, jeg i mine Dage har set. Alene den Skikkelighed, hvormed han tager imod hendes mange Småstik, er sær N [”N” overstreget] nathueagtig; han er for øvrigt Skikkeligheden selv, så skikkelig, at det tit irriterer mig grænseløst; f. Ex. er jeg lige ved at kyle ham Pakker og Muffe i Synet, når jeg kommer hjem fra Byen og ringer på, og jeg så hører ham komme farende på sine Slæber aldeles hæsblæsende, som om der var et Uhyre efter mig, ud af hvis Klør det gjaldt at frelse mig! Men de er jo Synd, derfor gør jeg det heller ikke; han kunde såmæn også gøre meget for andre, men hans Godhed er [et overstreget ord] en Slags pjaltagtig Skikkelighed, som mere stammer fra Fejhed eller Ladhed end fra Hjærtevarme. Han er en grinagtig én at studere, der er en vis spytteagtig (!) Opvarterfinhed ved ham; hans Sprog er kosteligt al Tid højt opskruet og fuldt af fremmede Ord i en så grinagtig Form og Udtale, at jeg tit har ondt ved at lade være at le af ham. Han nedlader sig aldrig til at sige ”hvordan” ”sådan” men ”-ledes;” han er egentlig en ganske pæn Mand, men noget
 3)
 så uappetitligt skal man lede efter (eller helst lade være at lede efter, da to sådanne Exemplarer vilde forårsage kronisk Brækning) hans Skjortebryst ser allerede Mandag Aften ud som et af Gelskovs Viskestykker om Lørdagen, hans Negle henhøre under det unævnelige, og så har han en Egenskab, som sætter Kronen på det hele: han spytter al Tid; fra om Morgenen tidlig kan jeg høre ham mindst hvert 3die Minut: harsch – ptøj! Uha uha, især når jeg drikker min Kaffe er det en hamber én! Hver Gang jeg hører det herinde siger jeg halvhøjt for at lette mit Sind: uh, Spyttegris! Men det hjælper nu ikke, hver Dag spytter han sin lille væmmelige Blikpotte halv fuld. Ved Middagsbordet i Dag gik der en ud af Fru Rs løse Fortænder, den gik rundt og blev efterset og drøftet og tilsidst anbragt på Dugen; jeg sad og vendte en Kødbolle i Munden, den vilde ikke ned! Den Slags Finesser må man her sætte sig ud over, men det falder mig ganske umådelig svært. - . - . 
 Nej, du kan tro, jeg øver mig ikke 2 Timer om Dagen, i den Tid, jeg har været her har jeg vel spillet ½ Time og [”og” overstreget] i alt og sunget en hel (i Træk) jeg skal til hendes Moder for at øve mig, og skønt hun er en meget rar gammel Kone, så går jeg alligevel nødig uden for mit Hi, kan du nok tænke – ja d.v.s. naturligvis går jeg mig en god Tur hver Dag. En af Dagene får jeg et lille bitte Stueorgel som jeg lejer for 3 Kr mdl. det glæder jeg mig umådelig til, så kan jeg da akkompagnere mig til Sang, min Stemme er så mærkværdig kraftig og køn i denne Tid, og jeg har så tit en morderlig Lyst til at synge. - Ja, var det ikke aparte med den Idé at sende Pastor Lindhardt mine 10 Dagbogsider, jeg havde da noget ud af det, det var en mærkelig og behagelig Følelse sådan at blive tiltalt direkte i en Prædiken: "Du, som mener - - " "hvis her er en inde, som synes, at det, der siges fra Prædikestolen, er så "almindeligt" og "tåget" - og så vrængede han lidt på de to Ord! Dem havde jeg netop brugt, "alm." om hans Prædiken vedkommende Søndag og "tåget" om Præsternes Tale
 4) i det hele taget! For Resten talte han så kønt og rart, og jeg blev så glad ved ham, fordi han overhovedet tog Notice af det og ikke i Stedet for blev arrig (der var næmlig slemme Ting i f. Ex. stod der, at han så evig ud til at komme vel meget i Selskaber; tillige at han vist var af det Salt, der var ved at tabe sin Kraft!!) jeg blev så glad ved ham, at jeg samme Aften skrev et Par Ord til Tak; der under skrev jeg: En, som søger. I Dagbogen stod der næmlig Hel ["Hel" overstreget] en hel Del om min Uklarhed i så mange Ting med Hensyn til Religionen, han sagde med Hentydning dertil flere Gange: "men er du virkelig et søgende Menneske." Efter min Tak med den Underskrift talte han også til mig i sin næste Prædiken: "du, som kalder dig et søgende Menneske" o.s.v. Han er en dejlig Mand, jeg er kun bange for, at han er mig altfor dejlig! Han er en af de smukkeste Mænd, jeg har set, å så fuldendt skøn ligefrem! Nå, men koldt Vand i det varme Blod, som har så sørgelig let ved at koge over!! I Formiddags hørte jeg ham i Domkirken, og i Aften var jeg - trods min faste Beslutning om kun at gå én Gange i Kirke - i Frue Kirke og høre Biskop Clausen (Jenny Blichers Svigerfader) Men i Aften er jeg ikke så overanstrængt som sidst, den gamle, sjælden smukke Bisps Prædiken gled for Størstedelen blidt hen over Hovedet på mig, den var nok ellers køn, men jeg var så blidt anlagt i Aften. - Jeg er ene hjemme, men nu er jeg træt af at skrive, jeg skal gøre denne Epistel færdig i Morgen. Godnat, lille søde Elle! - - 
 Mandag d: 1/2. I Aftes, da jeg var kommen i Seng og lå og læste Aviser, så jeg om en Koncert, som skal [et overstreget bogstav] være her på Onsdag, vist en aldeles glimrende Koncert, idet mindst skal Neruda og - Anton Svendsen spille! Jeg må med skønt den bliver dyr, 2 1/2 Kr (!!) I Morgen skal jeg også høre en Koncert, som jeg glæder mig meget til, da jeg kender det meste af det, som skal synges og spilles; den koster kun 35 Øre. Jo, Alhed kommer herop til Katastrofen - rettere efter den, jeg vil da ikke håbe, at vi kan nå at telegrafere og hun at komme, inden det er forbi. Lad dig nu endelig snart fotografere, men tag ikke Billedet, uden når det er rigtig godt. Send det så rigtig snart. Du skaffer dig vel Silkebrevpapir? Det vejer jo så lidt. Skal vi bestemme at skrive hver 14de Dag? Sådan skal du vel skrive hjem. Ja, nu tror jeg 
 [Midt på side 2; på hovedet; vandret er indsat:] x også den er gået af med Alhed og Harald, - hun lovede mig i Dag for 8 Dage siden Brev midt i Ugen, og nu har vi Mandag i næste, så på en eller anden Manér må hun jo være op- [fortsættelse øverst på side 2; på hovedet:] taget; det kan da ikke slå fejl. Jeg vilde gærne have ham ind i Familien, han er en ualmindelig prægtig Fyr. Men det er næsten Synd, at Alhed skal ind i det kedelige Forlovelses- og giftevæsen xx
 [Midt på side 1; på hovedet; vandret er indsat:] xx Nå, men hun ved jo i Reglen, hvad hun gør, jeg tror ikke, hun overiler sig! Jeg har i alle Fald gjort mit, hvad alvorlige Formaninger angår – og nu har hun jo mit Exempel for Øje. Ja, man gør dog måske en Smule Nytte ved sit dårlige Exempel! Det tænker jeg tit på med Glæde. Så, nu Farvel, min Engel! Skriv nu, når du har været der en Uges Tid [teksten fortsætter i venstre margen, side 1; på hovedet:] rigtig nøjagtig om alt, især dine Folk Bliv ikke væk i ham, jeg har været det!! Han er en mageløs rar og prægtig én. Lev så vel til næste Gang! Dette Brev skulde efter Beregningen ligge til dig ved din Ankomst. Din Chr.
 Brug nu dine Øjne og Øren godt(!!)!!!!!!!
 [Indsat over teksten på side 1; på hovedet:] En ærbødig Hilsen til Hr. og Fru H!
 Lad mig vide, hvornår dette Brev kom, så ved jeg, hvor længe de skal være under Vejs.</t>
   </si>
   <si>
+    <t>1892-02-11</t>
+  </si>
+  <si>
+    <t>Laura Warberg</t>
+  </si>
+  <si>
+    <t>Eppendorferweg Hamburg</t>
+  </si>
+  <si>
+    <t>Henrik Havemann
+Rebecca Havemann
+Leonard Holmstrøm
+- Jensen, Frøken, Erikshaab
+Ellen Schroll
+Adelheyde Syberg
+Hempel Syberg</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer, f. Warberg, var en kort tid i huset hos Havemann-parret i Hamburg.
+Haabet er gården Erikshaab, hvor Warberg-børnene voksede op. Det vides ikke, hvem Pigen Thrane var. 
+På Brobygaard boede Albrecht Warbergs arbejdsgivere; greveparret.
+Frau Jakobsen, Ingeborg Jakobsen, Hr. Grohmann, Grettchen, de to herrer Leth, Lille Lus og Petus kendes ikke. 
+Den første opførelse af Mignon (fransk) komponeret af A. Thomas var på Opéra-Comique i Paris den 17. november 1866.
+Lohengrin er en opera af Richard Wagner, komponeret 1846-1848 og uropført på Hofteatret i Weimar den 28. august 1850.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1578</t>
+  </si>
+  <si>
+    <t>Hr. Havemann glemte at sende Ellen Sawyers sidste brev for hende. Ellen er glad for at være hos Havemann-parret. Fru Havemann er en dygtig husmor. Alle står op kl. 8. Efter morenmaden udfører Ellen og Fru Havemann huarbejde. De laver selv middagen, til Hr. Havemann/Kaptajnen kommer hjem. 
+Ellen har været hos en Frau Jakobsen, hvor hun var i internationalt selskab. Hun har også været til varieté og på besøg hos en rig Hr. Grohmann. Ellen skal sammen med Havemann i teatret og se Mignon og Lohrengrin.
+Familien har haft to kaptajner til middag. De serverede fyldte hvidkålshoveder, og Ellen og Fru Havemann havde lavet hver deres version af retten.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/l79p</t>
+  </si>
+  <si>
+    <t>Eppendorferweg d. 11 Febr. – 92
+Hamburg
+Kære Moder!
+Jeg tog mig et billigt Grin over det vilde Oprør, Haabet har været i og over Pigen Thranes mange forgæves Fjed, nu skal du høre: den næste Dag, Torsdag, skrev jeg på Fru Havemanns Anordning og overgav det til Kaptajnen for at han skulde befordre det videre til en Postkasse. Den næste Dag, Torsdag, skrev jeg til dig paa Fru Havemanns Anordning og overgav det til Kaptajnen for at han skulde befordre det viddere til en Postkasse. Den næste Dag havde jeg lige staaet op og fortalt Fru Havemann, at du sendte Bud til Stationen og om en Time vilde du have mit Brev – da Kaptajnen - trækker det op af sin Lomme!! Han gav mig Lov til at anklage sig for dig, hvilket jeg nu har gjort. - - Tak for dit Brev, det var morsomt at høre hjemmefra – pas dog på dine Ben jeg tror du staar for galt op med dem!!!! – Her er dejligt at være, jeg elsker Kaptajnen med Frue efter en høj Maalestok. Fru Havemann var jeg straks gode Venner med (vi har været på Kys siden den første Aften) Kaptajnen og jeg gloede paa hinanden i de første Dage, vare yderst høflige, men sagde ellers ingenting, men nu forliges vi aldeles brilliant, da vi forleden Aften gik fra ”Grosser Koncerthaus” havde han ”begge sine Kvinder under Armen at de ikke skulde løbe fra ham”. – Han er gemytlig og rar til daglig og slet ikke gnaven, som Ellen Schroll sagde, naar man bare ikke forstyrrer ham, naar han skriver. – Ved Bordet har vi det met ["met" overstreget] mest gemytligt. Naar Kaptajnen drikker Snaps, drikker ["drikker" overstreget], skænker derpå en til og siger ”den maa I dele”, Fru Havemann gør Mule, men jeg tager min med Anstand og siger ”Ah -” oven paa til Kaptajnens store Glæde. - Du kan tro Fru Havemann er ikke upraktisk, man skal da lede lidt, inden man finder saa en dygtig Husmoder, hun gør alting saa hurtigt, - jeg har lagt mit Valgsprog ”vi naar det nok” af; og saa er hun saa gennemproper med alt, hvad hun tager sig til. Hun styrer Kodiljen brilliant og er meget sparsommelig. – Vi staar alle 3 op paa en Tid og drikker Kaffe Klk 8, dertil stegt Flæsk og Spejlæg, saa gaar vi i Køkkenet - gør bl.a. ved Lamper m.m. Kaptajnen gaar nu Klk c. 10, saa skriver vi eller spiller, Klk 12 tager vi en lille Frokost med Spørre ["Spørre" overstreget] Smørrebrød Øl el. Kaffe. Kl 3-4 kommer Kaptajnen hjem, saa spiser vi til Middag. Vi laver Maden selv, - en Dag kogte jeg Øllebrød af bayersk Øl! – Vi sidder oppe om Aftenen til c. 12. – Vi har været ude flere Gange, d. 2den Aften jeg var her, var Fru H. og jeg henne hos en Frau Jakobsen, som har Bespisning for engelske Kaptajner, det morsomste ved denne Aften var alle de Sprog der blev talt naar du tænker dig, at den: E ["E" overstreget; "e" indsat over linjen] engelske – tyske – norske – amerikanske – svenske danske Nation vare repræsenterede. Jeg sluttede Venskab med en ung, sød, rar norsk Pige, Ingeborg Jakobsen, og en svensk Kaptajn, en smuk Mand med et intelligent fint Ansigt. I Lørdags Aftes vare vi i ”Flora”, der var Musik og et Slags Variatéteater, alle Mennesker drak Bier vi ogsaa af store Glaskrus. Der var en Masse brilliante Lokaler, altsammen med elektrisk Lys, vi morede os dejligt. – Søndag Form. vare vi ude paa Visit, det var hos en Her. Grohmann 
+Der var gevaltig fint og elegant, c. som paa Brobygrd. det er meget rige Folk, men de vare slet ikke vigtige, saa rare at det var en Fornøjelse. Manden kunde dansk og talte meget med mig. – Jeg blev meget indtaget i dem. – Tirsdag vare vi i ”Grosser Koncerthaus, det er det bedste, jeg i mit Liv har været med til, men det vil jeg gemme til Tante Mimmis Brev, - min eneste Bekymring der, var, hvordan jeg skulde bære mig ad for nogenlunde at give jer et Begreb om det hele, nu skal jeg se i Morgen. Da vi gik hjem derfra, sagde Kaptajnen, ”ja nu skal vi snart i de store Teatre og se nogle Operaer” - bliver det ikke henrivende, vi skal se Mignon, imorges snakkede han om, at vi i Aften skal høre Lohengreen, men jeg ved ikke om det bliver af, Billetterne koster 6 Mark Stk, c. 6 Kr. – men paa Lørdag Aften tror jeg nok vi skal hen og høre 2 Operaer, d. ene hedder d. forlorne Søn, d. anden kan jeg ikke huske. - - I Aftes havde vi Fremmede, 2 Kaptajner, begge danske, vi fik fyldte Hvidkaalshoveder. Disse Hoveder har lagt Beslag paa de fleste af vore Tanker i de sidste 2 Dage. I Forgaars kørte jeg og Pigen, Grettchen (kortærmet lys Kjole, hvidt Forklæde, hvid Kappe paa Hovedet – saadan er alle Piger her) – i ”Pferdebahnw.” ned til Fischmarkt, - helt nede ved en Gren af Alster, vi skulde købe de omtalte Hoveder. Du kan kan tro, jeg gjorde mig, gik omkring og besaa Varerne med Pigen og Kurven bagefter – jeg var meget vigtig, men da Handelen skulde sluttes, maatte Grettchen tage fat – jeg forstaar ikke Kællingernes Snak. I Gaar vadskede vi, (det gør vi hver Onsdag), men jeg var ved mit Hovede hele Dagen. – Om Morgenen vandrede Kaptajnen og jeg hen og købte 3 Pund Kød, og saa gik det løs, vi har ingen Kødmaskine, saa det var et farligt Arbejde at skrabe alt det Kød. Det hele varede til Klk 2. – Vi kunde ikke rigtig blive enige om, hvordan Farsen skulde i, saa lavede vi hver sit, jeg borede et Hul ned i Hovedet, som jeg har lært paa Gelskov, men Fru H. skilte Bladene ad, som hun har set paa Bæklund, vi vare meget spændte paa, hvilket der var det bedste. Kaptajnen erklærede, at der var for meget Kaal og for lidt Farce i mit, og omvendt i Fru Havemanns, men baade ”Mutters og Frøkenens” Hoved gled ned og til sidst drak de vor Skaal, Farcen var lige vel fast, men ellers god. – Min Kuffert kom først i Aftes, der kommer ikke Fragtgods til Schulterblatt, det var glidt helt ud til Pariser-Bahnhoff, en Mil herfra. Kaptajnen havde en meget besværlig Tur ud efter det i Gaar. Ang. Ballet, da er man temmelig optaget af det, der er skreven efter en Syjomfru som skal komme her og ”sy om os”, - jeg ved ikke, hvordan jeg bliver. – Vil du ikke fortælle Frk. Jensen, at jeg har faaet mit Haar klippet hos en fin Damefriseur. Fru H. synes ikke at jeg skal have Gummioverstykke, det er fuldstændig unyttigt, 1) gaar man ikke paa Gaden med fine Kjoler, 2) slet ikke naar det regner, 3) er her 100 af Sporvogne, som man kan køre i hvor hen man vil. – Den Visit hos Grohmanns kostede mig da 2 Mark, til et Par fine Handsker. Alting er meget dyrt her. – Dit Brev fik jeg Tirsdag. - -
+[Skrevet langs venstre margen s. 4:]
+Paa Lørdag Aften kommer der 2 unge danske Herre Leth, de ere meget spillende og Kaptajnen har sagt, at de skal sørge for en Musiklærer til mig
+[Skrevet langs venstre margen s. 3:]
+Her er brilliant Tid til at øve sig, En el. anden har sat i Fru H.,
+[Skrevet langs venstre margen s. 2:]
+at man maa øve sig 2 Timer om Dagen, jeg tænker det skal rigtig blive til noget. - -
+[Skrevet øverst på tværs og langs venstre margen s. 1:]
+Nu haaber jeg ikke at du siger ”Men se hun skriver ikke et Ord om” - - . Jeg satte intet til paa Rejsen. Altsaa skriver jeg i Morgen til Tante Mimmi. - Jeg har haft Brev fra Leon. han kom ikke til St. fordi han var syg, han er nu paa Mælkekur. Hils lille Lus og Tak hende for hendes Brev, for vilde gærne sende hende en lille Lap, men her er ikke Plads.
+[Indsat øverst s. 1; under dato mm; på tværs:] 1000 Hilsner til Alle (glem ikke Hanne og Caroline. Mest dig selv fra din Pelle. 
+Hilsen fra Fru Havemann. 
+[Skrevet henover teksten s. 1; på tværs:]
+Jeg haaber da, at I ere gode mod Hempel og Petus og tager dem til med, det maa du endelig, hils dem. Har Hempel faaet</t>
+  </si>
+  <si>
     <t>1892-10</t>
-  </si>
-[...1 lines deleted...]
-    <t>Laura Warberg</t>
   </si>
   <si>
     <t>Andrea Brandt
 - Feitrup
 - Henckel
 - Laudrup
 Christine  Mackie
 - Nehm
 Anna Rosenørn
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Alheds søster, Christine, fødte i marts 1892 et barn udenfor ægteskabet. Pigen blev bortadopteret. Det er muligvis årsagen til, at Alhed skriver om, at Christine "endnu er mat i Sokkerne". 
 Alhed Larsen boede til leje hos Laudrup i København, mens hun arbejdede på Den Kongelige Porcelænsfabrik.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2094</t>
   </si>
   <si>
     <t>Der er to gode handelsskoler i København, og Alhed Larsen har mødt Hr. Henckel, der leder den ene. Alhed foreslår, at Christine straks kommer til København og begynder på et tremåneders handelskursus. Hun og Alhed kan bo sammen hos Laudrups og derved spare en masse penge. Henckel sagde, at der var gode chancer for et job efter kurset.
 Alhed er ked af, at hun ikke kommer med til høstgildet, men hun glæder sig til at få besøg af sin far.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yfHC</t>
   </si>
@@ -702,50 +755,157 @@
   </si>
   <si>
     <t>Alhed Larsen har skrevet brevet i Italien, hvor hun og Johannes Larsen var på bryllupsrejse.
 Laura Warberg var som ung elev på Frk. Zahles Skole i København.
 Man kaldte tidligere stivere af hvalbarder for fiskeben (jævnfør stivere i fx korsetter).</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2127</t>
   </si>
   <si>
     <t>Det bekymrer Alhed, at Berta Brandstrup stadig er syg. Hun har ikke hørt fra hende. 
 Alhed skal hilse sin mor fra Fru Bentyore, som moderen sås meget med i de unge dage i København.
 I søndags var Alhed og Johannes Larsen med Vittoria Bacci, Teresina og Fru Bentyore på kirkegården med blomster til Adolfo Baccis grav. Derefter gav Vittoria Alhed en guldring, som har tilhørt Adolfo Bacci. 
 Vittoria er meget gæstfri, og Alhed og Johannes Larsen er tit hos hende og hendes gæster.
 Alhed og Johannes Larsen har købt en dyr paraply af silke og med fiskebensstel.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TAoP</t>
   </si>
   <si>
     <t>Kæreste Mor!
 Tak for Dit sidste Brev og Brevkortet, som jeg fik i Gaar; det er jo rart, at Far er bedre, og at det ikke blev til nogen slem Forkølelse. Derimod blev jeg ubehagelig overrasket ved at høre, at Berta ikke er rask endnu. En af de første Dage, vi var her, skrev jeg et langt Brev til dem, men vi har ikke hørt fra dem endnu, skønt de havde lovet at skrive til os. I Gaar skrev jeg igen et langt Brev til Berta og bad hende om at faa Lud til at ["at" indsat over linjen] sende os et Brevkort om hendes Befindende. - Jeg har hele Tiden tænkt saa meget paa dem hernede, vi saa og oplevede jo saa meget sammen. - Jeg har en Hilsen, eller rettere mange Hilsner til Dig fra en Fru Bentyore som Du er kommen saa meget hos, da Du som ung Pige bode i København. Hun bor hos Fru Bacci, saa jeg ser hende tit. Forleden var vi sammen en Udflugt paa Bellosguardo ["a" i ordet indsat over linjen], Vittoria var med, og vi drak Kaffe hos en Bondefamilie deroppe - (jeg synes pludselig, at jeg har skreven om den Tur). I Søndags var vi hele Dagen hos Vittoria, mellem Frokost og Middag var vi alle (Fru Bentyore og Teresina ogsaa) en Køretur i Droske ud til Kirkegaarden med Blomster til Adolfos Grav. Den ligger en Milsvej udenfor Byen paa et ganske dejlig Sted, meget højt oppe. Da vi kom tilbage fra Turen forærede de mig en smuk Guldring, der har været Adolfos, den har været mig tiltænkt lige fra han døde. Jeg er forfærdelig glad ved at have faaet en Erindring om ham. Der er indfattet en Kamée, forestillende Michelangelos Hoved. [Tegning] - De ere forfærdelig gæstfri og elskværdige imod os; naar der gaar over 3 Dage, hvor vi ikke ere der et lille Svip, og 2 Gange have vi været bedt der hele Dagen baade til Frokost og Middag. - Der var en gammel Hollænder og en ung Englænder hos hende, saa det er en hel Sprogøvelse at komme derud. Hvor det italienske ikke slaar til, hjælpe vi os med tysk og engelsk. - Vi have det udmærket; Tak for Lotterisedlen, bare man nu kunde have Held med sig. - - Vi har flottet os gevaltig, ved at købe os en Paraply; det synes Du maaske ikke er saa imponerende, men Du vil maaske forandre Mening, naar Du hører, at den er af grønt Silketøj og med Elfens ["Elfens" overstreget] Fiskebensstel helt igennem; vi saa paa den i mange Dage, hørte paa Prisen (25 Lire), men mente jo det var lovlig galt. [Et overstreget bogstav] Men saa kom vi i Tanker om, at vi kunde jo forære hinanden den til Jul, saa ["saa" overstreget] og derefter gik vi ind og købte den, vi fik den for 19 Lire. Vi ere henrykte over den. Nu er Las færdig med at skrive til sine Forældre, og vi skal hen at spise, saa jeg vil slutte. Det er morsomt, at Dis skal lære Gymnastik og udmærket for Tutte at faa hende derud et Aar, forfærdelig pænt af Onkel Syberg. Har vi faaet en ny Hest?? eller var det Onkel Syberg? Dine [fortsættelsen skrevet øverst på side 1, på tværs:] Breve har ingen Gang været for tykt. - Hils alle 1000 Gange fra Las og Din A.
 Skriv snart igen!
 29-11-98
 Tirsdag</t>
+  </si>
+  <si>
+    <t>1899-03-02</t>
+  </si>
+  <si>
+    <t>Boston
+Bellevue St.</t>
+  </si>
+  <si>
+    <t>Thora  Branner
+- Jensen, Frøken, Erikshaab
+Clarence Sawyer
+Harris Sawyer
+Helen Sawyer
+- Sawyer, Harris' far
+Hempel Syberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Ellen og Harris Sawyer blev gift i Boston i beyndelsen af 1899. 
+Pigen Katty kendes ikke. Svigermoderen, gamle Eastmans ven og den gamle bedstemors navne er også ukendte.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1527</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer undskylder, at hun ikke har skrevet. Harris Sawyer har det godt, og han har en god appetit. Han skal fremover have kødsuppe før sin aftensmad. 
+Pigen i huset er gået sin vej. Der er heller ikke arbejde til en pige. I huset er der centralvarme, hvilket giver en konstant temperatur overalt og intet støv. En gang ugentligt vasker en dame gulvene. Alle reder deres egne senge. Badeværelset er godt. Madvarerne bliver bragt til døren, og madlavningen er enkelt. Man spiser kun to gange dagligt. 
+Sawyer-familien - Harris, hans forældre, hans to søstre og en bedstemor - beboer 1. og 2. salen, og der bor en anden familie i stueetagen. 
+Ellen er ved at blive god til sproget, og hun kan også færdes rundt med tog og sporvogn. Harris og hun tager på udflugter og ser kunst. De har besøgt Harvard og set en udstilling med blomster lavet af glas. De har også været på italiensk restaurant. Amerikanerne er i øvrigt idiotiske. 
+Harris har sendt 200 breve ud med bekendtgørelse om, at Ellen og han er blevet gift. Ellen glæder sig til at vise Harris frem, for hun er stolt af ham. 
+En ven af Harris' far vil hjælpe med at få Ellens bagage sendt til Boston.
+Ellen takker Frøken Jensen for de broderede bukser, som er blevet beundret på bryllupsdagen. Amerikanerne er imponeret af håndbroderet og europæisk tøj.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/OF5O</t>
+  </si>
+  <si>
+    <t>Belevue St. – Boston
+d. 2den Marts 99.
+Kære Mor!
+Jeg er bange for, at jeg har ladet gå temmelig lang Tid hen uden at skrive, så du har gået og ventet på Brev, hvad du, som bekendt ikke ynder. Tiden er smuttet fra mig og jeg har ikke holdt Regnskab med Almanaken. Herefter skal jeg fastsætte en bestemt Dag til at skrive hjem på. 
+Eastman takker for dit Brev til ham. Han skrev nok ikke, som han lovede, et Brev hver Uge indtil min Ankomst, men han må være undskyldt, for han var ikke rask den Gang. – Han føler sig nu stadig raskere og raskere og ser også bedre ud. Hans Appetit er bestandig strålende, - Guderne skal vide, hvor det alt sammen går hen, - jeg vil ["vil" overstreget] vilde da blive så tyk som en Tromle, hvis jeg indtog alt det, han sætter til Livs. Idag har vi besluttet, at han hver Dag skal have en Kop kraftig Kødsuppe før sin Aftensmad, og jeg har kogt en hel Grydefuld. 
+Måden at føre Hus på her, er så grumforskellig fra den hjemme. Du vilde stejle mange Gange om Dagen, hvis du så det. – D ["D" overstreget] Et Par Dage efter min Ankomst sagde Pigen Katty Farvel og Tak. Piger kan her gå deres Vej uden forudgående Opsigelse. – Men her er absolut ikke Arbejde for en Pige, skønt Huset jo er temmelig stort. Alting er så bekvemt indrettet, så alt Husførelsen går som en Hele Huset opvarmes ved varmt Vand, som giver en mild behagelig Varme. Det opvarmes i Kælderen og går gennem Rør op i Lejligheden. Det er en stor Behagelighed at der er èns Temperatur allevegne, på Trapperne, Gangene og om Morgenen, når man står op. – Og det er så renligt, så man næsten ikke ser Støv el. Snavs i Huset. En Gang om Ugen kommer her en Kone og vadsker Gulvene, og de andre Dage fejer vi lidt rundt omkring, hvor det behøves – her er ikke noget, der hedder ”at gå på Kamre, idet hver reder sin Seng og hele Familjen (und. jeg) vadsker sig i Badeværelset, som er udmærket indrettet med Vandhaner m. koldt og varmt Vand. - Kogeriet går særdeles behændigt. Ingen Byærender, idet alt bliver bragt til Døren og så bestiller man til de næste Dage. - De fleste af Retterne laver sig selv f. Eks. ["f. Eks." indsat over linjen] Vi tager et Stykke Kød, lægger det uden Præparationer på en Rist lige ind i Ilden og vender det, indtil det er stegt. – Kartoflerne lægges så ind i Ovnen og forbliver der, indtil de er bagte. – Henkogte delikate Ferskener, Æblepie el. Appelsiner er Desserten. Søbemad kendes ikke. – Vi har kun to regulære Måltider, Morgen og Aften, når de kommer hjem fra Byen. – Svigermoder og jeg gider ikke gå og lave standsmæssig Frokost til os selv. 
+Køkkenet er hyggeligt med Tæpper og 2 Gyngestole. Vi sidder tit derude om Aftenen og læser. – Så snart Harry får Tid skal jeg få ham til at fotografere Huset, - det er nydeligt. I Stuen bor der en anden Familje, vi har 1ste og anden Sal. Her på 1ste Sal er Dagligstuen, D ["D" overstreget] de gamles Sovekammer, Harris’ dito, Spisestue, Badeværelse, Køkken, Spisekammer. Ovenpå Helens, Clarences, gl. Bedstemoren samt mit Værelse. – Vi bliver rimeligvis boende her sammen med hele Familjen et Aars Tid. Jeg kan så sætte mig grundigt ind i denne Husførelse og har en velsignet Tid til at øve mig og lære Sproget og Byen at kende og se alt hvad her er at se. Her er udenlandske Familjer af alle Sorter og jeg har allerede været på adskillige af dem. – Jeg kan nu tage alene til Byen med Jærnbane el. med alle Sporvogne, og så snart Harry har Tid sætter vi hinanden Stævne et el. andet Sted og går og ser på Kunst. – Sidste Søndag gik vi ud Klk 8½ om Morgen for at more os og hang i lige til Klk 5. Vi så Harvard, d.e. Universitetet, en Samling Bygninger (i min Reol er der en lille Bog med Billeder af dem alle) - . Vi så der en Samling som vilde interessere dig i aller højeste Grad; - Blomster fra alle Verdens Lande modeleret i Glas og farvet så naturtro, at det næste var umuligt at tro, at de ikke var levende. – Under hver af dem var der en Seddel med Blomstens Navn og hvor den gror. – Vi så meget mere den Dag, - det morer H. så meget at vise mig omkring og hans Tålmodighed er beundringsværdig til at forklare og fortælle. Han ved alt om alting. – Vi var den Dag også i Theatret (Klk 3 Eft!) og vi var på en italiensk Restaurant og spiste længe og fint og drak Vin til, hvilket er højst upassende. Amerikanerne ere idiotiske i mange Retninger. Og jeg fatter ikke, hvor H. er bleven så europæisk, som han faktisk er. 
+Vi omgås ikke ret mange endnu, og jeg er ikke begærlig efter det. Ingen af dem jeg har set, forekom ret interessant. – 
+Her er det nødvendigt, at sende sådan en Bekendtgørelse ud, når Folk gifter sig, som den jeg sendte forleden. Harry vilde have sendt til alle mine Bekendte også, - men jeg sagde, at han ["han" overstreget] det ikke var nødvendigt, han har allerede sendt 200 og det Pjank har kostet Penge nok, så jeg fandt det unødvendigt at trykke flere. – For at beskytte os mod at have Fremmede altid, har vi sat den Meddelelse i det ene Hjørne om at vi ere hjemme om Onsdagen. Jeg gruer for alle de Mennesker!
+Sproget går det godt med. Jeg taler uden Vanskeligheder om de dagligdags Ting, og min Horizont bliver videre for hver Dag. – Harry er en fortrinlig Lærer. - 
+Lige nu kom der Brev fra Onkel S., Tutte og Disser. Det er umuligt at beskrive, hvor det er morsomt at høre hjemme fra, - jeg sluger Brevene med gridsk Grådighed. – Men når jeg læser de ængsteligste Forespørgsler til Harry og de gode Ønsker for Fremtiden for os, føler jeg den største Lyst til at gå ud og telegrafere hjem, at man skal leve længe inden man finder to, der er mere glade end Eastman og jeg. – Hvis det bare var lidt lettere at komme hjem. Jeg glæder mig så knusende til at forevise Eastman, - jeg må tilstå, at jeg er lidt stolt af ham. – 
+Så snart det er muligt, vilde jeg gærne have sendt min store Kasse med alt mit Habengut. Gl. Eastman har en Ven som er Toldofficer, og han har lovet at tage sig af det. Når det bliver sendt som ”left Bagage” direkte hertil, vil vi rimeligvis ikke komme til at betale Told. – Jeg vil skrive om et Par Dage igen og sende en Liste over, hvad jeg gærne vil have sendt. 
+Jeg vil da så ["da" overstreget; ”så” indsat over linien] fortælle om min nye Familje, som jeg vist slet ikke har meldt meddelt ["meldt" overstreget; ”meddelt” indsat over linjen] om endnu. 
+Jeg har i Tankerne gratuleret Frk. Jensen idag, d. 3 af Marts. Fortæl hende, at Bukserne Broderiet [”Broderiet” anført oven over linien] vækker Furore. Jeg havde dem på, som jeg lovede, på min Bryllupsdag, men har nu gemt dem hen til Sølvbrylluppet og vil i de 25 Aar hovedsagelig anvende dem til at imponere med. 
+Alt hvad der er håndbroderet, bliver højt beundret her – Alt mit Tøj bliver beundret - det ser lidt udenlandsk ud og det imponerer Amerikanerne. I det Hele taget betragtes Udlændinge med ærbødig Beundring og jeg søger naturligvis at holde Stillingen så længe som mulig. 
+Nu Farvel.
+1000 Hilsner til alle 
+Elle
+Stor Hast</t>
+  </si>
+  <si>
+    <t>1899-05-14</t>
+  </si>
+  <si>
+    <t>Edward -
+Wilhelmine Berg
+Johanne  Brandstrup
+Dudley Pray
+Harris Sawyer
+Helen Sawyer
+- Sawyer, Harris' far
+Niels Dines Wangberg
+Albrecht  Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Ellen og Harris Eastman Sawyer blev gift i Boston i 1899. 
+Thingvalla var et dansk rederi stiftet af C.F. Tietgen i 1880. Det havde hovedsæde i København. Omkring 1900 var det et af de dominerende rederier, som sejlede skandinaviske udvandrede til USA. I 1898 overtog Det Forenede Dampskibs-Selskab (DFDS) rederiet og dets aktiver under navnet Scandinavian America Line (Wikipedia febr. 2026). 
+Tante kan både være Vilhelmine Berg og Johanne/Hanne Brandstrup. 
+"De": De første par år boede Ellen og Harris i hus sammen med hans søster og forældre. Moderens navn kendes ikke. 
+B: Alhed Larsen med kælenavnet Be var gravid.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1523</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer har modtaget fragtbrevet og glæder sig til, at hendes kasser kommer. Dudley Pray kan måske tage sengetæppet med fra Danmark. Ellen ved ikke, om hun og Harris Eastman Sawyer kommer til Danmark denne sommer.
+Ellen vil gerne skaffe sølvtøj til Tante. 
+Harris er optaget af sin mælkesyresag, som kan blive indbringende. Han skriver mange kontrakter, rejser meget og er heldigvis rask. Når Harris kommer hjem, skal man have normal mad i huset igen. Hans familie laver kedelig mad uden variation og smag. Forleden bad Ellen om, at de kunne få oksetunge, og de fik en skrækkelig fed en. Nu vil hun lave rabarbergrød, sildesalat og agurksalat. Amerikanerne bager brød i en blikspand; de spiser ikke forret eller skemad - kun østers kogt i mælk, hvilket er rædselsfuldt. 
+Ellen har besøgt Fætter Edward og hans familie. Hun er blevet god til at finde rundt med sporvognen og har været hos tandlægen. På hjemturen tog hun dog den forkerte forbindelse. 
+Ellen er spændt på, om Alhed/B Larsen får en pige. Hun glemte Astrid/Disens fødselsdag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/hEmD</t>
+  </si>
+  <si>
+    <t>Maj 14. 99
+Kære Mor!
+Jeg har fået Fragtbrevet eller hvad det skal kaldes i Dag og begynder nu snart at vente mine Kasser. Det bliver knusende morsomt, - især hvis det går godt med Tolden. Du har rigtignok haft en rasende Besvær med det og det er ikke så sært at det har spillet en Rolle for dig. Det varer dog vist et Par Uger før det kommer. Thingvalla er jo lidt sen i Vendingen. Jeg skal nok skrive hvordan det er gået med Tolden ligeså snart det kommer. Eastman er knap så begejstret som jeg ved Tanken om at det nærmer sig. – Du skal ikke bekymre dig om at sende det Sengetæppe. Måske Mr. Pray vil tage det med, når han rejser hjem om tre Måneder. 
+Om vi kommer i Sommer kan vi ikke sige inden Somren er forbi. Det beror på Geschäften, Helbredet og vore Vinterplaner. Ifald det skulde ske skal vi med Fornøjelse besørge det Sølvtøj til Tante Det er ikke Plet, gedigent Sølv, men de har ikke det Mønster, som er det almindeligste hjemme og som Tante vel også har med Rifler ned af Skaftet. Her er 4-5 forskellige Mønstre – jeg skal ved Lejlighed se at få en sådan Mønsterbog med Priser og sende hjem. – Du har nok også spurgt om Rejsen hjem afhænger af Eastmans Svineslagterihistorie, - det gør den ikke for han mener at den vil trække ud mindst ½ Aar. De vil nemlig ikke betale ham Resten ("Resten" indsat over linjen] inden de ere fuldt ud sikre på at det har hjulpet. 
+Nu er han meget optaget af sin Mælkesyre, som han er i Milwaukee for. Det er noget nyt, som skal indføres på Bryggerierne og som vil blive indbringende, hvis det viser sig at være heldigt. Han er en ivrig Forretningsmand og har en Masse Jærn i Ilden. Han udfærdiger Kontrakten i det mest snørklede, juridiske Sprog, sætter sit Navn under og sender den til dem han har i Sinde at arbejde for og hvis de synes om, hvad han foreslår dem, sætter de deres Navn under og Eastman skrider til Værket. – Imorgen kommer han hjem og min Enkestand er forbi. I Mandags rejste han til Kansas, 24 Timers Rejse fra Chicago, var der 5-6 Timer og gled derpå tilbage. - Han har været så rask hele Tiden, det lader til at han tåler det Klima bedre. – -
+Der er adskillige Fordele ved at han kommer hjem igen, bl.a. den at vi så igen får spiselig Mad i Huset. – Når han ikke er her lever de mere ”amerikansk” og det er trættende i Længden. Bl.a. køber de så ikke Brød, men laver selv, - en Slags Tvebaksdejg, som jeg ikke ret godt kan få ned til Flæsk f. Eks. Der er så lidt Variation at man bliver så led og ked af alting, - de har i Reglen kun en Slags Mad i Huset som spises indtil der ikke er mere af det, - Morgen, Middag og Aften. Jeg kom til at foreslå en Oksetunge, og så fik vi forleden et stort fedt Asen af en Tunge (den må have tilhørt en fed, gammel Tyr) – efter tre Dages Forløb er det kun med Overvindelse at jeg taler om denne Tunge. Køber vi røgede Tunger monstro? Denne Tunge smager vidt forskelligt fra dem hjemme. Nu har jeg bestilt Rhabarber til Rhabarbergrød, Schweizerost og menneskeligt Brød. Når East. kommer hjem skal jeg se at få samlet Stof til Sildesalat. Alt hvad de laver her er så ferskt at man længes efter lidt mere kradst. Jeg har også sendt Bud efter Agurker til A.Salat. De har aldrig noget surt. 
+Husholdningen er rigtig nok vidt forskellig fra den danske, - nemt er det men ikke interessant, - jo forresten undertiden er den, men jeg er vant til det nu, - efter at jeg har set dem bage Brød i en Blikspand (!!!) kan intet mere forbavse mig. De spiser aldrig hvad vi kalder ”Formad” – aldrig Suppe. Vi har kun fået en Slags ”Skemad” og det Østers kogt i Mælk, - ubeskrivelig rædselsfuldt!! Jeg glæder mig til min Kogebog! 
+I Mandags var jeg ude i Boxburry hos min nye Familie, Fætter Edwards. De har et stort Hus og jeg morede mig fortræffeligt. Jeg var bedt til Frokost og fik Hønsefrikasé med surt til, samt Øl, Oksesteg med Kartofler og Jordbær, The og Bagværk. – Efter Frokost spillede Edward en Del, hvorefter vi gik ud og var ude Resten af Dagen. Vi er Edward, Bel, Konen (jeg kender ikke hendes rigtige Navn) og deres store Hund. De har en Hønsegård og en Hane. Vi lå i Græsset og solede os og gik derefter ud for at plukke vilde Blomster, så jeg havde en hel Stak med mig hjem. 
+Jeg kan nu helt godt finde omkring alene. Afstandene ere så uendelige her så man bruger altid elektrisk Sporvogn som her er en uendelig Masser af og det gælder om at finde de rigtige. Alting går i sådan en Hast her og der er sådan en Tummel at det ikke kan nytte stort at spørge. I går var jeg til Tandlæge for at blive plumberet. Det er en gammel Ven af Harris han bor i Cambridge, 1½ Mil Timer ["Mil" overstreget; ”Timer” indsat over linjen] Rejse herfra med Sporvogn. 
+Jeg fandt godt nok derud men da jeg skulde hjem gav de mig forkert Svar på min Forespørgsel, så jeg kom i en gal Sporvogn og Pokker i Vold i en anden Ende af Byen. Jeg kom der igennem en Gade hvor Numrene gik til 1800! De plomberer fortrinligt her, meget hurtigere end hjemme og det gør så godt som ikke ondt. De betales pr Time 
+Jeg glemte totalt Disens Fødselsdag og er meget ked af det – forresten skylder hun mig Brev. – Nu begynder jeg at blive nervøs for B. – det er fælt at være så langt borte det varer sådan en Tid at få noget at vide. – men der skrives vel straks om det. Mon det virkelig skal nå at blive en Pige!
+[Skrevet i venstre margen s. 8; lodret:]
+Hilsen til alle, særlig Far og Hunden fra din Pelle</t>
   </si>
   <si>
     <t>1900-01-14</t>
   </si>
   <si>
     <t>Jeppe Andreas Larsen</t>
   </si>
   <si>
     <t>Vilhelm Larsen</t>
   </si>
   <si>
     <t>Kerteminde
 Kærbyhus Ladegård</t>
   </si>
   <si>
     <t>Ditlevslyst pr. Korinth</t>
   </si>
   <si>
     <t>Adolph Larsen
 Johannes Larsen
 Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem R. Pedersen var. 
 "Den, der ved Sessionen trækker Frilod, ansættes strax ved Forstærkningen, hvorved han bliver staaende i Fastmandsclassen i 16 Aar og siden i Reserveclassen indtil det fyldte 45de Aar. SchousForordn.1842.593." 
@@ -836,51 +996,51 @@
 Rasmus Kattrup
 Charlotte Knipschildt
 Ernst  Knipschildt
 Gustav Knipschildt
 M Knipschildt
 Otto Knipschildt
 - Krarup, læge
 Hans Jørgen -, Kusk ved grevskabet Muckadell
 Selma Lagerlöf
 Peter Erasmus Lange-Müller
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Augusta Mogensen
 Christian Mogensen
 Alfred Nielsen
 Otto Emil  Paludan
 Frederik Paludan-Müller
 Kirstine -, pige i huset hos Hempel Syberg
 - Poulsen, løjtnant
 Ellen  Sawyer
-Eleonora Scheel
+Lili Scheel
 Karl Schou
 Marie Schou
 Robert Schumann
 - Stürup
 Elly Svarrer
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Elna -
@@ -932,50 +1092,101 @@
   </si>
   <si>
     <t>1902-08-27</t>
   </si>
   <si>
     <t>Nürnberg</t>
   </si>
   <si>
     <t>Faaborg Museum, Fritz og Anna Sybergs arkiv, breve fra Fritz til Anna 1893-1904</t>
   </si>
   <si>
     <t>Fritz Syberg er nået til Nürnberg, som han beskriver som en sjov by, hvor han mener, Anna burde bo. Han har fundet en kirke, som han vil tegne og måske lave i akvarel. Han beskriver byen lidt mere, herunder også den lokal dialekt. Dresden bryder han sig ikke om, men Berlin er han begejstret over.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Nnvu</t>
   </si>
   <si>
     <t>1902-08-26_Fritz til Anna
 Nürnberg (såvidt jeg ved den 27 måske kun den 26 August 1902)
 "Zur blauen Traube"
 Kære Høns!
 Nürnberg er en sjov By. Her burde Du bo. Det eneste der vilde være Dig i Vejen her, var at Du jo ikke kunde købe det altsammen og få Ejerne bildt ind at det var dem som havde snydt Dig ved Handelen. Jeg har spaseret den rundt og fundet mig en lille Kirke i "Kønigstrasse" som jeg vil tegne og måske lave i Aquarel. Der er [overstreget: andet] et glt. Tårn som jeg også synes er kønt ellers er det mest det snurrige jeg har fået fat på. Her er sgu [grønaster?]
 Her er så fuldt af Kviste, Karnapper Småtårne og alle Slags Takker og Knaster så man løber rent sur. Ting som man vilde stejle over hjemme vader man i her. - Smedejernsgelændere og ældgamle Lygter med grønne Glas som hænger og dingler over Porte og Døre, alle den Slags Sager har jeg vænnet mig til i Løbet af 6 Timer. Jeg har også lært noget Sprog. f.Ex. hører jeg til min Forbavselse at zur bl. Traube udtales med snurrende R.'r og en lys A-Lyd således zum blaauen Drraaube. En Kirke hedder ikke alene eine Kirche men ovenikøbet eine Kirrresje, hvorimod at r'et i "Einschreiben" bliver væk, der siger man einschleiben. Så var der forbeholdt mig en glædelig Overraskelse til, nemlig Billigheden ved at være her. Et Glas Münchener Øl (en halv Liter) som i Berlin koster 30 Rf koster her 12. Jeg spiste til [overstreget: Aften] Melmad [overstreget. for] for 35 Pf. med et Gl. Øl i samme Køb, og har fået et dejlig rent Værelse for 1V?. [overstreget: De] Dresden bryder jeg mig ikke stort om. Unter Uns gesagt er det en kedelig By og slet ikke Køn, nærmest pauver hvad Kultur angår, og har slet intet ejendommeligt Præg. Nej må jeg så hellere bed om Berlin med mine dejlige Musæer og Anlæg og Blomster. Den er nok dyr, men den er ren og appetitlig. Dresden kan jeg ikke lide. Berlin derimod kunde jeg godt [overstreget: lidt] lide at besøge af og til. Alle de Hortensier de gier den med dernede. Husene i Charlottenburg er behængt med Blomster fra Top til Tå og Resten af deres grimme Skabeloner er skjult af Alleernes Løv. [overstreget, ulæseligt] Jeg ved ikke hvorlænge jeg bliver her i Nürnberg, måske en 4-5 Dage. I Morgen skal jeg på "Germanisches Museum" og så se at få begyndt på min Tegning af Kirken. En Ting til: jeg synes egentlig at Brandenburgerne er kønnere end Sachserne og Sachserne er igen kønnere end Bayrerne. Folk her er sgudde kønne, men elskværdige er de allesammen.
 Kys de [overstreget, ulæseligt] søde Unger hvordan går det med No 4? Hils Matilde
 Mange Hilsener fra Din Fritz.</t>
+  </si>
+  <si>
+    <t>1902-10</t>
+  </si>
+  <si>
+    <t>USA
+Boston</t>
+  </si>
+  <si>
+    <t>Grethe Jungstedt
+Christine  Mackie
+William Mackie
+- Sonne
+Albrecht  Warberg
+Astrid Warberg-Goldschmidt
+Mathilde Ward</t>
+  </si>
+  <si>
+    <t>Albrecht Warberg døde 30. september 1902. 
+Christine Mackie rejste hjemmefra 1. juni 1902 for at opholde sig hos søsteren, Ellen Sawyer, i Boston nogle måneder. Hun blev her kærester med William/Billy Mackie, og de to blev gift i Danmark i 1903. 
+Fru Sonnes søsters navn kendes ikke, men hun er omtalt i Fru Sonnes biografi.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1587</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer har modtaget det brev, som hendes mor skrev, da faderen lå syg, og man stadig troede, at han ville komme sig. Ellen ville ønske, at hun var i Danmark, så de alle kunne støtte hinanden efter dødsfaldet. 
+Christine og William/Billy Mackie har talt om fremtidsplaner, men de vil tale med Laura Warberg om sagen. William er en god og rar mand.
+Måske kan Astrid/Disser Warberg komme til Boston nu. Faderen ønskede jo ikke, at flere af hans børn rejste så langt væk. Astrid kan lære engelsk og dermed sikre sin fremtid.
+Ellens venner er søde og opbakkende efter faderens død.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vFZ3</t>
+  </si>
+  <si>
+    <t>[Fortrykt på brevpapiret s. 1 øverst:]
+DR. HARRIS E. SAWYER,
+CHEMIST AND BACTERIOLOGIST,
+176 FEDERAL STREET,
+BOSTON, MASS., U.S.A.
+TELEPHONES 4650 Main.
+385 DORCHESTER.
+SPECIALIST IN THE ANALYSIS OF
+BARKS,
+TAN EXTRACTS AND LIQUORS
+CHROME LICQUORS,
+OILS AND DRESSINGS.
+Kæreste Mor!
+Vi fik igår dit sidste Brev skrevet før Fars Død, og du kan ikke tænke dig hvor det er underligt for os at læse om jeres gode Håb og Fortrøstning om at han vil komme sig, når vi ved at det ikke skulde være sådan. Men vi kan jo forstå, at han ikke led så meget de sidste Dage, og det er godt at tænke på. I næste Uge vil vi vide det altsammen. Det er så skærende trist at tænke på jer derhjemme, - det er en forfærdelig svær Tid, og jeg ønsker så meget at vi kunde være sammen allesammen og hjælpes ad og bære det. Christine vilde jo gærne være sammen ["sammen" overstreget] hjemme i Vinter, og det vilde jo også være dejligt, men det er jo mange Penge. Billy var herude i Dag og de talte om Fremtidsplanerne, men bleve enige om at vente med at lægge nogle (Planer mener jeg) til de hørte hvad du siger til det. Du kan tro Billy er en rar og god Mand. Jeg tror ikke man kan undgå at blive lykkelig med ham, for han er så gennemgod. - Ja, nu bliver Pladsen her jo åben for lille Disser, som altid så gærne har villet være ["være" overstreget] herover. Jeg vil grulig gærne have hende når jeg skal af med Mornine. Tidligere ømmede jeg mig ved at overtale hende til at komme fordi det var Far så hårdt imod at vi kom så langt bort, mens for dig forekommer Afstanden jo ikke så lang og du kommer vel også nok, - det tvivler vi da ikke et Øjeblik på. - Jeg mener at det kan være fornuftigt for lille Disser. Hun kan lære Sproget, og hun vil i det eventuelt have en Levevej i Fremtiden hjemme, eller også kan hun begynde på noget her om et Par Aars Tid, når hun kan Sproget, med Sygepleje el. lign. Folk har været så venlige og deltagende mod os. Fru Sonne og hendes Søster kom herover forleden og Mrs. Ward kom igår Morges, hun havde en
+[Indsat øverst s. 2; på hovedet:] stor Buket Blomster med til os. Hun er så sød. Christine synes også så godt om de to, som jo er mine bedste Venner her. Lille Grethe har haft lidt Mavedårlighed, men det er vist ingenting, hun er da bedre idag. 
+[Indsat øverst s. 1; på tværs:] Idag sagde hun ligeså fornøjet: "Nu kommer min Bedstemor snart" - hun må have hørt os snakke om det.</t>
   </si>
   <si>
     <t>1905-4</t>
   </si>
   <si>
     <t>Franziska  Erichsen</t>
   </si>
   <si>
     <t>Settignano</t>
   </si>
   <si>
     <t>NB! Scanning af brevets første side mangler. Den kommer senere.</t>
   </si>
   <si>
     <t>Fritz skriver om hans og Annas Italiensophold til sin søster Franziska. De klarer sig godt på trods af de manglende sprogkundskaber. Fritz orienterer om Annas rejserute hjem til Danmark. Forneden sender Anna en hilsen til børnene.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Pz9p</t>
   </si>
   <si>
     <t>[Anført med blyant:] April
 Teresa Va Pini
 Via Felice Cavallotti N 2
 Settignano
 Firenze
@@ -4115,59 +4326,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/6ts1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8qpa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JKWb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yfHC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ugkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0kk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQEk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KG66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAoP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6J5k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nnvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pz9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1ZzhoUMa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sJan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Lju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pVrkJOD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KgnZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6ob1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xnkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ywer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wb5J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0BetQdRq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bKT2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YeoW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C71i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cDsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A2UsJnLI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7mLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PC62VM0W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Z4lEV68Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LPylMI3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q5cfw0vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vvWcT8E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xitGOHEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LiEP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRh3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0abE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VOGQjMQU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9so" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mV9ihoHh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rucI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/onsZe01k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nxMeRFVC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwGCNq80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PDoXrJg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/E9r0OiDs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/H74NL7Oi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jX4esYqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sR2nmHPp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/soHYv3w9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NpFr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sbTQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/blTV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iEY2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oH4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YC8U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpAg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kz8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wVmV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GOCt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HRQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K7oM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwS33elR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LJ0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IE3H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aBsVe7OZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gggp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JxKM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7fK2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqdWSk9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hBq1uNhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gUE7xLJu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8dtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/v2zqXnnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SsRr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vGGB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/6ts1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8qpa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JKWb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yfHC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ugkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0kk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQEk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KG66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAoP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hEmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6J5k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nnvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vFZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pz9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1ZzhoUMa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sJan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Lju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pVrkJOD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KgnZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6ob1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xnkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ywer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wb5J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0BetQdRq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bKT2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YeoW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C71i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cDsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A2UsJnLI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7mLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PC62VM0W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Z4lEV68Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LPylMI3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q5cfw0vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vvWcT8E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xitGOHEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LiEP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRh3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0abE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VOGQjMQU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9so" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mV9ihoHh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rucI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/onsZe01k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nxMeRFVC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwGCNq80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PDoXrJg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/E9r0OiDs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/H74NL7Oi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jX4esYqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sR2nmHPp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/soHYv3w9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NpFr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sbTQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/blTV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iEY2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oH4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YC8U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpAg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kz8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wVmV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GOCt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HRQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K7oM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwS33elR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LJ0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IE3H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aBsVe7OZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gggp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JxKM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7fK2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqdWSk9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hBq1uNhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gUE7xLJu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8dtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/v2zqXnnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SsRr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vGGB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M116"/>
+  <dimension ref="A1:M120"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -4509,4952 +4720,5134 @@
       </c>
       <c r="I8" s="5" t="s">
         <v>59</v>
       </c>
       <c r="J8" s="5" t="s">
         <v>60</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="5" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="E9" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E9" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>73</v>
+        <v>38</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="E10" s="5" t="s">
+      <c r="E10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H10" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="F10" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H10" s="5" t="s">
+      <c r="I10" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="I10" s="5" t="s">
+      <c r="J10" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="J10" s="5" t="s">
+      <c r="K10" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="K10" s="5" t="s">
+      <c r="L10" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="L10" s="6" t="s">
+      <c r="M10" s="5" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>38</v>
+        <v>81</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="F11" s="5" t="s">
+      <c r="F11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H11" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="G11" s="5" t="s">
+      <c r="I11" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="H11" s="5" t="s">
+      <c r="J11" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="I11" s="5" t="s">
+      <c r="K11" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="J11" s="5" t="s">
+      <c r="L11" s="6" t="s">
         <v>87</v>
       </c>
-      <c r="K11" s="5" t="s">
+      <c r="M11" s="5" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E12" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="G12" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="F12" s="5" t="s">
+      <c r="H12" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="G12" s="5" t="s">
+      <c r="I12" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="H12" s="5" t="s">
+      <c r="J12" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="I12" s="5" t="s">
+      <c r="K12" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="J12" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K12" s="5" t="s">
+      <c r="L12" s="6" t="s">
         <v>97</v>
       </c>
-      <c r="L12" s="6" t="s">
+      <c r="M12" s="5" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>17</v>
-[...9 lines deleted...]
-        </is>
+        <v>100</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="H13" s="5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>21</v>
+        <v>95</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D14" s="5" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="J14" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G15" s="5" t="s">
-        <v>113</v>
+      <c r="G15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H15" s="5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="J15" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" s="5" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>17</v>
+      </c>
+      <c r="F16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G16" s="5" t="s">
         <v>121</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>122</v>
       </c>
       <c r="I16" s="5" t="s">
         <v>123</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="K16" s="5" t="s">
         <v>124</v>
       </c>
       <c r="L16" s="6" t="s">
         <v>125</v>
       </c>
       <c r="M16" s="5" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
         <v>127</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>38</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="E17" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="E17" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>129</v>
       </c>
       <c r="H17" s="5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>130</v>
+        <v>95</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>135</v>
+        <v>38</v>
       </c>
       <c r="D18" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H18" s="5" t="s">
         <v>136</v>
       </c>
-      <c r="E18" s="5" t="s">
+      <c r="I18" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="F18" s="5" t="s">
+      <c r="J18" s="5" t="s">
         <v>138</v>
       </c>
-      <c r="G18" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H18" s="5" t="s">
+      <c r="K18" s="5" t="s">
         <v>139</v>
       </c>
-      <c r="I18" s="5" t="s">
+      <c r="L18" s="6" t="s">
         <v>140</v>
       </c>
-      <c r="J18" s="5" t="s">
+      <c r="M18" s="5" t="s">
         <v>141</v>
-      </c>
-[...7 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="F19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="I19" s="5" t="s">
         <v>145</v>
       </c>
-      <c r="B19" s="5" t="s">
+      <c r="J19" s="5" t="s">
         <v>146</v>
       </c>
-      <c r="C19" s="5" t="s">
+      <c r="K19" s="5" t="s">
         <v>147</v>
       </c>
-      <c r="D19" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="H19" s="5" t="s">
+      <c r="L19" s="6" t="s">
         <v>148</v>
       </c>
-      <c r="I19" s="5"/>
-[...10 lines deleted...]
-      <c r="L19" s="6" t="s">
+      <c r="M19" s="5" t="s">
         <v>149</v>
       </c>
-      <c r="M19" s="5"/>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
         <v>150</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>147</v>
-[...4 lines deleted...]
-        </is>
+        <v>57</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>65</v>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="I20" s="5"/>
-[...3 lines deleted...]
-        </is>
+      <c r="I20" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>153</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="M20" s="5"/>
+        <v>155</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>156</v>
+      </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>48</v>
+        <v>158</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>47</v>
+        <v>159</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>155</v>
-[...4 lines deleted...]
-        </is>
+        <v>160</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>161</v>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H21" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I21" s="5"/>
+      <c r="H21" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>163</v>
+      </c>
       <c r="J21" s="5" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>14</v>
+        <v>169</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>162</v>
+        <v>170</v>
+      </c>
+      <c r="D22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
-        <v>47</v>
-[...8 lines deleted...]
-        <v>164</v>
+        <v>171</v>
+      </c>
+      <c r="I22" s="5"/>
+      <c r="J22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L22" s="6" t="s">
-        <v>165</v>
-[...3 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="M22" s="5"/>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>14</v>
+        <v>169</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>147</v>
-[...8 lines deleted...]
-        <v>169</v>
+        <v>170</v>
+      </c>
+      <c r="D23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="5" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>174</v>
+      </c>
+      <c r="I23" s="5"/>
+      <c r="J23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K23" s="5" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>174</v>
-[...3 lines deleted...]
-      </c>
+        <v>176</v>
+      </c>
+      <c r="M23" s="5"/>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>147</v>
+        <v>48</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="F24" s="5" t="s">
         <v>178</v>
       </c>
+      <c r="F24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H24" s="5" t="s">
+      <c r="H24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5" t="s">
         <v>179</v>
       </c>
-      <c r="I24" s="5" t="s">
+      <c r="K24" s="5" t="s">
         <v>180</v>
       </c>
-      <c r="J24" s="5" t="s">
+      <c r="L24" s="6" t="s">
         <v>181</v>
       </c>
-      <c r="K24" s="5" t="s">
+      <c r="M24" s="5" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="F25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H25" s="5" t="s">
         <v>185</v>
       </c>
-      <c r="B25" s="5" t="s">
-[...34 lines deleted...]
-        </is>
+      <c r="I25" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="J25" s="5" t="s">
+        <v>187</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="M25" s="5"/>
+        <v>189</v>
+      </c>
+      <c r="M25" s="5" t="s">
+        <v>190</v>
+      </c>
     </row>
     <row r="26">
-      <c r="A26" s="5" t="n">
-        <v>1910</v>
+      <c r="A26" s="5" t="s">
+        <v>191</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="F26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H26" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="D26" s="5" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I26" s="5" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="J26" s="5" t="s">
-        <v>87</v>
+        <v>179</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>48</v>
+        <v>170</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>195</v>
+        <v>81</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>196</v>
-[...4 lines deleted...]
-        </is>
+        <v>199</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>200</v>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="J27" s="5" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>204</v>
+        <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>48</v>
+        <v>170</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>195</v>
+        <v>65</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="J28" s="5" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B29" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K29" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="L29" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="M29" s="5"/>
+    </row>
+    <row r="30">
+      <c r="A30" s="5" t="n">
+        <v>1910</v>
+      </c>
+      <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C29" s="5" t="s">
-[...38 lines deleted...]
-      <c r="A30" s="5" t="s">
+      <c r="C30" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D30" s="5" t="s">
         <v>219</v>
-      </c>
-[...9 lines deleted...]
-        </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="s">
         <v>220</v>
       </c>
-      <c r="I30" s="5"/>
-[...3 lines deleted...]
-        </is>
+      <c r="I30" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="J30" s="5" t="s">
+        <v>95</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>186</v>
+        <v>222</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="M30" s="5"/>
+        <v>223</v>
+      </c>
+      <c r="M30" s="5" t="s">
+        <v>224</v>
+      </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>195</v>
+        <v>226</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>21</v>
+        <v>230</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>14</v>
+        <v>235</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D32" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="G32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="J32" s="5" t="s">
         <v>230</v>
       </c>
-      <c r="E32" s="5" t="s">
-[...20 lines deleted...]
-      </c>
       <c r="K32" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>195</v>
+        <v>226</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>199</v>
+        <v>230</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>14</v>
+        <v>169</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D34" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="D34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G34" s="5" t="s">
-        <v>245</v>
+      <c r="G34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>251</v>
+      </c>
+      <c r="I34" s="5"/>
+      <c r="J34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K34" s="5" t="s">
-        <v>248</v>
+        <v>217</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>249</v>
-[...3 lines deleted...]
-      </c>
+        <v>252</v>
+      </c>
+      <c r="M34" s="5"/>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>38</v>
+        <v>226</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>17</v>
+        <v>254</v>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G35" s="5" t="s">
-        <v>245</v>
+      <c r="G35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="J35" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>38</v>
+        <v>261</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>17</v>
+        <v>262</v>
       </c>
       <c r="F36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G36" s="5" t="s">
-        <v>245</v>
+      <c r="G36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="J36" s="5" t="s">
-        <v>21</v>
+        <v>230</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>65</v>
+        <v>48</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>147</v>
+        <v>226</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>264</v>
+        <v>269</v>
+      </c>
+      <c r="F37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="J37" s="5" t="s">
-        <v>267</v>
+        <v>230</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>230</v>
+        <v>16</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>272</v>
-[...12 lines deleted...]
-        </is>
+        <v>38</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G38" s="5" t="s">
+        <v>276</v>
       </c>
       <c r="H38" s="5" t="s">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="I38" s="5"/>
+        <v>277</v>
+      </c>
+      <c r="I38" s="5" t="s">
+        <v>278</v>
+      </c>
       <c r="J38" s="5" t="s">
-        <v>274</v>
+        <v>21</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>195</v>
+        <v>38</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>231</v>
+        <v>17</v>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G39" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G39" s="5" t="s">
+        <v>276</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="J39" s="5" t="s">
-        <v>199</v>
+        <v>21</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>285</v>
-[...4 lines deleted...]
-        </is>
+        <v>38</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G40" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I40" s="5"/>
+      <c r="G40" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="H40" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>290</v>
+      </c>
       <c r="J40" s="5" t="s">
-        <v>286</v>
+        <v>21</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>291</v>
-[...4 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>295</v>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="J41" s="5" t="s">
-        <v>199</v>
+        <v>298</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>261</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>303</v>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F42" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F42" s="5" t="s">
+        <v>254</v>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H42" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H42" s="5" t="s">
+        <v>304</v>
       </c>
       <c r="I42" s="5"/>
-      <c r="J42" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J42" s="5" t="s">
+        <v>305</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>298</v>
-[...1 lines deleted...]
-      <c r="M42" s="5"/>
+        <v>307</v>
+      </c>
+      <c r="M42" s="5" t="s">
+        <v>308</v>
+      </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>299</v>
+        <v>309</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>38</v>
+        <v>226</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>245</v>
+        <v>262</v>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G43" s="5" t="s">
-        <v>300</v>
+      <c r="G43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H43" s="5" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>302</v>
+        <v>311</v>
       </c>
       <c r="J43" s="5" t="s">
-        <v>21</v>
+        <v>230</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>303</v>
+        <v>312</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>304</v>
+        <v>313</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>305</v>
+        <v>314</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>316</v>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G44" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I44" s="5"/>
       <c r="J44" s="5" t="s">
-        <v>21</v>
+        <v>317</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>309</v>
+        <v>318</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>311</v>
+        <v>320</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>312</v>
+        <v>321</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>38</v>
+        <v>261</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>245</v>
+        <v>322</v>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G45" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="G45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>323</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>313</v>
+        <v>324</v>
       </c>
       <c r="J45" s="5" t="s">
-        <v>21</v>
+        <v>230</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>314</v>
+        <v>325</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>315</v>
+        <v>326</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>316</v>
+        <v>327</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>317</v>
+        <v>328</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>14</v>
+        <v>169</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D46" s="5" t="s">
-[...3 lines deleted...]
-        <v>245</v>
+      <c r="D46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G46" s="5" t="s">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="G46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I46" s="5"/>
+      <c r="J46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K46" s="5" t="s">
-        <v>320</v>
+        <v>217</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>329</v>
+      </c>
+      <c r="M46" s="5"/>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>245</v>
+        <v>276</v>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G47" s="5" t="s">
-        <v>245</v>
+        <v>331</v>
       </c>
       <c r="H47" s="5" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>325</v>
+        <v>333</v>
       </c>
       <c r="J47" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>326</v>
+        <v>334</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>327</v>
+        <v>335</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>328</v>
+        <v>336</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>329</v>
+        <v>337</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D48" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>276</v>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G48" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G48" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="H48" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="I48" s="5" t="s">
+        <v>339</v>
+      </c>
+      <c r="J48" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>186</v>
+        <v>340</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>330</v>
-[...1 lines deleted...]
-      <c r="M48" s="5"/>
+        <v>341</v>
+      </c>
+      <c r="M48" s="5" t="s">
+        <v>342</v>
+      </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>331</v>
+        <v>343</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>245</v>
+        <v>276</v>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G49" s="5" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>276</v>
+      </c>
+      <c r="H49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I49" s="5" t="s">
-        <v>333</v>
+        <v>344</v>
       </c>
       <c r="J49" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>334</v>
+        <v>345</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>335</v>
+        <v>346</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>336</v>
+        <v>347</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>337</v>
+        <v>348</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D50" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>276</v>
       </c>
       <c r="F50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G50" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G50" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="H50" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="I50" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="J50" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>186</v>
+        <v>351</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>338</v>
-[...1 lines deleted...]
-      <c r="M50" s="5"/>
+        <v>352</v>
+      </c>
+      <c r="M50" s="5" t="s">
+        <v>353</v>
+      </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>339</v>
+        <v>354</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D51" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>276</v>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G51" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G51" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="H51" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="I51" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="J51" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>186</v>
+        <v>357</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>340</v>
-[...1 lines deleted...]
-      <c r="M51" s="5"/>
+        <v>358</v>
+      </c>
+      <c r="M51" s="5" t="s">
+        <v>359</v>
+      </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>341</v>
+        <v>360</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>146</v>
+        <v>169</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I52" s="5"/>
       <c r="J52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K52" s="5" t="s">
-        <v>186</v>
+        <v>217</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>342</v>
+        <v>361</v>
       </c>
       <c r="M52" s="5"/>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>343</v>
+        <v>362</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D53" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>276</v>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G53" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G53" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="H53" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="I53" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="J53" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>186</v>
+        <v>365</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>344</v>
-[...1 lines deleted...]
-      <c r="M53" s="5"/>
+        <v>366</v>
+      </c>
+      <c r="M53" s="5" t="s">
+        <v>367</v>
+      </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>345</v>
+        <v>368</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>146</v>
+        <v>169</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I54" s="5"/>
       <c r="J54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K54" s="5" t="s">
-        <v>186</v>
+        <v>217</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>346</v>
+        <v>369</v>
       </c>
       <c r="M54" s="5"/>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>347</v>
+        <v>370</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>146</v>
+        <v>169</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I55" s="5"/>
       <c r="J55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K55" s="5" t="s">
-        <v>186</v>
+        <v>217</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>348</v>
+        <v>371</v>
       </c>
       <c r="M55" s="5"/>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>349</v>
+        <v>372</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>14</v>
+        <v>169</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D56" s="5" t="s">
-[...3 lines deleted...]
-        <v>245</v>
+      <c r="D56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G56" s="5" t="s">
-[...3 lines deleted...]
-        <v>352</v>
+      <c r="G56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I56" s="5"/>
-      <c r="J56" s="5" t="s">
-        <v>87</v>
+      <c r="J56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K56" s="5" t="s">
-        <v>353</v>
+        <v>217</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>354</v>
-[...3 lines deleted...]
-      </c>
+        <v>373</v>
+      </c>
+      <c r="M56" s="5"/>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>356</v>
+        <v>374</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>14</v>
+        <v>169</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D57" s="5" t="s">
-[...3 lines deleted...]
-        <v>245</v>
+      <c r="D57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H57" s="5" t="s">
-[...6 lines deleted...]
-        <v>21</v>
+      <c r="H57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I57" s="5"/>
+      <c r="J57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K57" s="5" t="s">
-        <v>359</v>
+        <v>217</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>360</v>
-[...3 lines deleted...]
-      </c>
+        <v>375</v>
+      </c>
+      <c r="M57" s="5"/>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>362</v>
+        <v>376</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>14</v>
+        <v>169</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D58" s="5" t="s">
-[...3 lines deleted...]
-        <v>245</v>
+      <c r="D58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G58" s="5" t="s">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="G58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I58" s="5"/>
+      <c r="J58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K58" s="5" t="s">
-        <v>366</v>
+        <v>217</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>367</v>
-[...3 lines deleted...]
-      </c>
+        <v>377</v>
+      </c>
+      <c r="M58" s="5"/>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>146</v>
+        <v>169</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I59" s="5"/>
       <c r="J59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K59" s="5" t="s">
-        <v>186</v>
+        <v>217</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="M59" s="5"/>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>38</v>
+        <v>381</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>245</v>
+        <v>276</v>
       </c>
       <c r="F60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G60" s="5" t="s">
-        <v>245</v>
+        <v>382</v>
       </c>
       <c r="H60" s="5" t="s">
-        <v>372</v>
-[...3 lines deleted...]
-      </c>
+        <v>383</v>
+      </c>
+      <c r="I60" s="5"/>
       <c r="J60" s="5" t="s">
-        <v>21</v>
+        <v>95</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>374</v>
+        <v>384</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>375</v>
+        <v>385</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>376</v>
+        <v>386</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>377</v>
+        <v>387</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D61" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D61" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E61" s="5" t="s">
+        <v>276</v>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H61" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H61" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="I61" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="J61" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>186</v>
+        <v>390</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>378</v>
-[...1 lines deleted...]
-      <c r="M61" s="5"/>
+        <v>391</v>
+      </c>
+      <c r="M61" s="5" t="s">
+        <v>392</v>
+      </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>379</v>
+        <v>393</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>245</v>
+        <v>276</v>
       </c>
       <c r="F62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G62" s="5" t="s">
-        <v>245</v>
+        <v>394</v>
       </c>
       <c r="H62" s="5" t="s">
-        <v>380</v>
+        <v>395</v>
       </c>
       <c r="I62" s="5" t="s">
-        <v>381</v>
+        <v>396</v>
       </c>
       <c r="J62" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>382</v>
+        <v>397</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>383</v>
+        <v>398</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>384</v>
+        <v>399</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>385</v>
+        <v>400</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>146</v>
+        <v>169</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I63" s="5"/>
       <c r="J63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K63" s="5" t="s">
-        <v>186</v>
+        <v>217</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>386</v>
+        <v>401</v>
       </c>
       <c r="M63" s="5"/>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>387</v>
+        <v>402</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D64" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D64" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E64" s="5" t="s">
+        <v>276</v>
       </c>
       <c r="F64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G64" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G64" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="H64" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="I64" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="J64" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>186</v>
+        <v>405</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="M64" s="5"/>
+        <v>406</v>
+      </c>
+      <c r="M64" s="5" t="s">
+        <v>407</v>
+      </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>389</v>
+        <v>408</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>146</v>
+        <v>169</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I65" s="5"/>
       <c r="J65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K65" s="5" t="s">
-        <v>186</v>
+        <v>217</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>390</v>
+        <v>409</v>
       </c>
       <c r="M65" s="5"/>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>391</v>
+        <v>410</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D66" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D66" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E66" s="5" t="s">
+        <v>276</v>
       </c>
       <c r="F66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G66" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G66" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="H66" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="J66" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>186</v>
+        <v>413</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>392</v>
-[...1 lines deleted...]
-      <c r="M66" s="5"/>
+        <v>414</v>
+      </c>
+      <c r="M66" s="5" t="s">
+        <v>415</v>
+      </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>393</v>
+        <v>416</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>146</v>
+        <v>169</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I67" s="5"/>
       <c r="J67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K67" s="5" t="s">
-        <v>186</v>
+        <v>217</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>394</v>
+        <v>417</v>
       </c>
       <c r="M67" s="5"/>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>395</v>
+        <v>418</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>146</v>
+        <v>169</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I68" s="5"/>
       <c r="J68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K68" s="5" t="s">
-        <v>186</v>
+        <v>217</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>396</v>
+        <v>419</v>
       </c>
       <c r="M68" s="5"/>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>397</v>
+        <v>420</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>146</v>
+        <v>169</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I69" s="5"/>
       <c r="J69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K69" s="5" t="s">
-        <v>186</v>
+        <v>217</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>398</v>
+        <v>421</v>
       </c>
       <c r="M69" s="5"/>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>399</v>
+        <v>422</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>146</v>
+        <v>169</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I70" s="5"/>
       <c r="J70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K70" s="5" t="s">
-        <v>186</v>
+        <v>217</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>400</v>
+        <v>423</v>
       </c>
       <c r="M70" s="5"/>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>401</v>
+        <v>424</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>146</v>
+        <v>169</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I71" s="5"/>
       <c r="J71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K71" s="5" t="s">
-        <v>186</v>
+        <v>217</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>402</v>
+        <v>425</v>
       </c>
       <c r="M71" s="5"/>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>403</v>
+        <v>426</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>14</v>
+        <v>169</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>65</v>
-[...8 lines deleted...]
-        <v>264</v>
+        <v>16</v>
+      </c>
+      <c r="D72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H72" s="5" t="s">
-        <v>405</v>
+      <c r="H72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I72" s="5"/>
-      <c r="J72" s="5" t="s">
-        <v>406</v>
+      <c r="J72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K72" s="5" t="s">
-        <v>407</v>
+        <v>217</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>408</v>
-[...3 lines deleted...]
-      </c>
+        <v>427</v>
+      </c>
+      <c r="M72" s="5"/>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>410</v>
+        <v>428</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>14</v>
+        <v>169</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>16</v>
+      </c>
+      <c r="D73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H73" s="5" t="s">
-[...6 lines deleted...]
-        <v>413</v>
+      <c r="H73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I73" s="5"/>
+      <c r="J73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K73" s="5" t="s">
-        <v>414</v>
+        <v>217</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>415</v>
-[...3 lines deleted...]
-      </c>
+        <v>429</v>
+      </c>
+      <c r="M73" s="5"/>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>417</v>
+        <v>430</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>14</v>
+        <v>169</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>16</v>
+      </c>
+      <c r="D74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F74" s="5" t="s">
-        <v>418</v>
+      <c r="F74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H74" s="5" t="s">
-[...6 lines deleted...]
-        <v>421</v>
+      <c r="H74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I74" s="5"/>
+      <c r="J74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K74" s="5" t="s">
-        <v>422</v>
+        <v>217</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>423</v>
-[...3 lines deleted...]
-      </c>
+        <v>431</v>
+      </c>
+      <c r="M74" s="5"/>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>425</v>
+        <v>432</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>14</v>
+        <v>169</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D75" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="D75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G75" s="5" t="s">
-[...3 lines deleted...]
-        <v>427</v>
+      <c r="G75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I75" s="5"/>
-      <c r="J75" s="5" t="s">
-        <v>428</v>
+      <c r="J75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K75" s="5" t="s">
-        <v>429</v>
+        <v>217</v>
       </c>
       <c r="L75" s="6" t="s">
-        <v>430</v>
-[...3 lines deleted...]
-      </c>
+        <v>433</v>
+      </c>
+      <c r="M75" s="5"/>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>38</v>
+        <v>170</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>17</v>
-[...7 lines deleted...]
-        <v>245</v>
+        <v>435</v>
+      </c>
+      <c r="F76" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="G76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H76" s="5" t="s">
-        <v>433</v>
-[...3 lines deleted...]
-      </c>
+        <v>436</v>
+      </c>
+      <c r="I76" s="5"/>
       <c r="J76" s="5" t="s">
-        <v>21</v>
+        <v>437</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>147</v>
+        <v>38</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F77" s="5" t="s">
-        <v>17</v>
+      <c r="F77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="5" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="I77" s="5" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="J77" s="5" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="K77" s="5" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>230</v>
-[...7 lines deleted...]
-        </is>
+        <v>170</v>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F78" s="5" t="s">
+        <v>449</v>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="I78" s="5" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="J78" s="5" t="s">
-        <v>199</v>
+        <v>452</v>
       </c>
       <c r="K78" s="5" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>38</v>
+        <v>316</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>453</v>
+        <v>17</v>
       </c>
       <c r="F79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G79" s="5" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="H79" s="5" t="s">
-        <v>455</v>
-[...3 lines deleted...]
-      </c>
+        <v>458</v>
+      </c>
+      <c r="I79" s="5"/>
       <c r="J79" s="5" t="s">
-        <v>21</v>
+        <v>459</v>
       </c>
       <c r="K79" s="5" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>147</v>
-[...12 lines deleted...]
-        </is>
+        <v>38</v>
+      </c>
+      <c r="E80" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G80" s="5" t="s">
+        <v>276</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>461</v>
-[...1 lines deleted...]
-      <c r="I80" s="5"/>
+        <v>464</v>
+      </c>
+      <c r="I80" s="5" t="s">
+        <v>465</v>
+      </c>
       <c r="J80" s="5" t="s">
-        <v>462</v>
+        <v>21</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>38</v>
+        <v>170</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F81" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F81" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H81" s="5" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="I81" s="5" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="J81" s="5" t="s">
-        <v>21</v>
+        <v>472</v>
       </c>
       <c r="K81" s="5" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>38</v>
+        <v>261</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>453</v>
+        <v>477</v>
       </c>
       <c r="F82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G82" s="5" t="s">
-        <v>473</v>
+      <c r="G82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H82" s="5" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="I82" s="5" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="J82" s="5" t="s">
-        <v>21</v>
+        <v>230</v>
       </c>
       <c r="K82" s="5" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="L82" s="6" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>481</v>
-[...4 lines deleted...]
-        </is>
+        <v>38</v>
+      </c>
+      <c r="E83" s="5" t="s">
+        <v>484</v>
       </c>
       <c r="F83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G83" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G83" s="5" t="s">
+        <v>485</v>
       </c>
       <c r="H83" s="5" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="I83" s="5" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="J83" s="5" t="s">
-        <v>484</v>
+        <v>21</v>
       </c>
       <c r="K83" s="5" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>489</v>
+        <v>65</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>490</v>
-[...10 lines deleted...]
-        <v>491</v>
+        <v>170</v>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F84" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="G84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H84" s="5" t="s">
         <v>492</v>
       </c>
       <c r="I84" s="5"/>
       <c r="J84" s="5" t="s">
-        <v>21</v>
+        <v>493</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D85" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="5" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
       <c r="I85" s="5" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="J85" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K85" s="5" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D86" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="D86" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E86" s="5" t="s">
+        <v>484</v>
       </c>
       <c r="F86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G86" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G86" s="5" t="s">
+        <v>504</v>
       </c>
       <c r="H86" s="5" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="I86" s="5" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="J86" s="5" t="s">
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="K86" s="5" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="L86" s="6" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>38</v>
+        <v>511</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>16</v>
+        <v>512</v>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H87" s="5" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="I87" s="5" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="J87" s="5" t="s">
-        <v>21</v>
+        <v>515</v>
       </c>
       <c r="K87" s="5" t="s">
-        <v>510</v>
+        <v>516</v>
       </c>
       <c r="L87" s="6" t="s">
-        <v>511</v>
+        <v>517</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>513</v>
+        <v>519</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>514</v>
+        <v>520</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>65</v>
+        <v>521</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>515</v>
+        <v>484</v>
       </c>
       <c r="F88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G88" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G88" s="5" t="s">
+        <v>522</v>
       </c>
       <c r="H88" s="5" t="s">
-        <v>516</v>
-[...3 lines deleted...]
-      </c>
+        <v>523</v>
+      </c>
+      <c r="I88" s="5"/>
       <c r="J88" s="5" t="s">
-        <v>518</v>
+        <v>21</v>
       </c>
       <c r="K88" s="5" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D89" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="D89" s="5" t="s">
+      <c r="E89" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H89" s="5" t="s">
         <v>523</v>
       </c>
-      <c r="E89" s="5" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="I89" s="5" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="J89" s="5" t="s">
-        <v>528</v>
+        <v>21</v>
       </c>
       <c r="K89" s="5" t="s">
         <v>529</v>
       </c>
       <c r="L89" s="6" t="s">
         <v>530</v>
       </c>
       <c r="M89" s="5" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
         <v>532</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>38</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>523</v>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H90" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H90" s="5" t="s">
+        <v>533</v>
+      </c>
+      <c r="I90" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="J90" s="5" t="s">
+        <v>95</v>
       </c>
       <c r="K90" s="5" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>534</v>
-[...1 lines deleted...]
-      <c r="M90" s="5"/>
+        <v>536</v>
+      </c>
+      <c r="M90" s="5" t="s">
+        <v>537</v>
+      </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D91" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="s">
-        <v>536</v>
-[...5 lines deleted...]
-        </is>
+        <v>539</v>
+      </c>
+      <c r="I91" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="J91" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>538</v>
-[...1 lines deleted...]
-      <c r="M91" s="5"/>
+        <v>542</v>
+      </c>
+      <c r="M91" s="5" t="s">
+        <v>543</v>
+      </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>545</v>
+      </c>
+      <c r="D92" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="E92" s="5" t="s">
+        <v>546</v>
       </c>
       <c r="F92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H92" s="5" t="s">
-        <v>540</v>
-[...5 lines deleted...]
-        </is>
+        <v>547</v>
+      </c>
+      <c r="I92" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="J92" s="5" t="s">
+        <v>549</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>537</v>
+        <v>550</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>541</v>
-[...1 lines deleted...]
-      <c r="M92" s="5"/>
+        <v>551</v>
+      </c>
+      <c r="M92" s="5" t="s">
+        <v>552</v>
+      </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>542</v>
+        <v>553</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>38</v>
+        <v>554</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>543</v>
-[...7 lines deleted...]
-        <v>544</v>
+        <v>555</v>
+      </c>
+      <c r="F93" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="G93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H93" s="5" t="s">
-        <v>545</v>
+        <v>557</v>
       </c>
       <c r="I93" s="5" t="s">
-        <v>546</v>
+        <v>558</v>
       </c>
       <c r="J93" s="5" t="s">
-        <v>21</v>
+        <v>559</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>547</v>
+        <v>560</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>548</v>
+        <v>561</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>549</v>
+        <v>562</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>550</v>
+        <v>563</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>14</v>
+        <v>169</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D94" s="5" t="s">
-[...3 lines deleted...]
-        <v>551</v>
+      <c r="D94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G94" s="5" t="s">
-[...9 lines deleted...]
-        <v>87</v>
+      <c r="G94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I94" s="5"/>
+      <c r="J94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K94" s="5" t="s">
-        <v>555</v>
+        <v>564</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>565</v>
+      </c>
+      <c r="M94" s="5"/>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>558</v>
+        <v>566</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>146</v>
+        <v>169</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H95" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H95" s="5" t="s">
+        <v>567</v>
       </c>
       <c r="I95" s="5"/>
       <c r="J95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K95" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K95" s="5" t="s">
+        <v>568</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>559</v>
+        <v>569</v>
       </c>
       <c r="M95" s="5"/>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>560</v>
+        <v>570</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>146</v>
+        <v>169</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H96" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H96" s="5" t="s">
+        <v>571</v>
       </c>
       <c r="I96" s="5"/>
       <c r="J96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K96" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K96" s="5" t="s">
+        <v>568</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>561</v>
+        <v>572</v>
       </c>
       <c r="M96" s="5"/>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>562</v>
+        <v>573</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>563</v>
+        <v>16</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>564</v>
+        <v>38</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>17</v>
+        <v>574</v>
       </c>
       <c r="F97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G97" s="5" t="s">
-        <v>565</v>
+        <v>575</v>
       </c>
       <c r="H97" s="5" t="s">
-        <v>566</v>
+        <v>576</v>
       </c>
       <c r="I97" s="5" t="s">
-        <v>567</v>
+        <v>577</v>
       </c>
       <c r="J97" s="5" t="s">
-        <v>568</v>
+        <v>21</v>
       </c>
       <c r="K97" s="5" t="s">
-        <v>569</v>
+        <v>578</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>570</v>
+        <v>579</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>571</v>
+        <v>580</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>572</v>
+        <v>581</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>38</v>
+        <v>554</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>18</v>
+        <v>582</v>
       </c>
       <c r="F98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G98" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G98" s="5" t="s">
+        <v>583</v>
       </c>
       <c r="H98" s="5" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="I98" s="5" t="s">
-        <v>574</v>
+        <v>585</v>
       </c>
       <c r="J98" s="5" t="s">
-        <v>21</v>
+        <v>95</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>575</v>
+        <v>586</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>576</v>
+        <v>587</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>577</v>
+        <v>588</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>578</v>
+        <v>589</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>146</v>
+        <v>169</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H99" s="5" t="s">
-        <v>579</v>
+      <c r="H99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I99" s="5"/>
       <c r="J99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K99" s="5" t="s">
-        <v>580</v>
+      <c r="K99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L99" s="6" t="s">
-        <v>581</v>
+        <v>590</v>
       </c>
       <c r="M99" s="5"/>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>582</v>
+        <v>591</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>14</v>
+        <v>169</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D100" s="5" t="s">
-[...12 lines deleted...]
-        <v>586</v>
+      <c r="D100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I100" s="5"/>
-      <c r="J100" s="5" t="s">
-[...3 lines deleted...]
-        <v>587</v>
+      <c r="J100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L100" s="6" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>592</v>
+      </c>
+      <c r="M100" s="5"/>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>594</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>595</v>
+      </c>
+      <c r="E101" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G101" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G101" s="5" t="s">
+        <v>596</v>
       </c>
       <c r="H101" s="5" t="s">
-        <v>591</v>
-[...10 lines deleted...]
-        </is>
+        <v>597</v>
+      </c>
+      <c r="I101" s="5" t="s">
+        <v>598</v>
+      </c>
+      <c r="J101" s="5" t="s">
+        <v>599</v>
+      </c>
+      <c r="K101" s="5" t="s">
+        <v>600</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>592</v>
-[...1 lines deleted...]
-      <c r="M101" s="5"/>
+        <v>601</v>
+      </c>
+      <c r="M101" s="5" t="s">
+        <v>602</v>
+      </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>593</v>
+        <v>603</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D102" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D102" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E102" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H102" s="5" t="s">
-        <v>594</v>
-[...10 lines deleted...]
-        </is>
+        <v>604</v>
+      </c>
+      <c r="I102" s="5" t="s">
+        <v>605</v>
+      </c>
+      <c r="J102" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K102" s="5" t="s">
+        <v>606</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>595</v>
-[...1 lines deleted...]
-      <c r="M102" s="5"/>
+        <v>607</v>
+      </c>
+      <c r="M102" s="5" t="s">
+        <v>608</v>
+      </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>596</v>
+        <v>609</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>146</v>
+        <v>169</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H103" s="5" t="s">
-        <v>597</v>
+        <v>610</v>
       </c>
       <c r="I103" s="5"/>
       <c r="J103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K103" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K103" s="5" t="s">
+        <v>611</v>
       </c>
       <c r="L103" s="6" t="s">
-        <v>598</v>
+        <v>612</v>
       </c>
       <c r="M103" s="5"/>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>599</v>
+        <v>613</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>579</v>
+        <v>38</v>
       </c>
       <c r="E104" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>614</v>
+      </c>
+      <c r="F104" s="5" t="s">
+        <v>615</v>
       </c>
       <c r="G104" s="5" t="s">
-        <v>600</v>
+        <v>616</v>
       </c>
       <c r="H104" s="5" t="s">
-        <v>601</v>
+        <v>617</v>
       </c>
       <c r="I104" s="5"/>
       <c r="J104" s="5" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="K104" s="5" t="s">
-        <v>602</v>
+        <v>618</v>
       </c>
       <c r="L104" s="6" t="s">
-        <v>603</v>
+        <v>619</v>
       </c>
       <c r="M104" s="5" t="s">
-        <v>604</v>
+        <v>620</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>605</v>
+        <v>621</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>146</v>
+        <v>169</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H105" s="5" t="s">
-        <v>606</v>
+        <v>622</v>
       </c>
       <c r="I105" s="5"/>
       <c r="J105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K105" s="5" t="s">
-        <v>607</v>
+      <c r="K105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L105" s="6" t="s">
-        <v>608</v>
+        <v>623</v>
       </c>
       <c r="M105" s="5"/>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>609</v>
+        <v>624</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>14</v>
+        <v>169</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>523</v>
-[...2 lines deleted...]
-        <v>610</v>
+        <v>16</v>
+      </c>
+      <c r="D106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H106" s="5" t="s">
-        <v>611</v>
-[...8 lines deleted...]
-        <v>614</v>
+        <v>625</v>
+      </c>
+      <c r="I106" s="5"/>
+      <c r="J106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L106" s="6" t="s">
-        <v>615</v>
-[...3 lines deleted...]
-      </c>
+        <v>626</v>
+      </c>
+      <c r="M106" s="5"/>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>617</v>
+        <v>627</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>14</v>
+        <v>169</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>618</v>
-[...2 lines deleted...]
-        <v>619</v>
+        <v>16</v>
+      </c>
+      <c r="D107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H107" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>622</v>
+      <c r="H107" s="5" t="s">
+        <v>628</v>
+      </c>
+      <c r="I107" s="5"/>
+      <c r="J107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L107" s="6" t="s">
-        <v>623</v>
-[...3 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="M107" s="5"/>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>147</v>
+        <v>610</v>
       </c>
       <c r="E108" s="5" t="s">
-        <v>626</v>
+        <v>17</v>
       </c>
       <c r="F108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G108" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G108" s="5" t="s">
+        <v>631</v>
       </c>
       <c r="H108" s="5" t="s">
-        <v>627</v>
-[...3 lines deleted...]
-      </c>
+        <v>632</v>
+      </c>
+      <c r="I108" s="5"/>
       <c r="J108" s="5" t="s">
-        <v>629</v>
+        <v>95</v>
       </c>
       <c r="K108" s="5" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>14</v>
+        <v>169</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>147</v>
-[...8 lines deleted...]
-        <v>626</v>
+        <v>16</v>
+      </c>
+      <c r="D109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H109" s="5" t="s">
-        <v>635</v>
-[...4 lines deleted...]
-      <c r="J109" s="5" t="s">
         <v>637</v>
+      </c>
+      <c r="I109" s="5"/>
+      <c r="J109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K109" s="5" t="s">
         <v>638</v>
       </c>
       <c r="L109" s="6" t="s">
         <v>639</v>
       </c>
-      <c r="M109" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M109" s="5"/>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>16</v>
+        <v>554</v>
       </c>
       <c r="D110" s="5" t="s">
+        <v>641</v>
+      </c>
+      <c r="E110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H110" s="5" t="s">
         <v>642</v>
       </c>
-      <c r="E110" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H110" s="5" t="s">
+      <c r="I110" s="5" t="s">
         <v>643</v>
       </c>
-      <c r="I110" s="5" t="s">
+      <c r="J110" s="5" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>613</v>
       </c>
       <c r="K110" s="5" t="s">
         <v>645</v>
       </c>
       <c r="L110" s="6" t="s">
         <v>646</v>
       </c>
       <c r="M110" s="5" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
         <v>648</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>618</v>
+        <v>649</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>619</v>
+        <v>650</v>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H111" s="5" t="s">
-        <v>649</v>
+      <c r="H111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I111" s="5" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="J111" s="5" t="s">
-        <v>621</v>
+        <v>652</v>
       </c>
       <c r="K111" s="5" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>147</v>
+        <v>170</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>626</v>
-[...2 lines deleted...]
-        <v>655</v>
+        <v>657</v>
+      </c>
+      <c r="F112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H112" s="5" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="I112" s="5" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="J112" s="5" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="K112" s="5" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="L112" s="6" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>73</v>
+        <v>170</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>147</v>
+        <v>81</v>
       </c>
       <c r="E113" s="5" t="s">
-        <v>626</v>
+        <v>665</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H113" s="5" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="I113" s="5" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="J113" s="5" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="K113" s="5" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="L113" s="6" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="M113" s="5" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>147</v>
+        <v>673</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>670</v>
-[...2 lines deleted...]
-        <v>671</v>
+        <v>17</v>
+      </c>
+      <c r="F114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H114" s="5" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="I114" s="5" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="J114" s="5" t="s">
-        <v>674</v>
+        <v>644</v>
       </c>
       <c r="K114" s="5" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>679</v>
+        <v>649</v>
       </c>
       <c r="D115" s="5" t="s">
+        <v>650</v>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H115" s="5" t="s">
         <v>680</v>
       </c>
-      <c r="E115" s="5" t="s">
+      <c r="I115" s="5" t="s">
         <v>681</v>
       </c>
-      <c r="F115" s="5" t="s">
+      <c r="J115" s="5" t="s">
+        <v>652</v>
+      </c>
+      <c r="K115" s="5" t="s">
         <v>682</v>
       </c>
-      <c r="G115" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H115" s="5" t="s">
+      <c r="L115" s="6" t="s">
         <v>683</v>
       </c>
-      <c r="I115" s="5" t="s">
+      <c r="M115" s="5" t="s">
         <v>684</v>
-      </c>
-[...10 lines deleted...]
-        <v>688</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
+        <v>685</v>
+      </c>
+      <c r="B116" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C116" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="E116" s="5" t="s">
+        <v>657</v>
+      </c>
+      <c r="F116" s="5" t="s">
+        <v>686</v>
+      </c>
+      <c r="G116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H116" s="5" t="s">
+        <v>687</v>
+      </c>
+      <c r="I116" s="5" t="s">
+        <v>688</v>
+      </c>
+      <c r="J116" s="5" t="s">
         <v>689</v>
       </c>
-      <c r="B116" s="5" t="s">
+      <c r="K116" s="5" t="s">
         <v>690</v>
       </c>
-      <c r="C116" s="5" t="s">
+      <c r="L116" s="6" t="s">
         <v>691</v>
       </c>
-      <c r="D116" s="5" t="s">
+      <c r="M116" s="5" t="s">
         <v>692</v>
       </c>
-      <c r="E116" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H116" s="5" t="s">
+    </row>
+    <row r="117">
+      <c r="A117" s="5" t="s">
         <v>693</v>
       </c>
-      <c r="I116" s="5" t="s">
+      <c r="B117" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C117" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="E117" s="5" t="s">
+        <v>657</v>
+      </c>
+      <c r="F117" s="5" t="s">
+        <v>686</v>
+      </c>
+      <c r="G117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H117" s="5" t="s">
         <v>694</v>
       </c>
-      <c r="J116" s="5" t="s">
+      <c r="I117" s="5" t="s">
         <v>695</v>
       </c>
-      <c r="K116" s="5" t="s">
+      <c r="J117" s="5" t="s">
         <v>696</v>
       </c>
-      <c r="L116" s="6" t="s">
+      <c r="K117" s="5" t="s">
         <v>697</v>
       </c>
-      <c r="M116" s="5" t="s">
+      <c r="L117" s="6" t="s">
         <v>698</v>
+      </c>
+      <c r="M117" s="5" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="5" t="s">
+        <v>700</v>
+      </c>
+      <c r="B118" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C118" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="E118" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="F118" s="5" t="s">
+        <v>702</v>
+      </c>
+      <c r="G118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H118" s="5" t="s">
+        <v>703</v>
+      </c>
+      <c r="I118" s="5" t="s">
+        <v>704</v>
+      </c>
+      <c r="J118" s="5" t="s">
+        <v>705</v>
+      </c>
+      <c r="K118" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="L118" s="6" t="s">
+        <v>707</v>
+      </c>
+      <c r="M118" s="5" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="5" t="s">
+        <v>709</v>
+      </c>
+      <c r="B119" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C119" s="5" t="s">
+        <v>710</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>711</v>
+      </c>
+      <c r="E119" s="5" t="s">
+        <v>712</v>
+      </c>
+      <c r="F119" s="5" t="s">
+        <v>713</v>
+      </c>
+      <c r="G119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H119" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="I119" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="J119" s="5" t="s">
+        <v>716</v>
+      </c>
+      <c r="K119" s="5" t="s">
+        <v>717</v>
+      </c>
+      <c r="L119" s="6" t="s">
+        <v>718</v>
+      </c>
+      <c r="M119" s="5" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="5" t="s">
+        <v>720</v>
+      </c>
+      <c r="B120" s="5" t="s">
+        <v>721</v>
+      </c>
+      <c r="C120" s="5" t="s">
+        <v>722</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>723</v>
+      </c>
+      <c r="E120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H120" s="5" t="s">
+        <v>724</v>
+      </c>
+      <c r="I120" s="5" t="s">
+        <v>725</v>
+      </c>
+      <c r="J120" s="5" t="s">
+        <v>726</v>
+      </c>
+      <c r="K120" s="5" t="s">
+        <v>727</v>
+      </c>
+      <c r="L120" s="6" t="s">
+        <v>728</v>
+      </c>
+      <c r="M120" s="5" t="s">
+        <v>729</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -9531,44 +9924,48 @@
     <hyperlink ref="M92" r:id="rId97"/>
     <hyperlink ref="M93" r:id="rId98"/>
     <hyperlink ref="M94" r:id="rId99"/>
     <hyperlink ref="M95" r:id="rId100"/>
     <hyperlink ref="M96" r:id="rId101"/>
     <hyperlink ref="M97" r:id="rId102"/>
     <hyperlink ref="M98" r:id="rId103"/>
     <hyperlink ref="M99" r:id="rId104"/>
     <hyperlink ref="M100" r:id="rId105"/>
     <hyperlink ref="M101" r:id="rId106"/>
     <hyperlink ref="M102" r:id="rId107"/>
     <hyperlink ref="M103" r:id="rId108"/>
     <hyperlink ref="M104" r:id="rId109"/>
     <hyperlink ref="M105" r:id="rId110"/>
     <hyperlink ref="M106" r:id="rId111"/>
     <hyperlink ref="M107" r:id="rId112"/>
     <hyperlink ref="M108" r:id="rId113"/>
     <hyperlink ref="M109" r:id="rId114"/>
     <hyperlink ref="M110" r:id="rId115"/>
     <hyperlink ref="M111" r:id="rId116"/>
     <hyperlink ref="M112" r:id="rId117"/>
     <hyperlink ref="M113" r:id="rId118"/>
     <hyperlink ref="M114" r:id="rId119"/>
     <hyperlink ref="M115" r:id="rId120"/>
     <hyperlink ref="M116" r:id="rId121"/>
+    <hyperlink ref="M117" r:id="rId122"/>
+    <hyperlink ref="M118" r:id="rId123"/>
+    <hyperlink ref="M119" r:id="rId124"/>
+    <hyperlink ref="M120" r:id="rId125"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>