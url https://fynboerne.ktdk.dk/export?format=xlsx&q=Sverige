--- v1 (2026-02-16)
+++ v2 (2026-04-03)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3138" uniqueCount="1917" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3202" uniqueCount="1960" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -1366,50 +1366,99 @@
 Det vides ikke, hvad historien om den "sj. Læge" gik ud på. 
 Hvilan var en højskole i Sverige, hvor Warberg-søstrene kom en del.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2712</t>
   </si>
   <si>
     <t>Christine æder, drikker, synger, slapper af og har næsten ikke hovedpine. Der er meget, som hun skal snakke med Alhed om denne sommer. Christine føler sig melankolsk. 
 Christine vil gerne høre om Alheds tur til Hvilan. Selv gruer hun for sin rejse til Sverige.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/M4rR</t>
   </si>
   <si>
     <t>[Øverst s. 1 er med blå farveblyant skrevet:]
 Sommerferie - 91 Snøde
 [Med sort pen og anden skrift:]
 Kære gamle Ræddike!
 Tant siger, det er Synd ikke at skrive lidt med til dig, skønt: 1) synes jeg ligesågodt din Krukke kan skrive til mig (du skylder mig vist Brev?) 2) er her lige ankommen et 10 Siders brev fra Leonard, som ligger ulæst for din Asies Skyld! Jeg har det godt her ovre, æder, drikker, sover (mest) bader, går på Bakken her lige for Huset, spiller, synger og driver. Hovedpine har jeg kun haft den sidste Tid og meget svagt endda, men jeg er af den sikre, men triste Overbevisning, at den begynder igen, så såre jeg er kommen hjem; jeg glæder mig til at have dig hjemme i Sommerferien, der er så meget, som jeg skal snakke med dig om; jeg har en fortvivlet sammenrodet Hob uløste (uløselige?) Problemer i min arme Hjærnekiste, jeg bliver mere og mere forpint og puffet og skubbet af dem, allerede i Vinter er jeg begyndt at spekulere, men det bliver værre og værre og undertiden kan jeg være grænseløs melankolsk, men det er der selvfølgelig ingen, som mærker; jeg burde måske også tie med det, men til Brandt og dig må jeg ud med det - til Leonard selvfølgelig også, men du er vist den, som bedst kan hjælpe mig, fordi du er den gladeste og lykkeligste Natur af jer tre; i alt Fald glæder jeg mig morderlig til at snakke ordentlig med dig til Sommer (Se et snart afgående Brev til Brandt)
 Stakkels Leonard har jeg forsømt med Breve siden vor Gloruptur, jeg har været så usigelig lidt oplagt til Skriveri i denne Tid, og desuden har jeg hjulpen Tant en Del, da hendes Pige har haft bulne Fingre. Får jeg snart "den sj. Læge?" Du kan da sagtens vippe til gl. Mønt alene, véd jeg, men husk, den er kriminel!
 Du kunde gærne skrive lidt om dit Besøg på "Hvilan", jeg har intet hørt om det. Mellem os sagt, så gruer jeg rædsomt for den Rejse til Sverige, den bliver hamber-sød, det er det mest adækvate Udtryk! Men desuagtet går jeg selvfølgelig omkring og udbreder mig om, hvordan jeg glæder mig til den yndige Rejse, som jo også kunde være storartet, hvis jeg var skabt som andre Folk og Fæ, men det er jeg jo nu engang ikke, jeg Asensdosmerkriksohøvedbæstiarium. Nu får du ikke mer, Posten er ved at komme. Hils den kære Brandt, jeg har et Brev i Gang til hende.
 Din 
 Chr.</t>
   </si>
   <si>
+    <t>1891-08-02</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Gelskov</t>
+  </si>
+  <si>
+    <t>Peter Hansen
+Malin   Holmström-Ingers
+Leonard Holst
+Christine  Mackie</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer var i huset hos familien Havemann fra først i januar til midt i maj 1891. Efter hjemkomsten fra det mislykkede arbejdsforhold var hun muligvis pige i huset hos Adelheide og Hempel Syberg på Gelskov.
+Eftersom Laura Warberg skulle hilse Leon(ard), hans forældre og Malin/Molle Holmström-Ingers, tyder noget på, at hun var i Sverige, da hun modtog brevet. 
+Ane, den nye stuepige, Leonard Holsts forældre, lille Tora og Ingeborg kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1507</t>
+  </si>
+  <si>
+    <t>Adelheide/Mimi og Hempel Syberg er hjemvendt efter en anstrengende tur. Den nye stuepige er kommet, og de unge lærlinge er meget interesseret i hende. 
+Ellen Warberg/Sawyer har haft tandpine og vil gerne til Odense og have en tand trukket ud. Det har været tordenvejr.
+Laura Warberg må hilse Leonard, hans forældre m.fl.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/BwrS</t>
+  </si>
+  <si>
+    <t>Gelskov
+Kære Mor.
+Hvordan har I det, I morer Jer vel brillant. Jeg savner Jer saadan i Dag, for jeg er i saadan et udmærket Humeur og har slet ingen at snakke med. Onkel Syberg og Tante Minni kom saa hjem i Fredags Nat, det havde nok været en temmelig anstrengende Tur, men han er saa rask efter den, det er rigtig nok rart. – I Dag er Ane rejst, vi fik vores nye Stuepige i Aftes – det er en lille nydelig, fiks en, jeg skal love for, der bliver noget for vores Lærlinge at kigge efter, jeg stod bag Døren og lurede i Aftes for at se Fritz Frepreen hilse paa, hun fik et forfærdelig ellegant Buk, - der var ogsaa en kolossal Varme Pandekager og Traven ud og ind i Køkkenet for at bese hende. – 
+Møenturen gik over Styr, jeg fik et grusom grinagtig Brev fra P Hansen, hvori han skriver, at de stillede det op som et Reguladet Stykke – 
+En Pasager – 10 Kr. -
+Dampskibet – 500 Kr. – 
+hvor meget bliver der saa tilbage til Kirsebærvin, de brød deres Hoveder men ikke en Gang til en lumpen Bajer kunde de faa det bragt ud, skønt de allerede havde bestilt den. – Det var jo nu kedeligt nok, men saa har jeg tænkt om ikke de 10 Kr i Stedet for kunde anvendes til en Rejse til Odense for at faa en Tand trukken ud. – Jeg havde Tandpine uafbrudt lige til i Dag henimod Middag, der gik det nogenlunde over, det er en skrækkelig Pine, den ene Nat kunde jeg slet ikke sove, i Nat maatte jeg flere Gange op og gaa op og ned af Gulvet. – 
+I Gaar havde vi en slem Torden, d. v. s. den var ikke helt oppe her, men ved Odense har den været meget meget slem, det brændte 7 Steder. 
+Nu er det vist snart Kaffetid, saa har jeg ikke Tid til mere – og jeg ved for Resten ikke mere at skrive - 
+Vil du nu hilse alle, d. v. s. Far; Leon, Christine o. s. v. Leons Far og Mor, samt Molle Og lille Tora og Ingeborg, som jeg drak Dus med i det Brev, som I fik med. – 
+Til Slutning mange Hilsner til dig fra din Datter 
+Elle Warberg
+[Skrevet på skrå i nederste højre hjørne på s. 4:]
+Søndag den 2 August 1891
+[Skrevet på tværs henover brevteksten på s. 1:]
+Vi har faaet et frygtelig grundig Brev fra Pijs [ordet svært læseligt] – hun har det godt – Muk har jo skrevet til Gelskov [det er uklart, om ordet "Gelskov" fungerer som afslutning af sætningen eller som stedsangivelse for, hvor brevet er skrevet].</t>
+  </si>
+  <si>
     <t>Sommer 1892</t>
   </si>
   <si>
     <t>- Benzon
 Johanne Christine Brandstrup
 Lauritz  Brandstrup
 Ludvig Brandstrup, billedhugger
 Thora  Branner
 Carl  Herold
 Arnold Emil Krog
 - Pehrsson
 Ellen  Sawyer
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Alhed Larsen arbejdede på Den Kongelige Porcelænsfabrik. 
 "Mine Asparges er gaaet i Branden": En porcelænsgenstand med påmalede asparges er i ovnen/brænding.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2168</t>
   </si>
   <si>
     <t>Alhed Larsen har været til the hos Benzons. 
 Bedstefaderen har det rimeligt godt. Maden smager ham, og han og Bedstemor går på Nørrebrogade og køber ind. 
 Herold er taget på landet, så Alhed kan ikke få sine huslejepenge hos ham. Hun beder om, at forældrene sender penge hjemmefra. 
@@ -1555,53 +1604,50 @@
   <si>
     <t>Pastor Lindhardts prædiken i kirken var i høj grad henvendt direkte til Christine Mackie.
 Rasmussens har gæster, og de spiller kort.
 Jordemoderen siger, at alt er vel. Det vil være dejligt, hvis Alhed kommer til fødselen.
 Leonard Holst og hr. Rasmussen minder om hinanden - bløde og karakterløse.
 Christines ophold på Fogdaröd med alle dets trængsler var livets skole for Christine. På Sludegård, derimod, havde hun stor respekt for ejeren.
 I et øjebliks rus bandt Christine sig til Leonard. Nu får han sin straf for at være så ussel.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/dDEX</t>
   </si>
   <si>
     <t>[Med blå farveblyant:] Aarhus
 [Med sort pen:] Søndag d 17/1 - 92.
 Kære Alhed!
 Bare et Par Ord i Aften om noget, som har opfyldt mig fuldstændig i Dag, næmlig Pastor Lindhardts Prædiken i Formiddags; det var for det første en dejlig Prædiken - fuldt ud menneskelig_og sådan en Varme og Kraft, der var i den; men tænk, den største Del af den var direkte til _mig! Noget var Ord til andet Svar på, hvad jeg havde skrevet i min Dagbog, bl.a. skrev jeg: "hans Prædiken var så almindelig, det var dens værste Fejl" og senere "Præsternes Tale er i Reglen så tåget at - o.s.v." Og så sagde han i Formiddag: " - eller er her inde en, som synes, at det, han hører, er så "almindeligt" og så "tåget" og så vrængede han lidt på de to Ord! - han hentydede også til min Betegnelse af mig selv som "falden Kvinde" og til noget, jeg skrev om Henning Jensen; og så sagde han hele Tiden "hvis her er en inde, som -" tænker eller mener sådan og sådan. Det var en ganske mærkelig Følelse at blive tiltalt så direkte mellem alle de mange Mennesker, synes du ikke, det må være det! Men han talte både kønt og klogt og varmt, så det var tillige en uendelig behagelig Følelse; i Aften skrev jeg et Par Linjer til Tak, mest for at han kunde vide, at jeg havde hørt det. 
 Der er fremmede i Aften, Fru R. vilde have haft mig med ind at spille halv tolv, men jeg takkede, kan du tænke. I Aftes var her også fremmede, jeg var tidlig i Seng på Grund af Ildebefindende, men da min Seng står for den meget utætte Dør, var der selvfølgelig ikke Tale om Ro, inden de stak af Kl. 1/2 1. Jeg håber, de i Aften trækker sig lidt tidligere tilbage, Charles er heldigvis i Seng i Aften, han leverede ellers en slem Spektakkel; de spiller om Penge, så de bliver for ivrige til at holde op i lidt ordentlig Tid.
 Nu Godnat, min Skat, for denne Gang. 
 Forleden var Jordemoderen her, hun undersøgte mig ikke, "når Dr. Grauer har gjort det, kan De være ganske rolig" sagde hun. Hun mønstrede mig og mente, at om en Månedstid vilde Tiden være der til at slå Katten af Tønden (dette Udtryk brugte hun dog ikke) da hun hørte min Alder, sagde hun: "ok ja, det er jo kun et Nu" og fortalte om en Kone på samme Alder, som den Nat havde født første Gang og var færdig på fem Kvarter. Mærkelig nok er jeg ikke det mindste angst nu, det er bestemt ikke så galt, som det tit gøres til. Tror du nok, du kan slippe [det følgende skrevet på tværs på side 4] fra Kbh. uden at det vækker Opsigt?? Det må det jo da ikke så gærne; det er mig ellers en meget stor Tilfredsstillelse at tænke på, at når jeg kommer til den slemme Skærsild, så kommer du også; også var det morsomt, 
 at du kunde se min Pige (jeg siger al Tid "hun", når jeg taler om Ungen) og [et overstreget bogstav] mit Opholdssted. Hver evige Dag ser jeg klart Leons og mit tilkommende Ægteskab - det må næmlig blive aldeles som Rasmussens. Han ligner meget Leonard, rar og godmodig uden Lige, blød og bøjelig som Vox men - eller rettere altså - komplet uden Karakter, svag som et Barn. Hun har mere Karakter - men er slet ingen Kæmpe i den Retning - og hun lægger over Ørene på ham, så Guderne må sig forbarme, hun finder en Tilffredsstillelse i at modsige ham i det uendelige i små betydningsløse Ting, aldeles som jeg nu har set, at jeg også er begyndt med Leonard, det er somme Tider trist at se og høre på, jeg har ondt af det for Rasmussen, det skikkelige Skrog). Ved du hvad jeg meget tit tænker på i denne Tid, i min Skæbne, de sidste År er der så klart og tydeligt et Forsyns Vilje at se! Jeg var f. Ex. da jeg skulde til Zeuthens, lad os begynde der - så sommerfugleagtig og tankeløs, som et Menneskebarn vel kunde være, men Grunden var alligevel sådan, at der var Betingelser for noget godt; så vilde Forsynet at få Alvor ind i mig, og jeg begyndte "Livets Skole" med alle de Genvordigheder, jeg havde på Fogdarød: for det første Opdagelsen af, at jeg var for lille for min Opgave - alene det må du tro er noget som er skikket til at give Alvor - og for det andet mine Omgivelsers Hårdhed og Kulde. Men det var ikke nok, jeg skulde have have lidt af en anden Konfekt. Så kom Året på Sludegård, det, som jeg regner for mit Livs lykkeligste og bedste; der påvirkedes jeg af Alvoren på en anden Måde igen: jeg så den for mig hver Dag; jeg så ham med sit store Savn og sine moderløse Børn og - sin stærke Sjæl og urokkelige Tro; når jeg var i Stand til ar se og tænke så skulde man da sandelig tro, at jeg der havde fået Øje på at: "vi sendtes hid .... ej til Lyst og Leg!" Men det var stadig ikke nok - så let var jeg endnu, så samvittighdesløs mod mig selv og andre, at jeg i et Øjebliks Rus kunde binde mig til et Menneske, som jeg ikke elskede - i mit inderste blev det klart for mig, at jeg ikke gjorde det og at jeg kunde binde ham fastere og fastere til mig. Men så måtte der tages ordentlig fat, jeg blev til det, jeg nu er. På samme Tid mistede Leonard mig for bestandig; han fik den hårde ["hårde" er understreget med blå farveblyant, og med samme redskab er der indsat et udråbstegn efter ordet] Straf for sine mange Usselheder og blev netop der igennem Redskab til at gøre mig til noget bedre - ligesom jeg måske er bleven Redskabet til at gøre ham bedre. Det er underligt at se tilbage på alt dette, er det ikke Styrelse, så er der da ingen i det hele taget - og det tror jeg nu, der er. Man kan måske sige, at "Forsynet" måtte jo i Forvejen vide, at der skulde noget så radikalt til for at få mig kureret, men dertil vil jeg sige, at Vorherre er Menneskekender og vidste, at sådan én må dannes lidt efter lidt - ellers bliver man slet ikke dannet, men bare kuet. [Resten af brevet mangler].</t>
   </si>
   <si>
     <t>1892-01-31</t>
   </si>
   <si>
-    <t>Ellen  Sawyer</t>
-[...1 lines deleted...]
-  <si>
     <t>Harald Balslev
 Blicher-Clausen Blicher-Clausen
 Johannes Clausen, biskop
 Henrik Havemann
 Rebecca Havemann
 Alhed Larsen
 Mogens Lindhardt
 Franz Neruda
 Charles Rasmussen
 - Rasmussen, Århus
 Jenny Rasmussen, Aarhus
 Anton  Svendsen
 Laura Warberg</t>
   </si>
   <si>
     <t>Christine Mackie, f. Warberg, var gravid og ugift og i skjul hos ægteparret Rasmussen i Århus fra januar til sidst i marts 1892. 
 Ellen Sawyer, f. Warberg, var kortvarigt i huset hos ægteparret Havemann i Hamburg ("Den vide Verden").
 Christine var tidligere i huset hos en familie på gården Fogdaryd i Sverige.
 Efter at have hørt Lindhardt prædike i Århus Domkirke, skrev Christine kritisk om hans prædiken i sin dagbog, og hun sendte ham efterfølgende disse dagbogssider. 
 Jenny Rasmussens mors navn kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2703</t>
   </si>
   <si>
@@ -1688,50 +1734,103 @@
 Arnold Emil Krog
 Christine  Mackie
 Albrecht  Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Alhed Larsen arbejdede på Den Kongelige Porcelænsfabrik. 
 Det vides ikke, hvem Strøm var.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2186</t>
   </si>
   <si>
     <t>Alhed Larsen har hentet sin mormor ved toget. Nu er Bedstemor og Emil i skoven, og Alhed passer bedstefaderen, som konstant kalder på hende.
 Alhed kan vist godt tage med til Sverige, for hun får løn inden da. Hun kan ikke være på Værnehjemmet efter den 5. Hun skylder penge på Værnehjemmet og må også have nye sko og handsker. 
 Aspargeskrukken kommer ud af ovnen den følgende dag. Krukken med løvetand gik i stykker, og Alhed har lavet en ny, som hun har fået 10 kr. for.
 Lægen synes, at bedsteforældrene skal tage en tur til Fyn, men de to finder det ikke muligt at rejse.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Pr2M</t>
   </si>
   <si>
     <t>Søndag Form.
 Kæreste Moder! 
 Mange Tak for Dit lange Brev i Gaar; i de sidste Dage har jeg saamænd da ikke kunnet klage paa Breve! Vil Du takke Fader for hans Brev som jeg blev meget glad ved! Jeg var i Aftes henne ved 10 Toget for at tage imod den gamle. Hun var øjensynlig glad ved, at jeg var der, og overrakte mig strax mine Sko og den brilliante Julekage, som jeg gjorde et godt Indhug i, da jeg kom hjem; Resten skal føres ind paa Fabriken i Morgen. – Jeg sidder nede hos Bedstefader og skriver dette; Bedstemoder er i Skoven med Onkel Emil; men jeg vil ikke paastaa, at her er videre Ro til at skrive, for Bedstefader vaagnede strax efter at de vare gaaede, og nu kalder han mig hvert Øjeblik derind, mest for at gaa paa Fluejagt. For et Øjeblik siden kom der en Herre (Strøm) e[udstreget t]n vældig Buket Roser, som jeg nu har stillet i en Skaal. – Bedstefader har det ganske godt; men Bedstemoder mener ikke at han kan tage Turen til Banegaarden den Morgen, I kommer; for det første skulde han saa tidlig op og for det andet kan kan ikke taale at køre i Sporvogn. – Jeg vilde meget nødig gaa Glip af at ”støde til” Eder i Kjbn. og strax følges med til Sverig; men jeg tror ogsaa godt, at det kan lade sig gøre, selv om det skulde blive før den 1ste. Vi faar nemlig Betalingen fra Onsdag til Onsdag (den Dag skriver vi Regning) og kun for en Ordens Skyld er der Udbetaling om Lørdagen. Saavidt jeg husker fik de andre deres Penge den Torsdag de rejste, men dette skal jeg forhøre om derude. - - Jeg kan vist desværre ikke være paa Værnehjemmet efter den 5te, jeg tror de lukker helt efter den 5te, men det [det udstreget] forandrer maaske Sagen, naar jeg ikke skal spise der; hvis jeg kan være der, kan det vist godt lade sig ordn[udstreget bogstav]e med Johanne, det kan jo ikke genere nogen. – Jeg vil gærne have min Nederdel i Din Koffert, saa kan jeg jo godt have Resten i min Vadsæk. Det har desværre sin Rigtighed med de Penge. – Jeg var jo hjemme første ["r" i ordet indsat over linjen] Halvdel af sidste Maaned, (derfor hævede jeg saa sent), men desuagtet maatte jeg betale fuldtid; af Resten fik c. 30 til 2 store J [J udstreget] Syjomfruregninger, og Resten er nu næsten gaaet i den Maaned. Jeg skylder altsaa for denne Maaned 36 Kr og et Par fine Sko (5 Kr.) bliver jeg ogsaa nødt til at have, dem jeg havde i Vinter bleve helt dansede op til Sølvbryllupet, - og hvis vi skal se noble ud, maa jeg vist ogsaa have et Par Skindhandsker.! - - Degnen besøgte mig allerede Torsdag Morgen; i Dag Kl 7½ kom han igen, men jeg var ikke oppe, da Portnerkonen meldte ham – vi drikker først The Kl. 8 om Søndagen. Det var meget kedeligt, jeg Tænker næsten at han vilde have foreslaaet, at vi skulde gaa en Tur sammen; jeg kunde ikke gaa derhen bagefter, da jeg havde lovet en af de unge Piger (Frk Rasmussen) at hjælpe hende hendes Kuffert hen paa Banegaarden strax efter The! I Eftermiddag er jeg bedt ud til Caspersens i Taarbæk, Svend har taget en rigtig god Præliminærexamen – (86 Points), hvilket der er stor [lille g udstreget] Glæde over - - - - Jeg ved næsten ikke om det er værdt at jeg faar Tøjet sendt til den linnede; det er da urimeligt at jaske en ny Kjole af hjemme og naar jeg kommer her ligen [l udstreget] igen [e udstreget] er det vel for koldt til linned Kjole. Men er den pæn nok til Sverige, var de[t] jo rart at have den med der; og selv om jeg ikke fik saa meget Brug for den i Aar, kunde jeg jo gemme den til næste Aar; jeg vil naturligvis gærne laane den, men gør nu som Du synes. - - - - Min Aspargeskrukke kommer først ud i Morgen, jeg er meget spændt paa den. Løvetandskrukken var Glasuren saa velvillig at slaa i Stykker, men jeg var ikke synderlig ked af det, da det var før min Regningtid; nu har jeg lavet den om igen med flere heldige Forbedringer og tjent 10 Kr paa den; i Morgen gaar den i Branden. Jeg laver nu paa et nyt Aspargesmotiv og et nyt Løvetandsmotiv; det er to smaa, meget stiliserede Vaser, som Arkitekten synes rigtig godt om; de lader sig imidlertid ikke let forklare skriftlig. - - - - Nu er Christine nok kommen hjem; jeg skrev til hende og Tante i Fredags, men hun naaede vist ikke at faa det mens hun var der; det er et dejligt Vejr, de har i Svendborg i Dag. - - Nu er Klokken snart 2 og de ere mærkelig nok ikke komne; Bedstefader er snart lidt utaalmodig, han vil ikke staa op, før Bedstemoder kommer; jeg er af og til inde at snakke lidt med ham, og jeg har da faaet to Stykker Rugbrød med Boeuf til at glide i ham. Doktoren har snakket lidt ["lidt" udstreget] for dem om at komme lidt til Fyn, men det synes de begge er umuligt. - - - Vil de sige til Dis, at nu faar hun vist ikke Brev fra mig, før jeg kommer hjem. - - - - - Nu kun mange Hilsner til Eder alle hver især! Bedstefader beder hilse mange Gange. - - - Jeg glæder mig som sagt forfærdelig til Festen; nu er vi kun 3 paa Værnehjemmet, og alle mine Bekendte ere rejste, [det følgende skrevet op langs venstre margen] saa jeg er ["er" indsat over linjen] snart ganske utaalmodig efter at komme af Sted. Din Alhed.</t>
+  </si>
+  <si>
+    <t>1892-06-02</t>
+  </si>
+  <si>
+    <t>Eppendorferweg 15 II
+Hamburg</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Henrik Havemann
+Rebecca Havemann
+Johanne Christine Larsen
+Hempel Syberg</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer var i huset hos Havemann-familien i Hamburg en kort tid. Ægteparret fandt hende ikke dygtig nok, og Hr. Havemann sendte Ellens forældre et brev, hvori han fortalte dette. Brevet findes i Kilder Til Dansk Kunsthistorie. 
+Thrane, Any Kleis, Hans Madsen og Hr. Meyer kendes ikke. Ellen er formodentlig den stuepige, der skulle afløse Ellen Sawyer hos Havemann-familien. T.M. er formodentlig Tante Mis = Wilhelmine Berg. 
+25 grader Reaumur (°R) svarer til 31,25 grader Celsius (°C).
+Reinbek ligger nord for Hamburg. 
+Fliegende Blätter, (ty. 'Flyvende Blade'), tysk humoristisk tidsskrift, udgivet 1844-1944, grundlagt af tegneren Caspar Braun (1807-77) og Friedrich Schneider, boghandler i München. Forfattere og tegnere hånede harmløst særheder i tysk hverdagsliv, men efter 1848 blev tonen skærpet af blandt andre Moritz von Schwind, der rettede kritik mod de borgerlige spekulanter, som berigede sig på andres bekostning (Lex.dk).
+Onkel Luth og hans 2 Jødefolk: Ludvig Brandstrup (Laura Warbergs bror) blev i 1894 gift med Berta Hirschsprung, som var jødisk. Det var formodentlig hende, der var med ham i Hamburg, men hvem den anden var, er uklart. 
+At fadaise som verbum af fr. fadaise, indholdsløs snak; dumme sig (Lex.dk).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1580</t>
+  </si>
+  <si>
+    <t>Ellen kan kun skrive breve om formiddagen, hvor skrivebordet er ledigt. 
+Det har været meget varmt. Ellen Sawyer har måttet købe bomuldsstof til en kjole, og Fru Havemann hjælper med at sy den, men nu har Ellen ikke råd til at blive fotograferet.
+Ellen har købt fliegende Blätter. Man kan få en bøde, hvis man oversætter dem.
+Sender Albrecht og Laura Warberg rejsepenge og rejseplan? Og holder de fest for Ellen, når hun kommer hjem?
+Ludvig/Luth Brandstrup og hans "2 Jødefolk" har været på besøg, og Ellen har været med dem i teatret.
+Fru Havemann har været god mod Ellen. Hun var ikke glad for det brev, som hendes mand sendte Ellens forældre.
+Ellen har været med Havemanns på besøg hos en hr. Mejer. Selskabet gik tur og fandt en dansepavillon. Mejer synes, at det er sjovt, at Ellen er "Venstremand". I Skandinavisk Forening har de moret sig ved tanken om, at Ellen kunne afsløre kongeparrets buster ved en guldbryllupsfejring.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/NGmd</t>
+  </si>
+  <si>
+    <t>Hamburg
+Eppendorferweg 15.II
+Donnerstag 2 Juni - 92. 
+Kære Mor!
+I ere vel ikke knusende gale paa mig, fordi jeg har gjort en lille Pause nu med mit Brevskriveri, det er ikke godt, kan du se, at love at skrive en bestemt Dag, kan jeg saa ikke kunde I nemt mistænke mig for at være død! - Sagen er den, at jeg ikke har kunnet faa Tid i den sidste Uge, jeg har haft Samvittighedskvaler, og i Aanden set Pigen Thrane ile til og fra Højrup, vi har haft en hel Del at sy, samt Vads[k] o.s.v. og da jeg kun kan skrive om Form., naar Kapt. er væk fra sit Skrivebord saa er det ikke saa nemt altid. – Jeg har en hel Masse Forretninger, at skrive om. Det var sidste Uge saa varmt, at vi vare paa Kogepunktet 25 ⁰ Reaumur i den køligste Skygge, saa kan i tænke jer til Resten (d.e. Gaderne i bagende Sol pakfuldt af Folk) – jeg gik iført et Underskørt og en tynd Trøje, syt af en af Kapt’s Skjorter – om Form, men om Eft. kneb det med min tykke uldne Vinterkjole, og naar vi gik ud – jeg kunde knap gaa for Varmen – jeg laa om Natten for aabent Vindue med et Lagen over mig, og var endda drivvaad (af Sved!!) naar jeg vaagnede! Saa saa vi ikke anden Udvej end at købe mig Bomuldstøj til en Kjole og vi fik nogen til 60 pr Meter (se Prøven) 7 Meter altsaa 4+20 – og Fru Havemann hjælper mig med at sy den – el omvendt, det bliver en ganske nysselig Kjole, og er det saa egentlig ret dyrt, rigtig nok maa endnu regnes Knapper og Liv for, men jeg vil meget hellere renoncere paa at blive fotograferet end blive stegt levende, vi syr ogsaa et Liv, som kan gaa med min tærnede Nederdel til hjemme, saa gaar jeg kun med den anden paa Gaden. Du kan tro den bliver pæn, Livet er c. færdigt, det sidder brilliant, Fru H. er dygtig til det, hun har klippet og syt det sammen, jeg har syt Knaphuller, sømmet efter o.s.v: - Jeg har nu ikke Raad til at Fotograferingen, men det er da ogsaa lige fedt. - Du kan ikke tro som Pengene gaa, jeg har nu alt i alt maattet betale 6 Mark for mit Fodtøj, som hvert Øjeblik maa gøres i Stand. 1,30 for fliegende Blätter, de maatte forskrives direkte fra München, de kan ikke faa enkeltvis her, Boghandleren sagde, at man skulde passe paa med at oversætte dem, om det kom Forlæggerne i München for Øre, maa man betale 1000 Mark, men det kan risikeres, naar Bladene ikke kommer til at ligge i Restauranterne, hvor rejsende Tyskere kan se dem, det bliver gjort meget, sagde han, og naar Billede kun ikke blev ["blev" overstreget] kom med kunde man rolig gøre det – hun maa endelig, nu jeg har betalt min Mark – 50. Ellen kommer lige sidst i denne Maaned, de har sagt, jeg skal ikke rejse før, jeg faar vel sendt Rejsepenge?? Jeg tager over Kiel, men kan I ikke skaffe mig Nøjagtighed Tiden, Dagen, o.s.v. at vide, det staar ikke i Bladene her. – Jeg haaber gør et Gilde for mig, naar jeg kommer hjem, nede i Lysthuset f. Eks, med de kinesiske Lamper oppe!? Du lovede at skrive til mig i København, men det blev abermal ikke af, jeg længes efter at høre lidt om din Rejse, samt dit Ophold i Sverige. – Hvis jeg have god Lejlighed til at skrive saa vilde jeg smøre Ark fulde og sende hjem i Korsbaand, jeg er fuld af Beretning! Pinsemorgen om jeg faar Held med mig, staar jeg op Kl 5 og skriver en Masse til Onkel Syberg og T.M., jeg havde tænkt, det skulde med her, men Klk er 10, i Morgen stryge, Lørdag gøre rent, min Kjole sy færdig, o.s.v. Jeg har drømt Lusen var død, lever hun endnu??? Er Any Kleis bleven gift?? Var det ikke morsom med Onkel Luth som kom herud en Dag som et Tordenslag, jeg var jo med ham og hans 2 Jødefolk i Stadttheater og hørte Don Juan, glimrende, storartet ”uhørt”, (var det ikke morsomt, jeg fik det at se?” Du skulde tage og skrive til Fru H næste Gang du skriver til mig, naar du skriver lidt tydeligt kan hun godt læse det, hun har været forfærdelig god mod mig mens jeg har været her, hjælper mig med alt muligt og er saa rar og god, hun var slet ikke tilfreds med Kaptajnens Brev til dig, og af ["af" overstreget] vilde hellere have gjort det selv, men hun kan kun daarlig med at skrive dansk, jeg har sagt, hun kunde skrive paa engelsk; du kan nok læse det. – For 3 Uger siden var vi ude i Reinbek hos Hr. Mejer’s til Middag, det er 3-4 Mil uden for Hamburg vi tog med Toget, - i den dejligste Egn, paa det dejligste Landsted, du kan tro det var knusende fint jeg fadaisede naturligvis med mine Fiske – Frugt – o.s.v. Kniv, det er rædsomt fint i Huset, Haven o.s.v., de har en Masse Penge – vi gik en dejlig Tur gennem Enge og en Skov – der laa et Dansehus, hvor vi gik ind, der gaar Folk og danser midt om Dagen for aabne Vinduer, saa man kan høre det over hele Skoven, vi saa lidt paa dem, Tyskerne danser saa kunstig, med Hovedet paa Siden, langsomt, roligt, undertiden ganske kønt - jeg havde en knusende Lyst til at danse med, men det maatte man ikke. – Jeg har jo sagt at jeg var Venstremand, og det gaar jo Kaptajnen og fortæller vidt og bredt ogsaa til Hr Mejer, han havde sagt, han vilde bearbejde mig, der er saadan en grinagtig lille, klog, livlig Jødesmovs, han holdt jo et langt Foredrag om Royalismen – endnu om Aftenen da vi gik stod han paa Trappen og raabte ”det bliver et net Ægteskab, om de faar en Højremand, gaar han til højre, gaar De til Venstre.
+Saa kan I tænke jer, da de holdt Møde i skand. Forening, da ”der maatte gøres noget” til Hans Madsens Guldbryllup, - foreslog Hr Mejer at jeg skulde afsløre det ædle Kongepars Buster ved Festen!!!! Ser i mig ikke staa der indviklet i Flag med Aks og Ler ["Ler" overstreget] Léer i Hænderne (i Haaret var der jo ingen Plads) og afsløre – det havde bleven net, heldigvis stemte andre imod, - de mente ikke en Venstremand kunde saadan noget. – Skriften er maaske lidt primitiv, men jeg kan ikke faa Tid til at gøre det saa fint. 
+Hils Johanne hun skal skrive til mig, men hun maa ikke sende smaa ”rørende danske Bod ["Bod" overstreget] Bøgetrær
+[Skrevet på tværs øverst s. 1:]
+Jeg bruger dem ikke. Tak Dr[ulæseligt] meget, han har været saa elskværdig at skrive til mig. Jeg har 2 Mark paa Lommen. Jeg skriver altsaa maaske temmelig sikkert i Pinsen.
+Adieu, so long
+Din Datter Pelle.
+Skriv endelig snart allesammen</t>
   </si>
   <si>
     <t>1892-10-18</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>København
 Waldemarsgade 30</t>
   </si>
   <si>
     <t>Iffe -
 - Behrend, Frøken
 Christian  Brandstrup
 Eline  Brandstrup
 Emil Brandstrup
 Johanne Christine Brandstrup
 Lauritz  Brandstrup
 Ludvig Brandstrup, billedhugger
 Julie Brandt
 Carl Adolph Feilberg
 Peter Hansen
 - Jensen, København
 Fritz Kruse
@@ -2026,50 +2125,102 @@
 Foreningen/Eliten, som i brevene også af og til kaldes Komitéen, var en venneflok bestående af blandt andtre Warberg-søstrene, Balslev, Bredsdorff m.fl. 
 Henrik Ibsens skuespil Bygmester Solness er fra 1892. 
 Det er ikke lykkedes at finde oplysninger om skuespillerne Hennings og E. Poulsen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB 1844</t>
   </si>
   <si>
     <t>Brevet er stilet til Alhed Larsen, men det er henvendt til hele familien.
 Da Christine Mackie m.fl. havde sagt farvel til Alhed på banegården, gik de på café. Carl Rump og hans søster kom på besøg. Om aftenen var Christine til et glimrende foredrag ved Georg Brandes. Om lørdagen var hun med veninder i teatret og se Bygmester Solness. Det irriterede hende, at der var lagt så megen betydning i hver eneste replik, og hun kunne kun lide én af skuespillerne. 
 Dagen efter spiste Christine frokost hos Thora og middag hos Sperlings.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/oJhE</t>
   </si>
   <si>
     <t>St. Hvededag 1893
 Stakkels lille Pimse, hvor jeg blev ked af det! Tak Adis for hendes Meddelelse. De har da begravet den i Haven? Dette Kort og dette Billede må Adis have til Tak for Alhed (ø) osv? – nr. [ulæseligt]
 Kære Alhed!
 Jeg vil forudskikke den Bemærkning, at dette Brev er beregnet på hele Huset, jeg retter det til dig, dels fordi jeg mener, at vi bør ære dig en Smule nu, du er væk, og dels fordi jeg synes, det vilde være en skam, om du ikke direkte skal have Beretningen om vore sidste Meriter, siden du rejste, de ere jo ikke mange, naturligvis, men noget er der jo al Tid. Det var med tilbørlig blødende Hjærte, at jeg gik forbi Banegården den Morgen, du skulde rejse, da Toget var gået, vandrede din trofaste Skare til Nationals Kafé, hvor de drak Kaffe i Anledning af, at de havde snydt for Perronbilletten, sikken en Blødagtighed, på Sjov Kl. 9 Fm. – Vi savnede dig jo naturligvis, men du ved jo, at man har ikke stor Tid til at ”savne” à propos, din Sæk har du vel ikke modtaget, (den står inde i Sovekammeret) først i går fik jeg (- eller rettere stjal jeg) Tid til at pakke og samle og skille alt det Skidteri; det tog en grusom Tid, vil jeg sige dig. Midt som jeg gik og ruppede, ringede det, og Md. Carlsen lukkede Carl Rump ind, han vilde gøre Visit og spørge, om han og Søsteren måtte komme om Aftnen. Men Skæbnen og Foreningen vilde det anderledes hvorom senere.
 Den Aften, du rejste, var vi til Brandes; lille Th. fulgte med hjem og hentede sig (?) en Forkølelse. Det 
 3 var Jammerskade, at du ikke hørte dette sidste Foredrag, det var aldeles brillant, meget interessant. Om Lørdagen rejste Johanne til Sverige, og om Aftnen var jeg sammen med Marie og Th. Lange til Bygmester Solness. Jeg havde desværre ikke læst Stykket, det vilde have lettet det, men jeg blev desværre allerede inden første Akts Slutning aldeles udmattet, jeg synes, det er ganske sjælden anstrængende at se, hver Replik har så megen Betydning og giver sådanne Indtryk, at man virkelig bliver ganske til Rotterne deraf. Stykket selv synes jeg, der er meget brillant og kønt i, men jeg synes, at Udførelsen er skandaløs, afskyelig; jeg kunde ikke døje Fru Hennings og fik Kvalme af E Poulsen; fru Eckardt synes jeg bedst om. 
 4 Søndag Formiddag ilede jeg ud af Ka [”Ka” overstreget] den tomme Kafé så snart det var muligt og vendte først tilbage om Aftnen med Johanne. Jeg var først i Vartov, derfra skulde jeg til frokost hos Thora; Eliten fulgte mig om ad Søerne; hos Thora var det en rigtig morsom, hyggelig Formiddag; Fru Møller født Valerius var der og bad mig hilse Mor, når vi skrev, hun var livlig og sød. Tante Mis kom også, hun er utrolig irriterende. Da jeg gik derfra, skulde jeg ud til Sperlings til Middag, men da jeg var meget tidlig på det, vilde jeg stikke op i Læssøegade at se til Thorvald, der var temmelig dårlig af Halshistorie. Men på Vejen mødte jeg Læssøerne ÷ Laders og Th. samt Thomas og hans Søster Astrid; de slæbte mig så med på den fri, hvor vi gik til jeg skulde af Sted.
 [Resten af brevet mangler]
 [Indsat nederst s. 2 i forlængelse af sagen om forkølelsen:] Hun mener: og hentede sig en Forkølelse her(?) for at det var sig selv han hentede den til behøver hun min Sandten ikke at sætte Spørgsmålstegn ved.</t>
+  </si>
+  <si>
+    <t>Hvilan</t>
+  </si>
+  <si>
+    <t>Hedda -
+Otto -
+Schoffen -
+Leonard Holmstrøm
+Leonard Holst
+Christine  Mackie
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Hvilan var en højskole beliggende nær Malmø. Flere af Warberg-søstrene opholdt sig i perioder der. Det vides ikke, hvad Dalen var. 
+Leonard Holst og Christine Mackie var en tid forlovet, og i 1892 fik de en datter. De to blev ikke gift. 
+Foreningen var en studentersammenslutning, som Ellen, Christine og Alhed (alle født Warberg) havde meget selskabelig samvær med i deres unge dage. 
+Rysligt trakigt betyder frygtelig tragisk.
+Tante Hilda, Thea, Onkel Otto, Böckmann, Alma, Marie Louise, Signe, Selma Johannson, Carl, Emil og Anna Larsen sanmt Moster Anna er ukendte.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1582</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer rejser til København om otte dage for at deltage i Christine Mackies fødselsdagsfest.
+Leonard Holst vil komme til Erikshaab denne sommer.
+Det er dejligt at være på Hvilan og Dalen.
+Leonard synger i et kor.
+Ellen har været på fisketur og derefter gået i måneskin til et sted, hvor man sang. Dagen efter rejste hun fra Dalen til Hvilan, hvor man om mandagen skal modtage elever.
+Da Ellen havde taget sin bomuldskjole på, protesterede Tante Hedda og bad hende skifte.
+Den følgende dag skal Ellen til Malmø på et besøg.
+Leonard har ikke smidt de guldknapper, som han fik af Ellens far, væk. 
+Mange på Hvilan er syge.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/IQBf</t>
+  </si>
+  <si>
+    <t>Hvilan d. 24ende April.
+Kære Mor!
+Tak for dit Brev, som jeg modtog i Eft. ved Hjemkomsten fra Dalen, - det er dog uheldigt at du enten skal til Ølstedgaard el. Sandholdt, naar du skal skrive til mig. Siden det er saa morsomt at faa Brev fra mig, skal jeg se at faa et sat sammen og skikket hjem med det første. --- Om du vil høre min Rejseplan, saa er den saalunde: Søndag 8 Dage rejser jeg til Kbh. – Søndag Aften (7 Maj) har Chr. i Sinde af fejre sin Fødselsdag, og den fête vil jeg gærne være med til, da den Del af Foreningen skal samles. - Paa Lørdag kommer Leonard vist, saa den Dag vil jeg ikke rejse. - Og saa har jeg tænkt at rejse hjem Pinselørdag, det vilde være saa fælt at rejse 2den Pinsedag, og desuden er det morsomt at sunde sig og orientere sig en lille Smule, inden Korporatiet ankommer. 
+Leonard kommer muligvis og troligvis til Erikshaab til Sommer, kørende paa sin Bycycle, - er det ikke knusende morsomt, jeg opmuntrede ham til at gøre det, og han har meget Lyst kunde, jeg mærke. Om han kom f. Eks. sammen med Otto og Schoffen! – Det var storartet morsomt at se ham igen – rask og glad og kønnere end nogen Sinde før, de andre siger, at han er bleven fed, det kan jeg nu ikke se. –
+Paa Dalen var der dejligt at være, Tante Hilda og Onkel Otto vare saa venlige og rare, Farbror Otto har ganske erobret mit Hjærte. Thea var kostelig. Han har haft Lungebetændelse, men var oppe igen. Vi sluttede et varmt Venskab, og han inviterede mig med til et Bryllup. Han spurgte flere Gange efter Christine og bad mig hilse hende. Han sagde, at det var rysligt traakigt for Leonard, men føjede til ”Aa – ka’ ta’ en anden”. 
+I Aftes var der nogle unge Piger i Besøg – en Böckmann og en Delén; - Tante Hilda spurgte Thea, hvem af dem allesammen at ["at" overstreget] Leonard skulde have og sagde, at han skulde holde en Tale. Thea tog højtideligt sit Glas, gik frem midt paa Gulvet og sagde: ”E – e e – Frk. Warberg”, - hvorpaa han holdt en lille Tale og drak med os. – 
+Nu ere Sig. Alma og jeg i Seng, vi vil derfor fortsætte Betragtningerne i Morgen. 
+Fred Form. –
+Den 1ste Dag vi vare i Dalen, gik vi om Eftermiddagen hen til et Sted, som hedder Marieberg, hvor der bor nogle Mennesker som hedder Böckmann. Der var 2-3 unge Piger og vi havde det rigtigt ["t" sidst i ordet overstreget] morsomt. Leon., en ung Han – Böckmann og jeg spillede Billard. – Da vi kom hjem, sad begge de gamle og spillede Dam, det saa saa pænt ud. – Leon. gik hver Aften Klk 8½ til Sang, d.v.s. paa Søndag skal et el. andet Upsalamode fejres over hele Landet, og saa har de dannet en Kvartet el. et Kor, som skal synge i deres Kirke. Leon. synger Bas. 
+Onsdag Eft. vare vi ude at fiske. Der var hyret en Fisker, som kom med et Net, og i c 3 Timer gik vi og saa paa at de trak Fisk op – Gedder, Skaller o.s.v. - . Den ["Den" overstreget] Senere kom, som jeg har fortalt, de unge Piger, som vi besøgte den foregaaende Dag; vi spillede Tosiny og Ræv, og om Aftenen gik Marie Louise og jeg med til Sang. Signe var for træt. Det var rigtig kønt at høre, men det bedste var Turen i dejlig klart Maaneskin, det var saa dejligt et Vejr, at vi knap gad gaa ind da vi kom hjem, men satte os uden for paa Bænken (NB, det var mildt og stille, vi sad der ikke ret længe – og jeg hoster ikke mere.) 
+Den næste Dag rejste vi allerede hjem igen. Leon. kørte til Malmø paa sin Cycle, han skulde træffe en eller anden der. Vi gik hjem fra Staffanstorp, c. 1 Mil. Da vi havde været hjemme et Øjeblik og træder ind i Matsalen - sidder Leonard der og spiser, og da han havde siddet der et Kvarterstid, rejste han sig og kørte afsted igen. – Her er kommen en Flicka, Selma Johannson, som skal gaa i Skolen, de sidder og sludrer bag mig, saa det er næsten umuligt at skrive. – Jeg haaber ikke, at jeg er til Ulejlighed naar jeg bliver her til Søndag, jeg kan jo hjælpe dem med, hvad de gør og liægger ["i" i ordet overstreget] jo ikke Beslag paa dem med Underholdning. Paa Mandag begynder Skolen, det skal blive morsomt at se den i Gang. – 
+I Dag har jeg min Bomuldskjole paa for første Gang, men du skulde have hørt et ”Lamaskrig” R [”R” er indsat under LÆ'et i "Lamaskrig"], da jeg kom ned i Morges, - Tante Hedda vilde absolut have mig op og tage en anden paa, men Dr. holdt med mig, saa jeg fik Lov at beholde den paa. Det er ganske henrivende at have en daglig Kjole paa igen, jeg har maattet gaa med den graa med Silkeærmer, og det har plaget mig saadan, - jeg gad ikke gaa omkring med Slæbet og slæbe. – Naar du faar dette Brev, har I vist besøg af Carl Larsen, en Bror til Emil Larsen, Anna Larsens Mand – en lang Forklaring.) Han talte om det, og jeg opmuntrede ham til at gøre det. – I Morgen skal vi rejse til Malmø til Middag hos ”Moster Anna”, det skal blive morsomt, og hun skal synge for os. - Elverhøj spilles dernede, men alligevel bliver jeg siddende her og skriver, det kaan man da kalde ”at skrive med Lyst”!! --. Ang. Leons Guldknapper, da synes jeg ikke, det er værd at snakke om dem, da det menes at Far har foræret ham dem, men jeg tror ikke han har smidt dem bort, han havde i det mindste smaa Guldknapper paa en Dag. 
+Helbredstilstanden her paa Hvilan gaar det skidt med, naar man vil spørge til den, er det klogest at spørge ”hvem er rask”, for de raske er nemmest at opspore. Tante Hedda laa af Hovedpine i Gaar da vi kom hjem, Alma er stærkt forkølet, saa hun har været hjemme fra Skolen et Par Dage, H. og Signe er svage og taal. ingenting, Lennart har en Byld. 
+[Resten af brevet mangler].</t>
   </si>
   <si>
     <t>1893-05-12</t>
   </si>
   <si>
     <t>Johanne  Larsen</t>
   </si>
   <si>
     <t>Louise Brønsted
 Laura Warberg</t>
   </si>
   <si>
     <t>Thorvald Balslev
 Julie Brandt
 Thomas Bredsdorff
 Louise Brønsted
 - Buchwald
 Edvard Clemmensson
 Laura Hansen
 Alhed Larsen
 Christine  Mackie
 - Moths
 - Rehberg
 - Rørdam, Fru
 Ellen  Sawyer
@@ -2607,63 +2758,63 @@
 Kjære Johannes!
 Hjertelig Tak fordi du huskede min Fødselsdag jeg havde glædet mig som et Barn til Dagen fordi der skulde komme Brev det var den højeste Nydelse for mig Klaks skrev ogsaa og mange flere
 Oppermann - han var hel stolt – men lod mig vide at det var hans Hustru der havde bemærket Tegnet i hans Almanak, han spejdede stadig efter Klaks; men havde flygtig seet ham paa en Sporvogn han haabede at se ham ude hos sig for at høre om os Alle – jeg havde skreven til ham men kjendte ikke Husnummer dog haaber jeg det naar ham alligevel
 Mejers var heroppe min Fødselsdag og lad mig svare dig den 1 November skal Skolen begynde og du faar 8 timer af 1 Kr. om Ugen og senere maaske flere
 Det er godt hvad Johannes at du kan faa dig en Indtægt oh hvor jeg er glad – ogsaa fordi du skriver at det er noget du nok kan paatage dig – 
 Rasmus er kommen hjem han var heromme for at hilse paa mig men saa, men der var mange Fremmede inde saa vilde han ikke ind – 
 Urban Larsen kom med Damperen men kommen for min Skyld var han ikke maa du tro – Familien var her om Aftenen. Jeg fik 12 Likørglas af Børnene og Fru Storm 6 Æggebægere af Georg og en smuk [Stolesløjfe?] af hans Kjæreste, og de 6 andre Servietter af Frøken Minden saa nu er der 12 store Johannes det er noget du kan lide – 
 Jeg har idag klippet Faar og er glad ved at det Arbejde er lagt tilside saa er snart alle Efteraarsarbejderne forbi nu skal vi til at gjøre rent og vaske saa vil jeg bede dig at sende dit snavsede Tøj hjem
 Du har vel nok til at bruge den Tid du har tilbage for du kommer vel en 8 Dage før November og saa er der kun 14 Dage igjen til vi har dig hjemme
 Ja du maa tro jeg glæder mig saa inderlig du kjære Søn
 Fader og Dine er ikke kommen afsted endnu men her er saameget Arbejde med Losning og Jorddrift at det ikke endnu har naaet sig han skal ogsaa ind hos Birck engang til
 Der er mere vi skal tale om men det kan vente til du kommer
 Hilsen til din Omgivelse og allermest fra din Moder der stadig beder om Lykke og Velsignelse for I Børn at I dog maa blive efter mit Ønske</t>
   </si>
   <si>
     <t>1895-11-18</t>
   </si>
   <si>
     <t>Erikshaab</t>
   </si>
   <si>
     <t>Odense
 Søbysøgaard</t>
   </si>
   <si>
-    <t>Adis -
-Swanza -
+    <t>Swanza -
 Trine Johans
 Johanne Christine Larsen
 Karl Madsen
 Otto Emil  Paludan
-Laura Warberg</t>
+Laura Warberg
+Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Alhed skriver om en bortlodning til fordel for "Kunstneren": I november 1895 satte Karl Madsen og Wilhelm Hansen en indsamling af malerier i gang med henblik på at sælge dem og skænke Anna og Fritz Syberg pengene. Ægteparret havde det meget svært økonomisk. Blandt giverne af billeder var Kristian Zahrtmann, Th. Philipsen, L.A. Ring, Joakim Skovgaard, Viggo Johansen, Michael Ancher, Bindesbøll, Julius Paulsen, Johannes Larsen og Peter Hansen. Projektet blev en tid holdt hemmeligt for Syberg-parret. Det indbragte omkring 1500 kroner, og parret kunne leve af beløbet i to-tre år. Se Erland Porsmose: Fritz Syberg. Kunsten, naturen, kærligheden. Gyldendal 2012
 Den bog af Karl Madsen, som Johannes Larsen har lånt Alhed kan være Hollandsk Malerkunst (1891), Studier fra Sverige (1892) eller Johan Thomas Lundbye (1895). Madsens bog Japansk Malerkunst, 1885, havde Alhed allerede fået i tiden på porcelænsfabrikken. 
 Søbysøgaard er en herregård på Fyn. Den var i 1895 ejet af Frederik Herman Christian de Falsen Baron Zythen-Adeler. I 1933 blev Søbysøgaard omdannet til fængsel. 
-"Pallam" er Fuldmægtig Paludan.</t>
+"Pallam" er Fuldmægtig Paludan. Adis: Astrid Warberg-Goldschmidt.</t>
   </si>
   <si>
     <t>Johannes Larsen har sendt Alhed bøger.
 Der er igangsat en bortlodning til fordel for "Kunstneren" (Fritz Syberg). 
 Alhed ligger syg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/P7PO</t>
   </si>
   <si>
     <t>Erikshaab – 18/11 – 95
 Kære Las! Vil De hilse ”Swanza”
 Det var rigtignok forfærdelig pænt af Dem at skrive til mig, jeg fik Deres Brev i dag og jeg blev saa glad ved det. Og Tak fordi De vil laane mig Deres smaa Billedbøger og Karl Madsens Bog, som jeg ikke kender; ja Tak, det vilde jeg rigtignok blive frygtelig glad ved. Jeg skal nok passe godt paa dem og sende dem snart tilbage. Nu tror de naturligvis, at det alene er for Bøgernes Skyld jeg skriver saa snart – meget før Deres Fødselsdag! Det var da ellers godt, at jeg ikke lovede at skrive, om jeg saa kom op den Søndag, det kom jeg nemlig ikke; for tænk Dem den samme Dag, som De havde været her, blev jeg meget daarlig om Aftenen, og fra den Dag af begyndte jeg først rigtig at blive syg. – Men nu er jeg for Resten fuldstændig rask, alligevel skal jeg ligge over 8 Dage endnu, da Doktoren har faaet den fixe Idé, at jeg ikke maa komme op, før jeg har ligget i 7 Uger. 
 - Nej, hvor det dog glædede mig, som de skriver om Bortlodningen til Fordel for Kunstneren. Tænk hvor de bliver glade dernede, og hvor det er udmærket for dem, bare de nu snart kunde faa det at vide. – Men hør nu Las, hvor skrækkeligt jeg har baaren mig ad! Jeg er kommen til at fortælle Johanne det. Hun vilde saa gærne læse Deres Brev, og saa gav jeg hende det, uden at tænke paa Hemmeligheden. Hun kom jo med Spydigheder over min Discretion, og jeg gav hende strax nogle Klø som Forskud paa dem, hun skal faa, hvis hun siger det til flere. Hun er sikker nok, men det gør jo ikke min Synd bedre; Nu kan de da selv se, jeg er upaalidelig. – Det var dog vældig hurtig gaaet den Aften til Kjerteminde; Johanne og jeg vaagede det meste af den Nat, og Kl. 12 talte vi om, at De vist ikke var naaet hjem endnu. Det var et fælt Vejr. – Hvor jeg misunder dem, at De gaar paa Andetræk hver Aften – al den dejlig friske Luft! Uha Las hvor er det dog unaturligt og ækelt at ligge indespærret i 7 Uger og glo paa en grøn Væg. – Men hvis de tror, de faar mig til at være ”Reconvalecent”, naar jeg kommer op, saa tager de Fejl. (Jeg mener ikke Dem, men dem, nemlig Doktoren og hele min Familie med Mor i Spidsen). - - Nej Las, jeg husker ikke, at jeg benyttede Ordet ”Interesse”, da de sidst var hernede, og jeg kan heller ikke huske, hvad vi talte om, lige før De gik ned at spise. Men hvis jeg har forstaaet dem rigtig, saa mener de at ”Interesse” er et fælt lunkent ”Mellemord”, saa forbeholdent, at det næsten ingenting betyder. Og hvis De mener det, saa er jeg forfærdelig enig med Dem. Men De maa alligevel finde dem i, Las, tit at høre mig bruge det Ord, det passer saa godt i min Mund, at jeg ikke kan undgaa det. Ved alt, hvad jeg faar noget at gøre med i dette Liv, kommer jo akkurat saa vidt som til ”Interessen”, og saa ikke et Skridt videre. Det er kedeligt, - og mer til, - men det er jo gjort, det er mig selv, det gaar ud over. – Nu vil jeg skænke mig et Glas Rhinskvin (Brannerberger) som jeg har staaende i en lang indbydende Flaske ved min Seng. – Pause! – Skaal Las! Det er godt, jeg har dem at skaale til og skrive til, jeg er ellers alene hjemme; Pigerne ere i Odense og alle de andre paa Søbysøgaard. Saa her her er kun Pallam, der tilser mig hver anden Time og ”Trine” henne fra Hersted der giver mig Mad. – For lidt siden raabte Trine herop: ”Paludan! har De Ølkruset oppe paa Kontoret?” Men ”Paludan” frasagde sig det paa det bestemteste. - - Skaal nu drak jeg igen! det er en dejlig Vin, og jeg maa heldigvis ikke faa anden Slags. Hør Las kan de huske en Gang, vi drak Rhinskvin? Det var en Langfredag, vi havde været i Skoven en hel Del og saa tabte enten De eller Kunstneren et Væddemaal bestaaende af Postejer og Rhinskvin. Og kan De huske vi spærrede Gaden, da vi gik hjem og indfangede Byens skikkelige Barylere. Det var naturligvis P. mest. Den tovlige P., skal han nu ud og drukne i en Kano. Jeg ved for Resten ikke bestemt hvordan en Kano ser ud. Kan der være flere end en ombord? Kan man komme til at sejle i den til Sommer? – Det er dog forfærdeligt saa langt, det Brev bliver, men nu skal jeg ogsaa snart slutte. Det er sandt, jeg skylder Dem vist for Resten ogsaa Svar paa det Brev, jeg fik fra Dem i Italien, saa det er da kun et Ark for hvert af deres. - - Jeg skal nok hilse min Familie og sige Tak for de Gange, De var her i Sommer; som De beder om, men det er vel ikke Meningen, at vi skal betragte Deres sidste Besøg som et uigenkaldeligt Afskedsbesøg; med andre Ord, hvornaar mon vi ser Dem igen? – Men det er jo godt, De er flittig, lad mig se, De laver mange ligesaa kønne Akvareller, som dem, jeg saa i Sommer. – Det er vist et grimt kedeligt Brev, og saa tilmed saa sent at læse, fordi det er med Blyant. – Jeg glæder mig meget til Bøgerne! Tak fordi De vil sende mig dem! Farvel Las! Mange Hilsner fra Deres hengivne
 Alhed Warberg
 Adis sender Hilsen
 Mange Hilsner fra Johanne</t>
   </si>
   <si>
     <t>1896-01-28</t>
   </si>
   <si>
     <t>Jeppe Andreas Larsen
 Vilhelmine  Larsen
 Christine  Mackie
@@ -2980,68 +3131,69 @@
 Peter Hansen, Marie og Johannes Larsen har været ved søen Jälunden. De bad om lov til at låne en pram og roede til en ø. Prammen viste sig at tilhøre nogle andre end dem, der gav tilladelsen.
 Pigen har lavet "Krykeost" af nymælken fra en ko, der netop havde kælvet.
 Dr. Petersen har sendt billedet af sælen retur.
 Gottschalck er i Kerteminde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Hg0W</t>
   </si>
   <si>
     <t>Höljeryd 25 August 1896.
 Kæreste Alhed!
 Tak for Brevet som jeg fik i Torsdags som De meget rigtigt formoder skrev jeg Langeland uden paa mit sidste Brev, men jeg haaber da at De har faaet det, da det er det mest indholdsrige eller i hvert Fald det længste jeg har skrevet herfra. Det er rigtigt nok at Klaks faar Ferie omend knap saa længe som De skriver, men vi venter ham i Aften og han bliver her vist en 8 Dages Tid. Vi venter ogsaa Fader og Konsul Kruuse herover i løbet af en Uges Tid. Tjalfe gør god Fremgang og tegner til at blive en første Klasses Hund, og Jansen har nu slaaet sig fuldstændig paa Peter, det vil sige det er ham der fører an for Peter klager lidt over at Lydigheden er saa som saa. Her er mange Høns i Aar, flere end jeg har set her nogensinde før og vi har faaet ca 30 Tjurer og Urhøns, men de sidste Dage har været sløjt, da vi har manglet Ammunition, men saa tænker jeg at Klaks har noget med i Aften. I Søndags Eftermiddag var vi en en Tur til en større Sø som hedder Jälunden. Da vi kom der ned laa der en Pram ved Bredden, Peter sagde han vilde spørge Manden om vi maatte laane den, og gik saa hen til Skur til at stille Aarer og andre Redskaber ind i, der boede ingen i i Nærheden, og kom saa tilbage med den Besked at det vilde være Manden en Fornøjelse om vi vilde benytte hans Baad. Vi roede saa over til en Ø, skønt jeg havde en stærk Mistanke om at Prammen tilhørte nogle Mænd som gik og saa paa nogle Kreaturer et Stykke før vi naaede Søen, men jeg sagde ingen Ting før vi kom til Øen, og da vi syntes at vi kunde høre nogen tale i den Retning vi vare komne fra blev vi enige om at ro tilbage med det samme og det viste sig at det forholdt sig aldeles rigtigt med Mændene som ventede paa os, men de var for Resten helt skikkelige. Paa Hjemturen kom vi forbi et Sted her ved Gaarden hvor Folkene har lavet et Dansegulv, hvor de danser hver Lørdag og Søndag Aften, og vi gik saa ind og saa paa dem, og Peter dansede et Par Gange med Marie og en af de tilstedeværende Flickor. Forleden Dag havde vi en ko som kælvede og vores Pige lavede os en Ret af Nymælken, som hun kaldte ”Krykeost”, hun rørte Æg i og kogte det og saa blev det stift da det blev koldt, vi spiste det dels om Middagen med Fløde og Sukker og dels som Paalæg paa Smørogbrød, nu er det desværre snart forbi; jeg tror nok at jeg er den der bedst kan lide det, Peter og Marie spiser og af den men Susanna, synes ikke om den. Hvis Lars Larsen vil have et Billede med Krager kan han godt faa det. Det med Sælhunden jeg lavede til Dr Petersen (Biologen) gjorde ingen Lykke, i hvert har han sendt det tilbage uden at skrive noget med. Vi havde Brev hjemme fra i Gaar og fra Gottschalk, som endnu opholder sig i Kjerteminde og formode at han vil være der endnu naar jeg kommer tilbage. Det er et væmmeligt Bæstvejr i Dag med Byger en Gang i mellem saa vi har ikke været ude i Formiddag, men Peter gik strax over Middag og jeg skal ogsaa til at stikke af nu. Jeg maa desværre skyde med Klaks’ Bøsse da jeg ikke har Patroner til min, jeg debuterede med den i Gaar, 5 Busser og ingen vildt, formodentlig gaar det ligedan i Eftermiddag. Mange Hilsener Deres hengivne
 Johannes Larsen.
 Onsdag Morgen.
 Klaks kom saa i Aftes, og havde Akvavit og Patroner med, saa nu kan jeg komme ud med min egen Bøsse i Dag saa tænker jeg det gaar bedre. Vejret ser ogsaa bedre ud til Morgen. Nu maa jeg ned til Vognene med Brevet. 
 God Morgen. Hilsen Fra Peter.</t>
   </si>
   <si>
     <t>1896-08-28</t>
   </si>
   <si>
     <t>København
 Sverige</t>
   </si>
   <si>
-    <t>Adis -
-Johanne Christine Brandstrup
+    <t>Johanne Christine Brandstrup
 Johanne Christine Larsen
 Marie Larsen
 Albrecht  Warberg
 Andreas Warberg
 Conrad Warberg
 Else Warberg
-Laura Warberg</t>
+Laura Warberg
+Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>"Bedstemor" må være Laura Warbergs stedmor, Johanne Christine Brandstrup (1820-1898), f. Fenger, altså Alheds (sted)mormor. Albrecht Warbergs mor var født i 1801, så det er næppe hende, der er på køretur i 1896.
 "Onkel og Tante", som omtales kan være Conrad Warberg og Tante Else - Conrad var Albrecht Warbergs bror. Dette par boede dog ret langt fra Erikshaab, syd for Nyborg. Der var næppe tale om Adelheyde og Hempel Syberg - Mimmi var Albrecht Warbergs søster. Disse plejede at blive kaldt Onkel Hempel og Tante Mimmi. Desuden døde Adelheyde i 1896 af en svulst i hjernen.
-Louise Amstrup (f. Warberg) og Niels Elgaard Andersen - Louise søster til Albrecht.</t>
+Louise Amstrup (f. Warberg) og Niels Elgaard Andersen - Louise søster til Albrecht. 
+Adis var et af Astrid Warberg-Goldschmidts mange kælenavne.</t>
   </si>
   <si>
     <t>Alhed, hendes bedstemor m.fl. har været på besøg hos Onkel og Tante (se kommentarfeltet).
-Hun skal for første gang nogensinde ikke med til høstgilde på Gelskov. Kun broderen Dede deltager. Årsager er uklar.</t>
+Hun skal for første gang nogensinde ikke med til høstgilde på Gelskov. Kun broderen Andreas/Dede deltager. Årsagen er uklar.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/I7sJ</t>
   </si>
   <si>
     <t>Kære Las!
 Jeg opdager til min store Forbavselse, at det er meget over 8 Dage, siden jeg sidst skrev til Dem. Derfor sætter jeg mig til at skrive i dag, skønt det er den ”store Vaskedag”. Kl. er over 6 og jeg er lige bleven færdig i Køkkenet, hvor jeg har virket i over 12 Timer og saa er jeg endda ikke bleven træt. (Godt gjort! ikke?) Det er sandt, jeg vil for Resten ikke mere prale for Dem, selv om jeg har aldrig saa god Grund til det for jeg kunde tydelig se at De havde siddet og grinet, da De i deres forrige Brev spurgte om jeg nu kunde svømme 100 Tag. Maa jeg spørge, om De virkelig ikke synes, at det var en hurtig Fremgang paa godt 8 Dage, naar jeg i Begyndelsen kun nkunde nogle faa Tag? – For de siger da vel ikke ligesom min Onkel derovre, at naar man først kan svømme, saa kan man ligesaa længe det skal være! Hvor kan dog nogen Mennesker sige saadan noget Snak, i saa Tilfælde vilde jo aldrig nogen Mennesker drukne! Den Dag, jeg havde haft de 47 Tag, det var kun én Dag, var det med Opbebydelsen af alle mine Kræfter, og da jeg var færdig, sank jeg sjakmat ned paa Bunden. Maa jeg spørge, om jeg kunde have svømmet længere? Og jeg kan dog svømme, 47 Tag er da et temmelig langt Stykke. - - - Tak for Resten for Deres lange Brev, jeg fik det, da jeg var nede paa Stationen og sad et Kvarter paa Vognen og ventede paa Mor, der skulde komme med Toget. Jeg kører Dara i denne Tid (Far er i København) og det er frygtelig sjov. Den gaar meget sikrere paa sine Ben i Aar end i Fjor. Den bliver rørt ikke saa lidt i alt Fald i Forhold til hvad den plejer at blive. Vi har endogsaa dristet os til at køre ud med den i Regnvejr (Apropos om Forsigtighed: Ved de at vores Flag kun maa komme op i blikstille og Solskin!) Forleden, da Mor ikke var hjemme, besluttede Johanne, Adis og jeg at køre ud paa en Lystetur over til en Onkel og Tante hvor Haven er god for Øjeblikket. Vi inviterede min Bedstemor med, og hun var meget rørt over sine elskværdige Børnebørn; men ved De, hvorfor vi gjorde det? For det første for at faa Kaffebordet lidt bedre (min Tante er nemlig noget nærig og regner ikke os for noget) og for det andet for at have en til at beskæftige min Tante, mens vi andre afsøgte Haven. Begge Dele lykkedes fortrinligt; vi opnaaede Chokolade og havde udmærket Fred i de gule Blommer, mens min stakkels gamle Bedstemor blev travet rundt i Haven til hun var ganske træt. - - Det er et øsende regnvejr i disse dage, jeg gad vide om De ogsaa i Sverige har ”regnfulde Augustdage”. Hvor længe bliver De der endnu? men De maa da endelig ikke tage derfra uden i stille og godt Vejr, hvis De skal sejle hjem, saa maa De da hellere blive der lidt længere ikke sandt? – Bare vi kunde faa en køn September, og i det hele taget et kønt Efteraar, det kan være en dejlig Tid, hvis Vejret er sikkeligt. – Jeg har for Resten ikke oplevet noget videre siden jeg sidst skrev; jo i Gaar overværede jeg Vaskekonernes Mellemmad, og Samtalen drejede sig hele Tiden om buldne Fingre. De havde oplevet utrolige Ting paa det Omraade, en havde i Anledning af en saadan Finger siddet i 14 Døgn paa en Stol ved en Kakkelovn uden at være af Klæ’erne. ”Men den sidste Dag ku jeg heller ikke sidde længere, saa maatte jeg rokke hen i Seng”. Kan de forstaa hvorfor hun ikke havde gjort det noget før? – Og alt det, der dog kan flyde ud af saadan en Finger! det er forfærdelig at høre om. - - - Nu er det et Par Dage, siden jeg begyndte paa dette Brev, men paa Grund af Travlhed har det ikke lykkedes mig at faa det sluttet af og af Sted endnu. Marie vilde jeg ogsaa have skreven til denne Gang, men det naar jeg vist ikke. – I Morgen er der Høstgilde paa Gelskov, og vi skal for første Gang i vores Liv ikke med. Det er helt underlig; der har vi ellers moret os mangen en Gang. Det har været en stor Festdag for os lige fra vi var smaa og der er en egen Stemning, der hedder Høst[ordet udenfor fotokopi]stemning, som altid fulgte med den Dag; lige fra om Morgenen, naar vi gik over Markerne over for at hjælpe at smøre Mad. Og det var altid klart Septembervejr med Solskin og let Taage og meget dug og Spindelvæv i Græsset. – Men [udenfor kopi] om Aftenen var naturligvis det morsomste. Nu er det hele jo anderledes deromme, men det bliver underligt ikke at være med i Morgen. Kun Dede agter at gaa med, han vil dog nok om at smage paa Punschen. - - -
 Nu maa jeg slutte. Jeg længes ellers snart grundig efter Dem, lille Las. Men jeg maa nøjes med at sende Dem 1000 Hilsner fra Deres A.
 Erikshaab 28/8 – 96 – Fredag.</t>
   </si>
   <si>
     <t>1896-09-13</t>
   </si>
   <si>
     <t>Ullerslev</t>
   </si>
   <si>
     <t>Samuel Andersen
 Christian Eckardt
 Adolph Larsen
 Jeppe Andreas Larsen
 Marie Larsen
 Vilhelmine  Larsen
 Karl Schou
 Marie Schou
@@ -4347,50 +4499,101 @@
 Jeppe Andreas Larsen
 Christine Swane
 - Winther</t>
   </si>
   <si>
     <t>Der er en epidemi med kighoste. Alhed og Johannes Larsen er bange for, at deres to måneder gamle søn skal blive smittet.
 Svanninge er en landsby nord for Faaborg på Fyn.
 Kristian Madsen er muligvis manden fra Midskov.</t>
   </si>
   <si>
     <t>Johannes Larsen maler i Svanninge. I Kerteminde har de slået hø. Vilhelmine Larsen mener det er bedst, at Puf bliver på Erikshåb indtil familien skal til Sverige.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RA4R</t>
   </si>
   <si>
     <t>Mandagaften
 Kjæreste Johannes!
 Saa velkommen til Svanninge og godt Vejer vil vi saa inderlig ønske dig – vi har nu Vejrglasset steg begyndt at slaa Hø det varer i 4 Dage – vi skrev ud til Midskov og fik den Mand herud der lærte Adolph at slaa. Kristian Madsen sagde igaar enhver anden Mand end dem Larsen havde faaet Nej er det ikke dejlig at høre – 
 Den gode Fader som er saa glad ved Eder Alle
 Du faar ingen langt Brev iaften jeg er saa træt jeg maatte hjælpe Madam Winther for hun kunde kun være her 1 Dag men nu er alt Tøjet rent og imorgen tørrer vi
 Men her gav Faer mig en 10 Kr saa skal der snart følge flere Johannes jeg har randsaget min Hukommelse men jeg kan ingen Kighoste Periode huske for andre end Adolph kun Skarlagensfeber og Mæslinger ved jeg ganske bestemt at du har havt Det er det allerbedste jeg kunde om den lille søde kjære Dreng bliver hvor han er indtil I skal til Sverrig
 Hvor meget det smitter ved jo ingen hold dig foreløbig ved dig selv
 Hils Alhed og Andreas saa meget og Alle
 Tak fra Kristine</t>
+  </si>
+  <si>
+    <t>1899-08-20</t>
+  </si>
+  <si>
+    <t>Bellevue St.</t>
+  </si>
+  <si>
+    <t>Malin   Holmström-Ingers
+Jonas Lie
+Christine  Mackie
+Charles Pear
+Clarence Sawyer
+Helen Sawyer
+- Sawyer, Harris' far
+- Taylor
+Andreas Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Separationsspørgsmålet: Ellen og Harris Sawyer boede den første tid af deres ægteskab sammen med hans forældre, søstre og bedstemor. Det fungerede ikke, så Harris og Ellen arbejdede på at komme til at bo for sig selv. 
+Fran Dewick og hans forlovede kendes ikke; heller ikke Mr. Edmans, Føreren eller Dr. Richards med kone og døtre. 
+1 amerikansk alen er 62,81 cm.
+En gammel dansk fod er en historisk længdeenhed, der før metersystemets indførelse i 1907 var defineret som 31,385 cm (ofte rundet til 31,4 cm). En dansk fod svarer til 12 tommer (á 2,615 cm) og udgør halvdelen af en alen.
+Den danske mil blev afskaffet ved metersystemets indførelse i 1907, hvor den omregnedes til 7532 meter.
+Det vides ikke, hvad en Marie Kirstine Gryde er.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1526</t>
+  </si>
+  <si>
+    <t>Ellen og Harris Sawyer har haft en dejlig rejse, og det er svært at komme hjem til familien. De to har diskuteret separationen, og de har nu vendt sagen med Harris' familie. Man flytter formodentlig hver til sit om to måneder. 
+Rejsen bestod af en todages fodtur over bjergene. Flere af deltagerne måtte melde fra, men fire personer kom afsted. De vandrede gennem løvskov op ad bakke. Højere oppe var der granskov og vandfald med iskoldt, krystalklart vand. Føreren gik i forvejen til en lille hytte, hvor han havde tændt op i ildstedet. Han havde medbragt forsyninger og kogte kødsuppe samt serverede skinke, kartofler mm. Efter maden studerede man måneskinnet og udsigten. Inde i hytten igen fortalte føreren om dengang, hvor han havde dræbt en bjørn. Man sov på et leje af grankviste og med dækkener over sig. Næste morgen vandrede selskabet videre. På toppen af Mount Washington er der opført et fancy hotel, hvilket generede alle, men de gik alligevel derind og fik et dejligt måltid. Derefter gik de ned ad bakke, hvilket var hårdt. 
+Ellen og Harris har også besøgt Ravinehouse, som er en kombination af en bondegård og et hotel. Her lærte Ellen et par søde familier at kende. Ellen ville gerne på en vandretur i bjergene med Andreas/Dede Warberg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/xcGh</t>
+  </si>
+  <si>
+    <t>Bellevue St Aug 20.
+Kære Mor!
+Du er vist lidt Utålmodig over den Uorden, der har indsneget sig i mine Breve. Jeg kan nu en Gang ikke skrive uden den tilbørlige Ro og den får jeg først nu, da vi ere hjemme igen efter vor storartede Rejse. Vi har begge haft udmærket af den. Harry har fået en Antydning af mere Fyld i Kinderne og er brun og solbrændt og jeg føler mig som i min tidligste Ungdom. Det er ikke ret opløftende at komme hjem igen til al Famijetrætheden og do-Sygeligheden, men jeg tager mig det let, - vi har nemlig på Rejsen diskuteret Separationsspørgsmålet grundigt og i Dag har der været alm. Rådslagning. Om Gud vil skal det ske om 2 Måneder (1ste Nov.) men jeg er forberedt på at de må holdes til hele Tiden for at det ikke skal blive ved Snakken alene. De er af den Sort, at de snakker, beslutter og slår fast, og derved bliver det så. I de to Måneder skulde den gamle så betale den ["den" overstreget] Huslejen så vi kan komme i Forhånden til Vinterens Udgifter. - Hvis vi ikke med stor Lethed kan finde en anden Lejlighed bliver vi her. Ganske vist tror jeg ikke på det, før jeg aner det, - men der er dog mere Udsigt til at blive alene nu, end der hidtil har været og det er mig en stor Trøst at tænke på. 
+Nu skulde jeg se at fortælle lidt om Rejsen og vore Oplevelser. Det vigtigste var vores Tur over Bjærgene - vor to Dages Fodtur, som i Grunden kom helt uventet på os. Planen var at Helen, Ch. Pear, Frank Dewicks med Forlovet, Dr. Tailors, samt et Par Ægtefolk til alle skulde mødes på ”Rasinehouse” – det lille Hotel hvor vi var – og gøre Turen sammen. Men det hændte sig sådan, at Helen forvred sin Ankel, Frank D. fik Mavepine, og da de to ikke kunde gå, vilde Forloveden og Chr. Pear heller ikke. Ægteparrets Barn blev syg så de ikke turde tage fra det, - så da Dr. Tailors kom rejsende Onsdag Form. var der ingen af de oprindelige som kunde. H. og jeg havde tænkt, at vi vilde følge dem. – klatre 3000 Fod op og gå en anden Vej ned. Ved Hjælp af mine nye Venner (som jeg senere skal fortælle om) var jeg bleven udstyren med et kort Cycleskørt og en Randsel til hver af os. (H. og mig). Efter Middag begav vi fire os afsted, Klk var to, Vejret var fortrinligt og Humøret var højt. Hvordan skal jeg beskrive denne Tur, - gid jeg havde Ordet i min Magt, så jeg kunde give en svag Forestilling om det. Det plager mig under hele Turen midt i min Begejstring at jeg ikke vilde kunne beskrive det fyldestgørende for jer hjemme. – Den første Timestid gik Stien gennem Løvskov som vi kender dem hjemme, - kun tættere og bestandig op ad Bakke. Længere oppe begyndte Grantræerne Stien blev smallere og stejlere, Graniten kom mere til Sygne Luften begyndte at blive lettere. Undertiden kom vi til Bække som kom styrtende ned af Bjærget i lange Spring (i alm. Tale kaldet Vandfald) Vandet er selv i den hedeste Sommer iskoldt og klart som Krystal. Det kommer fra smeltet Is, som ligger i de dybe Læn ["læn" overstreget] Klipperevner længere og hele Året rundt. – Vor Fører var imidlertid gået i Fove ["fove" overstreget] Forvejen for at forberede i ”the camp”. Det er farligt at færdes uden Fører, da Stierne er vildsomme og undertiden næsten umulige at finde fordi de på lange Strækninger kun består i, at der hver 20nde Allen er lagt en lille Bunke Sten. Henunder Aften kom vi til ”the camp”. Det er en Robinsonhytte, som er bygget af en [”en” indsat over linjen] Mr. Edmans for dem, der går over Bjærgene og blive overfalden af Tåge el. Træthed. Det er en lille bitte Hus, hvis ene Væg er borttaget, den åbne Side vender ind mod den blotte Klippevæg, så det ikke kan blæse ind. Imod Klippen er der bygget et Ildsted, og der havde Føreren gjort Ild, da vi ankom. Mens vi så os om, kogte han Aftensmad i nogle sorte Marie Kirstine Gryder. Vi havde Kødsuppe, Skinke, varme Kartofler, blødkogte Æg, Kager, Rosiner, Portvin o.s.v. og tilsidst en Kop sort Mandfolkekaffe. Føreren havde båret Fortæringen i en Kurv og lavede det hele til. Veltilfredse og mætte gik vi ud igen og så på Måneskinnet – og som det va_r!!!! Det kan ikke beskrives. Ensomheden, Stilheden, den milevide Udsigt over Skove og atter Skove, og dybt nede mellem Bjærgene den smalle Stribe opdyrket Dal, hvor et lille bitte Legetøjstog kom raslende. Efterhånden blev det imidlertid så ”friskt” at vi lagde Poesien bort til en anden Gang. Føreren lagde mere Brænde på Ilden og vi satte os tæt sammen [papir mangler]en for at holde Varmen Talen faldt på Tåge, Uvejr og Bjørne og Føreren, som indtil da ikke havde mælet opløftede sin Røst og fortalte om hvordan han for et Par År siden med Fare for sig selv havde dræbt en Bjørn på 300 Pund. – Det var Stemning det - at sidde der omkring Ilden og høre Bjørnehistorier og se ud til den mørke Skov og vide, at det ikke var Mennesker i Miles Afstand. Hytter er forsynet med en Masse Dækner og en Del af Gulvet er belagt med ¼ Al små Grankviste og indsvøbte i Dæknerne tilbragte vi en meget behagelig Nat i skøn Enighed med Tailors og Føreren. Om Natten kom der en Grævling snusende, men vi fik den da jaget væk, inden den kom ind. Klk 5 stod vi op, indtog et ligeså splendidt Foder som om Aftenen og begav os afsted op ad Bjærget. Træerne bleve mere og mere forkrøblede og små, så [papir mangler] til det til sidst kun var små gamle lavbenede Buske, - så forsvandt også de og der var kun Granitblokke af en uhyre Størrelse smidt Hulter til Bulter mellem hinanden, - på alle fire klatrede vi op, hoppede fra Sten til Sten og hjalp hinanden. Hver fem Min gjorde vi Holdt og så omkring i den storslåede Natur. Så langt vi kunde se var det Bjærg ved Bjærg bevokset med Skov med på Toppen. Luften var så let og ren, som jeg aldrig havde oplevet det før. – Den første Bjergtop vi var på var Mount Madison, som hænger sammen med Mount Clay, der er forbundet med Mount Washington – den højeste Top i White Mountains” 6.400 Fod. 
+[Tegning]
+Det gik godt ned ad Madison og rundt om Clay, som er det farligste, - jeg var foran og langt dygtigere til at klatre end Mrs. Tailor - indtil jeg pludselig fik Foden ned imellem to Sten og skrabede det slemt. Fra da af måtte vi gå langsomt og vi nåede først Toppen af W. Klk 1, - 6 Timer om 1½ dansk Mil. På Toppen af Mount W. er der til manges (også min) Forargelse bygget fashionabelt Hotel og Restaurant. En Tandhjulsbane løber derop to Gange om Dagen og den er fuldt med Tourister. Der var imidlertid den Fordel at vi kunde få kristelig Mad og vi indtog en Diner, som jeg ikke har set Magen til før eller siden. – Nu var det Bestemmelsen at jeg vi [”vi” indsat over linjen] skulde tage ned med Toget, - men jeg følte mig så frisk og rask trods mit stive Ben, at vi besluttede at følge Trop og gå ned ad Kørevejen. Med uhyre Omkostninger er der anlagt en sådan for Tourister, som befordres op og ned i store Vogne med 6 Heste for. Det er 2 d. Mil – en ganske dejlig Tur, - men vi begærede dog ikke mere, da vi nåede Bunden. Det er grulig trættende at gå ned ad Bakke to stive Mil. En Vogn fra Hotellet ventede på os dernede og vi kom ["kom" overstreget] nåede hjem c. Klk 9. Jeg var faktisk den mindst ødelagte, hvad jeg til Dato har ondt ved at fatte. 
+I Hotellet lå et Telegram om at komme hjem straks på Grund af overhængende Forretninger. Vi ventede imidlertid næste Dag over for ikke at blive for medtagne. 
+Det var to storartede Uger. Ravinehouse er en Bondegård som til Dels er omdannet til Hotel. Den drives stadig, - der var Køer, Høstakke o.s.v. som glædede mit Hjærte. Alle Stuer var lave med åbne Ildsteder, hvor der blev fyret hver Aften. Der er ikke Antydning af Have Anlæg el. anden Hotelpragt. – 
+Der kommer hvert År de samme Mennesker, - en Samling usædvanlig dannede Mennesker. Særlig sluttede jeg mig til en Dr. Richards – en gl. lærd Præst med Kone og tre Døtre, - de _mindst amerikanske jeg endnu har set. Hele Familjen er som taget ud af en af Jonas Lies Bøger – den yngste 21 – mindede mig levende om Dis. Desværre bor de ikke i Boston, men i Providence.
+Jeg tænkte på Dede, da vi gik over Bjærgene og var i ”camp”. Gid han en Gang kunde gøre en sådan en Tur med os. – Hilsen til alle, - mor dig godt i Sverige, - næste Brev bliver til Mornine. – Elle
+[Skrevet på tværs øverst s. 1:]
+Har haft Brev fra Molle. De ere alle raske nu. Lugge takker for hendes Brev. Undskyld den grulige Skrift Pen!!!!</t>
   </si>
   <si>
     <t>1899-08-21</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Carlsbad
 Globus</t>
   </si>
   <si>
     <t>- Bendtsen, Frøken
 Wilhelmine Berg
 Berta Brandstrup
 Ludvig Brandstrup, billedhugger
 Julie Brandt
 Thora  Branner
 Louise Brønsted
 Jørgen -, Erikshaab
 Katrine -, Erikshaab
 - Jensen, Frøken, Erikshaab
 Marie Juul
 Hanne -  -, kokkepige Erikshaab
 - Kolding
@@ -4710,50 +4913,117 @@
     <t>Der er stor længsel efter aviser på Båxhult. Man ser ikke mange mennesker, men man går mange ture. Alhed Larsen laver al maden, og den lille er sød. 
 Hvis der er mange ribs på Erikshaab, kan man lave grød. 
 Hunden Tjalfe sover i Laura Warbergs værelse. 
 Laura W beskriver gården. Der er en kæmpe ovn i køkkenet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/6mrV</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Frøken Astrid Warberg
 Erikshaab
 pr. Højrup
 Fyen
 Danmark
 [Håndskrevet med anden skrift på kuvertens forside:]
 Bedste (Laura) pt Båxhult.
 13-3-03
 [Håndskrevet i brevet:]
 Båxhult d. 8de. Aften
 Kære lille Putte!
 Du bliver vel forbavset over at faae Brev igen, men det er vor Længsel efter Aviser, der faar mig til at spendere et Frimærke saa hurtigt efter mit første Brev. Jeg var i Dag oppe paa Höljeryd at høre efter Post og vi var ganske sikre paa at faae ”Politiken”. I kan ikke tænke Eder den Fryd, her var over dem, jeg havde med! De havde ikke set uden en!! som Lud og Berta havde med. Nu maa I da endelig sende 4 ad Gangen. Pakken glæder vi os også kolossalt til. Her er jo kun ringe Afvexling Mennesker ser man ikke mange af og taler med endnu færre. Men dejligt er her! Vi gaar gode Ture og jeg arbejder en Del i Huset hvilket jeg befinder mig saa udmærket ved. Vi lever brillant, Alhed laver selv al maden. Gajen er yndig og ret skikkelig, vi kører med ham hver dag, men om Formiddagen sover han i sin Vogn ude i Gaarden 3-4 Timer – Tak for Brevet lille Putte Smeden havde det med i Gaar fra Landeryd, hvorfra de havde Hilsen med fra Muk til os. Vær endelig forsigtige med Baaden. Hvis I har flere Ribs, saa skulde I prøve at lave Grød af dem, som vi her laver den af Tyttebær, koge dem hele lidt med Sukker og Vand og saa Jævning paa, men skylles maa de. Kan Du tænke Dig, at Tjalfe ligger i mine Stuer om Natten! Her er temmelig langt tra Sovekammeret og uden Tjalfe vilde jeg ikke være dristig. Men han er saa stille og artig. Her er en stor Forstue med Trappe op til Loftet, hvor en gammel halvblind Kone har et Værelse. Ved Siden af mit Værelse er et lille Kontor, hvortil Døren staar aaben. I Dag har jeg kørt Drengen alene en Tur op i Skoven, men Vejene er slemme og man bliver hurtigt træt af at trække Vognen. Du kan tro, det er morsomt med den store Ild i Køkkenet! Det morer mig at gøre Ild og manøvrere med det hele. I Morges lavede jeg selv alting til, kogte Havregrød, Kaffe og Mælk og havde det hele færdigt, til Alhed var klædt paa. Las gjorde Ild og satte Vand paa. I Aften var der et saadant Baal, at der var lyst i Køkkenet som af mange Lamper. Nu er Kl. 10½ og de andre er for længst i Seng. Om jeg nu kunde faae Held til at faae dette Brev med en Vogn i Morgen tidlig! Saa faar du intet for den første! I huskede da at skrive til Elle i Onsdags? Hils nu hver især fra mig. Du er da skikkelig mod Fr. Jensen, dril hende ikke med Hundemad eller noget som helst.
 [Skrevet lodret i kanten på brevets sidste side:]
 Mange Hilsener fra Alhed, Las og Mor 
 [Skrevet lodret langs kanten på brevets første side:] + mens de har været her.</t>
+  </si>
+  <si>
+    <t>1899-10-03</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>Harris Sawyer
+- Sawyer, Harris' far
+Nelly Tailor
+- Taylor</t>
+  </si>
+  <si>
+    <t>Laura Warberg besøgte i efteråret 1899 datteren Alhed Larsen og hendes mand, Johannes Larsen, samt deres lille søn på ejendommen Båxhult i Småland, Sverige. 
+Ellen og Harris Sawyer blev gift i Boston 25. juni 1899. De boede den første tid i hus sammen med Harris' familie, som efter Ellens mening rodede for meget. 
+Kristen Landpost kendes ikke.
+Tokaj er en hvidvinsdrue, som anvendes i vinregionen Tokaj-Hegyalja i Ungarn. 
+Smyrnatæpper er en handelsbetegnelse for håndknyttede tæpper fra det vestlige Tyrkiet, fremstillet fra slutningen af 1800-tallet og eksporteret i store mængder fra Smyrna (nuv. İzmir). De ofte store tæpper med enkle mønstre var billige og populære i Vesten i første halvdel af 1900-tallet (Lex.dk).
+Dr Sargents kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1549</t>
+  </si>
+  <si>
+    <t>Nu er Laura Warberg nok hjemme fra Småland. 
+Det er blevet efterår i Boston. Eastman fylder kul på fyret i kælderen hver morgen. Det er en let og dejlig måde at fyre op på, men familien bliver forvænt af det. Ellen tror, at det er sundt at opholde sig i skiftende temperaturer. 
+Harris Sawyer er rask, og han knokler meget. Om aftenen spiller han og Ellen skak. Den forrige aften vandt hun, og efter den begivenhed besøgte de Tailors. Deres lille hus er hyggeligt og meget ordentligt. Stuen er ejendommelig med indbyggede glasskabe til porcelæn. Det er nemt at holde orden, når husarbejdet ikke er besværligt.
+Man kan få dejlig, billig frugt i Boston.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7GyO</t>
+  </si>
+  <si>
+    <t>Boston Okt. 3de 99.
+Kære Mor!
+Det er trukken langt op på Dagen idag inden jeg har fået mig sat til at skrive så jeg må skynde mig, at Brevet kan være i Postkassen før Klk 6. – Nu er du vel hjemme igen fra din Smålandstur, Postgangen var rigtignok meget besværlig der, - jeg glæder mig til at mine igen solidt skal vandre af med Kristen Landpost. – Vi har nu Efterår for Alvor, - de sidste Dage har det været hundekoldt, så der har været fyret i den store Ovn i Kælderen, som opvarmer hele Huset. H. East fylder Kul på om Morgenen og så brænder det hele Dagen. Man kan ikke tænke sig noget bekvemmere el. lettere, - man mærker Vinteren grumme lidt på den Måde. Men man bliver forvænt ved altid at have hele Huset varmt, - hele Familjen er grulig kuldskær, - de finder det frygteligt, når Sovekammerne køle af hen på Morgenstunden. Jeg tror nu, det er usundt, når man altid er i den samme Temperatur inde, kan man ikke altid tåle den pludselige Forandring, når man går ud, selv om man har aldrig så meget Tøj på. – Træerne ere endnu ikke afbladede, - mange ere endog grønne nu, - men i Randolph har de haft Sne og hvert et Blad er falden, - jeg formoder at vor Fører fra i Sommer er begyndt at gå på Bjørnejagt! – Harris har det godt, skønt han er meget optaget, - de sidste Dage har han slet ikke hostet og hans Kinder har igen fået Udseende som før Forkølelsen. – Hvis han ikke når at blive velhavende er det sandelig ikke hans Skyld, - alle de Gærer han har i Ilden – når han kun ikke har Modgang og Ærgrelser, befinder han sig bedre, jo mere han har sine Øren. – Om Aftenen spiller vi Skak, og vi har megen Fornøjelse deraf. I Aftes vandt jeg for første Gang, og jeg har ikke forvundet det hele Dagen. – Efter den rystende Begivenhed kunde jeg ikke spille mere, og vi gik ind til Dr. Tailors et Øjeblik. Vi tilbringer en stor Del af vor Tid der, - det er det lækreste, hyggeligste lille Hus man kan tænke sig. I Aftes fandt vi dem i deres lille Spisestue foran det åbne Ilsted, hvor der var tændt et mægtigt Bål, - vi sad der til Klk var over 10, så på Bålet og spiste Nødder og Tokajer-Vindruer, medens Dr. T. sad i sin Lænestol og røg sin Pibe. Det er en ganske ejendommelig lille Stue. Den er aflang, firkantet, - i den ene af de korte Ender er der Portierer ind til Dagligstuen, - den anden Væg er helt fyldt med to Glasskabe, - bygget ind i Væggen og med en Buffet i Midten [Tegning] I Glasskabene er der Porcelain og Glas. Den lille Firkant, jeg har tegnet i Midten, er en lille Glasrude med koulørt Glas. Der er Egetræsmøbler, - do. Paneler, og et stort blødt Smyrnatæppe på Gulvet. Jeg har endnu aldrig set så meget som et Glas, der ikke var på Plads, - jeg har forresten endnu ikke set så meget som et Gran af Uorden noget Sted i Huset, skønt jeg er kommet uventet og på alle Tider af Dagen og går rundt i hele Huset, som jeg vil. – Det er imidlertid ikke så vanskeligt her at holde fuldstændig Orden i Tingene, fordi Arbejdet er så let. Her er også meget sjældent Uorden nu, - d.v.s i min Domæne, - hvortil desværre Køkken og det ”udenoms” ikke hører. – Her er ganske dejlig Frugt fortiden, - Ferskner og Vindruer utroligt billigt. For 15 Cents får man en Kurv Vindruer så stor at den fylder med en svingende Top en af de Glasskåle, du gav os. Her er mange forskellige Sorter, blå, røde - og grønne, - og vi spiser dem til alle Måltiderne. – De to Glasskåle ere aldeles uundværlige for os – vi har stor Gavn af dem. – 
+Forleden Dag besøgte jeg Dr. Sargents 
+[Resten af brevet mangler]</t>
+  </si>
+  <si>
+    <t>1899-10-09</t>
+  </si>
+  <si>
+    <t>Kinin anvendes til behandling af muskelkramper og som malariamiddel. (Lex.dk).
+Ellen og Harris Sawyer ventede deres første og eneste barn og var sikre på, at det var en dreng. Deres datter blev født 16. jan. 1900. 
+Uffe: Ukendt person på Hvilan Hogskola i Sverige?
+I 1893 var Ellen Sawyer elev på Hvilan Högskola pr. Åkorp nær Malmö. Hun fik her flere svenske bekendte, som hun holdt kontakt med gennem nogle år. En af dem var Molle Holmström-Ingers. I februar 1893 inviterede hun Alhed Larsen til bal på Hvilan. Molle Holmström-Ingers var 1895-1896 lærer ved Lunnevads Folkhögskola og fra 1897 ved Hvilan. Fra 1908 var hun husmor, men hun var aktiv i diverse foreningsarbejde (Svensk Wikipedia: Malin Ingers, marts 2026).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1570</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/OF9T</t>
+  </si>
+  <si>
+    <t>Boston d. 9ende Okt - 99.
+Kære Mor. 
+Du er bleven så uholdbar med Breve i den senere Tid, at jeg i Aften så småt havde tænkt på at henvende mig til Junge. Madame el. Pan el. én af de andre mange, som jeg i høj Grad skylder Brev, men så slog det mig, at jeg nok har narret dig flere Gange uden at blive straffet, og da jeg havde tænkt lidt mere efter, kom jeg i Tanker om, at dit sidste Brev nok kom efter at jeg sendte mit sidste. – Der var en Side fra Fader, som jeg vil bede dig takke ham for. Jeg føler mig altid så hædret, når Fader skriver til mig. Jeg tænker ofte på at skrive til ham, - selv om alle mine Breve til dig naturligvis er til ham også, er det ikke helt det samme som en direkte Henvendelse. – Men det værste er, at hvad jeg har at sige i Reglen egner sig ulige bedre til at meddele dig, - jeg er bange, Far gennemgående finder mine Breve meget kedsommelige. – Jeg har i den senere Tid tænkt på, hvor det vilde interessere Far at spille Skak, - det forekommer mig, at det netop vilde være et Spil for ham, - det vilde være lidt for langsomt for dig, men Disser vilde vist blive god at spille med. - Vi dyrker det med Lidenskab, - jeg bliver ynkelig slagen hver Aften, men det er lige morsomt for det. 
+Jeg har haft Harry hjemme idag på Grund af en slem Forkølelse. Igår var han skidt hele Dagen, tog Quinin og hang af; idag blev han liggende med Grødomslag og vi havde Dr. Jenkins ude at se til ham. Han gav ham noget Medicin som synes at have virket hurtigt, for i Aften følte han sig så vel at han stod op og spiste til Aften hernede. – Andre vilde ikke tage sig så meget af en almindelig Forkølelse, men det er nødvendigt for ham, som har så lidt Huld og Kræfter at undvære. Men jeg tør nok sige, at han bliver passet så godt som det kan lade sig gøre. Der er et Punkt, hvor jeg er meget ømfindtlig: jeg tåler ingen Indblanding i mine Anliggender, og jeg bliver rasende, når Familjen (i dette Tilfælde Svigermoder) betragter det som sin Pligt at passe ham. Jeg tåler end ikke Råd af nogen Art, - de må uhindret spørge hvordan han har det, men intet derudover. Jeg har nu efterhånden fået det indprentet tror jeg, Svigermoder har kun én Gang idag været oppe at se til ham. – Det kan jo nok være at det må være lidt underligt sådan at pludselig at blive sat udenfor, - Harry har altid været hendes Øjesten, - men det kan ikke blive anderledes – hvad der er mit er mit. Jeg begynder så småt at få Øjnene op for at der er noget i den gamle Snak med ”die böse Schwiegermutter”. Guderne skal vide, at ingen kan være mere føjelig el. from og føjelig end Harrys Moder, og dog er hun for mig udpræget ”die Schwiegermutter”. Harry ved nok at han må være forsigtig på de Områder, – det er kun lige til at jeg finder mig i at han taler til de andre, - de klager også over at han ikke mere bryder sig om dem – men jeg er på det Punkt ufølsom. – 
+Når den lille Søn kommer, bliver det formodentlig lige det samme om igen, - en stiltiende Kamp om min retmæssige Ejendom. Jeg har det jo så småt med Familje her, så jeg må strængt holde Hævd over hvad der tilhører mig. Imidlertid, som sagt, hvad Harry angår, har jeg ikke længere Grund til at klage, - han er mindre og mindre ”Familjemedlem” og dette har bevirket at jeg bedre kan finde mig i dem, - jeg kreperer mig ikke mere over dem, og kan helt godt finde mig i den endelige Beslutning, at de bliver her i Vinter. Hvem ved - måske vi kan få Helen forlovet el. gift i Vinterens Løb, og måske gamle Bedstemor piller af (hun er så gammel som Methusalem) - det vil da lufte lidt og blive lettere at blive ordnet på èn for alle Parter tilfredsstillende Måde.
+Tirsdag. Harry har været oppe hele Dagen og er meget bedre. Det gælder nu kun om at indvinde hvad der er tabt af Kræfter og få Kinderne tilbage Det er et helt lille Studium at finde på hvad han skal spise, fordi Maven altid er skør, så snart han fejler noget. Kalvekarbonade med henkogte Grønærter faldt i god Jord idag. Det er en ukendt Ret her, - for ”sen og vanskelig” til at man vil lave det. Af Ben og Sener har jeg kogt lidt Suppe, som skal være til jævn Sellerisuppe til i Aften. Jeg koger ofte Selleri og jævner m Smørjævning og giver Harry som Gemyse, - det er letfordøjeligt og sundt. Det var aldeles ukendt at koge Selleri. I det-hele-taget er det besynderligt så lidt Folk her bryder sig om rigtig Mad, - det er Pie og Kage det drejer sig om. Den arme Harry har lidt derunder i mange Aar. – De har her til Lands en Skik, som jeg må respektere: Om Søndagen gives der kun èt solidt Måltid, - Middag midt på Dagen. Aftensmaden består i Kiks, Kage højst lidt koldt Kød, Brød og Smør. Hvor de har Pige, har hun så godt som altid Friaften om Søndagen, og de tager det da så let som muligt. 
+Tak for dit Billedkort idag. Det har moret os at se på det og indbilde os, at vi spadserede i Ørstedsparken. Hvor det dog var morsomt at du besøgte Uffe og Hvilan, - jeg glæder mig til at høre rigtig meget derom. Jeg er forresten stadig i Kontakt med Molle, har nylig skrevet til hende. – Jeg nyder mine Malerier, det er utroligt hvor Rammerne flatere. Do. Jenkins så dem igår og var uhyre interesseret. Også i Bedstefaders Buste og mine Antikviteter. Han så også mine Lagner med Mellemværkerne. Kniplinger er en stor Raritèt her) og det vævede Tæppe jeg fik fra Hvilan. Han er selv en ivrig Samler af ”alt Slags kønt” som forresten ikke gror på Træerne her. Han har det med indiske, persiske og japanesiske Kunstgenstande og Antikviteter. – Det er det mest henrivende milde Oktobervejr, man kan tænke sig, - her er så smukt i Smågaderne eller Alléerne heromkring. – Kloge Folk siger at jeg kan vente Drengen om tre Måneder. Han er uhyre skikkelig har endnu ikke voldt mig så meget som 1 Times Ubehagelig. – Jeg har en udpræget Fornemmelse af at jeg må røre mig meget, så jeg traver omkring i Huslighed det meste af Dagen og går ud hver Dag. – Hvis ikke Harry ikke netop var ved at 
+[Skrevet langs venstre margen s. 4:]
+tage en Lur vilde han sikkert sende Hilsen. Bunker af Hilsner til alle fra Far til Lofts- [indsat nederst s. 3; på tværs:] assistenten fra Elle. 
+[Skrevet på hovedet øverst s. 1:]
+Harry sagde idag, at der var et dansk Ord, som han så ofte så i Aviserne, men som det aldrig var ham mulig at finde i noget Leksikon, nemlig ”Handel-sophâ-velse” (hp udtalte han som f.) Langt om længe gik det op for mig at det var ”Handelsophævelse”. – Han troede det var noget med en Sofa.</t>
   </si>
   <si>
     <t>1899-10-27</t>
   </si>
   <si>
     <t>Dorthe -
 Kirsten -
 Morten -
 Benedict Boisen
 Marie  Clausen
 Margrethe  Eckardt
 Carl Høyrup
 Adolph Larsen
 Augusta  Larsen
 Cathrine Larsen
 Urban Larsen
 Marie   Larsen, Georg Larsens datter
 Vilhelm Larsen, Georgs søn
 Olga Lau
 Marie Meyer
 Elisabeth Storm
 - Winther</t>
   </si>
   <si>
     <t>Christine Swanes forældre skal muligvis snart til Sverige. Marie S eller C er muligvis Marie Clausen.</t>
@@ -6113,53 +6383,50 @@
 Johanne/Junge har ingen pige i huset, og Adolf/Agraren slider i det.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/NjCc</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg
 244 Columbiaroad
 Dorchester
 Boston
 (Mass.)
 U.S.A.
 [Ukendt har noteret på forsiden:] ”Kerteminde 7/5 – 1908”
 [I brevet:]
 Kerteminde 7/5 – 08.
 Kære Mor! Rigtignok ved jeg ikke, om det er min lovbefalede Skrivedag i Dag – men nu sover Børnene – Middagsopvadskningen er tilendebragt både hist og her – dvs - både hos Junge, hvor jeg har vadsked og hos Uglen, hvor jeg kan lave – do – Totoget kom i dette Øjeblik, så man er i behagelig god Tid – den jeg da vil benytte til lidt Skriveri; vi har allerede fået tre interessante Breve fra Dig – to til Be og 1 til Mornine – og et er nok undervejs til mig – via Birkerød, hvor Mornine endnu er, medens hendes Brev kom hertil (i går d 5de), vi sender det i Dag sammen med vores egne. Vi er alle så glade over, at den ækle Rejse nu er overstået – og at Du er lykkelig i Havn hos den søde Ellefamilie. Herovre har vi det meget godt – men længes alle ubeskriveligt efter lidt Bedring i Vejret – Kulde og ufremkommeligt Føre har vi haft nu i lange Tider; det er så så kedeligt og så besværligt – navnlig m.H.t. Ungerne. Men blot man har Kræfter og godt Humør, så er det hele jo ingen Sag. Jeg kom Hjem i Lørdags 2den Maj [”2den Maj” indsat over linjen] – fra min dejlige Rejse, som virkelig har gjort Underværker – jeg er så frisk og stærk som ikke i lange Tider – og mere glad end jeg har været i mange År. For Resten er jeg noget spændt på at se, hvad Du har sagt til mit Brev fra Dalarne – om Du blev meget overrasket – og da i hvilken Retning? men jeg tænker bestemt at høre fra Dig desangående; egentlig nærer jeg ikke megen Tvivl om, at Du vil billige Foretagendet; Du har jo selv set Cid, og har vist også tænkt Dig Muligheden af, at han og jeg passede for hinanden. Og hvad angår mit tidligere Livs Ubestandighed – ja, så tænker jeg nok, at den betegner et tilbagelagt Stadium. Jo mere man har prøvet, jo større bliver jo også ens Kompetence til at afgøre, om det nye er godt. Og her råder sandelig ingen Tvivl. Jeg sender Dig vedlagt nogle Billeder, som Cid tog deroppe. Den unge Pige er Datteren i Gården, hun lånte mig sin Dragt; vi er taget i Gården, hvor jeg boede; Jeg synes, de er både nydelige og morsomme; synes Du ikke, at jeg ligner Dig forbavsende på Billedet med Svalegangen?
 Jeg havde en udmærket Hjemrejse – (havde imidlertid skreven og tilstået alt for Alfred – mHt, hvor jeg var, da han nemlig i Påsken havde ytret Tvivl til Be om at jeg var hos Peter, som vi først havde sagt.) Cids Mor tog imod mig på Banegården i Malmø, førte mig til en Kafé og bespiste mig kongeligt medens jeg uafbrudt fortalte om alt deroppefra. Hele hans Familie synes at være mig venlig stemt og holder åbenbart af mig. En Søster sendte mig en henrivende Bluse til Fødselsdagen – og Moren gav mig et Sølvarmbånd, da jeg rejste fra Malmø. 
 Nå, jeg havde kun en lille Times Ophold – tog så med 9 Færgen – og nåede rigelig ½ 1 Toget i Kjøbenhavn. De søde Unger blev begge meget glade over at se mig – men var jo forøvrigt gnavne og skrøbelige endnu efter Influenzaen. Amanda gled samme Aften – og nemt er det ingenlunde for mig at passe dem, men ved Hjælp af de erhvervede Kæmpekræfter går det jo dog. 
 Vi rejser til Birkerød den 15de ds, og der har Lugge fæstet en 15 Års Pige til mig, så det bliver jo storartet; jeg skal også sy en Masse i Sommer. Det går ret godt for Junge uden Pige – Karl har de jo heller ikke – og hyggeligere er det i alle Tilfælde. Agraren slider forfærdeligt og er mager – men begge i godt Humør og det er jo Hovedsagen. Tænk hvilken Sorg med Chr. Branners Død, vi har været så betagede derover. At Rimses Mor døde pludselig af Hjerteslag ved Du vel også. 
 Nu må Ungerne straks være der, så skal jeg hen at bespise dem. Derfor mange Hilsner fra os alle her – til Jer alle fra Din
 Putte</t>
   </si>
   <si>
     <t>1908-05-22</t>
-  </si>
-[...1 lines deleted...]
-    <t>Boston</t>
   </si>
   <si>
     <t>Birkerød</t>
   </si>
   <si>
     <t>- Boberg
 Ina  Goldschmidt
 Grethe Jungstedt
 Christine  Mackie
 Harris Sawyer
 Helen Sawyer
 Cid Smedberg
 Hempel Syberg
 Andreas Warberg, Albrechts far</t>
   </si>
   <si>
     <t>Laura Warberg er på besøg hos sine to døtre, Ellen og Christine, i Boston. 
 Det vides ikke, hvad Harris Eastman Sawyers mor hed. 
 Det vides ikke, hvem Gräbes eller Marie var. Heller ikke Thomas, men Andreas/Dede Warberg arbejdede muligvis for ham - måske som advokatfuldmægtig.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid, 1908-05-22, 2419</t>
   </si>
   <si>
     <t>Laura Warberg og datteren syr på Ellens udstyr. Frk. Boberg rejser snart, og det er Laura W glad for. 
@@ -11520,59 +11787,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fBOH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gJjS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maTy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xuoD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ETLl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3Gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fx7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2gSL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mtVz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uCfU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaTe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NlB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcMs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jgsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UtOK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/67Ds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4wSi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9GXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SR2M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ty3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rOdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K9dz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aZbI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M4rR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iV7J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S0nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dDEX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0tW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pr2M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oJhE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DMii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/grsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZY7N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u5hS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pmpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0kk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1W8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ybpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7PO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2eZp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6fIB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXMn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Na5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YODa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6Ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nxXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yfcT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hdlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hg0W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7sJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMtx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nCpm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xOwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QHCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/19SI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Onr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3pnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cxdt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k3YM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ay6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nrcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GHTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/znpL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6TP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/umj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0UvW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mcSx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dqbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s7UY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E70E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9DkY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0c52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EnWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/imC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WorR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gQMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1g4v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RA4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/roCY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gycL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RK6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tGsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/453f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yWfG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FSAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OacK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LqCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qhI1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gsHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rAnW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VQAV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wuMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/78Ow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJxX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OhSR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBTR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Do2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WtLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/POsQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qdwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BEcC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VK6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5hH9jw99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tzd4SO58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bByyl7CW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M4HG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZbFoLDhL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iXp6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XGHa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Lju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TobY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5uC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAwS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4vkB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iDpN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/blTV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c0TA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mOPf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PGBi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z0YS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/127l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sulm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8sqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eITH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BY61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZjM8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ial6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Co9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jU9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8MY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OwTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wphB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KRmo1USA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dcei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rBz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JDcx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k6QI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BvUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iqXt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PBAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8dtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cBm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBAQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A8wI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/klS4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OlUE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yr1E8YL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hh6b8Pwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pqRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/glJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bf2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NkIu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H4Gr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z1SX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aH2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/taqC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/62ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tigc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E9DU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WgEr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lqbP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SVtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bgpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IlQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9PV3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZNEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/crVn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QyIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wpLc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BSno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCYM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ms74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eki6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G7LF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IOG6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GPIG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q95M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7r0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yT3u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eR2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4XYe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zXFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bK8H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DoLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yoph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eT5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/22Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wt9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bRdW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nAje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bk12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ysWd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d00C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sZxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kSBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PcEp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xk8P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yjtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WdRT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fBOH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gJjS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maTy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xuoD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ETLl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3Gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fx7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2gSL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mtVz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uCfU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaTe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NlB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcMs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jgsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UtOK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/67Ds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4wSi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9GXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SR2M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ty3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rOdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K9dz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aZbI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M4rR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BwrS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iV7J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S0nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dDEX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0tW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pr2M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oJhE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IQBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DMii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/grsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZY7N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u5hS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pmpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0kk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1W8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ybpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7PO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2eZp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6fIB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXMn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Na5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YODa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6Ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nxXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yfcT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hdlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hg0W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7sJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMtx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nCpm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xOwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QHCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/19SI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Onr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3pnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cxdt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k3YM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ay6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nrcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GHTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/znpL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6TP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/umj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0UvW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mcSx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dqbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s7UY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E70E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9DkY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0c52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EnWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/imC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WorR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gQMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1g4v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RA4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xcGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/roCY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gycL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7GyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF9T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RK6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tGsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/453f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yWfG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FSAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OacK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LqCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qhI1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gsHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rAnW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VQAV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wuMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/78Ow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJxX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OhSR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBTR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Do2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WtLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/POsQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qdwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BEcC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VK6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5hH9jw99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tzd4SO58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bByyl7CW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M4HG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZbFoLDhL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iXp6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XGHa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Lju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TobY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5uC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAwS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4vkB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iDpN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/blTV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c0TA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mOPf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PGBi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z0YS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/127l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sulm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8sqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eITH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BY61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZjM8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ial6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Co9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jU9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8MY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OwTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wphB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KRmo1USA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dcei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rBz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JDcx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k6QI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BvUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iqXt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PBAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8dtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cBm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBAQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A8wI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/klS4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OlUE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yr1E8YL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hh6b8Pwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pqRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/glJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bf2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NkIu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H4Gr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z1SX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aH2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/taqC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/62ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tigc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E9DU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WgEr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lqbP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SVtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bgpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IlQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9PV3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZNEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/crVn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QyIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wpLc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BSno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCYM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ms74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eki6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G7LF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IOG6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GPIG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q95M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7r0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yT3u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eR2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4XYe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zXFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bK8H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DoLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yoph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eT5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/22Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wt9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bRdW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nAje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bk12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ysWd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d00C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sZxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kSBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PcEp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xk8P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yjtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WdRT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M283"/>
+  <dimension ref="A1:M289"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -12992,11089 +13259,11363 @@
       </c>
       <c r="I34" s="5" t="s">
         <v>239</v>
       </c>
       <c r="J34" s="5" t="s">
         <v>240</v>
       </c>
       <c r="K34" s="5" t="s">
         <v>241</v>
       </c>
       <c r="L34" s="6" t="s">
         <v>242</v>
       </c>
       <c r="M34" s="5" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
         <v>244</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>220</v>
+        <v>245</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>206</v>
       </c>
-      <c r="E35" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E35" s="5" t="s">
+        <v>246</v>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="D36" s="5" t="s">
         <v>206</v>
       </c>
-      <c r="D36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="J36" s="5" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>220</v>
+        <v>206</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>206</v>
+        <v>261</v>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="J37" s="5" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>205</v>
+        <v>220</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>220</v>
+        <v>206</v>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="J38" s="5" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>205</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>274</v>
+        <v>220</v>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="J39" s="5" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>205</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>206</v>
+        <v>245</v>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="J40" s="5" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>220</v>
+        <v>205</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>206</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="J41" s="5" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>296</v>
+        <v>220</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>206</v>
       </c>
-      <c r="E42" s="5" t="s">
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H42" s="5" t="s">
         <v>297</v>
       </c>
-      <c r="F42" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H42" s="5" t="s">
+      <c r="I42" s="5" t="s">
         <v>298</v>
       </c>
-      <c r="I42" s="5" t="s">
+      <c r="J42" s="5" t="s">
         <v>299</v>
       </c>
-      <c r="J42" s="5" t="s">
+      <c r="K42" s="5" t="s">
         <v>300</v>
       </c>
-      <c r="K42" s="5" t="s">
+      <c r="L42" s="6" t="s">
         <v>301</v>
       </c>
-      <c r="L42" s="6" t="s">
+      <c r="M42" s="5" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="E43" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="B43" s="5" t="s">
-[...13 lines deleted...]
-      <c r="F43" s="5" t="s">
+      <c r="F43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H43" s="5" t="s">
         <v>305</v>
       </c>
-      <c r="G43" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H43" s="5" t="s">
+      <c r="I43" s="5" t="s">
         <v>306</v>
       </c>
-      <c r="I43" s="5" t="s">
+      <c r="J43" s="5" t="s">
         <v>307</v>
       </c>
-      <c r="J43" s="5" t="s">
+      <c r="K43" s="5" t="s">
         <v>308</v>
       </c>
-      <c r="K43" s="5" t="s">
+      <c r="L43" s="6" t="s">
         <v>309</v>
       </c>
-      <c r="L43" s="6" t="s">
+      <c r="M43" s="5" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C44" s="5" t="s">
         <v>312</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>206</v>
       </c>
-      <c r="E44" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E44" s="5" t="s">
+        <v>313</v>
       </c>
       <c r="F44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="I44" s="5" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="J44" s="5" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>296</v>
+        <v>206</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>206</v>
+        <v>261</v>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F45" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F45" s="5" t="s">
+        <v>321</v>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="J45" s="5" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>205</v>
+        <v>220</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>220</v>
+        <v>206</v>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="J46" s="5" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>334</v>
+        <v>312</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>335</v>
+        <v>206</v>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
         <v>336</v>
       </c>
       <c r="I47" s="5" t="s">
         <v>337</v>
       </c>
       <c r="J47" s="5" t="s">
         <v>338</v>
       </c>
       <c r="K47" s="5" t="s">
         <v>339</v>
       </c>
       <c r="L47" s="6" t="s">
         <v>340</v>
       </c>
       <c r="M47" s="5" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
         <v>342</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>334</v>
+        <v>205</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>274</v>
+        <v>220</v>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F48" s="5" t="s">
+      <c r="F48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H48" s="5" t="s">
         <v>343</v>
       </c>
-      <c r="G48" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H48" s="5" t="s">
+      <c r="I48" s="5" t="s">
         <v>344</v>
       </c>
-      <c r="I48" s="5" t="s">
+      <c r="J48" s="5" t="s">
         <v>345</v>
       </c>
-      <c r="J48" s="5" t="s">
+      <c r="K48" s="5" t="s">
         <v>346</v>
       </c>
-      <c r="K48" s="5" t="s">
+      <c r="L48" s="6" t="s">
         <v>347</v>
       </c>
-      <c r="L48" s="6" t="s">
+      <c r="M48" s="5" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>350</v>
+        <v>342</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>220</v>
+        <v>245</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>206</v>
       </c>
-      <c r="E49" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E49" s="5" t="s">
+        <v>349</v>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="I49" s="5" t="s">
         <v>351</v>
       </c>
-      <c r="I49" s="5" t="s">
+      <c r="J49" s="5" t="s">
         <v>352</v>
       </c>
-      <c r="J49" s="5" t="s">
+      <c r="K49" s="5" t="s">
         <v>353</v>
       </c>
-      <c r="K49" s="5" t="s">
+      <c r="L49" s="6" t="s">
         <v>354</v>
       </c>
-      <c r="L49" s="6" t="s">
+      <c r="M49" s="5" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C50" s="5" t="s">
         <v>357</v>
       </c>
-      <c r="B50" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D50" s="5" t="s">
-        <v>206</v>
+        <v>358</v>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="5" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="I50" s="5" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="J50" s="5" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>15</v>
+        <v>357</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>245</v>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F51" s="5" t="s">
         <v>366</v>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" s="5" t="s">
         <v>367</v>
       </c>
       <c r="I51" s="5" t="s">
         <v>368</v>
       </c>
       <c r="J51" s="5" t="s">
         <v>369</v>
       </c>
       <c r="K51" s="5" t="s">
         <v>370</v>
       </c>
       <c r="L51" s="6" t="s">
         <v>371</v>
       </c>
       <c r="M51" s="5" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>15</v>
+        <v>220</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>206</v>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="I52" s="5" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="J52" s="5" t="s">
-        <v>21</v>
+        <v>376</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>15</v>
+        <v>205</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>206</v>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="5" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="J53" s="5" t="s">
-        <v>21</v>
+        <v>383</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>15</v>
+        <v>388</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>385</v>
+        <v>17</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>386</v>
+        <v>389</v>
+      </c>
+      <c r="G54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H54" s="5" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="J54" s="5" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F55" s="5" t="s">
-        <v>18</v>
+      <c r="F55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="5" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="J55" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F56" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F56" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H56" s="5" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="I56" s="5" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="J56" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="D57" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E57" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="F57" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G57" s="5" t="s">
+        <v>409</v>
       </c>
       <c r="H57" s="5" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="I57" s="5" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="J57" s="5" t="s">
-        <v>21</v>
+        <v>412</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F58" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F58" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H58" s="5" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="I58" s="5" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="J58" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>220</v>
+        <v>15</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>418</v>
+        <v>17</v>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G59" s="5" t="s">
-        <v>419</v>
+      <c r="G59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H59" s="5" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="I59" s="5" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="J59" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D60" s="5" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
-        <v>426</v>
-[...1 lines deleted...]
-      <c r="I60" s="5"/>
+        <v>429</v>
+      </c>
+      <c r="I60" s="5" t="s">
+        <v>430</v>
+      </c>
       <c r="J60" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D61" s="5" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
-        <v>431</v>
-[...1 lines deleted...]
-      <c r="I61" s="5"/>
+        <v>435</v>
+      </c>
+      <c r="I61" s="5" t="s">
+        <v>436</v>
+      </c>
       <c r="J61" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>206</v>
+        <v>220</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>252</v>
-[...12 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="F62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G62" s="5" t="s">
+        <v>442</v>
       </c>
       <c r="H62" s="5" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="I62" s="5" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="J62" s="5" t="s">
-        <v>439</v>
+        <v>21</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G63" s="5" t="s">
-        <v>444</v>
+      <c r="G63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H63" s="5" t="s">
-        <v>445</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="I63" s="5"/>
       <c r="J63" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="5" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="I64" s="5"/>
       <c r="J64" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>220</v>
+        <v>206</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-        <v>456</v>
+        <v>261</v>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F65" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="G65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H65" s="5" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="J65" s="5" t="s">
-        <v>21</v>
+        <v>462</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D66" s="5" t="s">
         <v>220</v>
       </c>
-      <c r="D66" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E66" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G66" s="5" t="s">
-        <v>463</v>
-[...4 lines deleted...]
-        </is>
+        <v>467</v>
+      </c>
+      <c r="H66" s="5" t="s">
+        <v>468</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="J66" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>469</v>
+        <v>17</v>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G67" s="5" t="s">
-        <v>470</v>
+      <c r="G67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H67" s="5" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>474</v>
+      </c>
+      <c r="I67" s="5"/>
       <c r="J67" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="D68" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E68" s="5" t="s">
-        <v>385</v>
+        <v>441</v>
       </c>
       <c r="F68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G68" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G68" s="5" t="s">
+        <v>479</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="J68" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="D69" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D69" s="5" t="s">
-[...3 lines deleted...]
-        <v>482</v>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G69" s="5" t="s">
-        <v>470</v>
-[...4 lines deleted...]
-      <c r="I69" s="5"/>
+        <v>486</v>
+      </c>
+      <c r="H69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I69" s="5" t="s">
+        <v>487</v>
+      </c>
       <c r="J69" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>385</v>
+        <v>492</v>
       </c>
       <c r="F70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G70" s="5" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="H70" s="5" t="s">
-        <v>489</v>
+        <v>123</v>
       </c>
       <c r="I70" s="5" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="J70" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D71" s="5" t="s">
         <v>220</v>
       </c>
-      <c r="D71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E71" s="5" t="s">
-        <v>418</v>
+        <v>408</v>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G71" s="5" t="s">
-        <v>495</v>
+      <c r="G71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H71" s="5" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="I71" s="5" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="J71" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>17</v>
+        <v>505</v>
       </c>
       <c r="F72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G72" s="5" t="s">
-        <v>502</v>
+        <v>493</v>
       </c>
       <c r="H72" s="5" t="s">
-        <v>503</v>
-[...3 lines deleted...]
-      </c>
+        <v>506</v>
+      </c>
+      <c r="I72" s="5"/>
       <c r="J72" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K72" s="5" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>501</v>
+        <v>510</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>17</v>
+        <v>408</v>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G73" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G73" s="5" t="s">
+        <v>511</v>
       </c>
       <c r="H73" s="5" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="I73" s="5" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="J73" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K73" s="5" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="D74" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D74" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E74" s="5" t="s">
-        <v>17</v>
+        <v>441</v>
       </c>
       <c r="F74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G74" s="5" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="H74" s="5" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="I74" s="5" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="J74" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K74" s="5" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D75" s="5" t="s">
         <v>220</v>
       </c>
-      <c r="D75" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E75" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G75" s="5" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="H75" s="5" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="I75" s="5" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="J75" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K75" s="5" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="L75" s="6" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="s">
-        <v>528</v>
-[...1 lines deleted...]
-      <c r="I76" s="5"/>
+        <v>531</v>
+      </c>
+      <c r="I76" s="5" t="s">
+        <v>532</v>
+      </c>
       <c r="J76" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G77" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G77" s="5" t="s">
+        <v>537</v>
       </c>
       <c r="H77" s="5" t="s">
-        <v>533</v>
-[...1 lines deleted...]
-      <c r="I77" s="5"/>
+        <v>538</v>
+      </c>
+      <c r="I77" s="5" t="s">
+        <v>539</v>
+      </c>
       <c r="J77" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K77" s="5" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>537</v>
+        <v>543</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="D78" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D78" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G78" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G78" s="5" t="s">
+        <v>544</v>
       </c>
       <c r="H78" s="5" t="s">
-        <v>538</v>
-[...1 lines deleted...]
-      <c r="I78" s="5"/>
+        <v>545</v>
+      </c>
+      <c r="I78" s="5" t="s">
+        <v>546</v>
+      </c>
       <c r="J78" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K78" s="5" t="s">
-        <v>539</v>
+        <v>547</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>540</v>
+        <v>548</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>541</v>
+        <v>549</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>542</v>
+        <v>550</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="5" t="s">
-        <v>543</v>
+        <v>551</v>
       </c>
       <c r="I79" s="5"/>
       <c r="J79" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K79" s="5" t="s">
-        <v>544</v>
+        <v>552</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>545</v>
+        <v>553</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>546</v>
+        <v>554</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>547</v>
+        <v>555</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>548</v>
+        <v>16</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>549</v>
+        <v>220</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H80" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H80" s="5" t="s">
+        <v>556</v>
       </c>
       <c r="I80" s="5"/>
       <c r="J80" s="5" t="s">
-        <v>550</v>
+        <v>21</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>551</v>
+        <v>557</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>553</v>
+        <v>559</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>554</v>
+        <v>560</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H81" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H81" s="5" t="s">
+        <v>561</v>
       </c>
       <c r="I81" s="5"/>
       <c r="J81" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K81" s="5" t="s">
-        <v>555</v>
+        <v>562</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>556</v>
+        <v>563</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>557</v>
+        <v>564</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>558</v>
+        <v>565</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E82" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H82" s="5" t="s">
-        <v>559</v>
-[...3 lines deleted...]
-      </c>
+        <v>566</v>
+      </c>
+      <c r="I82" s="5"/>
       <c r="J82" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K82" s="5" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="L82" s="6" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>565</v>
+        <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>220</v>
+        <v>571</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>206</v>
+        <v>572</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>566</v>
+        <v>17</v>
+      </c>
+      <c r="F83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H83" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I83" s="5"/>
       <c r="J83" s="5" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="K83" s="5" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>385</v>
+        <v>17</v>
       </c>
       <c r="F84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H84" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I84" s="5"/>
       <c r="J84" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="5" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="I85" s="5" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="J85" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K85" s="5" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>14</v>
+        <v>588</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>220</v>
+        <v>206</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>17</v>
-[...7 lines deleted...]
-        <v>586</v>
+        <v>137</v>
+      </c>
+      <c r="F86" s="5" t="s">
+        <v>589</v>
+      </c>
+      <c r="G86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H86" s="5" t="s">
-        <v>587</v>
-[...1 lines deleted...]
-      <c r="I86" s="5"/>
+        <v>590</v>
+      </c>
+      <c r="I86" s="5" t="s">
+        <v>591</v>
+      </c>
       <c r="J86" s="5" t="s">
-        <v>21</v>
+        <v>592</v>
       </c>
       <c r="K86" s="5" t="s">
-        <v>588</v>
+        <v>593</v>
       </c>
       <c r="L86" s="6" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>590</v>
+        <v>595</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>591</v>
+        <v>596</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>17</v>
+        <v>408</v>
       </c>
       <c r="F87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G87" s="5" t="s">
-        <v>502</v>
+      <c r="G87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H87" s="5" t="s">
-        <v>592</v>
+        <v>597</v>
       </c>
       <c r="I87" s="5" t="s">
-        <v>593</v>
+        <v>598</v>
       </c>
       <c r="J87" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K87" s="5" t="s">
-        <v>594</v>
+        <v>599</v>
       </c>
       <c r="L87" s="6" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G88" s="5" t="s">
-        <v>598</v>
+      <c r="G88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H88" s="5" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="I88" s="5" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="J88" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K88" s="5" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>365</v>
+        <v>220</v>
       </c>
       <c r="E89" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G89" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G89" s="5" t="s">
+        <v>609</v>
       </c>
       <c r="H89" s="5" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="I89" s="5"/>
       <c r="J89" s="5" t="s">
-        <v>389</v>
+        <v>21</v>
       </c>
       <c r="K89" s="5" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="L89" s="6" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>365</v>
+        <v>220</v>
       </c>
       <c r="E90" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F90" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="F90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G90" s="5" t="s">
+        <v>525</v>
       </c>
       <c r="H90" s="5" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="I90" s="5" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="J90" s="5" t="s">
-        <v>614</v>
+        <v>21</v>
       </c>
       <c r="K90" s="5" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E91" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G91" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G91" s="5" t="s">
+        <v>621</v>
       </c>
       <c r="H91" s="5" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="I91" s="5" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="J91" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>220</v>
+        <v>388</v>
       </c>
       <c r="E92" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H92" s="5" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="J92" s="5" t="s">
-        <v>21</v>
+        <v>412</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>220</v>
+        <v>388</v>
       </c>
       <c r="E93" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F93" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F93" s="5" t="s">
+        <v>634</v>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="s">
-        <v>631</v>
-[...1 lines deleted...]
-      <c r="I93" s="5"/>
+        <v>635</v>
+      </c>
+      <c r="I93" s="5" t="s">
+        <v>636</v>
+      </c>
       <c r="J93" s="5" t="s">
-        <v>21</v>
+        <v>637</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>632</v>
+        <v>638</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>633</v>
+        <v>639</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>634</v>
+        <v>640</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>635</v>
+        <v>641</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D94" s="5" t="s">
         <v>220</v>
       </c>
-      <c r="D94" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E94" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G94" s="5" t="s">
-        <v>636</v>
+      <c r="G94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H94" s="5" t="s">
-        <v>637</v>
+        <v>642</v>
       </c>
       <c r="I94" s="5" t="s">
-        <v>638</v>
+        <v>643</v>
       </c>
       <c r="J94" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>642</v>
+        <v>647</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E95" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H95" s="5" t="s">
-        <v>643</v>
-[...1 lines deleted...]
-      <c r="I95" s="5"/>
+        <v>648</v>
+      </c>
+      <c r="I95" s="5" t="s">
+        <v>649</v>
+      </c>
       <c r="J95" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>644</v>
+        <v>650</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>645</v>
+        <v>651</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>646</v>
+        <v>652</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>647</v>
+        <v>653</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E96" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G96" s="5" t="s">
-        <v>648</v>
+      <c r="G96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H96" s="5" t="s">
-        <v>649</v>
+        <v>654</v>
       </c>
       <c r="I96" s="5"/>
       <c r="J96" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K96" s="5" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>651</v>
+        <v>656</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>652</v>
+        <v>657</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>653</v>
+        <v>658</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="D97" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D97" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G97" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G97" s="5" t="s">
+        <v>659</v>
       </c>
       <c r="H97" s="5" t="s">
-        <v>654</v>
+        <v>660</v>
       </c>
       <c r="I97" s="5" t="s">
-        <v>655</v>
+        <v>661</v>
       </c>
       <c r="J97" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K97" s="5" t="s">
-        <v>656</v>
+        <v>662</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>657</v>
+        <v>663</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>658</v>
+        <v>664</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>659</v>
+        <v>665</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>365</v>
+        <v>220</v>
       </c>
       <c r="E98" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H98" s="5" t="s">
-        <v>660</v>
-[...3 lines deleted...]
-      </c>
+        <v>666</v>
+      </c>
+      <c r="I98" s="5"/>
       <c r="J98" s="5" t="s">
-        <v>614</v>
+        <v>21</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>662</v>
+        <v>667</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>663</v>
+        <v>668</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>665</v>
+        <v>670</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G99" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G99" s="5" t="s">
+        <v>671</v>
       </c>
       <c r="H99" s="5" t="s">
-        <v>666</v>
-[...3 lines deleted...]
-      </c>
+        <v>672</v>
+      </c>
+      <c r="I99" s="5"/>
       <c r="J99" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K99" s="5" t="s">
-        <v>668</v>
+        <v>673</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>670</v>
+        <v>675</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E100" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H100" s="5" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="I100" s="5" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="J100" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K100" s="5" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
       <c r="L100" s="6" t="s">
-        <v>675</v>
+        <v>680</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>676</v>
+        <v>681</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>678</v>
+        <v>15</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>679</v>
+        <v>388</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>680</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>17</v>
+      </c>
+      <c r="F101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="I101" s="5" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="J101" s="5" t="s">
-        <v>389</v>
+        <v>637</v>
       </c>
       <c r="K101" s="5" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D102" s="5" t="s">
         <v>220</v>
       </c>
-      <c r="D102" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E102" s="5" t="s">
-        <v>688</v>
-[...4 lines deleted...]
-      <c r="G102" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H102" s="5" t="s">
         <v>689</v>
       </c>
-      <c r="H102" s="5" t="s">
+      <c r="I102" s="5" t="s">
         <v>690</v>
       </c>
-      <c r="I102" s="5" t="s">
+      <c r="J102" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K102" s="5" t="s">
         <v>691</v>
       </c>
-      <c r="J102" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K102" s="5" t="s">
+      <c r="L102" s="6" t="s">
         <v>692</v>
       </c>
-      <c r="L102" s="6" t="s">
+      <c r="M102" s="5" t="s">
         <v>693</v>
-      </c>
-[...1 lines deleted...]
-        <v>694</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
+        <v>694</v>
+      </c>
+      <c r="B103" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="E103" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H103" s="5" t="s">
         <v>695</v>
       </c>
-      <c r="B103" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H103" s="5" t="s">
+      <c r="I103" s="5" t="s">
         <v>696</v>
       </c>
-      <c r="I103" s="5" t="s">
+      <c r="J103" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K103" s="5" t="s">
         <v>697</v>
       </c>
-      <c r="J103" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K103" s="5" t="s">
+      <c r="L103" s="6" t="s">
         <v>698</v>
       </c>
-      <c r="L103" s="6" t="s">
+      <c r="M103" s="5" t="s">
         <v>699</v>
-      </c>
-[...1 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
+        <v>700</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C104" s="5" t="s">
         <v>701</v>
       </c>
-      <c r="B104" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D104" s="5" t="s">
-        <v>679</v>
+        <v>702</v>
       </c>
       <c r="E104" s="5" t="s">
-        <v>702</v>
-[...4 lines deleted...]
-        </is>
+        <v>703</v>
+      </c>
+      <c r="F104" s="5" t="s">
+        <v>704</v>
       </c>
       <c r="G104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H104" s="5" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="I104" s="5" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="J104" s="5" t="s">
-        <v>705</v>
+        <v>412</v>
       </c>
       <c r="K104" s="5" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="L104" s="6" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="M104" s="5" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>220</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>206</v>
+      </c>
+      <c r="E105" s="5" t="s">
+        <v>711</v>
+      </c>
+      <c r="F105" s="5" t="s">
+        <v>441</v>
       </c>
       <c r="G105" s="5" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="H105" s="5" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="I105" s="5" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="J105" s="5" t="s">
-        <v>21</v>
+        <v>412</v>
       </c>
       <c r="K105" s="5" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="L105" s="6" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="M105" s="5" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>365</v>
+        <v>388</v>
       </c>
       <c r="E106" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F106" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H106" s="5" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="I106" s="5" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="J106" s="5" t="s">
-        <v>389</v>
+        <v>412</v>
       </c>
       <c r="K106" s="5" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="L106" s="6" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="M106" s="5" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>220</v>
+        <v>702</v>
       </c>
       <c r="E107" s="5" t="s">
-        <v>17</v>
+        <v>725</v>
       </c>
       <c r="F107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H107" s="5" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="I107" s="5" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
       <c r="J107" s="5" t="s">
-        <v>21</v>
+        <v>728</v>
       </c>
       <c r="K107" s="5" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="L107" s="6" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="D108" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D108" s="5" t="s">
-[...11 lines deleted...]
-        </is>
+      <c r="E108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G108" s="5" t="s">
+        <v>733</v>
       </c>
       <c r="H108" s="5" t="s">
-        <v>729</v>
+        <v>734</v>
       </c>
       <c r="I108" s="5" t="s">
-        <v>730</v>
+        <v>735</v>
       </c>
       <c r="J108" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K108" s="5" t="s">
-        <v>731</v>
+        <v>736</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>732</v>
+        <v>737</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>733</v>
+        <v>738</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>734</v>
+        <v>739</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>220</v>
+        <v>388</v>
       </c>
       <c r="E109" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F109" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F109" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H109" s="5" t="s">
-        <v>735</v>
+        <v>740</v>
       </c>
       <c r="I109" s="5" t="s">
-        <v>736</v>
+        <v>741</v>
       </c>
       <c r="J109" s="5" t="s">
-        <v>21</v>
+        <v>412</v>
       </c>
       <c r="K109" s="5" t="s">
-        <v>737</v>
+        <v>742</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>738</v>
+        <v>743</v>
       </c>
       <c r="M109" s="5" t="s">
-        <v>739</v>
+        <v>744</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>740</v>
+        <v>745</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D110" s="5" t="s">
         <v>220</v>
       </c>
-      <c r="D110" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E110" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H110" s="5" t="s">
-        <v>741</v>
+        <v>746</v>
       </c>
       <c r="I110" s="5" t="s">
-        <v>742</v>
+        <v>747</v>
       </c>
       <c r="J110" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K110" s="5" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>744</v>
+        <v>749</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>745</v>
+        <v>750</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>746</v>
+        <v>751</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="E111" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F111" s="5" t="s">
-        <v>611</v>
-[...2 lines deleted...]
-        <v>747</v>
+        <v>441</v>
+      </c>
+      <c r="G111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H111" s="5" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="I111" s="5" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="J111" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K111" s="5" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>206</v>
+        <v>16</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>754</v>
-[...7 lines deleted...]
-        <v>755</v>
+        <v>220</v>
+      </c>
+      <c r="E112" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H112" s="5" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="I112" s="5" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="J112" s="5" t="s">
-        <v>758</v>
+        <v>21</v>
       </c>
       <c r="K112" s="5" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="L112" s="6" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>206</v>
+        <v>220</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>252</v>
+        <v>16</v>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F113" s="5" t="s">
-        <v>763</v>
+      <c r="F113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H113" s="5" t="s">
         <v>764</v>
       </c>
       <c r="I113" s="5" t="s">
         <v>765</v>
       </c>
       <c r="J113" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K113" s="5" t="s">
         <v>766</v>
       </c>
-      <c r="K113" s="5" t="s">
+      <c r="L113" s="6" t="s">
         <v>767</v>
       </c>
-      <c r="L113" s="6" t="s">
+      <c r="M113" s="5" t="s">
         <v>768</v>
-      </c>
-[...1 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
+        <v>769</v>
+      </c>
+      <c r="B114" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C114" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D114" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E114" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F114" s="5" t="s">
+        <v>634</v>
+      </c>
+      <c r="G114" s="5" t="s">
         <v>770</v>
       </c>
-      <c r="B114" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C114" s="5" t="s">
+      <c r="H114" s="5" t="s">
         <v>771</v>
       </c>
-      <c r="D114" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H114" s="5" t="s">
+      <c r="I114" s="5" t="s">
         <v>772</v>
       </c>
-      <c r="I114" s="5" t="s">
+      <c r="J114" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K114" s="5" t="s">
         <v>773</v>
       </c>
-      <c r="J114" s="5" t="s">
+      <c r="L114" s="6" t="s">
         <v>774</v>
       </c>
-      <c r="K114" s="5" t="s">
+      <c r="M114" s="5" t="s">
         <v>775</v>
-      </c>
-[...4 lines deleted...]
-        <v>777</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
+        <v>776</v>
+      </c>
+      <c r="B115" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C115" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="D115" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="E115" s="5" t="s">
+        <v>777</v>
+      </c>
+      <c r="F115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H115" s="5" t="s">
         <v>778</v>
       </c>
-      <c r="B115" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H115" s="5" t="s">
+      <c r="I115" s="5" t="s">
         <v>779</v>
       </c>
-      <c r="I115" s="5" t="s">
+      <c r="J115" s="5" t="s">
         <v>780</v>
       </c>
-      <c r="J115" s="5" t="s">
+      <c r="K115" s="5" t="s">
         <v>781</v>
       </c>
-      <c r="K115" s="5" t="s">
+      <c r="L115" s="6" t="s">
         <v>782</v>
       </c>
-      <c r="L115" s="6" t="s">
+      <c r="M115" s="5" t="s">
         <v>783</v>
-      </c>
-[...1 lines deleted...]
-        <v>784</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>785</v>
+        <v>784</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>206</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>754</v>
-[...1 lines deleted...]
-      <c r="E116" s="5" t="s">
+        <v>785</v>
+      </c>
+      <c r="E116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F116" s="5" t="s">
         <v>786</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H116" s="5" t="s">
         <v>787</v>
       </c>
       <c r="I116" s="5" t="s">
         <v>788</v>
       </c>
       <c r="J116" s="5" t="s">
         <v>789</v>
       </c>
       <c r="K116" s="5" t="s">
         <v>790</v>
       </c>
       <c r="L116" s="6" t="s">
         <v>791</v>
       </c>
       <c r="M116" s="5" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
         <v>793</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>206</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-        <v>786</v>
+        <v>261</v>
+      </c>
+      <c r="E117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F117" s="5" t="s">
-        <v>763</v>
+        <v>794</v>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H117" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="I117" s="5" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="J117" s="5" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="K117" s="5" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="L117" s="6" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>793</v>
+        <v>801</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>206</v>
+        <v>802</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>754</v>
-[...5 lines deleted...]
-        <v>800</v>
+        <v>785</v>
+      </c>
+      <c r="E118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H118" s="5" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="I118" s="5" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="J118" s="5" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="K118" s="5" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="L118" s="6" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="M118" s="5" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>365</v>
+        <v>205</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F119" s="5" t="s">
-        <v>18</v>
+        <v>222</v>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H119" s="5" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="I119" s="5" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="J119" s="5" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="K119" s="5" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>220</v>
+        <v>206</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>206</v>
-[...4 lines deleted...]
-        </is>
+        <v>785</v>
+      </c>
+      <c r="E120" s="5" t="s">
+        <v>817</v>
       </c>
       <c r="F120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H120" s="5" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
       <c r="I120" s="5" t="s">
-        <v>816</v>
+        <v>819</v>
       </c>
       <c r="J120" s="5" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
       <c r="K120" s="5" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="L120" s="6" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>822</v>
+        <v>261</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>823</v>
+        <v>817</v>
       </c>
       <c r="F121" s="5" t="s">
-        <v>495</v>
+        <v>794</v>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H121" s="5" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="I121" s="5" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="J121" s="5" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="K121" s="5" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="L121" s="6" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="M121" s="5" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="D122" s="5" t="s">
+        <v>785</v>
+      </c>
+      <c r="E122" s="5" t="s">
+        <v>711</v>
+      </c>
+      <c r="F122" s="5" t="s">
         <v>831</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
       <c r="G122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H122" s="5" t="s">
         <v>832</v>
       </c>
       <c r="I122" s="5" t="s">
         <v>833</v>
       </c>
       <c r="J122" s="5" t="s">
-        <v>389</v>
+        <v>834</v>
       </c>
       <c r="K122" s="5" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="L122" s="6" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="M122" s="5" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>220</v>
+        <v>245</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>206</v>
+      </c>
+      <c r="E123" s="5" t="s">
+        <v>839</v>
       </c>
       <c r="F123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H123" s="5" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="I123" s="5" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="J123" s="5" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="K123" s="5" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="L123" s="6" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="M123" s="5" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>15</v>
+        <v>245</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>365</v>
+        <v>206</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>688</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>839</v>
+      </c>
+      <c r="F124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H124" s="5" t="s">
-        <v>845</v>
+      <c r="H124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I124" s="5" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="J124" s="5" t="s">
-        <v>389</v>
-[...2 lines deleted...]
-        <v>847</v>
+        <v>848</v>
+      </c>
+      <c r="K124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L124" s="6" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="M124" s="5" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>365</v>
+        <v>388</v>
       </c>
       <c r="E125" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F125" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H125" s="5" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="I125" s="5" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="J125" s="5" t="s">
-        <v>389</v>
+        <v>854</v>
       </c>
       <c r="K125" s="5" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="L125" s="6" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="M125" s="5" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>15</v>
+        <v>220</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>365</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>206</v>
+      </c>
+      <c r="E126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H126" s="5" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="I126" s="5" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="J126" s="5" t="s">
-        <v>389</v>
+        <v>861</v>
       </c>
       <c r="K126" s="5" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="L126" s="6" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="M126" s="5" t="s">
-        <v>861</v>
+        <v>864</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>862</v>
+        <v>865</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>123</v>
+        <v>866</v>
       </c>
       <c r="E127" s="5" t="s">
-        <v>385</v>
-[...4 lines deleted...]
-        </is>
+        <v>867</v>
+      </c>
+      <c r="F127" s="5" t="s">
+        <v>518</v>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H127" s="5" t="s">
-        <v>863</v>
+        <v>868</v>
       </c>
       <c r="I127" s="5" t="s">
-        <v>864</v>
+        <v>869</v>
       </c>
       <c r="J127" s="5" t="s">
-        <v>865</v>
+        <v>870</v>
       </c>
       <c r="K127" s="5" t="s">
-        <v>866</v>
+        <v>871</v>
       </c>
       <c r="L127" s="6" t="s">
-        <v>867</v>
+        <v>872</v>
       </c>
       <c r="M127" s="5" t="s">
-        <v>868</v>
+        <v>873</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>869</v>
+        <v>874</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>831</v>
+        <v>875</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>365</v>
+        <v>388</v>
       </c>
       <c r="E128" s="5" t="s">
-        <v>17</v>
+        <v>704</v>
       </c>
       <c r="F128" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H128" s="5" t="s">
-        <v>870</v>
+        <v>876</v>
       </c>
       <c r="I128" s="5" t="s">
-        <v>871</v>
+        <v>877</v>
       </c>
       <c r="J128" s="5" t="s">
-        <v>389</v>
+        <v>412</v>
       </c>
       <c r="K128" s="5" t="s">
-        <v>872</v>
+        <v>878</v>
       </c>
       <c r="L128" s="6" t="s">
-        <v>873</v>
+        <v>879</v>
       </c>
       <c r="M128" s="5" t="s">
-        <v>874</v>
+        <v>880</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>875</v>
+        <v>881</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>679</v>
+        <v>220</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="E129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H129" s="5" t="s">
-        <v>876</v>
+        <v>882</v>
       </c>
       <c r="I129" s="5" t="s">
-        <v>877</v>
+        <v>883</v>
       </c>
       <c r="J129" s="5" t="s">
-        <v>21</v>
+        <v>884</v>
       </c>
       <c r="K129" s="5" t="s">
-        <v>878</v>
+        <v>885</v>
       </c>
       <c r="L129" s="6" t="s">
-        <v>879</v>
+        <v>886</v>
       </c>
       <c r="M129" s="5" t="s">
-        <v>880</v>
+        <v>887</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>881</v>
+        <v>888</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>220</v>
+        <v>388</v>
       </c>
       <c r="E130" s="5" t="s">
-        <v>882</v>
-[...7 lines deleted...]
-        <v>883</v>
+        <v>711</v>
+      </c>
+      <c r="F130" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H130" s="5" t="s">
-        <v>884</v>
+        <v>889</v>
       </c>
       <c r="I130" s="5" t="s">
-        <v>885</v>
+        <v>890</v>
       </c>
       <c r="J130" s="5" t="s">
-        <v>21</v>
+        <v>412</v>
       </c>
       <c r="K130" s="5" t="s">
-        <v>886</v>
+        <v>891</v>
       </c>
       <c r="L130" s="6" t="s">
-        <v>887</v>
+        <v>892</v>
       </c>
       <c r="M130" s="5" t="s">
-        <v>888</v>
+        <v>893</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>889</v>
+        <v>894</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>16</v>
+        <v>388</v>
       </c>
       <c r="E131" s="5" t="s">
-        <v>385</v>
+        <v>17</v>
       </c>
       <c r="F131" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>890</v>
+        <v>18</v>
+      </c>
+      <c r="G131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H131" s="5" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
       <c r="I131" s="5" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="J131" s="5" t="s">
-        <v>21</v>
+        <v>412</v>
       </c>
       <c r="K131" s="5" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="L131" s="6" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
       <c r="M131" s="5" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>365</v>
+        <v>388</v>
       </c>
       <c r="E132" s="5" t="s">
-        <v>385</v>
+        <v>17</v>
       </c>
       <c r="F132" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H132" s="5" t="s">
-        <v>897</v>
-[...1 lines deleted...]
-      <c r="I132" s="5"/>
+        <v>901</v>
+      </c>
+      <c r="I132" s="5" t="s">
+        <v>902</v>
+      </c>
       <c r="J132" s="5" t="s">
-        <v>389</v>
+        <v>412</v>
       </c>
       <c r="K132" s="5" t="s">
-        <v>898</v>
+        <v>903</v>
       </c>
       <c r="L132" s="6" t="s">
-        <v>899</v>
+        <v>904</v>
       </c>
       <c r="M132" s="5" t="s">
-        <v>900</v>
+        <v>905</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>901</v>
+        <v>906</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>220</v>
+        <v>123</v>
       </c>
       <c r="E133" s="5" t="s">
-        <v>882</v>
+        <v>408</v>
       </c>
       <c r="F133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G133" s="5" t="s">
-        <v>902</v>
+      <c r="G133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H133" s="5" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="I133" s="5" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="J133" s="5" t="s">
-        <v>21</v>
+        <v>909</v>
       </c>
       <c r="K133" s="5" t="s">
-        <v>905</v>
+        <v>910</v>
       </c>
       <c r="L133" s="6" t="s">
-        <v>906</v>
+        <v>911</v>
       </c>
       <c r="M133" s="5" t="s">
-        <v>907</v>
+        <v>912</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>908</v>
+        <v>913</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C134" s="5" t="s">
-        <v>220</v>
+        <v>875</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>16</v>
+        <v>388</v>
       </c>
       <c r="E134" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F134" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>909</v>
+      <c r="F134" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H134" s="5" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="I134" s="5" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="J134" s="5" t="s">
-        <v>21</v>
+        <v>412</v>
       </c>
       <c r="K134" s="5" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="L134" s="6" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="M134" s="5" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>754</v>
+        <v>702</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>334</v>
+        <v>123</v>
       </c>
       <c r="E135" s="5" t="s">
-        <v>916</v>
+        <v>408</v>
       </c>
       <c r="F135" s="5" t="s">
-        <v>917</v>
+        <v>17</v>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H135" s="5" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="I135" s="5" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="J135" s="5" t="s">
-        <v>920</v>
+        <v>21</v>
       </c>
       <c r="K135" s="5" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="L135" s="6" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="M135" s="5" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>754</v>
+        <v>16</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>296</v>
+        <v>220</v>
       </c>
       <c r="E136" s="5" t="s">
-        <v>925</v>
-[...7 lines deleted...]
-        </is>
+        <v>926</v>
+      </c>
+      <c r="F136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G136" s="5" t="s">
+        <v>927</v>
       </c>
       <c r="H136" s="5" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="I136" s="5" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="J136" s="5" t="s">
-        <v>928</v>
+        <v>21</v>
       </c>
       <c r="K136" s="5" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="L136" s="6" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="M136" s="5" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>365</v>
+        <v>16</v>
       </c>
       <c r="E137" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="F137" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F137" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="G137" s="5" t="s">
+        <v>934</v>
       </c>
       <c r="H137" s="5" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="I137" s="5" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="J137" s="5" t="s">
-        <v>389</v>
+        <v>21</v>
       </c>
       <c r="K137" s="5" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="L137" s="6" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="M137" s="5" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>754</v>
+        <v>15</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>296</v>
+        <v>388</v>
       </c>
       <c r="E138" s="5" t="s">
-        <v>940</v>
+        <v>408</v>
       </c>
       <c r="F138" s="5" t="s">
-        <v>917</v>
+        <v>17</v>
       </c>
       <c r="G138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H138" s="5" t="s">
         <v>941</v>
       </c>
-      <c r="I138" s="5" t="s">
+      <c r="I138" s="5"/>
+      <c r="J138" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="K138" s="5" t="s">
         <v>942</v>
       </c>
-      <c r="J138" s="5" t="s">
+      <c r="L138" s="6" t="s">
         <v>943</v>
       </c>
-      <c r="K138" s="5" t="s">
+      <c r="M138" s="5" t="s">
         <v>944</v>
-      </c>
-[...4 lines deleted...]
-        <v>946</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
+        <v>945</v>
+      </c>
+      <c r="B139" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C139" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D139" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="E139" s="5" t="s">
+        <v>926</v>
+      </c>
+      <c r="F139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G139" s="5" t="s">
+        <v>946</v>
+      </c>
+      <c r="H139" s="5" t="s">
         <v>947</v>
       </c>
-      <c r="B139" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H139" s="5" t="s">
+      <c r="I139" s="5" t="s">
         <v>948</v>
       </c>
-      <c r="I139" s="5" t="s">
+      <c r="J139" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K139" s="5" t="s">
         <v>949</v>
       </c>
-      <c r="J139" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K139" s="5" t="s">
+      <c r="L139" s="6" t="s">
         <v>950</v>
       </c>
-      <c r="L139" s="6" t="s">
+      <c r="M139" s="5" t="s">
         <v>951</v>
-      </c>
-[...1 lines deleted...]
-        <v>952</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
+        <v>952</v>
+      </c>
+      <c r="B140" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C140" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="D140" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E140" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F140" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G140" s="5" t="s">
         <v>953</v>
       </c>
-      <c r="B140" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C140" s="5" t="s">
+      <c r="H140" s="5" t="s">
         <v>954</v>
       </c>
-      <c r="D140" s="5" t="s">
-[...8 lines deleted...]
-      <c r="G140" s="5" t="s">
+      <c r="I140" s="5" t="s">
         <v>955</v>
       </c>
-      <c r="H140" s="5" t="s">
+      <c r="J140" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K140" s="5" t="s">
         <v>956</v>
       </c>
-      <c r="I140" s="5" t="s">
+      <c r="L140" s="6" t="s">
         <v>957</v>
       </c>
-      <c r="J140" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K140" s="5" t="s">
+      <c r="M140" s="5" t="s">
         <v>958</v>
-      </c>
-[...4 lines deleted...]
-        <v>960</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="B141" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>785</v>
+      </c>
+      <c r="D141" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="E141" s="5" t="s">
+        <v>960</v>
+      </c>
+      <c r="F141" s="5" t="s">
         <v>961</v>
       </c>
-      <c r="B141" s="5" t="s">
-[...14 lines deleted...]
-      <c r="G141" s="5" t="s">
+      <c r="G141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H141" s="5" t="s">
         <v>962</v>
       </c>
-      <c r="H141" s="5" t="s">
+      <c r="I141" s="5" t="s">
         <v>963</v>
       </c>
-      <c r="I141" s="5" t="s">
+      <c r="J141" s="5" t="s">
         <v>964</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="K141" s="5" t="s">
         <v>965</v>
       </c>
       <c r="L141" s="6" t="s">
         <v>966</v>
       </c>
       <c r="M141" s="5" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
         <v>968</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C142" s="5" t="s">
-        <v>15</v>
+        <v>785</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>123</v>
+        <v>312</v>
       </c>
       <c r="E142" s="5" t="s">
-        <v>688</v>
-[...4 lines deleted...]
-        </is>
+        <v>969</v>
+      </c>
+      <c r="F142" s="5" t="s">
+        <v>961</v>
       </c>
       <c r="G142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H142" s="5" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="I142" s="5" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="J142" s="5" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="K142" s="5" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="L142" s="6" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="M142" s="5" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C143" s="5" t="s">
-        <v>220</v>
+        <v>15</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>388</v>
+      </c>
+      <c r="E143" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F143" s="5" t="s">
+        <v>977</v>
       </c>
       <c r="G143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H143" s="5" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="I143" s="5" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="J143" s="5" t="s">
-        <v>21</v>
+        <v>412</v>
       </c>
       <c r="K143" s="5" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="L143" s="6" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="M143" s="5" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C144" s="5" t="s">
-        <v>220</v>
+        <v>785</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>16</v>
-[...12 lines deleted...]
-        <v>982</v>
+        <v>312</v>
+      </c>
+      <c r="E144" s="5" t="s">
+        <v>984</v>
+      </c>
+      <c r="F144" s="5" t="s">
+        <v>961</v>
+      </c>
+      <c r="G144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H144" s="5" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="I144" s="5" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="J144" s="5" t="s">
-        <v>21</v>
+        <v>987</v>
       </c>
       <c r="K144" s="5" t="s">
-        <v>985</v>
+        <v>988</v>
       </c>
       <c r="L144" s="6" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="M144" s="5" t="s">
-        <v>987</v>
+        <v>990</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>988</v>
+        <v>991</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>220</v>
+        <v>15</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>388</v>
+      </c>
+      <c r="E145" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F145" s="5" t="s">
+        <v>977</v>
+      </c>
+      <c r="G145" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="H145" s="5" t="s">
-        <v>989</v>
+        <v>992</v>
       </c>
       <c r="I145" s="5" t="s">
-        <v>990</v>
+        <v>993</v>
       </c>
       <c r="J145" s="5" t="s">
-        <v>21</v>
+        <v>412</v>
       </c>
       <c r="K145" s="5" t="s">
-        <v>991</v>
+        <v>994</v>
       </c>
       <c r="L145" s="6" t="s">
-        <v>992</v>
+        <v>995</v>
       </c>
       <c r="M145" s="5" t="s">
-        <v>993</v>
+        <v>996</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>994</v>
+        <v>997</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>220</v>
+        <v>998</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>16</v>
+        <v>388</v>
       </c>
       <c r="E146" s="5" t="s">
-        <v>137</v>
-[...9 lines deleted...]
-        </is>
+        <v>704</v>
+      </c>
+      <c r="F146" s="5" t="s">
+        <v>977</v>
+      </c>
+      <c r="G146" s="5" t="s">
+        <v>999</v>
       </c>
       <c r="H146" s="5" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="I146" s="5" t="s">
-        <v>996</v>
+        <v>1001</v>
       </c>
       <c r="J146" s="5" t="s">
-        <v>21</v>
+        <v>854</v>
       </c>
       <c r="K146" s="5" t="s">
-        <v>997</v>
+        <v>1002</v>
       </c>
       <c r="L146" s="6" t="s">
-        <v>998</v>
+        <v>1003</v>
       </c>
       <c r="M146" s="5" t="s">
-        <v>999</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>1000</v>
+        <v>1005</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C147" s="5" t="s">
-        <v>220</v>
+        <v>15</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>388</v>
+      </c>
+      <c r="E147" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F147" s="5" t="s">
+        <v>977</v>
+      </c>
+      <c r="G147" s="5" t="s">
+        <v>1006</v>
       </c>
       <c r="H147" s="5" t="s">
-        <v>1001</v>
+        <v>1007</v>
       </c>
       <c r="I147" s="5" t="s">
-        <v>1002</v>
+        <v>1008</v>
       </c>
       <c r="J147" s="5" t="s">
-        <v>21</v>
+        <v>412</v>
       </c>
       <c r="K147" s="5" t="s">
-        <v>1003</v>
+        <v>1009</v>
       </c>
       <c r="L147" s="6" t="s">
-        <v>1004</v>
+        <v>1010</v>
       </c>
       <c r="M147" s="5" t="s">
-        <v>1005</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>1006</v>
+        <v>1012</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>220</v>
+        <v>123</v>
       </c>
       <c r="E148" s="5" t="s">
-        <v>17</v>
+        <v>711</v>
       </c>
       <c r="F148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H148" s="5" t="s">
-        <v>1007</v>
+        <v>1013</v>
       </c>
       <c r="I148" s="5" t="s">
-        <v>1008</v>
+        <v>1014</v>
       </c>
       <c r="J148" s="5" t="s">
-        <v>21</v>
+        <v>1015</v>
       </c>
       <c r="K148" s="5" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="L148" s="6" t="s">
-        <v>1010</v>
+        <v>1017</v>
       </c>
       <c r="M148" s="5" t="s">
-        <v>1011</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>1012</v>
+        <v>1019</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>754</v>
+        <v>220</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>206</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>16</v>
+      </c>
+      <c r="E149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H149" s="5" t="s">
-        <v>1014</v>
+        <v>1020</v>
       </c>
       <c r="I149" s="5" t="s">
-        <v>1015</v>
+        <v>1021</v>
       </c>
       <c r="J149" s="5" t="s">
-        <v>1016</v>
+        <v>21</v>
       </c>
       <c r="K149" s="5" t="s">
-        <v>1017</v>
+        <v>1022</v>
       </c>
       <c r="L149" s="6" t="s">
-        <v>1018</v>
+        <v>1023</v>
       </c>
       <c r="M149" s="5" t="s">
-        <v>1019</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>1020</v>
+        <v>1025</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>206</v>
+        <v>220</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>754</v>
-[...10 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E150" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F150" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G150" s="5" t="s">
+        <v>1026</v>
       </c>
       <c r="H150" s="5" t="s">
-        <v>1023</v>
+        <v>1027</v>
       </c>
       <c r="I150" s="5" t="s">
-        <v>1024</v>
+        <v>1028</v>
       </c>
       <c r="J150" s="5" t="s">
-        <v>1025</v>
+        <v>21</v>
       </c>
       <c r="K150" s="5" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
       <c r="L150" s="6" t="s">
-        <v>1027</v>
+        <v>1030</v>
       </c>
       <c r="M150" s="5" t="s">
-        <v>1028</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>1029</v>
+        <v>1032</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>754</v>
+        <v>220</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>206</v>
-[...5 lines deleted...]
-        <v>1031</v>
+        <v>16</v>
+      </c>
+      <c r="E151" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F151" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H151" s="5" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="I151" s="5" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="J151" s="5" t="s">
-        <v>1034</v>
+        <v>21</v>
       </c>
       <c r="K151" s="5" t="s">
         <v>1035</v>
       </c>
       <c r="L151" s="6" t="s">
         <v>1036</v>
       </c>
       <c r="M151" s="5" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
         <v>1038</v>
       </c>
       <c r="B152" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C152" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="D152" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E152" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="F152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H152" s="5" t="s">
         <v>1039</v>
       </c>
-      <c r="C152" s="5" t="s">
-[...22 lines deleted...]
-      <c r="H152" s="5" t="s">
+      <c r="I152" s="5" t="s">
         <v>1040</v>
       </c>
-      <c r="I152" s="5"/>
-[...3 lines deleted...]
-        </is>
+      <c r="J152" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K152" s="5" t="s">
         <v>1041</v>
       </c>
       <c r="L152" s="6" t="s">
         <v>1042</v>
       </c>
-      <c r="M152" s="5"/>
+      <c r="M152" s="5" t="s">
+        <v>1043</v>
+      </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="B153" s="5" t="s">
-        <v>1039</v>
+        <v>14</v>
       </c>
       <c r="C153" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="D153" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D153" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H153" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H153" s="5" t="s">
+        <v>1045</v>
+      </c>
+      <c r="I153" s="5" t="s">
+        <v>1046</v>
+      </c>
+      <c r="J153" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K153" s="5" t="s">
-        <v>1044</v>
+        <v>1047</v>
       </c>
       <c r="L153" s="6" t="s">
-        <v>1045</v>
-[...1 lines deleted...]
-      <c r="M153" s="5"/>
+        <v>1048</v>
+      </c>
+      <c r="M153" s="5" t="s">
+        <v>1049</v>
+      </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="B154" s="5" t="s">
-        <v>1039</v>
+        <v>14</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D154" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D154" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="E154" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H154" s="5" t="s">
-        <v>1047</v>
-[...5 lines deleted...]
-        </is>
+        <v>1051</v>
+      </c>
+      <c r="I154" s="5" t="s">
+        <v>1052</v>
+      </c>
+      <c r="J154" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K154" s="5" t="s">
-        <v>1048</v>
+        <v>1053</v>
       </c>
       <c r="L154" s="6" t="s">
-        <v>1049</v>
-[...1 lines deleted...]
-      <c r="M154" s="5"/>
+        <v>1054</v>
+      </c>
+      <c r="M154" s="5" t="s">
+        <v>1055</v>
+      </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>1050</v>
+        <v>1056</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="5" t="s">
-        <v>16</v>
+        <v>785</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>220</v>
+        <v>206</v>
       </c>
       <c r="E155" s="5" t="s">
-        <v>1051</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F155" s="5" t="s">
+        <v>1057</v>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H155" s="5" t="s">
-        <v>1052</v>
+        <v>1058</v>
       </c>
       <c r="I155" s="5" t="s">
-        <v>1053</v>
+        <v>1059</v>
       </c>
       <c r="J155" s="5" t="s">
-        <v>21</v>
+        <v>1060</v>
       </c>
       <c r="K155" s="5" t="s">
-        <v>1054</v>
+        <v>1061</v>
       </c>
       <c r="L155" s="6" t="s">
-        <v>1055</v>
+        <v>1062</v>
       </c>
       <c r="M155" s="5" t="s">
-        <v>1056</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>1057</v>
+        <v>1064</v>
       </c>
       <c r="B156" s="5" t="s">
-        <v>1039</v>
+        <v>14</v>
       </c>
       <c r="C156" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="D156" s="5" t="s">
+        <v>785</v>
+      </c>
+      <c r="E156" s="5" t="s">
+        <v>839</v>
+      </c>
+      <c r="F156" s="5" t="s">
+        <v>1065</v>
+      </c>
+      <c r="G156" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H156" s="5" t="s">
+        <v>1066</v>
+      </c>
+      <c r="I156" s="5" t="s">
+        <v>1067</v>
+      </c>
+      <c r="J156" s="5" t="s">
+        <v>1068</v>
+      </c>
+      <c r="K156" s="5" t="s">
+        <v>1069</v>
+      </c>
+      <c r="L156" s="6" t="s">
+        <v>1070</v>
+      </c>
+      <c r="M156" s="5" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="5" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B157" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C157" s="5" t="s">
+        <v>785</v>
+      </c>
+      <c r="D157" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="E157" s="5" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F157" s="5" t="s">
+        <v>1074</v>
+      </c>
+      <c r="G157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H157" s="5" t="s">
+        <v>1075</v>
+      </c>
+      <c r="I157" s="5" t="s">
+        <v>1076</v>
+      </c>
+      <c r="J157" s="5" t="s">
+        <v>1077</v>
+      </c>
+      <c r="K157" s="5" t="s">
+        <v>1078</v>
+      </c>
+      <c r="L157" s="6" t="s">
+        <v>1079</v>
+      </c>
+      <c r="M157" s="5" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="5" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B158" s="5" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C158" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D156" s="5" t="inlineStr">
-[...97 lines deleted...]
-        <v>17</v>
+      <c r="D158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G158" s="5" t="s">
-        <v>1068</v>
+      <c r="G158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H158" s="5" t="s">
-        <v>1069</v>
-[...5 lines deleted...]
-        <v>389</v>
+        <v>1083</v>
+      </c>
+      <c r="I158" s="5"/>
+      <c r="J158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K158" s="5" t="s">
-        <v>1071</v>
+        <v>1084</v>
       </c>
       <c r="L158" s="6" t="s">
-        <v>1072</v>
-[...3 lines deleted...]
-      </c>
+        <v>1085</v>
+      </c>
+      <c r="M158" s="5"/>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>1074</v>
+        <v>1086</v>
       </c>
       <c r="B159" s="5" t="s">
-        <v>14</v>
+        <v>1082</v>
       </c>
       <c r="C159" s="5" t="s">
-        <v>1075</v>
-[...5 lines deleted...]
-        <v>1077</v>
+        <v>16</v>
+      </c>
+      <c r="D159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H159" s="5" t="s">
-[...6 lines deleted...]
-        <v>1080</v>
+      <c r="H159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I159" s="5"/>
+      <c r="J159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K159" s="5" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="L159" s="6" t="s">
-        <v>1082</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="M159" s="5"/>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>1084</v>
+        <v>1089</v>
       </c>
       <c r="B160" s="5" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>1086</v>
-[...8 lines deleted...]
-        <v>1088</v>
+        <v>16</v>
+      </c>
+      <c r="D160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H160" s="5" t="s">
-        <v>1089</v>
-[...1 lines deleted...]
-      <c r="I160" s="5" t="s">
         <v>1090</v>
       </c>
-      <c r="J160" s="5" t="s">
+      <c r="I160" s="5"/>
+      <c r="J160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K160" s="5" t="s">
         <v>1091</v>
       </c>
-      <c r="K160" s="5" t="s">
+      <c r="L160" s="6" t="s">
         <v>1092</v>
       </c>
-      <c r="L160" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M160" s="5"/>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B161" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C161" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D161" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="E161" s="5" t="s">
+        <v>1094</v>
+      </c>
+      <c r="F161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H161" s="5" t="s">
         <v>1095</v>
       </c>
-      <c r="B161" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E161" s="5" t="s">
+      <c r="I161" s="5" t="s">
         <v>1096</v>
       </c>
-      <c r="F161" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H161" s="5" t="s">
+      <c r="J161" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K161" s="5" t="s">
         <v>1097</v>
       </c>
-      <c r="I161" s="5" t="s">
+      <c r="L161" s="6" t="s">
         <v>1098</v>
       </c>
-      <c r="J161" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K161" s="5" t="s">
+      <c r="M161" s="5" t="s">
         <v>1099</v>
-      </c>
-[...4 lines deleted...]
-        <v>1101</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B162" s="5" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C162" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I162" s="5"/>
+      <c r="J162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K162" s="5" t="s">
+        <v>1101</v>
+      </c>
+      <c r="L162" s="6" t="s">
         <v>1102</v>
       </c>
-      <c r="B162" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C162" s="5" t="s">
+      <c r="M162" s="5"/>
+    </row>
+    <row r="163">
+      <c r="A163" s="5" t="n">
+        <v>1910</v>
+      </c>
+      <c r="B163" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C163" s="5" t="s">
         <v>1103</v>
       </c>
-      <c r="D162" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H162" s="5" t="s">
+      <c r="D163" s="5" t="s">
         <v>1104</v>
       </c>
-      <c r="I162" s="5"/>
-      <c r="J162" s="5" t="s">
+      <c r="E163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G163" s="5" t="s">
         <v>1105</v>
       </c>
-      <c r="K162" s="5" t="s">
+      <c r="H163" s="5" t="s">
         <v>1106</v>
       </c>
-      <c r="L162" s="6" t="s">
+      <c r="I163" s="5" t="s">
         <v>1107</v>
       </c>
-      <c r="M162" s="5" t="s">
+      <c r="J163" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="K163" s="5" t="s">
         <v>1108</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A163" s="5" t="s">
+      <c r="L163" s="6" t="s">
         <v>1109</v>
       </c>
-      <c r="B163" s="5" t="s">
-[...13 lines deleted...]
-      <c r="F163" s="5" t="s">
+      <c r="M163" s="5" t="s">
         <v>1110</v>
       </c>
-      <c r="G163" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H163" s="5" t="s">
+    </row>
+    <row r="164">
+      <c r="A164" s="5" t="n">
+        <v>1910</v>
+      </c>
+      <c r="B164" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C164" s="5" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D164" s="5" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E164" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F164" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G164" s="5" t="s">
         <v>1111</v>
       </c>
-      <c r="I163" s="5" t="s">
+      <c r="H164" s="5" t="s">
         <v>1112</v>
       </c>
-      <c r="J163" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K163" s="5" t="s">
+      <c r="I164" s="5" t="s">
         <v>1113</v>
       </c>
-      <c r="L163" s="6" t="s">
+      <c r="J164" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="K164" s="5" t="s">
         <v>1114</v>
       </c>
-      <c r="M163" s="5" t="s">
+      <c r="L164" s="6" t="s">
         <v>1115</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A164" s="5" t="s">
+      <c r="M164" s="5" t="s">
         <v>1116</v>
-      </c>
-[...38 lines deleted...]
-        <v>1122</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B165" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C165" s="5" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D165" s="5" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E165" s="5" t="s">
+        <v>1120</v>
+      </c>
+      <c r="F165" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G165" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H165" s="5" t="s">
+        <v>1121</v>
+      </c>
+      <c r="I165" s="5" t="s">
+        <v>1122</v>
+      </c>
+      <c r="J165" s="5" t="s">
         <v>1123</v>
       </c>
-      <c r="B165" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H165" s="5" t="s">
+      <c r="K165" s="5" t="s">
         <v>1124</v>
       </c>
-      <c r="I165" s="5" t="s">
+      <c r="L165" s="6" t="s">
         <v>1125</v>
       </c>
-      <c r="J165" s="5" t="s">
+      <c r="M165" s="5" t="s">
         <v>1126</v>
-      </c>
-[...7 lines deleted...]
-        <v>1129</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B166" s="5" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C166" s="5" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D166" s="5" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E166" s="5" t="s">
         <v>1130</v>
-      </c>
-[...10 lines deleted...]
-        <v>17</v>
       </c>
       <c r="F166" s="5" t="s">
         <v>1131</v>
       </c>
       <c r="G166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H166" s="5" t="s">
         <v>1132</v>
       </c>
       <c r="I166" s="5" t="s">
         <v>1133</v>
       </c>
       <c r="J166" s="5" t="s">
         <v>1134</v>
       </c>
       <c r="K166" s="5" t="s">
         <v>1135</v>
       </c>
       <c r="L166" s="6" t="s">
         <v>1136</v>
       </c>
       <c r="M166" s="5" t="s">
         <v>1137</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
         <v>1138</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>206</v>
+        <v>1129</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>754</v>
+        <v>1119</v>
       </c>
       <c r="E167" s="5" t="s">
         <v>1139</v>
       </c>
-      <c r="F167" s="5" t="s">
+      <c r="F167" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G167" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H167" s="5" t="s">
         <v>1140</v>
       </c>
-      <c r="G167" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H167" s="5" t="s">
+      <c r="I167" s="5" t="s">
         <v>1141</v>
       </c>
-      <c r="I167" s="5"/>
       <c r="J167" s="5" t="s">
+        <v>1134</v>
+      </c>
+      <c r="K167" s="5" t="s">
         <v>1142</v>
       </c>
-      <c r="K167" s="5" t="s">
+      <c r="L167" s="6" t="s">
         <v>1143</v>
       </c>
-      <c r="L167" s="6" t="s">
+      <c r="M167" s="5" t="s">
         <v>1144</v>
-      </c>
-[...1 lines deleted...]
-        <v>1145</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B168" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C168" s="5" t="s">
         <v>1146</v>
       </c>
-      <c r="B168" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C168" s="5" t="s">
+      <c r="D168" s="5" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E168" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F168" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G168" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H168" s="5" t="s">
         <v>1147</v>
       </c>
-      <c r="D168" s="5" t="s">
-[...12 lines deleted...]
-      <c r="G168" s="5" t="s">
+      <c r="I168" s="5"/>
+      <c r="J168" s="5" t="s">
         <v>1148</v>
       </c>
-      <c r="H168" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I168" s="5" t="s">
+      <c r="K168" s="5" t="s">
         <v>1149</v>
       </c>
-      <c r="J168" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K168" s="5" t="s">
+      <c r="L168" s="6" t="s">
         <v>1150</v>
       </c>
-      <c r="L168" s="6" t="s">
+      <c r="M168" s="5" t="s">
         <v>1151</v>
-      </c>
-[...1 lines deleted...]
-        <v>1152</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B169" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C169" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="D169" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F169" s="5" t="s">
         <v>1153</v>
       </c>
-      <c r="B169" s="5" t="s">
-[...13 lines deleted...]
-      <c r="F169" s="5" t="s">
+      <c r="G169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H169" s="5" t="s">
         <v>1154</v>
       </c>
-      <c r="G169" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H169" s="5" t="s">
+      <c r="I169" s="5" t="s">
         <v>1155</v>
       </c>
-      <c r="I169" s="5" t="s">
+      <c r="J169" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K169" s="5" t="s">
         <v>1156</v>
       </c>
-      <c r="J169" s="5" t="s">
+      <c r="L169" s="6" t="s">
         <v>1157</v>
       </c>
-      <c r="K169" s="5" t="s">
+      <c r="M169" s="5" t="s">
         <v>1158</v>
-      </c>
-[...4 lines deleted...]
-        <v>1160</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B170" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C170" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="D170" s="5" t="s">
+        <v>785</v>
+      </c>
+      <c r="E170" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F170" s="5" t="s">
+        <v>984</v>
+      </c>
+      <c r="G170" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H170" s="5" t="s">
+        <v>1160</v>
+      </c>
+      <c r="I170" s="5" t="s">
         <v>1161</v>
       </c>
-      <c r="B170" s="5" t="s">
-[...23 lines deleted...]
-      <c r="H170" s="5" t="s">
+      <c r="J170" s="5" t="s">
         <v>1162</v>
-      </c>
-[...2 lines deleted...]
-        <v>1105</v>
       </c>
       <c r="K170" s="5" t="s">
         <v>1163</v>
       </c>
       <c r="L170" s="6" t="s">
         <v>1164</v>
       </c>
       <c r="M170" s="5" t="s">
         <v>1165</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
         <v>1166</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C171" s="5" t="s">
-        <v>206</v>
+        <v>245</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>771</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>785</v>
+      </c>
+      <c r="E171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F171" s="5" t="s">
+        <v>984</v>
+      </c>
+      <c r="G171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H171" s="5" t="s">
         <v>1167</v>
       </c>
-      <c r="G171" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H171" s="5" t="s">
+      <c r="I171" s="5" t="s">
         <v>1168</v>
       </c>
-      <c r="I171" s="5" t="s">
+      <c r="J171" s="5" t="s">
         <v>1169</v>
       </c>
-      <c r="J171" s="5" t="s">
+      <c r="K171" s="5" t="s">
         <v>1170</v>
       </c>
-      <c r="K171" s="5" t="s">
+      <c r="L171" s="6" t="s">
         <v>1171</v>
       </c>
-      <c r="L171" s="6" t="s">
+      <c r="M171" s="5" t="s">
         <v>1172</v>
-      </c>
-[...1 lines deleted...]
-        <v>1173</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B172" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C172" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="D172" s="5" t="s">
+        <v>785</v>
+      </c>
+      <c r="E172" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F172" s="5" t="s">
         <v>1174</v>
       </c>
-      <c r="B172" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E172" s="5" t="s">
+      <c r="G172" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H172" s="5" t="s">
         <v>1175</v>
       </c>
-      <c r="F172" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H172" s="5" t="s">
+      <c r="I172" s="5" t="s">
         <v>1176</v>
       </c>
-      <c r="I172" s="5" t="s">
+      <c r="J172" s="5" t="s">
         <v>1177</v>
-      </c>
-[...1 lines deleted...]
-        <v>1091</v>
       </c>
       <c r="K172" s="5" t="s">
         <v>1178</v>
       </c>
       <c r="L172" s="6" t="s">
         <v>1179</v>
       </c>
       <c r="M172" s="5" t="s">
         <v>1180</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
         <v>1181</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C173" s="5" t="s">
-        <v>16</v>
+        <v>206</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>220</v>
+        <v>785</v>
       </c>
       <c r="E173" s="5" t="s">
         <v>1182</v>
       </c>
-      <c r="F173" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G173" s="5" t="s">
+      <c r="F173" s="5" t="s">
         <v>1183</v>
+      </c>
+      <c r="G173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H173" s="5" t="s">
         <v>1184</v>
       </c>
-      <c r="I173" s="5" t="s">
+      <c r="I173" s="5"/>
+      <c r="J173" s="5" t="s">
         <v>1185</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="K173" s="5" t="s">
         <v>1186</v>
       </c>
       <c r="L173" s="6" t="s">
         <v>1187</v>
       </c>
       <c r="M173" s="5" t="s">
         <v>1188</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
         <v>1189</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C174" s="5" t="s">
-        <v>206</v>
+        <v>1190</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>754</v>
+        <v>1146</v>
       </c>
       <c r="E174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F174" s="5" t="s">
-[...8 lines deleted...]
-        <v>1190</v>
+      <c r="F174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G174" s="5" t="s">
+        <v>1191</v>
+      </c>
+      <c r="H174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I174" s="5" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="J174" s="5" t="s">
-        <v>1192</v>
+        <v>1148</v>
       </c>
       <c r="K174" s="5" t="s">
         <v>1193</v>
       </c>
       <c r="L174" s="6" t="s">
         <v>1194</v>
       </c>
       <c r="M174" s="5" t="s">
         <v>1195</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
         <v>1196</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C175" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="D175" s="5" t="s">
+        <v>785</v>
+      </c>
+      <c r="E175" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F175" s="5" t="s">
         <v>1197</v>
       </c>
-      <c r="D175" s="5" t="s">
+      <c r="G175" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H175" s="5" t="s">
         <v>1198</v>
       </c>
-      <c r="E175" s="5" t="s">
+      <c r="I175" s="5" t="s">
         <v>1199</v>
       </c>
-      <c r="F175" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="I175" s="5" t="s">
+      <c r="J175" s="5" t="s">
         <v>1200</v>
       </c>
-      <c r="J175" s="5" t="s">
+      <c r="K175" s="5" t="s">
         <v>1201</v>
       </c>
-      <c r="K175" s="5" t="s">
+      <c r="L175" s="6" t="s">
         <v>1202</v>
       </c>
-      <c r="L175" s="6" t="s">
+      <c r="M175" s="5" t="s">
         <v>1203</v>
-      </c>
-[...1 lines deleted...]
-        <v>1204</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B176" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C176" s="5" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D176" s="5" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H176" s="5" t="s">
         <v>1205</v>
       </c>
-      <c r="B176" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E176" s="5" t="s">
+      <c r="I176" s="5"/>
+      <c r="J176" s="5" t="s">
+        <v>1148</v>
+      </c>
+      <c r="K176" s="5" t="s">
         <v>1206</v>
       </c>
-      <c r="F176" s="5" t="inlineStr">
-[...7 lines deleted...]
-      <c r="H176" s="5" t="s">
+      <c r="L176" s="6" t="s">
         <v>1207</v>
       </c>
-      <c r="I176" s="5" t="s">
+      <c r="M176" s="5" t="s">
         <v>1208</v>
-      </c>
-[...10 lines deleted...]
-        <v>1211</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B177" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C177" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="D177" s="5" t="s">
+        <v>802</v>
+      </c>
+      <c r="E177" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F177" s="5" t="s">
+        <v>1210</v>
+      </c>
+      <c r="G177" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H177" s="5" t="s">
+        <v>1211</v>
+      </c>
+      <c r="I177" s="5" t="s">
         <v>1212</v>
       </c>
-      <c r="B177" s="5" t="s">
-[...16 lines deleted...]
-      <c r="G177" s="5" t="s">
+      <c r="J177" s="5" t="s">
         <v>1213</v>
       </c>
-      <c r="H177" s="5" t="s">
+      <c r="K177" s="5" t="s">
         <v>1214</v>
       </c>
-      <c r="I177" s="5" t="s">
+      <c r="L177" s="6" t="s">
         <v>1215</v>
       </c>
-      <c r="J177" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K177" s="5" t="s">
+      <c r="M177" s="5" t="s">
         <v>1216</v>
-      </c>
-[...4 lines deleted...]
-        <v>1218</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B178" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C178" s="5" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D178" s="5" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E178" s="5" t="s">
+        <v>1218</v>
+      </c>
+      <c r="F178" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G178" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H178" s="5" t="s">
         <v>1219</v>
       </c>
-      <c r="B178" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D178" s="5" t="s">
+      <c r="I178" s="5" t="s">
         <v>1220</v>
       </c>
-      <c r="E178" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H178" s="5" t="s">
+      <c r="J178" s="5" t="s">
+        <v>1134</v>
+      </c>
+      <c r="K178" s="5" t="s">
         <v>1221</v>
       </c>
-      <c r="I178" s="5" t="s">
+      <c r="L178" s="6" t="s">
         <v>1222</v>
       </c>
-      <c r="J178" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K178" s="5" t="s">
+      <c r="M178" s="5" t="s">
         <v>1223</v>
-      </c>
-[...4 lines deleted...]
-        <v>1225</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B179" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C179" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D179" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="E179" s="5" t="s">
+        <v>1225</v>
+      </c>
+      <c r="F179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G179" s="5" t="s">
         <v>1226</v>
-      </c>
-[...22 lines deleted...]
-        </is>
       </c>
       <c r="H179" s="5" t="s">
         <v>1227</v>
       </c>
       <c r="I179" s="5" t="s">
         <v>1228</v>
       </c>
       <c r="J179" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K179" s="5" t="s">
         <v>1229</v>
       </c>
       <c r="L179" s="6" t="s">
         <v>1230</v>
       </c>
       <c r="M179" s="5" t="s">
         <v>1231</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
         <v>1232</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C180" s="5" t="s">
-        <v>16</v>
+        <v>206</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>220</v>
-[...7 lines deleted...]
-        </is>
+        <v>785</v>
+      </c>
+      <c r="E180" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F180" s="5" t="s">
+        <v>1183</v>
       </c>
       <c r="G180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H180" s="5" t="s">
         <v>1233</v>
       </c>
       <c r="I180" s="5" t="s">
         <v>1234</v>
       </c>
       <c r="J180" s="5" t="s">
-        <v>21</v>
+        <v>1235</v>
       </c>
       <c r="K180" s="5" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="L180" s="6" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="M180" s="5" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C181" s="5" t="s">
-        <v>16</v>
+        <v>1240</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>220</v>
+        <v>1241</v>
       </c>
       <c r="E181" s="5" t="s">
-        <v>17</v>
+        <v>1242</v>
       </c>
       <c r="F181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G181" s="5" t="s">
-[...3 lines deleted...]
-        <v>1240</v>
+      <c r="G181" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H181" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I181" s="5" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="J181" s="5" t="s">
-        <v>21</v>
+        <v>1244</v>
       </c>
       <c r="K181" s="5" t="s">
-        <v>1242</v>
+        <v>1245</v>
       </c>
       <c r="L181" s="6" t="s">
-        <v>1243</v>
+        <v>1246</v>
       </c>
       <c r="M181" s="5" t="s">
-        <v>1244</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>1245</v>
+        <v>1248</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C182" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D182" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E182" s="5" t="s">
-        <v>17</v>
+        <v>1249</v>
       </c>
       <c r="F182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G182" s="5" t="s">
-        <v>1246</v>
+        <v>493</v>
       </c>
       <c r="H182" s="5" t="s">
-        <v>1247</v>
+        <v>1250</v>
       </c>
       <c r="I182" s="5" t="s">
-        <v>1248</v>
+        <v>1251</v>
       </c>
       <c r="J182" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K182" s="5" t="s">
-        <v>1249</v>
+        <v>1252</v>
       </c>
       <c r="L182" s="6" t="s">
-        <v>1250</v>
+        <v>1253</v>
       </c>
       <c r="M182" s="5" t="s">
-        <v>1251</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>1252</v>
+        <v>1255</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D183" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E183" s="5" t="s">
-        <v>17</v>
+        <v>711</v>
       </c>
       <c r="F183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G183" s="5" t="s">
-        <v>1253</v>
+        <v>1256</v>
       </c>
       <c r="H183" s="5" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
       <c r="I183" s="5" t="s">
-        <v>1255</v>
+        <v>1258</v>
       </c>
       <c r="J183" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K183" s="5" t="s">
-        <v>1256</v>
+        <v>1259</v>
       </c>
       <c r="L183" s="6" t="s">
-        <v>1257</v>
+        <v>1260</v>
       </c>
       <c r="M183" s="5" t="s">
-        <v>1258</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
-        <v>1259</v>
+        <v>1262</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C184" s="5" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1263</v>
+      </c>
+      <c r="E184" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G184" s="5" t="s">
-        <v>1260</v>
+      <c r="G184" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H184" s="5" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="I184" s="5" t="s">
-        <v>1262</v>
+        <v>1265</v>
       </c>
       <c r="J184" s="5" t="s">
-        <v>21</v>
+        <v>412</v>
       </c>
       <c r="K184" s="5" t="s">
-        <v>1263</v>
+        <v>1266</v>
       </c>
       <c r="L184" s="6" t="s">
-        <v>1264</v>
+        <v>1267</v>
       </c>
       <c r="M184" s="5" t="s">
-        <v>1265</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>1266</v>
+        <v>1269</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>220</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>1267</v>
+        <v>16</v>
       </c>
       <c r="E185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G185" s="5" t="s">
-        <v>1268</v>
+      <c r="G185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H185" s="5" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="I185" s="5" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="J185" s="5" t="s">
-        <v>389</v>
+        <v>21</v>
       </c>
       <c r="K185" s="5" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="L185" s="6" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="M185" s="5" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C186" s="5" t="s">
-        <v>1086</v>
+        <v>16</v>
       </c>
       <c r="D186" s="5" t="s">
-        <v>1103</v>
+        <v>220</v>
       </c>
       <c r="E186" s="5" t="s">
-        <v>1275</v>
+        <v>17</v>
       </c>
       <c r="F186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H186" s="5" t="s">
         <v>1276</v>
       </c>
       <c r="I186" s="5" t="s">
         <v>1277</v>
       </c>
       <c r="J186" s="5" t="s">
-        <v>1091</v>
+        <v>21</v>
       </c>
       <c r="K186" s="5" t="s">
         <v>1278</v>
       </c>
       <c r="L186" s="6" t="s">
         <v>1279</v>
       </c>
       <c r="M186" s="5" t="s">
         <v>1280</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
         <v>1281</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C187" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D187" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="E187" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F187" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G187" s="5" t="s">
         <v>1282</v>
       </c>
-      <c r="D187" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E187" s="5" t="s">
+      <c r="H187" s="5" t="s">
         <v>1283</v>
       </c>
-      <c r="F187" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G187" s="5" t="s">
+      <c r="I187" s="5" t="s">
         <v>1284</v>
       </c>
-      <c r="H187" s="5" t="s">
+      <c r="J187" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K187" s="5" t="s">
         <v>1285</v>
       </c>
-      <c r="I187" s="5" t="s">
+      <c r="L187" s="6" t="s">
         <v>1286</v>
       </c>
-      <c r="J187" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K187" s="5" t="s">
+      <c r="M187" s="5" t="s">
         <v>1287</v>
-      </c>
-[...4 lines deleted...]
-        <v>1289</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B188" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C188" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D188" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="E188" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F188" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G188" s="5" t="s">
+        <v>1289</v>
+      </c>
+      <c r="H188" s="5" t="s">
         <v>1290</v>
       </c>
-      <c r="B188" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C188" s="5" t="s">
+      <c r="I188" s="5" t="s">
         <v>1291</v>
       </c>
-      <c r="D188" s="5" t="s">
-[...20 lines deleted...]
-      <c r="I188" s="5" t="s">
+      <c r="J188" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K188" s="5" t="s">
         <v>1292</v>
       </c>
-      <c r="J188" s="5" t="s">
+      <c r="L188" s="6" t="s">
         <v>1293</v>
       </c>
-      <c r="K188" s="5" t="s">
+      <c r="M188" s="5" t="s">
         <v>1294</v>
-      </c>
-[...4 lines deleted...]
-        <v>1296</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B189" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C189" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D189" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="E189" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F189" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G189" s="5" t="s">
+        <v>1296</v>
+      </c>
+      <c r="H189" s="5" t="s">
         <v>1297</v>
       </c>
-      <c r="B189" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E189" s="5" t="s">
+      <c r="I189" s="5" t="s">
         <v>1298</v>
       </c>
-      <c r="F189" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G189" s="5" t="s">
+      <c r="J189" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K189" s="5" t="s">
         <v>1299</v>
       </c>
-      <c r="H189" s="5" t="s">
+      <c r="L189" s="6" t="s">
         <v>1300</v>
       </c>
-      <c r="I189" s="5" t="s">
+      <c r="M189" s="5" t="s">
         <v>1301</v>
-      </c>
-[...10 lines deleted...]
-        <v>1304</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B190" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C190" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D190" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="E190" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F190" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G190" s="5" t="s">
+        <v>1303</v>
+      </c>
+      <c r="H190" s="5" t="s">
+        <v>1304</v>
+      </c>
+      <c r="I190" s="5" t="s">
         <v>1305</v>
       </c>
-      <c r="B190" s="5" t="s">
-[...23 lines deleted...]
-      <c r="H190" s="5" t="s">
+      <c r="J190" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K190" s="5" t="s">
         <v>1306</v>
       </c>
-      <c r="I190" s="5" t="s">
+      <c r="L190" s="6" t="s">
         <v>1307</v>
       </c>
-      <c r="J190" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K190" s="5" t="s">
+      <c r="M190" s="5" t="s">
         <v>1308</v>
-      </c>
-[...4 lines deleted...]
-        <v>1310</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B191" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C191" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="D191" s="5" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E191" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F191" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G191" s="5" t="s">
         <v>1311</v>
       </c>
-      <c r="B191" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C191" s="5" t="s">
+      <c r="H191" s="5" t="s">
         <v>1312</v>
       </c>
-      <c r="D191" s="5" t="s">
-[...12 lines deleted...]
-      <c r="G191" s="5" t="s">
+      <c r="I191" s="5" t="s">
         <v>1313</v>
       </c>
-      <c r="H191" s="5" t="s">
+      <c r="J191" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="K191" s="5" t="s">
         <v>1314</v>
       </c>
-      <c r="I191" s="5" t="s">
+      <c r="L191" s="6" t="s">
         <v>1315</v>
       </c>
-      <c r="J191" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K191" s="5" t="s">
+      <c r="M191" s="5" t="s">
         <v>1316</v>
-      </c>
-[...4 lines deleted...]
-        <v>1318</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B192" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C192" s="5" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D192" s="5" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E192" s="5" t="s">
+        <v>1318</v>
+      </c>
+      <c r="F192" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G192" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H192" s="5" t="s">
         <v>1319</v>
       </c>
-      <c r="B192" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C192" s="5" t="s">
+      <c r="I192" s="5" t="s">
         <v>1320</v>
       </c>
-      <c r="D192" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E192" s="5" t="s">
+      <c r="J192" s="5" t="s">
+        <v>1134</v>
+      </c>
+      <c r="K192" s="5" t="s">
         <v>1321</v>
       </c>
-      <c r="F192" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G192" s="5" t="s">
+      <c r="L192" s="6" t="s">
         <v>1322</v>
       </c>
-      <c r="H192" s="5" t="s">
+      <c r="M192" s="5" t="s">
         <v>1323</v>
-      </c>
-[...13 lines deleted...]
-        <v>1327</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B193" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C193" s="5" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D193" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="E193" s="5" t="s">
+        <v>1326</v>
+      </c>
+      <c r="F193" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G193" s="5" t="s">
+        <v>1327</v>
+      </c>
+      <c r="H193" s="5" t="s">
         <v>1328</v>
       </c>
-      <c r="B193" s="5" t="s">
-[...25 lines deleted...]
-      <c r="H193" s="5" t="s">
+      <c r="I193" s="5" t="s">
         <v>1329</v>
       </c>
-      <c r="I193" s="5"/>
-[...8 lines deleted...]
-        </is>
+      <c r="J193" s="5" t="s">
+        <v>854</v>
+      </c>
+      <c r="K193" s="5" t="s">
+        <v>1330</v>
       </c>
       <c r="L193" s="6" t="s">
-        <v>1330</v>
-[...1 lines deleted...]
-      <c r="M193" s="5"/>
+        <v>1331</v>
+      </c>
+      <c r="M193" s="5" t="s">
+        <v>1332</v>
+      </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C194" s="5" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
       <c r="D194" s="5" t="s">
-        <v>16</v>
-[...12 lines deleted...]
-      <c r="H194" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="E194" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="F194" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G194" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H194" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I194" s="5" t="s">
         <v>1335</v>
       </c>
-      <c r="I194" s="5" t="s">
+      <c r="J194" s="5" t="s">
         <v>1336</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="K194" s="5" t="s">
         <v>1337</v>
       </c>
       <c r="L194" s="6" t="s">
         <v>1338</v>
       </c>
       <c r="M194" s="5" t="s">
         <v>1339</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
         <v>1340</v>
       </c>
       <c r="B195" s="5" t="s">
-        <v>1039</v>
+        <v>14</v>
       </c>
       <c r="C195" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>220</v>
+      </c>
+      <c r="D195" s="5" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E195" s="5" t="s">
+        <v>1341</v>
       </c>
       <c r="F195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G195" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G195" s="5" t="s">
+        <v>1342</v>
       </c>
       <c r="H195" s="5" t="s">
-        <v>1341</v>
-[...10 lines deleted...]
-        </is>
+        <v>1343</v>
+      </c>
+      <c r="I195" s="5" t="s">
+        <v>1344</v>
+      </c>
+      <c r="J195" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="K195" s="5" t="s">
+        <v>1345</v>
       </c>
       <c r="L195" s="6" t="s">
-        <v>1342</v>
-[...1 lines deleted...]
-      <c r="M195" s="5"/>
+        <v>1346</v>
+      </c>
+      <c r="M195" s="5" t="s">
+        <v>1347</v>
+      </c>
     </row>
     <row r="196">
-      <c r="A196" s="5" t="n">
-        <v>1926</v>
+      <c r="A196" s="5" t="s">
+        <v>1348</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>220</v>
       </c>
       <c r="D196" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1310</v>
+      </c>
+      <c r="E196" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H196" s="5" t="s">
-        <v>1343</v>
+        <v>1349</v>
       </c>
       <c r="I196" s="5" t="s">
-        <v>1344</v>
+        <v>1350</v>
       </c>
       <c r="J196" s="5" t="s">
-        <v>21</v>
+        <v>412</v>
       </c>
       <c r="K196" s="5" t="s">
-        <v>1345</v>
+        <v>1351</v>
       </c>
       <c r="L196" s="6" t="s">
-        <v>1346</v>
+        <v>1352</v>
       </c>
       <c r="M196" s="5" t="s">
-        <v>1347</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>1348</v>
+        <v>1354</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C197" s="5" t="s">
-        <v>16</v>
+        <v>1355</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>1349</v>
+        <v>1310</v>
       </c>
       <c r="E197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G197" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G197" s="5" t="s">
+        <v>1356</v>
       </c>
       <c r="H197" s="5" t="s">
-        <v>1350</v>
+        <v>1357</v>
       </c>
       <c r="I197" s="5" t="s">
-        <v>1351</v>
+        <v>1358</v>
       </c>
       <c r="J197" s="5" t="s">
-        <v>21</v>
+        <v>412</v>
       </c>
       <c r="K197" s="5" t="s">
-        <v>1352</v>
+        <v>1359</v>
       </c>
       <c r="L197" s="6" t="s">
-        <v>1353</v>
+        <v>1360</v>
       </c>
       <c r="M197" s="5" t="s">
-        <v>1354</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
-        <v>1348</v>
+        <v>1362</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C198" s="5" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D198" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D198" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E198" s="5" t="s">
+        <v>1364</v>
       </c>
       <c r="F198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G198" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G198" s="5" t="s">
+        <v>1365</v>
       </c>
       <c r="H198" s="5" t="s">
-        <v>1356</v>
+        <v>1366</v>
       </c>
       <c r="I198" s="5" t="s">
-        <v>1357</v>
+        <v>1367</v>
       </c>
       <c r="J198" s="5" t="s">
-        <v>21</v>
+        <v>412</v>
       </c>
       <c r="K198" s="5" t="s">
-        <v>1358</v>
+        <v>1368</v>
       </c>
       <c r="L198" s="6" t="s">
-        <v>1359</v>
+        <v>1369</v>
       </c>
       <c r="M198" s="5" t="s">
-        <v>1360</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
-        <v>1361</v>
+        <v>1371</v>
       </c>
       <c r="B199" s="5" t="s">
-        <v>14</v>
+        <v>1082</v>
       </c>
       <c r="C199" s="5" t="s">
-        <v>754</v>
-[...11 lines deleted...]
-        <v>1364</v>
+        <v>16</v>
+      </c>
+      <c r="D199" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E199" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F199" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G199" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H199" s="5" t="s">
-        <v>1365</v>
-[...8 lines deleted...]
-        <v>1368</v>
+        <v>1372</v>
+      </c>
+      <c r="I199" s="5"/>
+      <c r="J199" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K199" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L199" s="6" t="s">
-        <v>1369</v>
-[...3 lines deleted...]
-      </c>
+        <v>1373</v>
+      </c>
+      <c r="M199" s="5"/>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
-        <v>1371</v>
+        <v>1374</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C200" s="5" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D200" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D200" s="5" t="s">
-[...8 lines deleted...]
-        </is>
+      <c r="E200" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F200" s="5" t="s">
+        <v>1376</v>
       </c>
       <c r="G200" s="5" t="s">
-        <v>1372</v>
+        <v>1377</v>
       </c>
       <c r="H200" s="5" t="s">
-        <v>1373</v>
+        <v>1378</v>
       </c>
       <c r="I200" s="5" t="s">
-        <v>1374</v>
+        <v>1379</v>
       </c>
       <c r="J200" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K200" s="5" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="L200" s="6" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="M200" s="5" t="s">
-        <v>1377</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
-        <v>1378</v>
+        <v>1383</v>
       </c>
       <c r="B201" s="5" t="s">
-        <v>14</v>
+        <v>1082</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D201" s="5" t="s">
+      <c r="D201" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E201" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F201" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G201" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H201" s="5" t="s">
+        <v>1384</v>
+      </c>
+      <c r="I201" s="5"/>
+      <c r="J201" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K201" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L201" s="6" t="s">
+        <v>1385</v>
+      </c>
+      <c r="M201" s="5"/>
+    </row>
+    <row r="202">
+      <c r="A202" s="5" t="n">
+        <v>1926</v>
+      </c>
+      <c r="B202" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C202" s="5" t="s">
         <v>220</v>
       </c>
-      <c r="E201" s="5" t="s">
-[...36 lines deleted...]
-      <c r="C202" s="5" t="s">
+      <c r="D202" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D202" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E202" s="5" t="s">
-        <v>1199</v>
+        <v>18</v>
       </c>
       <c r="F202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G202" s="5" t="s">
+      <c r="G202" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H202" s="5" t="s">
         <v>1386</v>
       </c>
-      <c r="H202" s="5" t="s">
+      <c r="I202" s="5" t="s">
         <v>1387</v>
-      </c>
-[...1 lines deleted...]
-        <v>1388</v>
       </c>
       <c r="J202" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K202" s="5" t="s">
+        <v>1388</v>
+      </c>
+      <c r="L202" s="6" t="s">
         <v>1389</v>
       </c>
-      <c r="L202" s="6" t="s">
+      <c r="M202" s="5" t="s">
         <v>1390</v>
-      </c>
-[...1 lines deleted...]
-        <v>1391</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B203" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C203" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D203" s="5" t="s">
         <v>1392</v>
       </c>
-      <c r="B203" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C203" s="5" t="s">
+      <c r="E203" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F203" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G203" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H203" s="5" t="s">
         <v>1393</v>
       </c>
-      <c r="D203" s="5" t="s">
-[...8 lines deleted...]
-      <c r="G203" s="5" t="s">
+      <c r="I203" s="5" t="s">
         <v>1394</v>
       </c>
-      <c r="H203" s="5" t="s">
+      <c r="J203" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K203" s="5" t="s">
         <v>1395</v>
       </c>
-      <c r="I203" s="5" t="s">
+      <c r="L203" s="6" t="s">
         <v>1396</v>
       </c>
-      <c r="J203" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K203" s="5" t="s">
+      <c r="M203" s="5" t="s">
         <v>1397</v>
-      </c>
-[...4 lines deleted...]
-        <v>1399</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>1400</v>
+        <v>1391</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C204" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D204" s="5" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E204" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F204" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G204" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H204" s="5" t="s">
+        <v>1399</v>
+      </c>
+      <c r="I204" s="5" t="s">
+        <v>1400</v>
+      </c>
+      <c r="J204" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K204" s="5" t="s">
         <v>1401</v>
       </c>
-      <c r="E204" s="5" t="s">
-[...10 lines deleted...]
-      <c r="H204" s="5" t="s">
+      <c r="L204" s="6" t="s">
         <v>1402</v>
       </c>
-      <c r="I204" s="5" t="s">
+      <c r="M204" s="5" t="s">
         <v>1403</v>
-      </c>
-[...10 lines deleted...]
-        <v>1406</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B205" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C205" s="5" t="s">
+        <v>785</v>
+      </c>
+      <c r="D205" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="E205" s="5" t="s">
+        <v>1405</v>
+      </c>
+      <c r="F205" s="5" t="s">
+        <v>1406</v>
+      </c>
+      <c r="G205" s="5" t="s">
         <v>1407</v>
       </c>
-      <c r="B205" s="5" t="s">
-[...16 lines deleted...]
-      <c r="G205" s="5" t="s">
+      <c r="H205" s="5" t="s">
         <v>1408</v>
       </c>
-      <c r="H205" s="5" t="s">
+      <c r="I205" s="5" t="s">
         <v>1409</v>
       </c>
-      <c r="I205" s="5"/>
       <c r="J205" s="5" t="s">
-        <v>389</v>
+        <v>1410</v>
       </c>
       <c r="K205" s="5" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="L205" s="6" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="M205" s="5" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C206" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>1401</v>
+        <v>220</v>
       </c>
       <c r="E206" s="5" t="s">
-        <v>688</v>
+        <v>17</v>
       </c>
       <c r="F206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G206" s="5" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="H206" s="5" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="I206" s="5" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="J206" s="5" t="s">
-        <v>389</v>
+        <v>21</v>
       </c>
       <c r="K206" s="5" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="L206" s="6" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="M206" s="5" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
-        <v>1413</v>
+        <v>1421</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C207" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>1420</v>
+        <v>220</v>
       </c>
       <c r="E207" s="5" t="s">
-        <v>688</v>
+        <v>17</v>
       </c>
       <c r="F207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G207" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G207" s="5" t="s">
+        <v>1422</v>
+      </c>
+      <c r="H207" s="5" t="s">
+        <v>1423</v>
       </c>
       <c r="I207" s="5" t="s">
-        <v>1421</v>
+        <v>1424</v>
       </c>
       <c r="J207" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K207" s="5" t="s">
-        <v>1422</v>
+        <v>1425</v>
       </c>
       <c r="L207" s="6" t="s">
-        <v>1423</v>
+        <v>1426</v>
       </c>
       <c r="M207" s="5" t="s">
-        <v>1424</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>1413</v>
+        <v>1428</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C208" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D208" s="5" t="s">
-        <v>1420</v>
+        <v>220</v>
       </c>
       <c r="E208" s="5" t="s">
-        <v>688</v>
+        <v>1242</v>
       </c>
       <c r="F208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G208" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G208" s="5" t="s">
+        <v>1429</v>
       </c>
       <c r="H208" s="5" t="s">
-        <v>1420</v>
+        <v>1430</v>
       </c>
       <c r="I208" s="5" t="s">
-        <v>1425</v>
+        <v>1431</v>
       </c>
       <c r="J208" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K208" s="5" t="s">
-        <v>1426</v>
+        <v>1432</v>
       </c>
       <c r="L208" s="6" t="s">
-        <v>1427</v>
+        <v>1433</v>
       </c>
       <c r="M208" s="5" t="s">
-        <v>1428</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>1429</v>
+        <v>1435</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C209" s="5" t="s">
-        <v>16</v>
+        <v>1436</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>1401</v>
+        <v>1310</v>
       </c>
       <c r="E209" s="5" t="s">
-        <v>688</v>
-[...4 lines deleted...]
-        </is>
+        <v>711</v>
+      </c>
+      <c r="F209" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G209" s="5" t="s">
-        <v>1430</v>
+        <v>1437</v>
       </c>
       <c r="H209" s="5" t="s">
-        <v>1431</v>
-[...1 lines deleted...]
-      <c r="I209" s="5"/>
+        <v>1438</v>
+      </c>
+      <c r="I209" s="5" t="s">
+        <v>1439</v>
+      </c>
       <c r="J209" s="5" t="s">
-        <v>389</v>
+        <v>412</v>
       </c>
       <c r="K209" s="5" t="s">
-        <v>1432</v>
+        <v>1440</v>
       </c>
       <c r="L209" s="6" t="s">
-        <v>1433</v>
+        <v>1441</v>
       </c>
       <c r="M209" s="5" t="s">
-        <v>1434</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
-        <v>1435</v>
+        <v>1443</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C210" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>1436</v>
+        <v>1444</v>
       </c>
       <c r="E210" s="5" t="s">
-        <v>688</v>
+        <v>711</v>
       </c>
       <c r="F210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G210" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G210" s="5" t="s">
+        <v>1422</v>
+      </c>
+      <c r="H210" s="5" t="s">
+        <v>1445</v>
       </c>
       <c r="I210" s="5" t="s">
-        <v>1437</v>
+        <v>1446</v>
       </c>
       <c r="J210" s="5" t="s">
-        <v>1438</v>
+        <v>412</v>
       </c>
       <c r="K210" s="5" t="s">
-        <v>1439</v>
+        <v>1447</v>
       </c>
       <c r="L210" s="6" t="s">
-        <v>1440</v>
+        <v>1448</v>
       </c>
       <c r="M210" s="5" t="s">
-        <v>1441</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>1442</v>
+        <v>1450</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C211" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>1420</v>
+        <v>1444</v>
       </c>
       <c r="E211" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G211" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G211" s="5" t="s">
+        <v>1451</v>
       </c>
       <c r="H211" s="5" t="s">
-        <v>1443</v>
-[...3 lines deleted...]
-      </c>
+        <v>1452</v>
+      </c>
+      <c r="I211" s="5"/>
       <c r="J211" s="5" t="s">
-        <v>21</v>
+        <v>412</v>
       </c>
       <c r="K211" s="5" t="s">
-        <v>1445</v>
+        <v>1453</v>
       </c>
       <c r="L211" s="6" t="s">
-        <v>1446</v>
+        <v>1454</v>
       </c>
       <c r="M211" s="5" t="s">
-        <v>1447</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>1448</v>
+        <v>1456</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C212" s="5" t="s">
-        <v>220</v>
+        <v>16</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>16</v>
-[...7 lines deleted...]
-        <v>1449</v>
+        <v>1444</v>
+      </c>
+      <c r="E212" s="5" t="s">
+        <v>711</v>
+      </c>
+      <c r="F212" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G212" s="5" t="s">
-        <v>1450</v>
+        <v>1457</v>
       </c>
       <c r="H212" s="5" t="s">
-        <v>1451</v>
+        <v>1458</v>
       </c>
       <c r="I212" s="5" t="s">
-        <v>1452</v>
+        <v>1459</v>
       </c>
       <c r="J212" s="5" t="s">
-        <v>21</v>
+        <v>412</v>
       </c>
       <c r="K212" s="5" t="s">
-        <v>1453</v>
+        <v>1460</v>
       </c>
       <c r="L212" s="6" t="s">
-        <v>1454</v>
+        <v>1461</v>
       </c>
       <c r="M212" s="5" t="s">
-        <v>1455</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
         <v>1456</v>
       </c>
       <c r="B213" s="5" t="s">
-        <v>1039</v>
+        <v>14</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D213" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D213" s="5" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E213" s="5" t="s">
+        <v>711</v>
       </c>
       <c r="F213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H213" s="5" t="s">
-[...6 lines deleted...]
-        </is>
+      <c r="H213" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I213" s="5" t="s">
+        <v>1464</v>
+      </c>
+      <c r="J213" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K213" s="5" t="s">
-        <v>1458</v>
+        <v>1465</v>
       </c>
       <c r="L213" s="6" t="s">
-        <v>1459</v>
-[...1 lines deleted...]
-      <c r="M213" s="5"/>
+        <v>1466</v>
+      </c>
+      <c r="M213" s="5" t="s">
+        <v>1467</v>
+      </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>1460</v>
+        <v>1456</v>
       </c>
       <c r="B214" s="5" t="s">
-        <v>1039</v>
+        <v>14</v>
       </c>
       <c r="C214" s="5" t="s">
-        <v>1457</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D214" s="5" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E214" s="5" t="s">
+        <v>711</v>
       </c>
       <c r="F214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H214" s="5" t="s">
-        <v>1457</v>
-[...5 lines deleted...]
-        </is>
+        <v>1463</v>
+      </c>
+      <c r="I214" s="5" t="s">
+        <v>1468</v>
+      </c>
+      <c r="J214" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K214" s="5" t="s">
-        <v>1461</v>
+        <v>1469</v>
       </c>
       <c r="L214" s="6" t="s">
-        <v>1462</v>
-[...1 lines deleted...]
-      <c r="M214" s="5"/>
+        <v>1470</v>
+      </c>
+      <c r="M214" s="5" t="s">
+        <v>1471</v>
+      </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>1463</v>
+        <v>1472</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C215" s="5" t="s">
-        <v>1312</v>
+        <v>16</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>1267</v>
+        <v>1444</v>
       </c>
       <c r="E215" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>711</v>
+      </c>
+      <c r="F215" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G215" s="5" t="s">
-        <v>1464</v>
+        <v>1473</v>
       </c>
       <c r="H215" s="5" t="s">
-        <v>1465</v>
-[...3 lines deleted...]
-      </c>
+        <v>1474</v>
+      </c>
+      <c r="I215" s="5"/>
       <c r="J215" s="5" t="s">
-        <v>389</v>
+        <v>412</v>
       </c>
       <c r="K215" s="5" t="s">
-        <v>1467</v>
+        <v>1475</v>
       </c>
       <c r="L215" s="6" t="s">
-        <v>1468</v>
+        <v>1476</v>
       </c>
       <c r="M215" s="5" t="s">
-        <v>1469</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>1470</v>
+        <v>1478</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C216" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>1312</v>
+        <v>1479</v>
       </c>
       <c r="E216" s="5" t="s">
-        <v>17</v>
+        <v>711</v>
       </c>
       <c r="F216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G216" s="5" t="s">
-[...3 lines deleted...]
-        <v>1472</v>
+      <c r="G216" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H216" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I216" s="5" t="s">
-        <v>1473</v>
+        <v>1480</v>
       </c>
       <c r="J216" s="5" t="s">
-        <v>1474</v>
+        <v>1481</v>
       </c>
       <c r="K216" s="5" t="s">
-        <v>1475</v>
+        <v>1482</v>
       </c>
       <c r="L216" s="6" t="s">
-        <v>1476</v>
+        <v>1483</v>
       </c>
       <c r="M216" s="5" t="s">
-        <v>1477</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>1478</v>
+        <v>1485</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C217" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>1312</v>
+        <v>1463</v>
       </c>
       <c r="E217" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H217" s="5" t="s">
-        <v>1479</v>
+        <v>1486</v>
       </c>
       <c r="I217" s="5" t="s">
-        <v>1480</v>
+        <v>1487</v>
       </c>
       <c r="J217" s="5" t="s">
-        <v>1481</v>
+        <v>21</v>
       </c>
       <c r="K217" s="5" t="s">
-        <v>1482</v>
+        <v>1488</v>
       </c>
       <c r="L217" s="6" t="s">
-        <v>1483</v>
+        <v>1489</v>
       </c>
       <c r="M217" s="5" t="s">
-        <v>1484</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="218">
-      <c r="A218" s="5" t="n">
-        <v>1928</v>
+      <c r="A218" s="5" t="s">
+        <v>1491</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C218" s="5" t="s">
-        <v>1267</v>
+        <v>220</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>1312</v>
+        <v>16</v>
       </c>
       <c r="E218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F218" s="5" t="s">
-        <v>1485</v>
-[...4 lines deleted...]
-        </is>
+        <v>1492</v>
+      </c>
+      <c r="G218" s="5" t="s">
+        <v>1493</v>
       </c>
       <c r="H218" s="5" t="s">
-        <v>1486</v>
+        <v>1494</v>
       </c>
       <c r="I218" s="5" t="s">
-        <v>1487</v>
+        <v>1495</v>
       </c>
       <c r="J218" s="5" t="s">
-        <v>1488</v>
+        <v>21</v>
       </c>
       <c r="K218" s="5" t="s">
-        <v>1489</v>
+        <v>1496</v>
       </c>
       <c r="L218" s="6" t="s">
-        <v>1490</v>
+        <v>1497</v>
       </c>
       <c r="M218" s="5" t="s">
-        <v>1491</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="219">
-      <c r="A219" s="5" t="n">
-        <v>1929</v>
+      <c r="A219" s="5" t="s">
+        <v>1499</v>
       </c>
       <c r="B219" s="5" t="s">
-        <v>14</v>
+        <v>1082</v>
       </c>
       <c r="C219" s="5" t="s">
-        <v>1492</v>
-[...2 lines deleted...]
-        <v>1312</v>
+        <v>16</v>
+      </c>
+      <c r="D219" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H219" s="5" t="s">
-        <v>1493</v>
-[...5 lines deleted...]
-        <v>1495</v>
+        <v>1500</v>
+      </c>
+      <c r="I219" s="5"/>
+      <c r="J219" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K219" s="5" t="s">
-        <v>1496</v>
+        <v>1501</v>
       </c>
       <c r="L219" s="6" t="s">
-        <v>1497</v>
-[...3 lines deleted...]
-      </c>
+        <v>1502</v>
+      </c>
+      <c r="M219" s="5"/>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>1499</v>
+        <v>1503</v>
       </c>
       <c r="B220" s="5" t="s">
-        <v>14</v>
+        <v>1082</v>
       </c>
       <c r="C220" s="5" t="s">
-        <v>1267</v>
-[...2 lines deleted...]
-        <v>1312</v>
+        <v>1500</v>
+      </c>
+      <c r="D220" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H220" s="5" t="s">
         <v>1500</v>
       </c>
-      <c r="I220" s="5" t="s">
-[...3 lines deleted...]
-        <v>1495</v>
+      <c r="I220" s="5"/>
+      <c r="J220" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K220" s="5" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
       <c r="L220" s="6" t="s">
-        <v>1503</v>
-[...3 lines deleted...]
-      </c>
+        <v>1505</v>
+      </c>
+      <c r="M220" s="5"/>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C221" s="5" t="s">
-        <v>1086</v>
+        <v>1355</v>
       </c>
       <c r="D221" s="5" t="s">
-        <v>1103</v>
+        <v>1310</v>
       </c>
       <c r="E221" s="5" t="s">
-        <v>1275</v>
-[...9 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="F221" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G221" s="5" t="s">
+        <v>1507</v>
       </c>
       <c r="H221" s="5" t="s">
-        <v>1506</v>
+        <v>1508</v>
       </c>
       <c r="I221" s="5" t="s">
-        <v>1507</v>
+        <v>1509</v>
       </c>
       <c r="J221" s="5" t="s">
-        <v>1091</v>
+        <v>412</v>
       </c>
       <c r="K221" s="5" t="s">
-        <v>1508</v>
+        <v>1510</v>
       </c>
       <c r="L221" s="6" t="s">
-        <v>1509</v>
+        <v>1511</v>
       </c>
       <c r="M221" s="5" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C222" s="5" t="s">
-        <v>1512</v>
+        <v>16</v>
       </c>
       <c r="D222" s="5" t="s">
-        <v>771</v>
+        <v>1355</v>
       </c>
       <c r="E222" s="5" t="s">
-        <v>1513</v>
+        <v>17</v>
       </c>
       <c r="F222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G222" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G222" s="5" t="s">
+        <v>1514</v>
       </c>
       <c r="H222" s="5" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="I222" s="5" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="J222" s="5" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="K222" s="5" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="L222" s="6" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="M222" s="5" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C223" s="5" t="s">
-        <v>1521</v>
+        <v>16</v>
       </c>
       <c r="D223" s="5" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E223" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F223" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G223" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H223" s="5" t="s">
         <v>1522</v>
       </c>
-      <c r="E223" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H223" s="5" t="s">
+      <c r="I223" s="5" t="s">
         <v>1523</v>
       </c>
-      <c r="I223" s="5" t="s">
+      <c r="J223" s="5" t="s">
         <v>1524</v>
-      </c>
-[...1 lines deleted...]
-        <v>1495</v>
       </c>
       <c r="K223" s="5" t="s">
         <v>1525</v>
       </c>
       <c r="L223" s="6" t="s">
         <v>1526</v>
       </c>
       <c r="M223" s="5" t="s">
         <v>1527</v>
       </c>
     </row>
     <row r="224">
-      <c r="A224" s="5" t="s">
+      <c r="A224" s="5" t="n">
+        <v>1928</v>
+      </c>
+      <c r="B224" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C224" s="5" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D224" s="5" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E224" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F224" s="5" t="s">
         <v>1528</v>
-      </c>
-[...15 lines deleted...]
-        </is>
       </c>
       <c r="G224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H224" s="5" t="s">
         <v>1529</v>
       </c>
       <c r="I224" s="5" t="s">
         <v>1530</v>
       </c>
       <c r="J224" s="5" t="s">
         <v>1531</v>
       </c>
       <c r="K224" s="5" t="s">
         <v>1532</v>
       </c>
       <c r="L224" s="6" t="s">
         <v>1533</v>
       </c>
       <c r="M224" s="5" t="s">
         <v>1534</v>
       </c>
     </row>
     <row r="225">
-      <c r="A225" s="5" t="s">
+      <c r="A225" s="5" t="n">
+        <v>1929</v>
+      </c>
+      <c r="B225" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C225" s="5" t="s">
         <v>1535</v>
       </c>
-      <c r="B225" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D225" s="5" t="s">
-        <v>1312</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1355</v>
+      </c>
+      <c r="E225" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H225" s="5" t="s">
         <v>1536</v>
       </c>
       <c r="I225" s="5" t="s">
         <v>1537</v>
       </c>
       <c r="J225" s="5" t="s">
-        <v>1531</v>
+        <v>1538</v>
       </c>
       <c r="K225" s="5" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="L225" s="6" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="M225" s="5" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C226" s="5" t="s">
-        <v>16</v>
+        <v>1310</v>
       </c>
       <c r="D226" s="5" t="s">
-        <v>1542</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1355</v>
+      </c>
+      <c r="E226" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H226" s="5" t="s">
         <v>1543</v>
       </c>
       <c r="I226" s="5" t="s">
         <v>1544</v>
       </c>
       <c r="J226" s="5" t="s">
-        <v>1531</v>
+        <v>1538</v>
       </c>
       <c r="K226" s="5" t="s">
         <v>1545</v>
       </c>
       <c r="L226" s="6" t="s">
         <v>1546</v>
       </c>
       <c r="M226" s="5" t="s">
         <v>1547</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
         <v>1548</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C227" s="5" t="s">
-        <v>16</v>
+        <v>1129</v>
       </c>
       <c r="D227" s="5" t="s">
-        <v>1542</v>
+        <v>1146</v>
       </c>
       <c r="E227" s="5" t="s">
-        <v>17</v>
+        <v>1318</v>
       </c>
       <c r="F227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H227" s="5" t="s">
         <v>1549</v>
       </c>
       <c r="I227" s="5" t="s">
         <v>1550</v>
       </c>
       <c r="J227" s="5" t="s">
-        <v>1531</v>
+        <v>1134</v>
       </c>
       <c r="K227" s="5" t="s">
         <v>1551</v>
       </c>
       <c r="L227" s="6" t="s">
         <v>1552</v>
       </c>
       <c r="M227" s="5" t="s">
         <v>1553</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
         <v>1554</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C228" s="5" t="s">
-        <v>16</v>
+        <v>1555</v>
       </c>
       <c r="D228" s="5" t="s">
-        <v>1312</v>
+        <v>802</v>
       </c>
       <c r="E228" s="5" t="s">
-        <v>18</v>
+        <v>1556</v>
       </c>
       <c r="F228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H228" s="5" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
       <c r="I228" s="5" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
       <c r="J228" s="5" t="s">
-        <v>1531</v>
+        <v>1559</v>
       </c>
       <c r="K228" s="5" t="s">
-        <v>1557</v>
+        <v>1560</v>
       </c>
       <c r="L228" s="6" t="s">
-        <v>1558</v>
+        <v>1561</v>
       </c>
       <c r="M228" s="5" t="s">
-        <v>1559</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>1560</v>
+        <v>1563</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C229" s="5" t="s">
-        <v>16</v>
+        <v>1564</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>1312</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1565</v>
+      </c>
+      <c r="E229" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H229" s="5" t="s">
-        <v>1561</v>
+        <v>1566</v>
       </c>
       <c r="I229" s="5" t="s">
-        <v>1562</v>
+        <v>1567</v>
       </c>
       <c r="J229" s="5" t="s">
-        <v>1531</v>
+        <v>1538</v>
       </c>
       <c r="K229" s="5" t="s">
-        <v>1563</v>
+        <v>1568</v>
       </c>
       <c r="L229" s="6" t="s">
-        <v>1564</v>
+        <v>1569</v>
       </c>
       <c r="M229" s="5" t="s">
-        <v>1565</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
-        <v>1566</v>
+        <v>1571</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C230" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D230" s="5" t="s">
-        <v>1312</v>
+        <v>1355</v>
       </c>
       <c r="E230" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H230" s="5" t="s">
-        <v>1567</v>
-[...1 lines deleted...]
-      <c r="I230" s="5"/>
+        <v>1572</v>
+      </c>
+      <c r="I230" s="5" t="s">
+        <v>1573</v>
+      </c>
       <c r="J230" s="5" t="s">
-        <v>1531</v>
+        <v>1574</v>
       </c>
       <c r="K230" s="5" t="s">
-        <v>1568</v>
+        <v>1575</v>
       </c>
       <c r="L230" s="6" t="s">
-        <v>1569</v>
+        <v>1576</v>
       </c>
       <c r="M230" s="5" t="s">
-        <v>1570</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>1571</v>
+        <v>1578</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C231" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D231" s="5" t="s">
-        <v>1312</v>
+        <v>1355</v>
       </c>
       <c r="E231" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H231" s="5" t="s">
-        <v>1572</v>
+        <v>1579</v>
       </c>
       <c r="I231" s="5" t="s">
-        <v>1573</v>
+        <v>1580</v>
       </c>
       <c r="J231" s="5" t="s">
-        <v>1531</v>
+        <v>1574</v>
       </c>
       <c r="K231" s="5" t="s">
-        <v>1574</v>
+        <v>1581</v>
       </c>
       <c r="L231" s="6" t="s">
-        <v>1575</v>
+        <v>1582</v>
       </c>
       <c r="M231" s="5" t="s">
-        <v>1576</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
-        <v>1577</v>
+        <v>1584</v>
       </c>
       <c r="B232" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C232" s="5" t="s">
-        <v>1521</v>
+        <v>16</v>
       </c>
       <c r="D232" s="5" t="s">
-        <v>1522</v>
-[...4 lines deleted...]
-        </is>
+        <v>1585</v>
+      </c>
+      <c r="E232" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H232" s="5" t="s">
-        <v>1578</v>
+        <v>1586</v>
       </c>
       <c r="I232" s="5" t="s">
-        <v>1579</v>
+        <v>1587</v>
       </c>
       <c r="J232" s="5" t="s">
-        <v>1495</v>
+        <v>1574</v>
       </c>
       <c r="K232" s="5" t="s">
-        <v>1580</v>
+        <v>1588</v>
       </c>
       <c r="L232" s="6" t="s">
-        <v>1581</v>
+        <v>1589</v>
       </c>
       <c r="M232" s="5" t="s">
-        <v>1582</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
-        <v>1583</v>
+        <v>1591</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C233" s="5" t="s">
-        <v>1086</v>
+        <v>16</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>1103</v>
+        <v>1585</v>
       </c>
       <c r="E233" s="5" t="s">
-        <v>1275</v>
+        <v>17</v>
       </c>
       <c r="F233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G233" s="5" t="s">
-        <v>1584</v>
+      <c r="G233" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H233" s="5" t="s">
-        <v>1585</v>
+        <v>1592</v>
       </c>
       <c r="I233" s="5" t="s">
-        <v>1586</v>
+        <v>1593</v>
       </c>
       <c r="J233" s="5" t="s">
-        <v>1091</v>
+        <v>1574</v>
       </c>
       <c r="K233" s="5" t="s">
-        <v>1587</v>
+        <v>1594</v>
       </c>
       <c r="L233" s="6" t="s">
-        <v>1588</v>
+        <v>1595</v>
       </c>
       <c r="M233" s="5" t="s">
-        <v>1589</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
-        <v>1590</v>
+        <v>1597</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C234" s="5" t="s">
-        <v>1086</v>
+        <v>16</v>
       </c>
       <c r="D234" s="5" t="s">
-        <v>1103</v>
+        <v>1355</v>
       </c>
       <c r="E234" s="5" t="s">
-        <v>1275</v>
+        <v>18</v>
       </c>
       <c r="F234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G234" s="5" t="s">
-        <v>1591</v>
+      <c r="G234" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H234" s="5" t="s">
-        <v>1592</v>
+        <v>1598</v>
       </c>
       <c r="I234" s="5" t="s">
-        <v>1593</v>
+        <v>1599</v>
       </c>
       <c r="J234" s="5" t="s">
-        <v>1091</v>
+        <v>1574</v>
       </c>
       <c r="K234" s="5" t="s">
-        <v>1594</v>
+        <v>1600</v>
       </c>
       <c r="L234" s="6" t="s">
-        <v>1595</v>
+        <v>1601</v>
       </c>
       <c r="M234" s="5" t="s">
-        <v>1596</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
-        <v>1597</v>
+        <v>1603</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C235" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D235" s="5" t="s">
-        <v>1312</v>
+        <v>1355</v>
       </c>
       <c r="E235" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H235" s="5" t="s">
-        <v>1598</v>
+        <v>1604</v>
       </c>
       <c r="I235" s="5" t="s">
-        <v>1599</v>
+        <v>1605</v>
       </c>
       <c r="J235" s="5" t="s">
-        <v>1531</v>
+        <v>1574</v>
       </c>
       <c r="K235" s="5" t="s">
-        <v>1600</v>
+        <v>1606</v>
       </c>
       <c r="L235" s="6" t="s">
-        <v>1601</v>
+        <v>1607</v>
       </c>
       <c r="M235" s="5" t="s">
-        <v>1602</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="236">
-      <c r="A236" s="5" t="n">
-        <v>1936</v>
+      <c r="A236" s="5" t="s">
+        <v>1609</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C236" s="5" t="s">
-        <v>1572</v>
+        <v>16</v>
       </c>
       <c r="D236" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>1355</v>
+      </c>
+      <c r="E236" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H236" s="5" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="H236" s="5" t="s">
+        <v>1610</v>
+      </c>
+      <c r="I236" s="5"/>
       <c r="J236" s="5" t="s">
-        <v>1495</v>
+        <v>1574</v>
       </c>
       <c r="K236" s="5" t="s">
-        <v>1604</v>
+        <v>1611</v>
       </c>
       <c r="L236" s="6" t="s">
-        <v>1605</v>
+        <v>1612</v>
       </c>
       <c r="M236" s="5" t="s">
-        <v>1606</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
-        <v>1607</v>
+        <v>1614</v>
       </c>
       <c r="B237" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C237" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D237" s="5" t="s">
-        <v>1312</v>
+        <v>1355</v>
       </c>
       <c r="E237" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H237" s="5" t="s">
-        <v>1608</v>
+        <v>1615</v>
       </c>
       <c r="I237" s="5" t="s">
-        <v>1609</v>
+        <v>1616</v>
       </c>
       <c r="J237" s="5" t="s">
-        <v>1531</v>
+        <v>1574</v>
       </c>
       <c r="K237" s="5" t="s">
-        <v>1610</v>
+        <v>1617</v>
       </c>
       <c r="L237" s="6" t="s">
-        <v>1611</v>
+        <v>1618</v>
       </c>
       <c r="M237" s="5" t="s">
-        <v>1612</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
-        <v>1613</v>
+        <v>1620</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C238" s="5" t="s">
-        <v>16</v>
+        <v>1564</v>
       </c>
       <c r="D238" s="5" t="s">
-        <v>1542</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1565</v>
+      </c>
+      <c r="E238" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F238" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G238" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H238" s="5" t="s">
-        <v>1614</v>
+        <v>1621</v>
       </c>
       <c r="I238" s="5" t="s">
-        <v>1615</v>
+        <v>1622</v>
       </c>
       <c r="J238" s="5" t="s">
-        <v>1531</v>
+        <v>1538</v>
       </c>
       <c r="K238" s="5" t="s">
-        <v>1616</v>
+        <v>1623</v>
       </c>
       <c r="L238" s="6" t="s">
-        <v>1617</v>
+        <v>1624</v>
       </c>
       <c r="M238" s="5" t="s">
-        <v>1618</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
-        <v>1619</v>
+        <v>1626</v>
       </c>
       <c r="B239" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C239" s="5" t="s">
-        <v>1521</v>
+        <v>1129</v>
       </c>
       <c r="D239" s="5" t="s">
-        <v>1522</v>
-[...4 lines deleted...]
-        </is>
+        <v>1146</v>
+      </c>
+      <c r="E239" s="5" t="s">
+        <v>1318</v>
       </c>
       <c r="F239" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G239" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G239" s="5" t="s">
+        <v>1627</v>
       </c>
       <c r="H239" s="5" t="s">
-        <v>1620</v>
+        <v>1628</v>
       </c>
       <c r="I239" s="5" t="s">
-        <v>1621</v>
+        <v>1629</v>
       </c>
       <c r="J239" s="5" t="s">
-        <v>1495</v>
+        <v>1134</v>
       </c>
       <c r="K239" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L239" s="6" t="s">
-        <v>1623</v>
+        <v>1631</v>
       </c>
       <c r="M239" s="5" t="s">
-        <v>1624</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
-        <v>1625</v>
+        <v>1633</v>
       </c>
       <c r="B240" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C240" s="5" t="s">
-        <v>1521</v>
+        <v>1129</v>
       </c>
       <c r="D240" s="5" t="s">
-        <v>1522</v>
-[...4 lines deleted...]
-        </is>
+        <v>1146</v>
+      </c>
+      <c r="E240" s="5" t="s">
+        <v>1318</v>
       </c>
       <c r="F240" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G240" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G240" s="5" t="s">
+        <v>1634</v>
       </c>
       <c r="H240" s="5" t="s">
-        <v>1626</v>
+        <v>1635</v>
       </c>
       <c r="I240" s="5" t="s">
-        <v>1627</v>
+        <v>1636</v>
       </c>
       <c r="J240" s="5" t="s">
-        <v>1495</v>
+        <v>1134</v>
       </c>
       <c r="K240" s="5" t="s">
-        <v>1628</v>
+        <v>1637</v>
       </c>
       <c r="L240" s="6" t="s">
-        <v>1629</v>
+        <v>1638</v>
       </c>
       <c r="M240" s="5" t="s">
-        <v>1630</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
-        <v>1631</v>
+        <v>1640</v>
       </c>
       <c r="B241" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C241" s="5" t="s">
-        <v>1522</v>
+        <v>16</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>1312</v>
-[...7 lines deleted...]
-        <v>1632</v>
+        <v>1355</v>
+      </c>
+      <c r="E241" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F241" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G241" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H241" s="5" t="s">
-        <v>1633</v>
+        <v>1641</v>
       </c>
       <c r="I241" s="5" t="s">
-        <v>1634</v>
+        <v>1642</v>
       </c>
       <c r="J241" s="5" t="s">
-        <v>1495</v>
+        <v>1574</v>
       </c>
       <c r="K241" s="5" t="s">
-        <v>1635</v>
+        <v>1643</v>
       </c>
       <c r="L241" s="6" t="s">
-        <v>1636</v>
+        <v>1644</v>
       </c>
       <c r="M241" s="5" t="s">
-        <v>1637</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="242">
-      <c r="A242" s="5" t="s">
-        <v>1638</v>
+      <c r="A242" s="5" t="n">
+        <v>1936</v>
       </c>
       <c r="B242" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C242" s="5" t="s">
-        <v>1522</v>
+        <v>1615</v>
       </c>
       <c r="D242" s="5" t="s">
-        <v>1312</v>
+        <v>16</v>
       </c>
       <c r="E242" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F242" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G242" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H242" s="5" t="s">
-        <v>1639</v>
+      <c r="H242" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I242" s="5" t="s">
-        <v>1640</v>
+        <v>1646</v>
       </c>
       <c r="J242" s="5" t="s">
-        <v>1495</v>
+        <v>1538</v>
       </c>
       <c r="K242" s="5" t="s">
-        <v>1641</v>
+        <v>1647</v>
       </c>
       <c r="L242" s="6" t="s">
-        <v>1642</v>
+        <v>1648</v>
       </c>
       <c r="M242" s="5" t="s">
-        <v>1643</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
-        <v>1644</v>
+        <v>1650</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C243" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D243" s="5" t="s">
-        <v>1312</v>
+        <v>1355</v>
       </c>
       <c r="E243" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F243" s="5" t="s">
-        <v>1632</v>
+      <c r="F243" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G243" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H243" s="5" t="s">
-        <v>1645</v>
+        <v>1651</v>
       </c>
       <c r="I243" s="5" t="s">
-        <v>1646</v>
+        <v>1652</v>
       </c>
       <c r="J243" s="5" t="s">
-        <v>1531</v>
+        <v>1574</v>
       </c>
       <c r="K243" s="5" t="s">
-        <v>1647</v>
+        <v>1653</v>
       </c>
       <c r="L243" s="6" t="s">
-        <v>1648</v>
+        <v>1654</v>
       </c>
       <c r="M243" s="5" t="s">
-        <v>1649</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
-        <v>1650</v>
+        <v>1656</v>
       </c>
       <c r="B244" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C244" s="5" t="s">
-        <v>1086</v>
+        <v>16</v>
       </c>
       <c r="D244" s="5" t="s">
-        <v>1651</v>
+        <v>1585</v>
       </c>
       <c r="E244" s="5" t="s">
-        <v>1275</v>
+        <v>17</v>
       </c>
       <c r="F244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H244" s="5" t="s">
-        <v>1652</v>
+        <v>1657</v>
       </c>
       <c r="I244" s="5" t="s">
-        <v>1653</v>
+        <v>1658</v>
       </c>
       <c r="J244" s="5" t="s">
-        <v>1654</v>
+        <v>1574</v>
       </c>
       <c r="K244" s="5" t="s">
-        <v>1655</v>
+        <v>1659</v>
       </c>
       <c r="L244" s="6" t="s">
-        <v>1656</v>
+        <v>1660</v>
       </c>
       <c r="M244" s="5" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
-        <v>1658</v>
+        <v>1662</v>
       </c>
       <c r="B245" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C245" s="5" t="s">
-        <v>16</v>
+        <v>1564</v>
       </c>
       <c r="D245" s="5" t="s">
-        <v>1659</v>
-[...2 lines deleted...]
-        <v>688</v>
+        <v>1565</v>
+      </c>
+      <c r="E245" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H245" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H245" s="5" t="s">
+        <v>1663</v>
       </c>
       <c r="I245" s="5" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="J245" s="5" t="s">
-        <v>1495</v>
+        <v>1538</v>
       </c>
       <c r="K245" s="5" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="L245" s="6" t="s">
-        <v>1662</v>
+        <v>1666</v>
       </c>
       <c r="M245" s="5" t="s">
-        <v>1663</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
-        <v>1664</v>
+        <v>1668</v>
       </c>
       <c r="B246" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C246" s="5" t="s">
-        <v>296</v>
+        <v>1564</v>
       </c>
       <c r="D246" s="5" t="s">
-        <v>754</v>
-[...5 lines deleted...]
-        <v>1666</v>
+        <v>1565</v>
+      </c>
+      <c r="E246" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F246" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G246" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H246" s="5" t="s">
-        <v>1667</v>
+        <v>1669</v>
       </c>
       <c r="I246" s="5" t="s">
-        <v>1668</v>
+        <v>1670</v>
       </c>
       <c r="J246" s="5" t="s">
-        <v>1669</v>
+        <v>1538</v>
       </c>
       <c r="K246" s="5" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="L246" s="6" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="M246" s="5" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="B247" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C247" s="5" t="s">
-        <v>296</v>
+        <v>1565</v>
       </c>
       <c r="D247" s="5" t="s">
-        <v>754</v>
-[...2 lines deleted...]
-        <v>1665</v>
+        <v>1355</v>
+      </c>
+      <c r="E247" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F247" s="5" t="s">
-        <v>1666</v>
+        <v>1675</v>
       </c>
       <c r="G247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H247" s="5" t="s">
-        <v>1674</v>
+        <v>1676</v>
       </c>
       <c r="I247" s="5" t="s">
-        <v>1675</v>
+        <v>1677</v>
       </c>
       <c r="J247" s="5" t="s">
-        <v>1676</v>
+        <v>1538</v>
       </c>
       <c r="K247" s="5" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="L247" s="6" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="M247" s="5" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="B248" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C248" s="5" t="s">
-        <v>1521</v>
+        <v>1565</v>
       </c>
       <c r="D248" s="5" t="s">
-        <v>1681</v>
+        <v>1355</v>
       </c>
       <c r="E248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F248" s="5" t="s">
+      <c r="F248" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G248" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H248" s="5" t="s">
         <v>1682</v>
       </c>
-      <c r="G248" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H248" s="5" t="s">
+      <c r="I248" s="5" t="s">
         <v>1683</v>
       </c>
-      <c r="I248" s="5" t="s">
+      <c r="J248" s="5" t="s">
+        <v>1538</v>
+      </c>
+      <c r="K248" s="5" t="s">
         <v>1684</v>
       </c>
-      <c r="J248" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K248" s="5" t="s">
+      <c r="L248" s="6" t="s">
         <v>1685</v>
       </c>
-      <c r="L248" s="6" t="s">
+      <c r="M248" s="5" t="s">
         <v>1686</v>
-      </c>
-[...1 lines deleted...]
-        <v>1687</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
-        <v>1688</v>
+        <v>1687</v>
       </c>
       <c r="B249" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C249" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D249" s="5" t="s">
-        <v>1681</v>
+        <v>1355</v>
       </c>
       <c r="E249" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F249" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F249" s="5" t="s">
+        <v>1675</v>
       </c>
       <c r="G249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H249" s="5" t="s">
+        <v>1688</v>
+      </c>
+      <c r="I249" s="5" t="s">
         <v>1689</v>
       </c>
-      <c r="I249" s="5"/>
       <c r="J249" s="5" t="s">
-        <v>1531</v>
+        <v>1574</v>
       </c>
       <c r="K249" s="5" t="s">
         <v>1690</v>
       </c>
       <c r="L249" s="6" t="s">
         <v>1691</v>
       </c>
       <c r="M249" s="5" t="s">
         <v>1692</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
         <v>1693</v>
       </c>
       <c r="B250" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C250" s="5" t="s">
-        <v>1086</v>
+        <v>1129</v>
       </c>
       <c r="D250" s="5" t="s">
         <v>1694</v>
       </c>
       <c r="E250" s="5" t="s">
-        <v>1275</v>
+        <v>1318</v>
       </c>
       <c r="F250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H250" s="5" t="s">
         <v>1695</v>
       </c>
       <c r="I250" s="5" t="s">
         <v>1696</v>
       </c>
       <c r="J250" s="5" t="s">
         <v>1697</v>
       </c>
       <c r="K250" s="5" t="s">
         <v>1698</v>
       </c>
       <c r="L250" s="6" t="s">
         <v>1699</v>
       </c>
       <c r="M250" s="5" t="s">
         <v>1700</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
         <v>1701</v>
       </c>
       <c r="B251" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C251" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D251" s="5" t="s">
-        <v>1542</v>
+        <v>1702</v>
       </c>
       <c r="E251" s="5" t="s">
-        <v>17</v>
+        <v>711</v>
       </c>
       <c r="F251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H251" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I251" s="5"/>
+      <c r="H251" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I251" s="5" t="s">
+        <v>1703</v>
+      </c>
       <c r="J251" s="5" t="s">
-        <v>1531</v>
+        <v>1538</v>
       </c>
       <c r="K251" s="5" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="L251" s="6" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="M251" s="5" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="252">
-      <c r="A252" s="5" t="n">
-        <v>1940</v>
+      <c r="A252" s="5" t="s">
+        <v>1707</v>
       </c>
       <c r="B252" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C252" s="5" t="s">
-        <v>1267</v>
+        <v>312</v>
       </c>
       <c r="D252" s="5" t="s">
-        <v>1312</v>
-[...9 lines deleted...]
-        </is>
+        <v>785</v>
+      </c>
+      <c r="E252" s="5" t="s">
+        <v>1708</v>
+      </c>
+      <c r="F252" s="5" t="s">
+        <v>1709</v>
       </c>
       <c r="G252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H252" s="5" t="s">
-        <v>1706</v>
+        <v>1710</v>
       </c>
       <c r="I252" s="5" t="s">
-        <v>1707</v>
+        <v>1711</v>
       </c>
       <c r="J252" s="5" t="s">
-        <v>1531</v>
+        <v>1712</v>
       </c>
       <c r="K252" s="5" t="s">
-        <v>1708</v>
+        <v>1713</v>
       </c>
       <c r="L252" s="6" t="s">
-        <v>1709</v>
+        <v>1714</v>
       </c>
       <c r="M252" s="5" t="s">
-        <v>1710</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
-        <v>1711</v>
+        <v>1716</v>
       </c>
       <c r="B253" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C253" s="5" t="s">
-        <v>16</v>
+        <v>312</v>
       </c>
       <c r="D253" s="5" t="s">
-        <v>1312</v>
+        <v>785</v>
       </c>
       <c r="E253" s="5" t="s">
-        <v>1712</v>
+        <v>1708</v>
       </c>
       <c r="F253" s="5" t="s">
-        <v>1682</v>
+        <v>1709</v>
       </c>
       <c r="G253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H253" s="5" t="s">
-        <v>1713</v>
-[...1 lines deleted...]
-      <c r="I253" s="5"/>
+        <v>1717</v>
+      </c>
+      <c r="I253" s="5" t="s">
+        <v>1718</v>
+      </c>
       <c r="J253" s="5" t="s">
-        <v>1531</v>
+        <v>1719</v>
       </c>
       <c r="K253" s="5" t="s">
-        <v>1714</v>
+        <v>1720</v>
       </c>
       <c r="L253" s="6" t="s">
-        <v>1715</v>
+        <v>1721</v>
       </c>
       <c r="M253" s="5" t="s">
-        <v>1716</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
-        <v>1717</v>
+        <v>1723</v>
       </c>
       <c r="B254" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C254" s="5" t="s">
-        <v>16</v>
+        <v>1564</v>
       </c>
       <c r="D254" s="5" t="s">
-        <v>1312</v>
-[...7 lines deleted...]
-        </is>
+        <v>1724</v>
+      </c>
+      <c r="E254" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F254" s="5" t="s">
+        <v>1725</v>
       </c>
       <c r="G254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H254" s="5" t="s">
-        <v>1718</v>
+        <v>1726</v>
       </c>
       <c r="I254" s="5" t="s">
-        <v>1719</v>
+        <v>1727</v>
       </c>
       <c r="J254" s="5" t="s">
-        <v>1531</v>
+        <v>1538</v>
       </c>
       <c r="K254" s="5" t="s">
-        <v>1720</v>
+        <v>1728</v>
       </c>
       <c r="L254" s="6" t="s">
-        <v>1721</v>
+        <v>1729</v>
       </c>
       <c r="M254" s="5" t="s">
-        <v>1722</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
-        <v>1723</v>
+        <v>1731</v>
       </c>
       <c r="B255" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C255" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D255" s="5" t="s">
-        <v>1312</v>
+        <v>1724</v>
       </c>
       <c r="E255" s="5" t="s">
-        <v>1724</v>
-[...2 lines deleted...]
-        <v>786</v>
+        <v>17</v>
+      </c>
+      <c r="F255" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H255" s="5" t="s">
-        <v>1725</v>
-[...3 lines deleted...]
-      </c>
+        <v>1732</v>
+      </c>
+      <c r="I255" s="5"/>
       <c r="J255" s="5" t="s">
-        <v>1531</v>
+        <v>1574</v>
       </c>
       <c r="K255" s="5" t="s">
-        <v>1727</v>
+        <v>1733</v>
       </c>
       <c r="L255" s="6" t="s">
-        <v>1728</v>
+        <v>1734</v>
       </c>
       <c r="M255" s="5" t="s">
-        <v>1729</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="5" t="s">
-        <v>1730</v>
+        <v>1736</v>
       </c>
       <c r="B256" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C256" s="5" t="s">
-        <v>1267</v>
+        <v>1129</v>
       </c>
       <c r="D256" s="5" t="s">
-        <v>1312</v>
+        <v>1737</v>
       </c>
       <c r="E256" s="5" t="s">
-        <v>17</v>
+        <v>1318</v>
       </c>
       <c r="F256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H256" s="5" t="s">
-        <v>1731</v>
-[...1 lines deleted...]
-      <c r="I256" s="5"/>
+        <v>1738</v>
+      </c>
+      <c r="I256" s="5" t="s">
+        <v>1739</v>
+      </c>
       <c r="J256" s="5" t="s">
-        <v>1495</v>
+        <v>1740</v>
       </c>
       <c r="K256" s="5" t="s">
-        <v>1732</v>
+        <v>1741</v>
       </c>
       <c r="L256" s="6" t="s">
-        <v>1733</v>
+        <v>1742</v>
       </c>
       <c r="M256" s="5" t="s">
-        <v>1734</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="5" t="s">
-        <v>1735</v>
+        <v>1744</v>
       </c>
       <c r="B257" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C257" s="5" t="s">
-        <v>1572</v>
+        <v>16</v>
       </c>
       <c r="D257" s="5" t="s">
-        <v>1312</v>
+        <v>1585</v>
       </c>
       <c r="E257" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H257" s="5" t="s">
-        <v>1736</v>
-[...3 lines deleted...]
-      </c>
+        <v>1745</v>
+      </c>
+      <c r="I257" s="5"/>
       <c r="J257" s="5" t="s">
-        <v>1495</v>
+        <v>1574</v>
       </c>
       <c r="K257" s="5" t="s">
-        <v>1738</v>
+        <v>1746</v>
       </c>
       <c r="L257" s="6" t="s">
-        <v>1739</v>
+        <v>1747</v>
       </c>
       <c r="M257" s="5" t="s">
-        <v>1740</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="258">
-      <c r="A258" s="5" t="s">
-        <v>1741</v>
+      <c r="A258" s="5" t="n">
+        <v>1940</v>
       </c>
       <c r="B258" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C258" s="5" t="s">
-        <v>205</v>
+        <v>1310</v>
       </c>
       <c r="D258" s="5" t="s">
-        <v>1312</v>
+        <v>1355</v>
       </c>
       <c r="E258" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F258" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G258" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H258" s="5" t="s">
-        <v>1742</v>
+        <v>1749</v>
       </c>
       <c r="I258" s="5" t="s">
-        <v>1743</v>
+        <v>1750</v>
       </c>
       <c r="J258" s="5" t="s">
-        <v>1495</v>
+        <v>1574</v>
       </c>
       <c r="K258" s="5" t="s">
-        <v>1744</v>
+        <v>1751</v>
       </c>
       <c r="L258" s="6" t="s">
-        <v>1745</v>
+        <v>1752</v>
       </c>
       <c r="M258" s="5" t="s">
-        <v>1746</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="5" t="s">
-        <v>1747</v>
+        <v>1754</v>
       </c>
       <c r="B259" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C259" s="5" t="s">
-        <v>123</v>
+        <v>16</v>
       </c>
       <c r="D259" s="5" t="s">
-        <v>365</v>
+        <v>1355</v>
       </c>
       <c r="E259" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1755</v>
+      </c>
+      <c r="F259" s="5" t="s">
+        <v>1725</v>
       </c>
       <c r="G259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H259" s="5" t="s">
-        <v>1748</v>
-[...3 lines deleted...]
-      </c>
+        <v>1756</v>
+      </c>
+      <c r="I259" s="5"/>
       <c r="J259" s="5" t="s">
-        <v>1750</v>
+        <v>1574</v>
       </c>
       <c r="K259" s="5" t="s">
-        <v>1751</v>
+        <v>1757</v>
       </c>
       <c r="L259" s="6" t="s">
-        <v>1752</v>
+        <v>1758</v>
       </c>
       <c r="M259" s="5" t="s">
-        <v>1753</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="5" t="s">
-        <v>1754</v>
+        <v>1760</v>
       </c>
       <c r="B260" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C260" s="5" t="s">
-        <v>296</v>
+        <v>16</v>
       </c>
       <c r="D260" s="5" t="s">
-        <v>754</v>
+        <v>1355</v>
       </c>
       <c r="E260" s="5" t="s">
-        <v>1665</v>
-[...2 lines deleted...]
-        <v>1755</v>
+        <v>17</v>
+      </c>
+      <c r="F260" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H260" s="5" t="s">
-        <v>1756</v>
+        <v>1761</v>
       </c>
       <c r="I260" s="5" t="s">
-        <v>1757</v>
+        <v>1762</v>
       </c>
       <c r="J260" s="5" t="s">
-        <v>1758</v>
+        <v>1574</v>
       </c>
       <c r="K260" s="5" t="s">
-        <v>1759</v>
+        <v>1763</v>
       </c>
       <c r="L260" s="6" t="s">
-        <v>1760</v>
+        <v>1764</v>
       </c>
       <c r="M260" s="5" t="s">
-        <v>1761</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="5" t="s">
-        <v>1762</v>
+        <v>1766</v>
       </c>
       <c r="B261" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C261" s="5" t="s">
-        <v>296</v>
+        <v>16</v>
       </c>
       <c r="D261" s="5" t="s">
-        <v>754</v>
+        <v>1355</v>
       </c>
       <c r="E261" s="5" t="s">
-        <v>1665</v>
+        <v>1767</v>
       </c>
       <c r="F261" s="5" t="s">
-        <v>1755</v>
+        <v>817</v>
       </c>
       <c r="G261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H261" s="5" t="s">
-        <v>1763</v>
+        <v>1768</v>
       </c>
       <c r="I261" s="5" t="s">
-        <v>1764</v>
+        <v>1769</v>
       </c>
       <c r="J261" s="5" t="s">
-        <v>1765</v>
+        <v>1574</v>
       </c>
       <c r="K261" s="5" t="s">
-        <v>1766</v>
+        <v>1770</v>
       </c>
       <c r="L261" s="6" t="s">
-        <v>1767</v>
+        <v>1771</v>
       </c>
       <c r="M261" s="5" t="s">
-        <v>1768</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
-        <v>1769</v>
+        <v>1773</v>
       </c>
       <c r="B262" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C262" s="5" t="s">
-        <v>16</v>
+        <v>1310</v>
       </c>
       <c r="D262" s="5" t="s">
-        <v>1312</v>
+        <v>1355</v>
       </c>
       <c r="E262" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F262" s="5" t="s">
-        <v>786</v>
+      <c r="F262" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H262" s="5" t="s">
-        <v>1770</v>
-[...3 lines deleted...]
-      </c>
+        <v>1774</v>
+      </c>
+      <c r="I262" s="5"/>
       <c r="J262" s="5" t="s">
-        <v>1531</v>
+        <v>1538</v>
       </c>
       <c r="K262" s="5" t="s">
-        <v>1772</v>
+        <v>1775</v>
       </c>
       <c r="L262" s="6" t="s">
-        <v>1773</v>
+        <v>1776</v>
       </c>
       <c r="M262" s="5" t="s">
-        <v>1774</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="5" t="s">
-        <v>1775</v>
+        <v>1778</v>
       </c>
       <c r="B263" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C263" s="5" t="s">
-        <v>16</v>
+        <v>1615</v>
       </c>
       <c r="D263" s="5" t="s">
-        <v>1776</v>
+        <v>1355</v>
       </c>
       <c r="E263" s="5" t="s">
-        <v>1777</v>
-[...2 lines deleted...]
-        <v>1778</v>
+        <v>17</v>
+      </c>
+      <c r="F263" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H263" s="5" t="s">
         <v>1779</v>
       </c>
       <c r="I263" s="5" t="s">
         <v>1780</v>
       </c>
       <c r="J263" s="5" t="s">
-        <v>1495</v>
+        <v>1538</v>
       </c>
       <c r="K263" s="5" t="s">
         <v>1781</v>
       </c>
       <c r="L263" s="6" t="s">
         <v>1782</v>
       </c>
       <c r="M263" s="5" t="s">
         <v>1783</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
         <v>1784</v>
       </c>
       <c r="B264" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C264" s="5" t="s">
-        <v>16</v>
+        <v>205</v>
       </c>
       <c r="D264" s="5" t="s">
-        <v>1776</v>
-[...5 lines deleted...]
-        <v>1778</v>
+        <v>1355</v>
+      </c>
+      <c r="E264" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F264" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H264" s="5" t="s">
         <v>1785</v>
       </c>
-      <c r="I264" s="5"/>
+      <c r="I264" s="5" t="s">
+        <v>1786</v>
+      </c>
       <c r="J264" s="5" t="s">
-        <v>1495</v>
+        <v>1538</v>
       </c>
       <c r="K264" s="5" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="L264" s="6" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="M264" s="5" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="5" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="B265" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C265" s="5" t="s">
-        <v>205</v>
+        <v>123</v>
       </c>
       <c r="D265" s="5" t="s">
-        <v>1312</v>
+        <v>388</v>
       </c>
       <c r="E265" s="5" t="s">
-        <v>1790</v>
-[...2 lines deleted...]
-        <v>786</v>
+        <v>17</v>
+      </c>
+      <c r="F265" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H265" s="5" t="s">
         <v>1791</v>
       </c>
       <c r="I265" s="5" t="s">
         <v>1792</v>
       </c>
       <c r="J265" s="5" t="s">
         <v>1793</v>
       </c>
       <c r="K265" s="5" t="s">
         <v>1794</v>
       </c>
       <c r="L265" s="6" t="s">
         <v>1795</v>
       </c>
       <c r="M265" s="5" t="s">
         <v>1796</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="5" t="s">
         <v>1797</v>
       </c>
       <c r="B266" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C266" s="5" t="s">
-        <v>296</v>
+        <v>312</v>
       </c>
       <c r="D266" s="5" t="s">
-        <v>754</v>
+        <v>785</v>
       </c>
       <c r="E266" s="5" t="s">
-        <v>1665</v>
+        <v>1708</v>
       </c>
       <c r="F266" s="5" t="s">
-        <v>1755</v>
+        <v>1798</v>
       </c>
       <c r="G266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H266" s="5" t="s">
-        <v>1798</v>
-[...1 lines deleted...]
-      <c r="I266" s="5"/>
+        <v>1799</v>
+      </c>
+      <c r="I266" s="5" t="s">
+        <v>1800</v>
+      </c>
       <c r="J266" s="5" t="s">
-        <v>1799</v>
+        <v>1801</v>
       </c>
       <c r="K266" s="5" t="s">
-        <v>1800</v>
+        <v>1802</v>
       </c>
       <c r="L266" s="6" t="s">
-        <v>1801</v>
+        <v>1803</v>
       </c>
       <c r="M266" s="5" t="s">
-        <v>1802</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="5" t="s">
-        <v>1803</v>
+        <v>1805</v>
       </c>
       <c r="B267" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C267" s="5" t="s">
-        <v>16</v>
+        <v>312</v>
       </c>
       <c r="D267" s="5" t="s">
-        <v>1804</v>
+        <v>785</v>
       </c>
       <c r="E267" s="5" t="s">
-        <v>17</v>
+        <v>1708</v>
       </c>
       <c r="F267" s="5" t="s">
-        <v>1805</v>
+        <v>1798</v>
       </c>
       <c r="G267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H267" s="5" t="s">
-        <v>1542</v>
-[...1 lines deleted...]
-      <c r="I267" s="5"/>
+        <v>1806</v>
+      </c>
+      <c r="I267" s="5" t="s">
+        <v>1807</v>
+      </c>
       <c r="J267" s="5" t="s">
-        <v>1806</v>
+        <v>1808</v>
       </c>
       <c r="K267" s="5" t="s">
-        <v>1807</v>
+        <v>1809</v>
       </c>
       <c r="L267" s="6" t="s">
-        <v>1808</v>
+        <v>1810</v>
       </c>
       <c r="M267" s="5" t="s">
-        <v>1809</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="5" t="s">
-        <v>1810</v>
+        <v>1812</v>
       </c>
       <c r="B268" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C268" s="5" t="s">
-        <v>123</v>
+        <v>16</v>
       </c>
       <c r="D268" s="5" t="s">
-        <v>1811</v>
+        <v>1355</v>
       </c>
       <c r="E268" s="5" t="s">
-        <v>1812</v>
+        <v>17</v>
       </c>
       <c r="F268" s="5" t="s">
+        <v>817</v>
+      </c>
+      <c r="G268" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H268" s="5" t="s">
         <v>1813</v>
       </c>
-      <c r="G268" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H268" s="5" t="s">
+      <c r="I268" s="5" t="s">
         <v>1814</v>
       </c>
-      <c r="I268" s="5" t="s">
+      <c r="J268" s="5" t="s">
+        <v>1574</v>
+      </c>
+      <c r="K268" s="5" t="s">
         <v>1815</v>
       </c>
-      <c r="J268" s="5" t="s">
+      <c r="L268" s="6" t="s">
         <v>1816</v>
       </c>
-      <c r="K268" s="5" t="s">
+      <c r="M268" s="5" t="s">
         <v>1817</v>
-      </c>
-[...4 lines deleted...]
-        <v>1819</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="5" t="s">
-        <v>1820</v>
+        <v>1818</v>
       </c>
       <c r="B269" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C269" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D269" s="5" t="s">
-        <v>1776</v>
+        <v>1819</v>
       </c>
       <c r="E269" s="5" t="s">
-        <v>786</v>
+        <v>1820</v>
       </c>
       <c r="F269" s="5" t="s">
         <v>1821</v>
       </c>
       <c r="G269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H269" s="5" t="s">
         <v>1822</v>
       </c>
       <c r="I269" s="5" t="s">
         <v>1823</v>
       </c>
       <c r="J269" s="5" t="s">
-        <v>1495</v>
+        <v>1538</v>
       </c>
       <c r="K269" s="5" t="s">
         <v>1824</v>
       </c>
       <c r="L269" s="6" t="s">
         <v>1825</v>
       </c>
       <c r="M269" s="5" t="s">
         <v>1826</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="5" t="s">
         <v>1827</v>
       </c>
       <c r="B270" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C270" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D270" s="5" t="s">
-        <v>1776</v>
+        <v>1819</v>
       </c>
       <c r="E270" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F270" s="5" t="s">
+        <v>1821</v>
+      </c>
+      <c r="G270" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H270" s="5" t="s">
         <v>1828</v>
       </c>
-      <c r="G270" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H270" s="5" t="s">
+      <c r="I270" s="5"/>
+      <c r="J270" s="5" t="s">
+        <v>1538</v>
+      </c>
+      <c r="K270" s="5" t="s">
         <v>1829</v>
       </c>
-      <c r="I270" s="5" t="s">
+      <c r="L270" s="6" t="s">
         <v>1830</v>
       </c>
-      <c r="J270" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K270" s="5" t="s">
+      <c r="M270" s="5" t="s">
         <v>1831</v>
-      </c>
-[...4 lines deleted...]
-        <v>1833</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="5" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B271" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C271" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="D271" s="5" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E271" s="5" t="s">
+        <v>1833</v>
+      </c>
+      <c r="F271" s="5" t="s">
+        <v>817</v>
+      </c>
+      <c r="G271" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H271" s="5" t="s">
         <v>1834</v>
       </c>
-      <c r="B271" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E271" s="5" t="s">
+      <c r="I271" s="5" t="s">
         <v>1835</v>
       </c>
-      <c r="F271" s="5" t="s">
+      <c r="J271" s="5" t="s">
         <v>1836</v>
       </c>
-      <c r="G271" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H271" s="5" t="s">
+      <c r="K271" s="5" t="s">
         <v>1837</v>
       </c>
-      <c r="I271" s="5" t="s">
+      <c r="L271" s="6" t="s">
         <v>1838</v>
       </c>
-      <c r="J271" s="5" t="s">
+      <c r="M271" s="5" t="s">
         <v>1839</v>
-      </c>
-[...7 lines deleted...]
-        <v>1842</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B272" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C272" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="D272" s="5" t="s">
+        <v>785</v>
+      </c>
+      <c r="E272" s="5" t="s">
+        <v>1708</v>
+      </c>
+      <c r="F272" s="5" t="s">
+        <v>1798</v>
+      </c>
+      <c r="G272" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H272" s="5" t="s">
+        <v>1841</v>
+      </c>
+      <c r="I272" s="5"/>
+      <c r="J272" s="5" t="s">
+        <v>1842</v>
+      </c>
+      <c r="K272" s="5" t="s">
         <v>1843</v>
       </c>
-      <c r="B272" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H272" s="5" t="s">
+      <c r="L272" s="6" t="s">
         <v>1844</v>
       </c>
-      <c r="I272" s="5" t="s">
+      <c r="M272" s="5" t="s">
         <v>1845</v>
-      </c>
-[...10 lines deleted...]
-        <v>1849</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
-        <v>1850</v>
+        <v>1846</v>
       </c>
       <c r="B273" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C273" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D273" s="5" t="s">
-        <v>1776</v>
+        <v>1847</v>
       </c>
       <c r="E273" s="5" t="s">
-        <v>786</v>
+        <v>17</v>
       </c>
       <c r="F273" s="5" t="s">
-        <v>1828</v>
+        <v>1848</v>
       </c>
       <c r="G273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H273" s="5" t="s">
-        <v>1542</v>
+        <v>1585</v>
       </c>
       <c r="I273" s="5"/>
       <c r="J273" s="5" t="s">
-        <v>1495</v>
+        <v>1849</v>
       </c>
       <c r="K273" s="5" t="s">
+        <v>1850</v>
+      </c>
+      <c r="L273" s="6" t="s">
         <v>1851</v>
       </c>
-      <c r="L273" s="6" t="s">
+      <c r="M273" s="5" t="s">
         <v>1852</v>
-      </c>
-[...1 lines deleted...]
-        <v>1853</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="5" t="s">
+        <v>1853</v>
+      </c>
+      <c r="B274" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C274" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="D274" s="5" t="s">
         <v>1854</v>
       </c>
-      <c r="B274" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E274" s="5" t="s">
-        <v>786</v>
+        <v>1855</v>
       </c>
       <c r="F274" s="5" t="s">
-        <v>1828</v>
+        <v>1856</v>
       </c>
       <c r="G274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H274" s="5" t="s">
-        <v>1542</v>
-[...1 lines deleted...]
-      <c r="I274" s="5"/>
+        <v>1857</v>
+      </c>
+      <c r="I274" s="5" t="s">
+        <v>1858</v>
+      </c>
       <c r="J274" s="5" t="s">
-        <v>1495</v>
+        <v>1859</v>
       </c>
       <c r="K274" s="5" t="s">
-        <v>1855</v>
+        <v>1860</v>
       </c>
       <c r="L274" s="6" t="s">
-        <v>1856</v>
+        <v>1861</v>
       </c>
       <c r="M274" s="5" t="s">
-        <v>1857</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
-        <v>1858</v>
+        <v>1863</v>
       </c>
       <c r="B275" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C275" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D275" s="5" t="s">
-        <v>1776</v>
+        <v>1819</v>
       </c>
       <c r="E275" s="5" t="s">
-        <v>17</v>
+        <v>817</v>
       </c>
       <c r="F275" s="5" t="s">
-        <v>1828</v>
+        <v>1864</v>
       </c>
       <c r="G275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H275" s="5" t="s">
-        <v>1859</v>
+        <v>1865</v>
       </c>
       <c r="I275" s="5" t="s">
-        <v>1860</v>
+        <v>1866</v>
       </c>
       <c r="J275" s="5" t="s">
-        <v>1495</v>
+        <v>1538</v>
       </c>
       <c r="K275" s="5" t="s">
-        <v>1861</v>
+        <v>1867</v>
       </c>
       <c r="L275" s="6" t="s">
-        <v>1862</v>
+        <v>1868</v>
       </c>
       <c r="M275" s="5" t="s">
-        <v>1863</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="5" t="s">
-        <v>1864</v>
+        <v>1870</v>
       </c>
       <c r="B276" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C276" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D276" s="5" t="s">
-        <v>1312</v>
+        <v>1819</v>
       </c>
       <c r="E276" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F276" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F276" s="5" t="s">
+        <v>1871</v>
       </c>
       <c r="G276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H276" s="5" t="s">
-        <v>1865</v>
+        <v>1872</v>
       </c>
       <c r="I276" s="5" t="s">
-        <v>1866</v>
+        <v>1873</v>
       </c>
       <c r="J276" s="5" t="s">
-        <v>1531</v>
+        <v>1538</v>
       </c>
       <c r="K276" s="5" t="s">
-        <v>1867</v>
+        <v>1874</v>
       </c>
       <c r="L276" s="6" t="s">
-        <v>1868</v>
+        <v>1875</v>
       </c>
       <c r="M276" s="5" t="s">
-        <v>1869</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="5" t="s">
-        <v>1870</v>
+        <v>1877</v>
       </c>
       <c r="B277" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C277" s="5" t="s">
-        <v>1871</v>
+        <v>312</v>
       </c>
       <c r="D277" s="5" t="s">
-        <v>1267</v>
-[...9 lines deleted...]
-        </is>
+        <v>785</v>
+      </c>
+      <c r="E277" s="5" t="s">
+        <v>1878</v>
+      </c>
+      <c r="F277" s="5" t="s">
+        <v>1879</v>
       </c>
       <c r="G277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H277" s="5" t="s">
-        <v>1872</v>
+        <v>1880</v>
       </c>
       <c r="I277" s="5" t="s">
-        <v>1873</v>
+        <v>1881</v>
       </c>
       <c r="J277" s="5" t="s">
-        <v>1495</v>
+        <v>1882</v>
       </c>
       <c r="K277" s="5" t="s">
-        <v>1874</v>
+        <v>1883</v>
       </c>
       <c r="L277" s="6" t="s">
-        <v>1875</v>
+        <v>1884</v>
       </c>
       <c r="M277" s="5" t="s">
-        <v>1876</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="5" t="s">
-        <v>1877</v>
+        <v>1886</v>
       </c>
       <c r="B278" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C278" s="5" t="s">
-        <v>16</v>
+        <v>312</v>
       </c>
       <c r="D278" s="5" t="s">
-        <v>1776</v>
+        <v>785</v>
       </c>
       <c r="E278" s="5" t="s">
-        <v>1878</v>
+        <v>1708</v>
       </c>
       <c r="F278" s="5" t="s">
-        <v>1828</v>
+        <v>1879</v>
       </c>
       <c r="G278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H278" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H278" s="5" t="s">
+        <v>1887</v>
       </c>
       <c r="I278" s="5" t="s">
-        <v>1879</v>
+        <v>1888</v>
       </c>
       <c r="J278" s="5" t="s">
-        <v>1495</v>
+        <v>1889</v>
       </c>
       <c r="K278" s="5" t="s">
-        <v>1880</v>
+        <v>1890</v>
       </c>
       <c r="L278" s="6" t="s">
-        <v>1881</v>
+        <v>1891</v>
       </c>
       <c r="M278" s="5" t="s">
-        <v>1882</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="5" t="s">
-        <v>1883</v>
+        <v>1893</v>
       </c>
       <c r="B279" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C279" s="5" t="s">
-        <v>205</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D279" s="5" t="s">
+        <v>1819</v>
       </c>
       <c r="E279" s="5" t="s">
-        <v>1884</v>
-[...4 lines deleted...]
-        </is>
+        <v>817</v>
+      </c>
+      <c r="F279" s="5" t="s">
+        <v>1871</v>
       </c>
       <c r="G279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H279" s="5" t="s">
-        <v>1885</v>
-[...3 lines deleted...]
-      </c>
+        <v>1585</v>
+      </c>
+      <c r="I279" s="5"/>
       <c r="J279" s="5" t="s">
-        <v>1887</v>
+        <v>1538</v>
       </c>
       <c r="K279" s="5" t="s">
-        <v>1888</v>
+        <v>1894</v>
       </c>
       <c r="L279" s="6" t="s">
-        <v>1889</v>
+        <v>1895</v>
       </c>
       <c r="M279" s="5" t="s">
-        <v>1890</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="5" t="s">
-        <v>1891</v>
+        <v>1897</v>
       </c>
       <c r="B280" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C280" s="5" t="s">
-        <v>1267</v>
+        <v>16</v>
       </c>
       <c r="D280" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1819</v>
+      </c>
+      <c r="E280" s="5" t="s">
+        <v>817</v>
+      </c>
+      <c r="F280" s="5" t="s">
+        <v>1871</v>
       </c>
       <c r="G280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H280" s="5" t="s">
-        <v>1892</v>
-[...3 lines deleted...]
-      </c>
+        <v>1585</v>
+      </c>
+      <c r="I280" s="5"/>
       <c r="J280" s="5" t="s">
-        <v>1495</v>
+        <v>1538</v>
       </c>
       <c r="K280" s="5" t="s">
-        <v>1894</v>
+        <v>1898</v>
       </c>
       <c r="L280" s="6" t="s">
-        <v>1895</v>
+        <v>1899</v>
       </c>
       <c r="M280" s="5" t="s">
-        <v>1896</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="5" t="s">
-        <v>204</v>
+        <v>1901</v>
       </c>
       <c r="B281" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C281" s="5" t="s">
-        <v>205</v>
+        <v>16</v>
       </c>
       <c r="D281" s="5" t="s">
-        <v>206</v>
-[...9 lines deleted...]
-        </is>
+        <v>1819</v>
+      </c>
+      <c r="E281" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F281" s="5" t="s">
+        <v>1871</v>
       </c>
       <c r="G281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H281" s="5" t="s">
-        <v>1897</v>
+        <v>1902</v>
       </c>
       <c r="I281" s="5" t="s">
-        <v>1898</v>
+        <v>1903</v>
       </c>
       <c r="J281" s="5" t="s">
-        <v>1899</v>
+        <v>1538</v>
       </c>
       <c r="K281" s="5" t="s">
-        <v>1900</v>
+        <v>1904</v>
       </c>
       <c r="L281" s="6" t="s">
-        <v>1901</v>
+        <v>1905</v>
       </c>
       <c r="M281" s="5" t="s">
-        <v>1902</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="5" t="s">
-        <v>1903</v>
+        <v>1907</v>
       </c>
       <c r="B282" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C282" s="5" t="s">
-        <v>220</v>
+        <v>16</v>
       </c>
       <c r="D282" s="5" t="s">
-        <v>206</v>
-[...4 lines deleted...]
-        </is>
+        <v>1355</v>
+      </c>
+      <c r="E282" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H282" s="5" t="s">
-        <v>1904</v>
+        <v>1908</v>
       </c>
       <c r="I282" s="5" t="s">
-        <v>1905</v>
+        <v>1909</v>
       </c>
       <c r="J282" s="5" t="s">
-        <v>1906</v>
+        <v>1574</v>
       </c>
       <c r="K282" s="5" t="s">
-        <v>1907</v>
+        <v>1910</v>
       </c>
       <c r="L282" s="6" t="s">
-        <v>1908</v>
+        <v>1911</v>
       </c>
       <c r="M282" s="5" t="s">
-        <v>1909</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="5" t="s">
-        <v>1910</v>
+        <v>1913</v>
       </c>
       <c r="B283" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C283" s="5" t="s">
-        <v>1911</v>
+        <v>1914</v>
       </c>
       <c r="D283" s="5" t="s">
-        <v>1522</v>
+        <v>1310</v>
       </c>
       <c r="E283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H283" s="5" t="s">
-        <v>1912</v>
+        <v>1915</v>
       </c>
       <c r="I283" s="5" t="s">
-        <v>1913</v>
+        <v>1916</v>
       </c>
       <c r="J283" s="5" t="s">
-        <v>1495</v>
+        <v>1538</v>
       </c>
       <c r="K283" s="5" t="s">
-        <v>1914</v>
+        <v>1917</v>
       </c>
       <c r="L283" s="6" t="s">
-        <v>1915</v>
+        <v>1918</v>
       </c>
       <c r="M283" s="5" t="s">
-        <v>1916</v>
+        <v>1919</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" s="5" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B284" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C284" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D284" s="5" t="s">
+        <v>1819</v>
+      </c>
+      <c r="E284" s="5" t="s">
+        <v>1921</v>
+      </c>
+      <c r="F284" s="5" t="s">
+        <v>1871</v>
+      </c>
+      <c r="G284" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H284" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I284" s="5" t="s">
+        <v>1922</v>
+      </c>
+      <c r="J284" s="5" t="s">
+        <v>1538</v>
+      </c>
+      <c r="K284" s="5" t="s">
+        <v>1923</v>
+      </c>
+      <c r="L284" s="6" t="s">
+        <v>1924</v>
+      </c>
+      <c r="M284" s="5" t="s">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" s="5" t="s">
+        <v>1926</v>
+      </c>
+      <c r="B285" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C285" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="D285" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E285" s="5" t="s">
+        <v>1927</v>
+      </c>
+      <c r="F285" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G285" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H285" s="5" t="s">
+        <v>1928</v>
+      </c>
+      <c r="I285" s="5" t="s">
+        <v>1929</v>
+      </c>
+      <c r="J285" s="5" t="s">
+        <v>1930</v>
+      </c>
+      <c r="K285" s="5" t="s">
+        <v>1931</v>
+      </c>
+      <c r="L285" s="6" t="s">
+        <v>1932</v>
+      </c>
+      <c r="M285" s="5" t="s">
+        <v>1933</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" s="5" t="s">
+        <v>1934</v>
+      </c>
+      <c r="B286" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C286" s="5" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D286" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E286" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F286" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G286" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H286" s="5" t="s">
+        <v>1935</v>
+      </c>
+      <c r="I286" s="5" t="s">
+        <v>1936</v>
+      </c>
+      <c r="J286" s="5" t="s">
+        <v>1538</v>
+      </c>
+      <c r="K286" s="5" t="s">
+        <v>1937</v>
+      </c>
+      <c r="L286" s="6" t="s">
+        <v>1938</v>
+      </c>
+      <c r="M286" s="5" t="s">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="B287" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C287" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="D287" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="E287" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F287" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G287" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H287" s="5" t="s">
+        <v>1940</v>
+      </c>
+      <c r="I287" s="5" t="s">
+        <v>1941</v>
+      </c>
+      <c r="J287" s="5" t="s">
+        <v>1942</v>
+      </c>
+      <c r="K287" s="5" t="s">
+        <v>1943</v>
+      </c>
+      <c r="L287" s="6" t="s">
+        <v>1944</v>
+      </c>
+      <c r="M287" s="5" t="s">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" s="5" t="s">
+        <v>1946</v>
+      </c>
+      <c r="B288" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C288" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="D288" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="E288" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F288" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G288" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H288" s="5" t="s">
+        <v>1947</v>
+      </c>
+      <c r="I288" s="5" t="s">
+        <v>1948</v>
+      </c>
+      <c r="J288" s="5" t="s">
+        <v>1949</v>
+      </c>
+      <c r="K288" s="5" t="s">
+        <v>1950</v>
+      </c>
+      <c r="L288" s="6" t="s">
+        <v>1951</v>
+      </c>
+      <c r="M288" s="5" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" s="5" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B289" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C289" s="5" t="s">
+        <v>1954</v>
+      </c>
+      <c r="D289" s="5" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E289" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F289" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G289" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H289" s="5" t="s">
+        <v>1955</v>
+      </c>
+      <c r="I289" s="5" t="s">
+        <v>1956</v>
+      </c>
+      <c r="J289" s="5" t="s">
+        <v>1538</v>
+      </c>
+      <c r="K289" s="5" t="s">
+        <v>1957</v>
+      </c>
+      <c r="L289" s="6" t="s">
+        <v>1958</v>
+      </c>
+      <c r="M289" s="5" t="s">
+        <v>1959</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -24318,44 +24859,50 @@
     <hyperlink ref="M259" r:id="rId264"/>
     <hyperlink ref="M260" r:id="rId265"/>
     <hyperlink ref="M261" r:id="rId266"/>
     <hyperlink ref="M262" r:id="rId267"/>
     <hyperlink ref="M263" r:id="rId268"/>
     <hyperlink ref="M264" r:id="rId269"/>
     <hyperlink ref="M265" r:id="rId270"/>
     <hyperlink ref="M266" r:id="rId271"/>
     <hyperlink ref="M267" r:id="rId272"/>
     <hyperlink ref="M268" r:id="rId273"/>
     <hyperlink ref="M269" r:id="rId274"/>
     <hyperlink ref="M270" r:id="rId275"/>
     <hyperlink ref="M271" r:id="rId276"/>
     <hyperlink ref="M272" r:id="rId277"/>
     <hyperlink ref="M273" r:id="rId278"/>
     <hyperlink ref="M274" r:id="rId279"/>
     <hyperlink ref="M275" r:id="rId280"/>
     <hyperlink ref="M276" r:id="rId281"/>
     <hyperlink ref="M277" r:id="rId282"/>
     <hyperlink ref="M278" r:id="rId283"/>
     <hyperlink ref="M279" r:id="rId284"/>
     <hyperlink ref="M280" r:id="rId285"/>
     <hyperlink ref="M281" r:id="rId286"/>
     <hyperlink ref="M282" r:id="rId287"/>
     <hyperlink ref="M283" r:id="rId288"/>
+    <hyperlink ref="M284" r:id="rId289"/>
+    <hyperlink ref="M285" r:id="rId290"/>
+    <hyperlink ref="M286" r:id="rId291"/>
+    <hyperlink ref="M287" r:id="rId292"/>
+    <hyperlink ref="M288" r:id="rId293"/>
+    <hyperlink ref="M289" r:id="rId294"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>