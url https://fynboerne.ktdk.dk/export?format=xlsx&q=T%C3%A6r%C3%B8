--- v2 (2026-02-24)
+++ v3 (2026-04-12)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1889" uniqueCount="1218" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1953" uniqueCount="1265" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -1314,50 +1314,111 @@
   <si>
     <t>Christine Warberg og Leonard Holsts datter, Ellen Agnete Amstrup, blev bortadopteret, men familien bevarede kontakten til hende. 
 Det vides ikke, hvad Leonard Holsts forældre hed.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB1372</t>
   </si>
   <si>
     <t>Christine har det godt på hospitalet, men Pojken (Leonard Holst) er trist. Hun er lettet over, at vielsen er aflyst. Lægen sagde, at Christine godt kan klare sørejsen. Præsten støttede også, at vielsen blev aflyst. 
 Hele flokken spiste hos Rasmussen. Pojkens forældre syntes heller ikke om bryllup. På Hvilan skal de ikke vide noget om graviditeten. Laura Warberg kommer hjem fredag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/xCq7</t>
   </si>
   <si>
     <t>[Fortrykt øverst s. 1 og 2:]
 Carl Larsen.
 Hotel Royal. Aarhus, den …..189
 [Håndskrevet:]
 Søndag Aften
 Kjæreste Abba!
 Alt føjer sig saa godt for os og Christine er saa rask. Da jeg gik ind imorges for at lede dem op, traf jeg strax paa Pojken, der var på Vejen til Christine. Han saa mig ikke inden jeg var lige ved ham, det bedrøvede mig at see ham gaa saa sorgfuldt helt optaget af sine egne Tanker. Vi fulgtes ad til Chr. og de var begge – hun især – saa lettede ved at der ingen Vielse skulde være; han vistnok mest fordi hun ønskede det saameget. Til Præsten havde han iaftes udtalt, at naar de blev viede nu saa havde han det Haab, at de med Tiden kunde falde sammen igjen – Baade Bassen og jeg tog Gjensynet meget roligt. Fra hende gik vi til Skandinavien at faa Syberg med til Lægen. Denne erklærede, at Chr. kunde uden Tvivl nok klare Sørejsen helt lige til Kjøbenhavn, han vilde give hende lidt Chloral og selv følge os ombord Tirsdag Aften 11½. Han billigede vor Fremgangsmaade med ikke at holde [”holde” overstreget] faa dem viede. Saa gik vi alle fire i Kirke og fik en udmærket Prædiken. Kl. 2 skulde de møde hos Præsten. Vi blev hurtig enige med ham i det rigtige ved ikke at faa et Ægteskab istand med den Tanke, at det saa skulde opløses; ligesaa Hensynet til Barnet og det vanskelige for hende i at beholde sit Pigenavn. Altsaa vi mødte slet ingen Modstand og han var mageløs rar. Det var mest af Hensyn til Barnet og til Pojken, at han havde foreholdt hende det urigtige i at indgaa det med den faste Beslutning at skilles. Han talte saa godt og saa medlidende om Pojken, havde ogsaa sagt til hende, at en saadan Kjærlighed skulde hun betænke sig på at kaste fra sig og meget mere godt om ham, som jeg bedre kan fortælle om mundtlig. De Unge var i en anden Stue, han lovede at besøge Chr. imorgen. Det er forbavsende saa rigtig han har opfattet hendes Karakter, hvad hun ogsaa selv indrømmer, men hun har ogsaa skrevet flere anonyme Breve til hans ”umodne Produkter af Læsning af Ibsen og Bjørnsson” sagde han. Imidlertid han har jo været ganske mageløs mod hende. Derfra gik vi Alle ned til Rasmussen, det er en prægtig, deltagende Kone, vi skulde spise der, vilde hun absolut have, vi fik Suppe Boeuf og Kage med Øl til. Vi spiste godt og følte os meget lettede undtagen Pojke, der er lige sorgfuld bestandig, vel mest en Følge af, at nu maa det jo hedde sig og naturligvis ogsaa være forbi med Forlovelsen; det kan ikke trøste ham, at jeg siger vi kan se Tiden an. Saa gik Syberg til Lægen at faa rigtig Besked om Fødselsstiftelsen og nu rejser han iaften lige til Kjøbenhavn og tager imod os Onsdag Morgen. Pojken tager vi med samt alle Papirerne. Hans Forældre havde ment, at det var for overilet med Vielse, om det dog ikke kunde dysses ned, altsaa de vil synes om denne Ordning. Hans Far gav ham Penge, og Christine har faaet de 50 Kr. Du gav ham. Paa Hvilan ved de intet og skal ikke vide om det, end at Forlovelsen er hævet. Nu skriver jeg ogsaa til Dalen. Er der Breve til mig, kan Du jo sende dem til Alhed; jeg kommer saa om Alt gaar efter Ønske hjem Fredag med Iltoget. Syberg og vi Alle er raske. Det har været en anstrengende Dag, jeg laa en Time paa Sengen mange Farvel min egen Ven. Det er en Sorgens Tid men det klarer vel igjen. Kjærlig Hilsen til alle hjemme. Du siger vel at Far er bedre og jeg bliver et Par Dage hos ham.
 Din Smaa.</t>
   </si>
   <si>
+    <t>1892-04-17</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup, billedhugger
+- Jensen, Frøken, Erikshaab
+Alhed Larsen
+Johanne Christine Larsen
+Adelheyde Syberg
+Hempel Syberg
+Albrecht  Warberg
+Andreas Warberg
+Laura Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Henrik Havemann
+Rebecca Havemann
+Marie Juul
+Alhed Larsen
+Johanne Christine Larsen
+Ellen Schroll
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Munter var en hund. Tips og Spids var formodentlig også dyr på Erikshaab.
+Ellen Sawyer var fra januar til maj 1892 ung pige i huset hos Hr. og Fru Havemann i Hamburg. 
+Chartreuse er en fransk likør. 
+Gretchen var i huset hos Havemann-parret i 1892. 
+Alheds nye adresse: Alhed Larsen, f. Warberg, var i lære på Den Kongelige Porcelainsfabrik fra 1890. I januar flyttede hun til et logi i København ejet af en Fru Laudrup. 
+Betty Stukart, Olga Moltke, Rasmussen, Heinrich Callesen, Augusta Brun, Grohmann, Peters, Lusen og Leth kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1579</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer stiler brevet til mange personer i håb om selv at få en masse breve. 
+Ellen har måttet købe handsker. Efter en handletur lagde hun handskerne i gangen, og om aftenen var de væk. Gretchen nægtede at have taget dem, men Fru Havemann fandt dem i hendes lommer. Gretchen tilstod så. Nu ved Ellen ikke, om Gretchen bliver i pladsen. Måske kommer Ellen Schroll i stedet. Ellen beder Alhed og Johanne Larsen om at gå til Bæklund og undersøge dette.
+Ellen har været til koncert i Stadttheater og derefter på café, hvor hun fik for meget at drikke. Hun har set en skønhedsdronning. Hun har også været på indkøb med Fru Grohmann og købt en lang trøje. Ellen fulgtes med Anna Grohmann, 15 år. Grohmanns børn er søde og velopdragne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/UmHr</t>
+  </si>
+  <si>
+    <t>1st Paaskedag d. 17 April – 92
+Kære Far, Mor, Frk. Jensen, Alhed, Johanne, Lus, Dis, Dengse, Onkel Syberg, Tante Mimmi, Tips, Munter, Spids!!!
+Nu tager jeg 13 Fluer med et Smæk og skriver til jer allesammen paa en Gang, men saa ere i igen allesammen i Brevgæld til mig, og jeg venter mig 13 el. i det mindste 11 Breve, en af de første Dage. – Klk er 7½, jeg har været tidligt oppe, for at naa at faa skreven i Dag ”Herskavet”, som Dis skrev, er endnu ikke oppe, Grettchen gør rent i Spisestuen, og jeg sidder ved Kaptajnens Skrivebord og prøver at smørre et ogodt ["o" først i ordet overstreget] Plaster op (uden Stregepapir!) – Først vil jeg berette, hvad der de sidste 3-4 Dage har optaget os meget I kan tænke jer, jeg har været ikke saa uhyre langt fra at komme for Retten (forfærdes ej du lille Hob) - : For cirka en Maaned siden, var jeg en Dag ude at hente Smør! - - - . Jeg havde Handsker paa, et Par jeg maatte købe den første Søndag jeg var her og skulde til Grohmanns, min Kuffert var endnu ikke kommen, - et Par brilliante Handsker, Hamburg ekcellerer i dem (ikke specielt i mine!) – Jeg tog altsaa mine Handsker af og lagde dem på Gangbordet, men om Aftenen vare de væk sporløst Jeg var jo lidt gnaven i Ansigtet, og spurgte næste Dag Grettchen, men hun sagde ”Nein, Fräülein, dass weiss ich nicht” . Nu gjorde vi en 8 Dages Tid senere rent i hele Huset, men der var ingen Handsker. Saa en Aften, Gretchen var ude ei ["ei" overstreget], i Torsdags, siger jeg til Fru Havemann, jeg skal ind og se i Gretchens Kurv efter mine Handsker, og vi gaar jo derind, men finder kun en Masse gammelt ubrugeligt Skidt, Klude og Pjalter, - hun hører nemlig til dem, som kun ejer 1 3/4 Særk og ikke stort andet, hendes Kjoler kan knap hænge sammen. Saa kom vi da i Tanker om, at hvis hun havde dem, havde hun dem paa, jeg var bleven saa opsat paa at faa mine Handsker igen at jeg besluttede at sidde oppe efter hende, men da hun sjælden kommer inden 4½ el 5, saa opgav jeg det, men næste Morgen listede Fru Havemann ind i hendes Kjolelomme og der laa ”der Hund begraben”. – Kaptajnen tog nu fat paa hende og spurgte om hun havde taget dem, men hun sagde nej, vi gik saa alle 4 i hendes Kammer og hun begyndte en Undersøgelse, under hvilken hun fik dem puttet væk, men Fru Havemann hittede dem igen, men Gretchen erklærede dem havde hun selv købt. Saa sagde Kaptajnen han vilde gaa til Politiet, og saa sagde hun ogsaa i Gaar at hun havde gjort det. Nu ved jeg ikke, om vi skal beholde hende, hun er ikke dygtig, altid beskidt, gaar paa Dansehuse, siger ikke sandt, saa længe hun ved Løgn; den Gang Kaptajnen kom hjem fra da han havde været paa Bæklund, fortalte han at Ellen Schroll vilde saa gerne herned til Sommer, men være som Pige og have Pigeløn, men der er nok Tale om, at hun og Maride Juul skal til Kbh. og tage Kursus i Kogning, og hvis hun skal det, saa skal hun ikke her. Nu er det i min Interesse, hvad hun skal, for vi 2 kan naturligvis ikke være her sammen, det er her ikke Plads til, men kan Alhed &amp;amp; Johanne f. Eks. ikke vandre ud til Bæklund og faa Rede i Tingene, men det maa ikke være mig, som har sat det I ["I" overstreget] i jer, for der er ingen Ting sagt noget til mig, jeg har blot ”spist” mine Øren. Hvis I kommer derned, beretter Ellen nok selv om sine Fremtidsudsigter. 
+Langfredag var vi i Stadttheater og hørte Te Deum, som kun synges en Gang om Aaret, nemlig den Dag. Det var ganske henrivende smukt, Solo Chor, Orchester, 80 Stemmer, man kan slet ikke beskrive det -. Siden gik vi i Caffé Nowak - den største og fineste i Hamburg, kendt af alle – og spiste til Aften for 6 Kr, er det ikke knusende, 5 Portioner Smørrebrød, Kaptajnen og jeg drak hver 2 Seidler Bier, siden tog vi Kaffe med Chartreuse, jeg var fuld, det Øl er noget lumsk Skidt, men det smager brilliant, jeg er næsten fuld naar jeg har faaet et Krus, forrige Søndag, - da vi vare i Flora og saa la Beautíe célebre Mrs Betty Stukart, som fik 1st Præmie ved Skønhedskonkurencen, hun sprang omkring med en tam Løve. Hun var meget pæn, dog ikke nær saa køn som f. Ek. Olga Moltke, - (Bisætning) drak jeg 4 (Hovedsætning – Eftersætning). -- -- -- --.
+Fru Grohmann var saa alligevel med ved vores Indkøb, hun førte os gennem en Masse Gader til en vældig Butik, hvor hun selv har handlet i 20 Aar, de sprang som Lopper for hendes mindste Vink, der var 12 Commisser foruden Kvinder og Børn, jeg fik en Jaquet, en lang, lys aaben Trøje, til 19 – 60 – er det grusomt dyrt – de siger alle det er meget billigt det var den billigste og pæneste de havde, alle de andre vare sværere lukkede og til 24 a 25 Mark, Fru Havemann fik en til 35, sort Overstykke meget pænt; vi har ogsaa faaet nye Hatte, min er sort, med røde Baand svarende til min røde Kjole, den er meget pæn, men hun har ikke lagt Regning ved, saa jeg aner ikke, hvad den koster. – Vi skal have fint Gilde i Morgen med Suppe, Steg, Gedde og Desert. Men vi kan ikke faa nogen til at komme de ere alle inviterede ud, und. Rasmussen, og i Eftermiddag gaar Fru Havemann og jeg hen til Grohmann og ser om de vil komme. Jeg glæder mig til en Gang igen at dække fint Bord, og vi skal have en Masse dejlig Vin. - - 
+I Søndags vare vi med Grohmanns i Zoologiske Have, jeg gik hele Tiden med Anna, den næstældste Datter, hun er 15 Aar og meget sød, hun minder en Del om Lus en(ikke rigtig Lus) men [”men” indsat over Linien] er meget stille og ”furchtbar gut” som Fru Grohmann siger, Fru G. har sagt, jeg skal komme tit hen og være sammen med Anna da jeg kan lære meget tysk af hende. Det er ogsaa sandt, naar jeg er hos Grohmanns taler jeg dobbelt saa godt tysk, jeg er sikker paa jeg kunde blive en hel Tysker, om jeg var sammen med dem altid, men Fru Havemann forvilder mig en hel Del. – Grohmanns elsker jeg, de ere allesammen saa søde og rare, I skulde se nogle Børn, kønne, livlige og knusende velopdragne, de lange Unger faar kun 1 lille Kage at dele naar vi drikker Kaffe, og ere saamænd saa glade som om de havde faaet saamange de kunde spise. – 
+Nu venter jeg I skriver til mig alle sammen og Alhed, maa jeg faa din nye Adresse (!), det glæder mig, du er hjemme og holder dem ilive med dit Morskab, og det glæder mig Johanne, du ikke kom til Kbn. Nu kan I jo have en gemytlig Paaske, jeg skulde ikke have noget imod at være hjemme ogsaa i Paasken. Heinrich Callesen, en ung Fyr, Søstersøn af Augusta Brun, er inde, han kommer her jævnlig om Søndagen. Fru H. passer ham, mens jeg skriver mit Brev, siden skal vi ud, hen til Grohmanns og i Aften i engelsk Kirke, der kan jeg ikke forstaa et Muk tænker jeg, saa jeg glæder mig ikke, - 
+Jeg sender min ærb. Hilsen til Peters, som vel er ved at stikke af, jeg haaber I ere ["ere" overstreget] gøre Stads af ham i den Anledning. 
+Mange Hilsner fra eders Datter – Søster – Niece - ex – Elev – Tante - (Spids) – Elle
+[Skrevet henover teksten s. 4:]
+Hilsen fra Fru Havemann.
+[Skrevet øverst, på tværs s. 1:]
+Min Lærer har sagt til Leth at han var svært fornøjet ”med mig – Sie spielt schon Chopin” -</t>
+  </si>
+  <si>
     <t>1892-05-02</t>
   </si>
   <si>
     <t>Louise Amstrup
 Julie Brandt
 - Grauer
 Malin   Holmström-Ingers
 Leonard Holst
 - la Cour
 Johanne Christine Larsen
 - Laudrup
 Mogens Lindhardt
 Charles Rasmussen
 - Rasmussen, Århus
 Jenny Rasmussen, Aarhus
 Ellen  Sawyer
 Adelheyde Syberg
 Hempel Syberg
 Emil Vett
 Laura Warberg
 Theodor Wessel</t>
   </si>
   <si>
     <t>Christine, f. Warberg, var ugift og gravid og "i skjul" hos ægteparret Rasmussen i Århus fra januar til marts 1892. 
 Den omtalte bog er muligvis: Mogens Lindhardt: En redegørelse for Luthers forståelse og anvendelse af Augustin i Romerbrevsforelæsningen, belyst ved en Analyse af Fortolkningen til Rom.7
@@ -1377,50 +1438,103 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/cnLh</t>
   </si>
   <si>
     <t>[Med sort blæk på kuvertens forside:]
 Frøken Alhed Warberg
 Vesterbrogade No 12 o. G.
 København V.
 [Med rødt blæk på kuvertens forside:]
 No 4
 [Med blyant på kuvertens forside:]
 Christnes breve om
 (Mornine)
 fødslen lille Nete
 blev adopteret af
 tante Visse
 [I brevet; med blå farveblyant:]
 Aarhus Jan. 1892
 [I brevet; med sort blæk:]
 Kæreste Alhed!
 Nu har jeg været i Byen med dit Brev; efter at have expederet det ned i en Postkasse, begav jeg mig op til Dr. Grauer; han er dog en mageløs rar én, så venlig og ligefrem. Han kunde strax kende mig, og til min store Triumf var det første han sagde: ”Nå, er det så overstået!” At der ikke er noget iøjenfaldende er da sikkert, når han kan sige sådan! Dernæst gik jeg ned til Stranden, min sædvanlige Tur, sad lidt på en Bænk og så på Vandet, som i Dag var så vidunderlig dejligt i det klare Vejr. Så gik jeg til Boghandleren og købte dette Papir; der inde stod på Disken Pastor Lindhardt, (!) da jeg så det, kunde jeg ikke modstå at købe ham, og her har du ham nu, men du må ikke vise nogen ham, og du skal snart sende ham igen. Dette Billede er kønnere, end han selv er – f. Ex. i en Koncertsal, men ikke nær–nær så dejlig, som når man ser ham i Kirken. Er det ikke en dejlig Pande, han har?
 Nu har jeg besluttet at gå op til ham, jeg er ikke for at skrive, jeg er bange, han skal synes, det bliver for morsomt med den 3die anonyme Skrivelse; men jeg kan ikke vide, hvor længe jeg nu kan gå og snuse omkring N_o_ 4 i Mejlgade, inden jeg får det nødvendige Mod; jeg kommer vist til at drikke mig en lille Perial først; ellers kommer jeg bestemt aldrig længere end til Porten, og skal det være, så skal det jo være snart. Lige så snart jeg har været der, skal jeg skrive, hvordan jeg blev modtaget, jeg kan ikke vide, hvordan, om han skænder på mig! Jeg er i Grunden halvvejs flov over strax når jeg har puttet et Brev til dig i Postkassen så at begynde på et andet – ikke for dig, for jeg kan nok tænke, at du er glad ved mange og lange Breve, heller ikke for mig selv, for mig er det en Tilfressstillelse at skrive til dig – men for Leonard og Mor, som ikke får ¼ så lange Breve; at Mor ikke gør det, er en Selvfølge, hvad i Verdens Riger skal jeg dog finde på at skrive om, jeg fylder Brevene med Beretninger om Teater og Koncerter, men det kan jeg jo ikke blive ved med, til Leonard har jeg som oftest ondt ved at skrive lange Breve; at han be’r om Opgør, undrer mig ikke det mindste, du ved jo, han er et rent Barn i Ubetænksomhed, og han må jo også længes efter en Afgørelse. Jeg skrev til ham, at det var ikke Tiden nu til den Ting, så skrev jeg desuden en hel Mængde Formaninger, bl.a. at han skulde lade være med for Fremtiden at kalde sig selv for Usling, fej stymper svag ”Stakkar” o.s.v. hvis han i Virkeligheden ønskede at blive anderledes, så skulde det ikke vise sig i Ord, dett [det sidste ”t” i ordet overstreget] nyttede ikke at beklage og udskælde Fortiden, som derved ikke forandrer sig en eneste Smule. Det er også en af hans Fejl, synes jeg, at han vistnok sig selv uafvidende – mener at det er godt, når han bare kan fortælle rigtig tit og i rigtig yderliggående Udtryk, hvor elendig en Skabning han er. Er der da ikke også noget i det, og er det ikke en dårlig ”Omvendelse”? Er det ikke sært, jeg har i denne Tid mere Selvagtelse, end jeg nogen Sinde har haft! Jeg føler mig for god til at være ”falden Kvinde”; men det er jeg da heller ikke i Virkeligheden, skønt Alverden naturligvis vilde stemple mig sådan, hvis den vidste Sandheden. – Du spørger til Børnetøjet – ja 6 Navlebind har jeg færdige og Skjorterne er klippede, alt det er af mit gamle Linned; jeg skrev til la Cour og Vett &amp;amp; W. i Odense om Blonder, Tøj til Trøjer og Voxdug på Erikshåbs Regning; så snart jeg nu kan låne Fru Rs Søsters Symaskine, skal jeg ordentlig kile på, man ved jo snart hverken Dag eller Time. Jeg har en dunkel Forestilling om, at jeg skriver en Ting en urimelig Masse Gange, jeg kan ikke rigtig rede ud, hvad jeg har skrevet til dig, Elle og Leonard, men bliver det for morsomt, så kan du bare gøre Vrøvl. Jeg føler en Slags Samvittighedsnag over, at Brandt ikke ved noget om alt dette, hun er dog min bedste Ven næst jer – ja i Grunden næsten som hun virkelig kunde være min Søster, jeg er bange, jeg ikke kan overvinde mig til at skrive til hende – så må jeg jo lyve, og det skammer jeg mig endnu mere ved end at [”at” overstreget] ved at tie helt stille; tror du, det går an, at du fortæller hende det? Så må du nok, hvis du synes; jeg er bange, hun taber forfærdelig for mig, men på den anden Side bryder jeg mig selvfølgelig ikke om at stå for hende mere skær, end jeg er, og hun kan vel næppe gå ind under dem, som skal ”skånes”, hvortil f. Ex. Johanne hører, og selvfølgelig heller ikke under dem, der ikke står nær nok til at vide det. Jeg er kommen til at tænke på, at jeg selv i hendes Sted vilde finde det underligt ikke at være så betroet Ven, det vilde gøre mig ondt, hvis jeg senere en Gang fik det at vide, at mit Venskab ikke blev regnet så meget - og akkurat det samme gælder jo for hende. Kort sagt, jeg føler, at det er en Utidighed at skjule det for hende, som jeg dog ved, holder så meget af mig, og jeg fatter ikke, hvorledes jeg til hende skal kunne skrive et Brev, der, selv om det ikke indeholder direkte Usandheder, dog har en gevaldig Løgn til Forudsætning. Tænk nu over dette og gør så, hvad du synes er rigtigst. Bevares sikken Epistel, jeg her har forfattet endnu i Aften - ja nu kan du have Godnat for denne Gang!! Kan du læse disse små ? Bogstaver?
 Fredag d: 5/2 Du kan ikke sætte dig ind i, hvor den gode pater R irriterer mig - mest, fordi han er så unaturlig skikkelig, det Skrog; uh, jeg kan somme Tider knap bekvemme mig til at svare ham ordentlig; og så er der en Ting, som er mig så kolossalt modbydelig: han harker og spytter i en Køre hele Dagen igennem, jeg kan jo høre hver Lyd ind til mig, - især om Morgenen er det drøjt at blive vækket ved de grulige Lyde, jeg bander en frygtelig Ed, hver Gang jeg hører det, men den kan jeg nu spare mig. Nu er han også begyndt at spytte ved Middagsbordet - uha, det er en Prøvelse, siger jeg dig! Og så er han noget af det mindst "sjoaugjerede", som han siger, føj for en Skjorte - og den sorte Kant på Neglene løber helt rundt - men ganske uhyre skikkelig er han, og højst grinagtig, når man er i Humør til at se det, hans Udtryk er storartede, sådan talte han forleden om "blaserede Støvler" - er du med? der er en Slags hæsblæsende Tjenstvillighed hos ham, der somme Tider er nærved at gøre mig rasende, så velment den er! Når jeg f. Ex kommer hjem og ringer på, så kommer han farende som et fremfarende heftigt Vejr - mere på Hovedet end på Benene - og med Forklædet stående om sig som en Sky - uha, jeg er ved at kyle ham Pakkerne og Muffen i Hovedet, når han sådan kommer hvirvlende. At høre hans faderlige Røst overfor Charles er mange Penge værd: "Tillader du, min Dreng?" "S'go" "Mange Tak!" - han kunde såmæn ikke tiltale mig med mere udsøgt Høflighed, end han bruger til Ungen - og hans pædagogiske Evner - å du milde! Siger Charles den uskyldigste Bemærkning f. Ex. "Nå, Midde (Hund) er du der igen!" Så kan han hæve sin advarende Faderrøst: "Char-les!" Uh, hvor han er grinagtig; når jeg bare kunde lade være at irritere mig, kunde jeg få mangen indvendige Grin ad ham!
 Hvad siger dog Fru Laudrup til dine mange natlige Forlystelser? Brandt skrev, at du sprøjtede hende med Eau de Cologne for at mildne hende! Det er da kun Esprit de Valdemar? - Hvad var så den overvægtige [ulæseligt]else til Onkel Syberg? Hvornår er det Tant Mimis Fødselsdag? Jeg tror, jeg sender dette inden dit næste Brev, skønt det rigtignok er af et tvivlsomt Indhold, men så sender du jo nok min dejlige Præst i dit næst ["næst" overstreget] Brev, som forhåbentlig indtræffer i en ikke for fjærn Fremtid, jeg kan ikke godt undvære ham; desværre flover jeg mig over at have ham stående på mit Bord, og jeg flover mig også over at have ham i Skrin som mine Elskeder i gamle Dage. Nej, jeg skriver sandelig da ingen flot Pen; og så er der den Hage, at jeg vistnok aldrig vilde kunne ordne et nok så godt Stof. Men man kan jo have Lov at kludre så meget, man vil, for egen Regning. Godnat! Jeg har Hovedpine og har skevet til Mor og Leonard i Aften. Molle er jeg også begyndt på, men det falder mig knusende svært at skrive til dem, jeg skal løgne for - derfor har jeg kverken skrevet til hende, Leuden eller Otto-Schoffen. Altså Godnat!!! Jeg tror nok, jeg vil have dette af Sted i Aften, så tænker jeg, du har det Søndag Fmd. Intet nyt fra i Aftes; Rasmussens er ude, jeg er ganske alene hjemme, nu skal jeg ud at lave mig en Kop Kaffe. Altså Farvel, lad mig nu få Brev en Gang i Ugen, og send så endelig Pastor L! Mange kærlige Hilsner Din Chr.</t>
+  </si>
+  <si>
+    <t>1892-06-02</t>
+  </si>
+  <si>
+    <t>Eppendorferweg 15 II
+Hamburg</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Henrik Havemann
+Rebecca Havemann
+Johanne Christine Larsen
+Hempel Syberg</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer var i huset hos Havemann-familien i Hamburg en kort tid. Ægteparret fandt hende ikke dygtig nok, og Hr. Havemann sendte Ellens forældre et brev, hvori han fortalte dette. Brevet findes i Kilder Til Dansk Kunsthistorie. 
+Thrane, Any Kleis, Hans Madsen og Hr. Meyer kendes ikke. Ellen er formodentlig den stuepige, der skulle afløse Ellen Sawyer hos Havemann-familien. T.M. er formodentlig Tante Mis = Wilhelmine Berg. 
+25 grader Reaumur (°R) svarer til 31,25 grader Celsius (°C).
+Reinbek ligger nord for Hamburg. 
+Fliegende Blätter, (ty. 'Flyvende Blade'), tysk humoristisk tidsskrift, udgivet 1844-1944, grundlagt af tegneren Caspar Braun (1807-77) og Friedrich Schneider, boghandler i München. Forfattere og tegnere hånede harmløst særheder i tysk hverdagsliv, men efter 1848 blev tonen skærpet af blandt andre Moritz von Schwind, der rettede kritik mod de borgerlige spekulanter, som berigede sig på andres bekostning (Lex.dk).
+Onkel Luth og hans 2 Jødefolk: Ludvig Brandstrup (Laura Warbergs bror) blev i 1894 gift med Berta Hirschsprung, som var jødisk. Det var formodentlig hende, der var med ham i Hamburg, men hvem den anden var, er uklart. 
+At fadaise som verbum af fr. fadaise, indholdsløs snak; dumme sig (Lex.dk).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1580</t>
+  </si>
+  <si>
+    <t>Ellen kan kun skrive breve om formiddagen, hvor skrivebordet er ledigt. 
+Det har været meget varmt. Ellen Sawyer har måttet købe bomuldsstof til en kjole, og Fru Havemann hjælper med at sy den, men nu har Ellen ikke råd til at blive fotograferet.
+Ellen har købt fliegende Blätter. Man kan få en bøde, hvis man oversætter dem.
+Sender Albrecht og Laura Warberg rejsepenge og rejseplan? Og holder de fest for Ellen, når hun kommer hjem?
+Ludvig/Luth Brandstrup og hans "2 Jødefolk" har været på besøg, og Ellen har været med dem i teatret.
+Fru Havemann har været god mod Ellen. Hun var ikke glad for det brev, som hendes mand sendte Ellens forældre.
+Ellen har været med Havemanns på besøg hos en hr. Mejer. Selskabet gik tur og fandt en dansepavillon. Mejer synes, at det er sjovt, at Ellen er "Venstremand". I Skandinavisk Forening har de moret sig ved tanken om, at Ellen kunne afsløre kongeparrets buster ved en guldbryllupsfejring.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/NGmd</t>
+  </si>
+  <si>
+    <t>Hamburg
+Eppendorferweg 15.II
+Donnerstag 2 Juni - 92. 
+Kære Mor!
+I ere vel ikke knusende gale paa mig, fordi jeg har gjort en lille Pause nu med mit Brevskriveri, det er ikke godt, kan du se, at love at skrive en bestemt Dag, kan jeg saa ikke kunde I nemt mistænke mig for at være død! - Sagen er den, at jeg ikke har kunnet faa Tid i den sidste Uge, jeg har haft Samvittighedskvaler, og i Aanden set Pigen Thrane ile til og fra Højrup, vi har haft en hel Del at sy, samt Vads[k] o.s.v. og da jeg kun kan skrive om Form., naar Kapt. er væk fra sit Skrivebord saa er det ikke saa nemt altid. – Jeg har en hel Masse Forretninger, at skrive om. Det var sidste Uge saa varmt, at vi vare paa Kogepunktet 25 ⁰ Reaumur i den køligste Skygge, saa kan i tænke jer til Resten (d.e. Gaderne i bagende Sol pakfuldt af Folk) – jeg gik iført et Underskørt og en tynd Trøje, syt af en af Kapt’s Skjorter – om Form, men om Eft. kneb det med min tykke uldne Vinterkjole, og naar vi gik ud – jeg kunde knap gaa for Varmen – jeg laa om Natten for aabent Vindue med et Lagen over mig, og var endda drivvaad (af Sved!!) naar jeg vaagnede! Saa saa vi ikke anden Udvej end at købe mig Bomuldstøj til en Kjole og vi fik nogen til 60 pr Meter (se Prøven) 7 Meter altsaa 4+20 – og Fru Havemann hjælper mig med at sy den – el omvendt, det bliver en ganske nysselig Kjole, og er det saa egentlig ret dyrt, rigtig nok maa endnu regnes Knapper og Liv for, men jeg vil meget hellere renoncere paa at blive fotograferet end blive stegt levende, vi syr ogsaa et Liv, som kan gaa med min tærnede Nederdel til hjemme, saa gaar jeg kun med den anden paa Gaden. Du kan tro den bliver pæn, Livet er c. færdigt, det sidder brilliant, Fru H. er dygtig til det, hun har klippet og syt det sammen, jeg har syt Knaphuller, sømmet efter o.s.v: - Jeg har nu ikke Raad til at Fotograferingen, men det er da ogsaa lige fedt. - Du kan ikke tro som Pengene gaa, jeg har nu alt i alt maattet betale 6 Mark for mit Fodtøj, som hvert Øjeblik maa gøres i Stand. 1,30 for fliegende Blätter, de maatte forskrives direkte fra München, de kan ikke faa enkeltvis her, Boghandleren sagde, at man skulde passe paa med at oversætte dem, om det kom Forlæggerne i München for Øre, maa man betale 1000 Mark, men det kan risikeres, naar Bladene ikke kommer til at ligge i Restauranterne, hvor rejsende Tyskere kan se dem, det bliver gjort meget, sagde han, og naar Billede kun ikke blev ["blev" overstreget] kom med kunde man rolig gøre det – hun maa endelig, nu jeg har betalt min Mark – 50. Ellen kommer lige sidst i denne Maaned, de har sagt, jeg skal ikke rejse før, jeg faar vel sendt Rejsepenge?? Jeg tager over Kiel, men kan I ikke skaffe mig Nøjagtighed Tiden, Dagen, o.s.v. at vide, det staar ikke i Bladene her. – Jeg haaber gør et Gilde for mig, naar jeg kommer hjem, nede i Lysthuset f. Eks, med de kinesiske Lamper oppe!? Du lovede at skrive til mig i København, men det blev abermal ikke af, jeg længes efter at høre lidt om din Rejse, samt dit Ophold i Sverige. – Hvis jeg have god Lejlighed til at skrive saa vilde jeg smøre Ark fulde og sende hjem i Korsbaand, jeg er fuld af Beretning! Pinsemorgen om jeg faar Held med mig, staar jeg op Kl 5 og skriver en Masse til Onkel Syberg og T.M., jeg havde tænkt, det skulde med her, men Klk er 10, i Morgen stryge, Lørdag gøre rent, min Kjole sy færdig, o.s.v. Jeg har drømt Lusen var død, lever hun endnu??? Er Any Kleis bleven gift?? Var det ikke morsom med Onkel Luth som kom herud en Dag som et Tordenslag, jeg var jo med ham og hans 2 Jødefolk i Stadttheater og hørte Don Juan, glimrende, storartet ”uhørt”, (var det ikke morsomt, jeg fik det at se?” Du skulde tage og skrive til Fru H næste Gang du skriver til mig, naar du skriver lidt tydeligt kan hun godt læse det, hun har været forfærdelig god mod mig mens jeg har været her, hjælper mig med alt muligt og er saa rar og god, hun var slet ikke tilfreds med Kaptajnens Brev til dig, og af ["af" overstreget] vilde hellere have gjort det selv, men hun kan kun daarlig med at skrive dansk, jeg har sagt, hun kunde skrive paa engelsk; du kan nok læse det. – For 3 Uger siden var vi ude i Reinbek hos Hr. Mejer’s til Middag, det er 3-4 Mil uden for Hamburg vi tog med Toget, - i den dejligste Egn, paa det dejligste Landsted, du kan tro det var knusende fint jeg fadaisede naturligvis med mine Fiske – Frugt – o.s.v. Kniv, det er rædsomt fint i Huset, Haven o.s.v., de har en Masse Penge – vi gik en dejlig Tur gennem Enge og en Skov – der laa et Dansehus, hvor vi gik ind, der gaar Folk og danser midt om Dagen for aabne Vinduer, saa man kan høre det over hele Skoven, vi saa lidt paa dem, Tyskerne danser saa kunstig, med Hovedet paa Siden, langsomt, roligt, undertiden ganske kønt - jeg havde en knusende Lyst til at danse med, men det maatte man ikke. – Jeg har jo sagt at jeg var Venstremand, og det gaar jo Kaptajnen og fortæller vidt og bredt ogsaa til Hr Mejer, han havde sagt, han vilde bearbejde mig, der er saadan en grinagtig lille, klog, livlig Jødesmovs, han holdt jo et langt Foredrag om Royalismen – endnu om Aftenen da vi gik stod han paa Trappen og raabte ”det bliver et net Ægteskab, om de faar en Højremand, gaar han til højre, gaar De til Venstre.
+Saa kan I tænke jer, da de holdt Møde i skand. Forening, da ”der maatte gøres noget” til Hans Madsens Guldbryllup, - foreslog Hr Mejer at jeg skulde afsløre det ædle Kongepars Buster ved Festen!!!! Ser i mig ikke staa der indviklet i Flag med Aks og Ler ["Ler" overstreget] Léer i Hænderne (i Haaret var der jo ingen Plads) og afsløre – det havde bleven net, heldigvis stemte andre imod, - de mente ikke en Venstremand kunde saadan noget. – Skriften er maaske lidt primitiv, men jeg kan ikke faa Tid til at gøre det saa fint. 
+Hils Johanne hun skal skrive til mig, men hun maa ikke sende smaa ”rørende danske Bod ["Bod" overstreget] Bøgetrær
+[Skrevet på tværs øverst s. 1:]
+Jeg bruger dem ikke. Tak Dr[ulæseligt] meget, han har været saa elskværdig at skrive til mig. Jeg har 2 Mark paa Lommen. Jeg skriver altsaa maaske temmelig sikkert i Pinsen.
+Adieu, so long
+Din Datter Pelle.
+Skriv endelig snart allesammen</t>
   </si>
   <si>
     <t>1892-09-21</t>
   </si>
   <si>
     <t>Louise Brønsted
 Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Emil Brandstrup
 Johanne  Brandstrup
 Lauritz  Brandstrup
 Ludvig Brandstrup, billedhugger
 Andrea Brandt
 Julie Brandt
 Alhed Larsen
 Johanne Christine Larsen
 Christine  Mackie
 - Rørdam, Fru
 Fanny Schaffalitzky de Muckadell</t>
   </si>
   <si>
     <t>Alhed Larsen, Christine Mackie og Johanne C. Larsen boede fra sensommeren/efteråret 1892 sammen i Waldemarsgade på Vesterbro i København. Deres husvært var Fru Rørdam. 
 Klemserne, Trelleværket, Signe og Fru Rørdams søster kendes ikke.</t>
   </si>
@@ -2399,68 +2513,169 @@
   <si>
     <t>Johanne Christine Larsen skriver langt fødseldagsbrev til den gravide Alhed Larsen. JCL arbejder på hotel Phønix i København og beretter om forskellige mennesker, hun møder i bl.a. kunstverdenen samt hendes tidligere forlovede Thomas Balslev. Hun går også på den fries udstilling og anbefaler sin mor at komme på besøg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/KPcv</t>
   </si>
   <si>
     <t>Hotel Phønix 6-4-99.
 Kære Be!
 Jeg ved ikke hvor forsigtig du endnu er naaet at blive over Ungens Helbred; for i Fald du er meget ængstelig, saa lad hellere en anden læse dette Brev for dig og vær ikke ked ved det; vi har nemlig Mæslinger her i Huset, og det var dog en lovlig ung Alder for den lille at faa dem paa.
 Efter her at have anbefalet dig Forsigtighed, vil jeg skride til Lykønskninger "i Dagens Anledning." Maa jeg herved paa det varmeste ønske dig et godt Aar, særlig naturligvisl Lykke til dit store Forehavende, at det da kan blive en nogenlunde præsentabel Unge.
 Jeg gaar ud fra at du er paa Erikshaab, hvor du vel nu forbliver indtil videre; det er storartet for Far og Mor at have dig igen, du er ordentlig deres Trøst i den ellers saa barnløse Tid! hør Be, er det da ikke dejligt at vi faar saadanne udmærkede Breve fra Elle. Jeg læste et forleden, som Far havde faaet, det var ikke særlig tykt med Oplevelser og Beskrivelser, for hun skrev næsten udelukkende om Eastmans - men det er spilleme da ogsaa nok, for man ser deraf, hvor glad hun er ved ham; hun ligefrem strømmer over, synes jeg over Lovtalen om ham - og saa skidt med Begivenhederne! Der maa vi rigtignok sige, at vi har været heldige, naar vi tænker paa, hvor voveligt hele det saa ud fra Begyndelsen. 
 Her har vi ellers haft en stilfærdig Paaske, stakkels Anna har ligget af Mæslinger og ligger endnu. Dr. Djørup siger, at de af os, der endnu ikke har haft det, kan være aldeles sikre paa at faa det. Jeg har jo ikke haft Mæslinger, vel? Jeg kan da ikke huske, vi nogensinde har haft dem paa Erikshaab. Jeg er meget gal i Hovedet derom, sikke et Tidsspilde! og hvis Carla og Gandenz faar det - uf, der er altid et farligt Halløj naar saadanne Unger ligger i Sengen. 
 I Tirsdags Middags fik jeg et lille Kioskbrev fra Thorvald, der var her i Byen. han havde først lige faaet at vide, at jeg var herinde i Paasken, men da han gjerne vilde se lidt til mig, bad han mig om at komme op paa Bernina Kl. 3 - Jeg var en lille Smule betænkelig ved det, men da det jo var ham selv, der tog Initiativet, gik jeg derop og vi havde det saa umaadelig fornøjeligt og hyggeligt en Times Tid, og nød en Kop tør Kaffe med Creme og Cigaretter; han saa efter min Mening ikke Spor mere gammel ud end han gjorde for et Aar siden, var frisk og livlig som altid, og vi snakkede udmærket sammen naar bare jeg maa slippe for at være forlovet med Thorvald, synes jeg udmærket godt om ham; og dersom vi nu begge har mistet en daarlig Kæreste og vundet en god Ven, hvad kan man saa egentlig forlange mere. - Sandsynligvis opgives Vardeprojektet, det lader til at være en underlig sløsevorn og uefterrettelig Mand, der ikke en Gang kan svare paa et Forretningsbrev, men rolig Gang paa Gang lader Th's Breve ubesvarede. Kroman, hvem Th. var oppe hos, mente slet ikke, der var Brug for et Seminarium, hvilket jo ikke gør Sagen mere indbydende..
 Jeg har været en lille Visit ude hos Tutte; det var morsomt at se hende en Gang igen hun har lagt sig en aldeles dejlig Unge til, en lille Pige sød og med klare blaa Øjne og hvidt Haar. Hun laa i Vuggen og fik Vælling af en Flaske; og denne Flaske holdt hun selv i sine bitte Hænder; og da den blev tom løftede hun den selv i Vejret for at faa det sidste med; det kalder jeg stort af en Unge paa 9 Maaneder. Tutte var tilsyneladende meget glad ved at se mig og sagde, at jeg med det første skulde inviteres derud til en L'hombre. 
 Klokken er saa mange, at jeg ikke kan naa at faa det af Sted i Dag; Elisa (vores Pige) er væk og saa kan jeg ikke gaa paa Posthuset, naar Anna ligger i Sengen. Derfor vil jeg foreløbig holde op og fortsætte i Morgen.
 Fredag Sikken en Smertensdag for mig i Dag, da jeg kom hjem fra min Morgentur opdagede jeg, at den lille Sølvpind i min Kæde var borte; jeg havde set, at den var meget slidt, men nu har den saa ikke villet holde længere i Sammenføjningen, jeg gik øjeblikkelig ud paa Molen igen og ledte ihærdigt, men uden Resultat. Sørgeligt! -----
 Forleden Aften var jeg med Pan hjemme hos hendes Forældre; det skulde kun have været en lille Visit, men jeg morede mig saa godt, at jeg erklærede til Pan, at jeg vilde blive. Af Interessandheder var der den blinde Bendix, en Broder til Victoria. Tænk, han vilde for ca 3 Aar siden tage Livet af sig, men naaede kun at ødelægge Synsnerven ved Skuddet, kom paa Hospitalet, kom sig, men var og blev blind, og nu lever han videre - ret fornøjet ved Tilværelsen er det da ikke ret mærkværdigt. Han er saadan, at man næsten ikke kan mærke paa ham, at han intet kan se; han færdes i Stuerne med største Lethed, ved præcis hvor alle i Stuen er, hvem der gaar og hvem der kommer, og dem han taler med ser han lige ind i Øjnene - hvor kan Mennesket dog! Han vil paa Landet nogen Tid i Sommer, men kan ikke finde noget Sted han spurgte mig ivrigt, om jeg ikke kunde tænke mig et Sted, han vilde gerne et Sted, hvor der var intelligente Mennesker, for ellers kunde han ikke holde det ud og saa skulde der være Skygge - om Egnen ellers var grim som Arvesynden gjorde intet; han er selv et meget intelligent Menneske, gennemdannet og vist kundskabsrig. Kunde I tænke Jer noget Sted? Jeg har sagt Pan, at hun skulde faa de nærmere Betingelser at vide, f.Ex. Betaling o.s.v. Jeg fik en saa knusende Interesse for Manden. [ulæselig] lille Dreng der bor der hos dem holder meget af ham og aner ikke, at han er blind, saa lidt mærkeligt altsaa, er det dog ikke besynderligt? 
 Jeg har været paa den frie, den er brillant i Aar! Jeg synes, at Las' to store Billeder er dejlige. Det er kedeligt, at I ikke kan faa dem at se, der er saa mange storartede Billeder. Fru Slot Møller har et helt vidunderligt Folkevisebillede. - naa ja, det kan jo slet ikke nytte at begynde paa at nærme sig af dem. Begge Hammershøi's var udmærkede, selv Krøyer var morsom og god i Aar. Paa Charlottenb. har jeg endnu ikke været, efter hvad Viggo siger er den ogsaa nok værd at se, men selv om en Del deraf er godt, er der dog meget Skidt iblandt. Sig til Mor, at hun skulde tage sig en lille Tur herind for at se Udstill. og saa høre Skærsommernatsdrømmen som de jo giver for Tiden paa det kongelige. Hun er jo altid velkommen hos Tante Dis, og nu da de har levet saa stilfærdigt i Vinter, kan der vel nok blive Raad til det. - Saa, nu har du faaet 8 Sider fuld af Fortælling, nu maa du nøjes med det. Du bliver nok 27 Aar i Dag, det er spilleme snart høje Aldre, vi præsterer. 
 Ungdommens Roser smaa
 Pluk dem før de forgaa!
 Farvel lille Be, og lad mig se, at du fremdeles har det godt! Hils alle hjemme paa det varmeste fra din Junge.
 Hils din lille Mand og Barn!</t>
   </si>
   <si>
+    <t>1899-04-07</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>Frederik Brandstrup
+Mary Brandstrup
+- Dahl, kemiker
+Leonard Holmstrøm
+Alhed Larsen
+Johannes Larsen
+Charles Pear
+Dudley Pray
+Clarence Sawyer
+Harris Sawyer
+Helen Sawyer
+- Sawyer, Harris' far
+- Sawyer, Harris' mor
+William Henry Schofield
+Hempel Syberg
+- Tiffany
+Tizian Vecellio
+Emil Vett
+Albrecht  Warberg
+Andreas Warberg
+Astrid Warberg-Goldschmidt
+Theodor Wessel</t>
+  </si>
+  <si>
+    <t>Sølvbestik, hvor bogstavet 'W' indgår, er primært forbundet med den danske sølvvarefabrik W&amp;amp;S Sørensen (W. &amp;amp; S. Sørensen), som var beliggende i Horsens (Wikipedia marts 2026). 
+Dubra: Fin, udmærket (af russisk dobra; Ordnet.dk). 
+BISSEN-serien er danskdesignede og -producerede lamper, der alle er håndlavet efter gamle, klassiske håndværkstraditioner (Internettet marts 2026). 
+Harrs Sawyers mors navn kendes ikke. Følgende personr er ukendte: Mr. Robinson, Miss Morison, Mc Dowell, Clarence Buck, de to Miss Andrews og deres bror samt far. Der findes i 2026 et laboratorium i Danmark ejet/ledet af en Jürgensen, men det vides ikke, om det er dette, som Ellen Sawyer nævnte i brevet i 1899. 
+Wales-hat: I dag er hatte af denne stil forbundet med puritanerne og pilgrimmene til Amerika på grund af deres enkle design. 
+I modeverdenen omkring år 1900 refererer "indianerhatte" ofte til de ekstremt prangende og store hatte, som var højeste mode i den edwardianske periode (ca. 1890–1910). Selvom navnet i dag lyder misvisende, blev det brugt, fordi hattene lånte voldsomme mængder af ægte fjer og teksturer, der for datidens europæere ledte tankerne hen på det eksotiske eller "vilde". (Internettet marts 2026).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1569</t>
+  </si>
+  <si>
+    <t>Man har udbragt Alhed/Be Larsens skål i anledning af hendes fødselsdag.
+Udover penge har Ellen og Harris Sawyer fået en mængde sølvtøj, glas og porcelænsgenstande i bryllupsgave. Harris havde i forvejen noget. 
+De to har holdt et selskab med gode venner på besøg. En af dem er pianist, og hun spillede dejligt. Harris havde fyldt kalkunen med kastanjer og svampe, og svigermoderen stegte den. Man fik også hummer, og en stuepige var hyret til at servere. Når Ellen og Harris får deres eget hjem, vil de holde flere selskaber. De har købt diverse møbler.
+Harris' mor er 52 år, men hun ser gammel ud, for en blodstyrtning og hendes bekymring for Harris, som har et dårligt helbred, har aldret hende. Dog er hun meget klog, læser en masse, har i en moden alder taget eksamener og deltager i foreningsarbejde. 
+Mr. Tiffany, Harris' chef, har ønsket, at Harris tog på forretningsrejse, men det vil Harris ikke uden Ellen. Hvis Harris var stærkere, kunne han tjene mere, og han og Ellen kunne flytte til København. De har formodentlig ikke råd til at komme til Danmark denne sommer. 
+Harris' assistent, Hr. Dahl er pianist, fungerer som organist i en norsk kirke og har klaverelever. Han er en dygtig kemiker, norsk, vegetar og bomstærk. Ellen vil invitere ham på middag. En anden assistent, Dudley Pray, var ubrugelig, men Harris har foreslået ham at tage til København for at dygtiggøre sig, og det har han nemt råd til. 
+Ellen beder sin mor sende viskestykker mm.
+Harris' mor hundser med sin mand, som forguder hende. Harris' far er tømrermester, men forretningen går dårligt. Han er dannet og elegant, morsom og opmærksom. Hans hovedinteresse er haven samt et regiment, hvori han er commander.
+Helen Sawyer arbejder på kontor og tjener kun lidt. Hun blander sig i, hvilen har Ellen går med.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/oTUG</t>
+  </si>
+  <si>
+    <t>Boston d. 7de April.
+Kæreste Mor!
+Jeg er meget forbavset over, at mine Breve ikke ere udførlige, (- jeg synes, at jeg er bleven til en sand Skrivemaskine) – men det kommer måske af at jeg har skreven så mange Breve rundt omkring til [”til” indsat over linjen] siden jeg kom her over, og jeg glemmer så efterhånden, hvad jeg har skreven om til hvem. 
+Idag er det nok Be’s Fødselsdag og jeg har sendt hende mangen en Tanke, - gid det nye Aar må begynde godt og ende ["ende" overstreget] fortsættes godt. – 
+Iaftes Klk 8 hvor ["hvor" overstreget] over Middag, blev hendes Skål udbragt af Dr. Schofield og drukket med stort Bifald, idet som han sagde: ”i dette Øjeblik er det i Morgen i Danmark”. 
+Det kan vel nok være at [”at” indsat over linjen] vi får solide Brudegaver hjemme fra, - 320 Kr. i Anmarsh på et Brædt. – Men vi ere Gudskelov Mand for at formøble dem. Vi sætter dem alle i Bordting, - Eastman har lagt dem alle ud og føler sig lidt slunken for rede Penge lige for Tiden. 
+Vi ejer nu 10 tunge gedigne Sølvgafler, do Suppeskeer, do mindre Gafler, do store Theskeer, do Kaffeskeer. Dessertskeer har vi ingen Brug for, da Deserten næsten altid er Is, som spises med Theskeerne. Der er Navn på det alt sammen et sammenfletter W og S sammenflettet og indsat over linjen og det er ganske ualmindelig smukt. Tegning.
+Endvidere en Fiskegaffel, (en stor Gaffel – af en egen Facon i samme Mønster – en stor Gaffel til at tage Steg med. – Samt: 12 slebne Vinglas [Tegning] alle er henrivende. Fint Glas, rent Glas med den herligste Klang. Foreløbig vil vi ikke have flere, - tænk, de har i Reglen slet ikke Vin til Middage og finder at vi ekstravagerer ved at have Sherry! 12 Fingerskåler, el. hvad de kaldes af det samme henrivende, fine Glas, aldeles glat kun med en Stjærne i Bunden. En slebet Karaffel, 6 små Kaffekopper af københavnsk Porcelain. – Vi havde ledt flere Butikker igennem for at finde nogle pæne små Kaffekopper, men uden Held, - de har en rædselfuld Smag med mange Ting, - indtil vi endelig i en afsides Krog i en Vett &amp;amp; Wessel lignende Butik fandt disse. V ["V" overstreget] East udstødte et Glædesskrig, - han er helt tosset efter det. Vi kan få et helt Sæt der, og vi vil have det i vores eget Hus, - vi vil købe det lidt efter lidt, det koster 72 Dollars til 12. 
+Når Eastman kommer hjem skal vi nærmere udarbejde en Liste over alt det og bestemme hvem vi har fået det fra inden vi skriver og takker Onkel Syberg. – 
+Jeg ved ikke hvem af os der er mest stolt af alle vore pæne, fine Ting, og Eastman er en hel Las efter den Slags, - vi går mange Gange om Dagen hen og kigger ned i vores Sølvskuffe og åbner vovs ["vovs" overstreget] vores Glasmontre (?) og får vores Glas til at klinge, og beser det hele. Han havde i Forvejen 12 slebne Punchglas Tegning, som vi kommer Desertisen i. Vi bl ["bl" overstreget] bruger dem også til Lemonade, som Aftenfremmede for det meste trakteres med. Den øses op af en Punchbowl som E. også havde. Han havde også 6 Par små fine Kopper med et Mønster som stærkt ligner kb ["kb" overstreget] københavnsk Porcelain. – Vi har fået 6 Deserttallerkener af fint, fransk Porcelain, - de ere næsten gennemsigtige, - fra en Husven, en ung Mand, som menes at komme her for Helens Skyld. – En lille Sukkerskål og Flødekande af tungt Krystal, bedårende, - det ser ud til at have været en kostbar Historie – Ven af Huset.
+En lille Krystalkonfektskål, en lille Krystalkande med Sølvlåg, som de brugte til at have en Slags Sirup i, som kommer af en vis Slags Træ om Foråret. Jeg har endnu ikke set det. - En Kiksspand, vel ment, men rædselsfuld. Syltetøjske, Sardingaffel, - en lille rund Visitkortskål af Sølv, nydelig. En hvid Løve, ikke særlig interessant. Schofield gav os et Billede, som han har haft med fra Milano: En Dronning Louise som går ned af en Trappe. Det er kønt og hænger i Dagligstuen. Disse Presenter ere alle fra fjærnerestående Venner, Familjer af de nærmere Venner bliver ved at spørge, hvad vi ønsker men lader det blive derved. 
+Selskabet i Aftes var særdeles vellykket. Gæsterne var Schofield, Mr. Pear (ham med Tallerkenerne), Mr. Robinson, Student sammen med Harry og Schofield, - Dr. i et el. andet, fin og tiltalende. Miss Morinson, Pianistinde, Elev af Mc.Dowell. Hun er sød, naturlig, stilfærdig, - sjældne Dyder her. Hun spillede en Del for os, - dejlig Musik. 2 Miss Andrews med Broder, hvis Fader Dr. Andrews for nylig i en Marskandiserbutik for et Par Dollars købte et stort Maleri af Titians Broder – De ere Veninder fra gammel Tid af Harris, - men han siger man skal have dem i Enerum for at få noget rigtigt ud af dem, - i Selskab ere de lidt støjende, lidt for agerende. Den ene sang henrivende. – Harris, Helen og jeg var Resten, 10 i alt. – Alle i stiveste Puds, og det er ikke lidt her i Amerika. Jeg var i Silke, sad for den ene Bordende og havde Schofield til Bords. – Jeg vilde give en Del for at du kunde have set Bordet: alt det nye Sølv, som skinnede som Solen, hele Bordet pyntet med Nelliker i alle Farver og Bregner og ellers kun små Dele med Konfekt, samt en lille Del med Oliven og èn med Radiser, en lille Del med Smør ved hver Kouvert, som de nød af under hele Måltidet. Maden var dubra. Eastman havde selv lavet Kalkunindmaden efter en Kogebog, - der der ["der" overstreget] var Kastanjer, Champignon i den [”i den” indsat over linjen] o.s.v. Kalkunen selv stegte Svigermoder, det ["det" overstreget], Hummerretten lavede Eastman også ¼ Time før de kom – det var rafineret Hachis af Hummere, Trøfler, Majonese. Det var i det hele så gennemrafineret. Vi havde en lejet Stuepige, som opvartede udmærket. – East talte for Schofield, denne for mig. Det var meget muntert og hyggeligt. Du kan tro, det var kosteligt at være Værtinde og ”Midtpunkt” og sørge for at få talt med dem alle. – Desværre er East idag dødtræt. Han tog hele Vært og Værtindeansvaret på sig, - købte alt ind dirigerede alt og han kan ikke tåle så meget.
+Det er meget ualmindeligt med Middage her – altid disse kedsommelige ”at home” el. Aftenbesøg med Hat på og uden Traktement. Vi vil imidlertid indføre små rafinerede Middage som denne, hvor vi inviterer dem, vi virkelig bryder os om og morer os. Men rigtig morsomt bliver det ikke før vi har vort eget Hus. Til den Tid når jeg er mere kendt med alting, kan jeg tage mere af Besværet på mig, så det ikke bliver så trættende for East. – Svigermoder var forfærdelig betaget af det hele, og udtrykte ud i en Køre sin Forfærdelse over Besværet og sin Angst over at H. ikke skulde kunde tåle det. Det gjorde ham naturligvis ikke mindre nervøs. – Det er dog en vældig flot Present fra Onkel Syberg, - og de 20 Kr., som Far havde holdt hen gør sig jo også. – 320 Kr. er en stor Sum. – 
+Lørdag.
+East. mener at alle Presentpenge skal gå i Ting, som ikke kan forgå og slås i Stykker og han betaler derfor alle Glasvarerne selv. – Sølvet selv kostede 64 Dollars, de to Gafler 6 Dollars, og vi har derfor 10 Dollars at købe konstante Ting for endnu. Jeg har megen Lyst til en smuk Stålampe, - men jeg er bange for at det ikke lader sig gøre at opdrive en sådan, - alt hvad jeg har set af Lamper i Vinduer og Butikker har været rædselsfuldt. Jeg bliver helt melankolsk, når jeg tænker på Bissenlampen. – Foreløbig lader vi det stå hen. 
+Vi har også købt flere Møbler, jeg kan med en rolig Samvittighed sige ”vi” fordi jeg satte Resten af min Formue, som jeg havde med, 20 Dollars i det. – Vi har købt 2 Mahogni Stole til – Dagligstuen, med Indlægning af lyst Træ i Ryggen. [Tegning] Det er sand Fornøjelse, så smukke Møbler man kan få her. – Samt en magelig Egetræs Lænestol, som stakkels East. synker ned i, når han kommer træt hjem fra Byen. Samt et stort solidt Egetræs Skrivebord el. Pult. Der er 37 Skuffer i det, sådan noget lignende som denne Tegning. [Tegning]. Der er ikke Poesi skabt i det, men det er en sand Fornøjelse at se East., som han gasser sig over at han nu har et Sted hvor han kan gemme sine 1000 Papirer, Kontrakter, Patenter o.s.v. i en Uendelighed. 
+Ja, jeg skulde jo beskrive Familjen, men det er grumme vanskeligt Svigermoder er den jeg ser mest til og den jeg kan bedst med. Hun er melankolsk, nervøs, sygelig, lider meget af gigt og ser gammel ud. Hun er 52. Hun siger selv at Bekymring for Harry har nedbrudt hende. Siden han for 9 Aar siden havde en Blodstyrtning, har hun ikke været sig selv. Men hun siger at det har lettet siden jeg kom, - hun har afleveret ham til mig og føler mindre Ansvar. Jeg passer ham helt, når han er forkølet, laver alt hvad han spiser, passer hans Tøj o.s.v. Der er meget Pasning med ham for han er rædselsfuld doven til alle Småting, og jeg er bange for, at jeg forkæler ham slemt. -
+Samtidig med at Svigermoder er el. føler sig gammel besidder hun en mærkværdig Ungdommelighed i andre Retninger, - hun leger med en sand Lidenskab med Katten, kan sige de pudsigste Ting og kan goutere en Vittighed som ingen andre. Det er fra hende og hendes Slægt, at Harris har sit gode Hoved og en Jern-hjærne. – De kender ikke til Træthed i Hovedet. Svigermoren læser ustandselig, - får stadig Bøger fra Bibliotheket og sluger dem som en Skoledreng. I en Alder af 40 Aar tog hun fat på at udvidde sine Kundskaber og trådte ind i en Forening, som netop var bleven stiftet den Gang, studerede i 8 Aar de alm. Skolefag, Historie, Geografi, Mathematik og alle Slags på ”tik” og ”gi” og tog tilsidst sine Eksamener med første Karakter. – Jeg kalder det flinkt. –
+Hun har det fra sin Fader og hans Slægt. De fleste ere døde – de vare alle små, sorte musikalske og begavede. En af Svigermoders Brødre skal have været et helt Geni, - Clarence Buck hed han. Han læste Shakespeare
+[Her mangler en eller flere sider i brevet]
+Sæson. Sådan et grimt Asen som de alle får med vil koste 8 á 10 D (Vinterasenet koster 10 Dollars!!!!) – og jeg søger nu at holde det hen til min lille, menneskelige hvide Hat kommer. – 
+Clarence er en flink og rar Fyr, - han er ansat på et Kontor, hvor han tegner Maskiner. 
+Mr. Tiffany, Harris’ Chef, har nylig været i Byen og arbejder H. sønder og sammen. Som altid var han fuld af Projekter. Et af dem var, at han foreslog Harris en Forretningsrejse til Californien, men Eastman udtalte èn Gang for alle at han ingen Steder rejste uden sin Kone og hvis de vil sende med ham, må de betale Rejseudgifterne for os begge. - Beskeden er Eastman ikke:
+Hvis han bare var lidt stærkere så kunde han tjene mange Penge og vi vilde flytte til København. – Han har ingen Konkurrenter på Gærområdet, så han fastsætter selv sine Priser, - men han kan ikke tåle at arbejde så meget, som han har gjort siden han forlod sin Universitetsvirksomhed. - Jeg tror ikke, at vi kan komme til Sommer, på Grund af vores Helbred. Hvis vi kan spare c. 1000 Dollars i Sommer, kan vi se hen til at rejse til et sundere Climat til Vinter, så Harris kan undgå en Forkølelsessæson. 
+Hvis jeg, når Sommeren kommer, kan indse, at en Rejse hjem kun kan ske på Bekostning af at komme bort til næste Vinter, så må jeg vi ["jeg" overstreget; ”vi” indsat over linjen] renoncere, hvor brændende jeg end længes efter at komme et lille Slag hjem. – Hans Helbred er jo det vigtigste. Men ingen kan vide, - her kan meget ske på kort Tid. –
+Vi har gjort en stor Opdagelse: En af H’s Assistenter er en fin Musiker. I Lørdags Morgen, da H. ikke tog til Byen på Grund af Forkølelse, telefonerede han efter Hr. Dahl, sin nye Assistent, [et overstreget ord] om han vilde komme med næste Tog og ”forrette”. Da Forretningerne vare besørgede talte de om andre Ting, og det viste sig da, at han kunde spille – ikke almindeligt, han er professionel Musiker, - spiller Orgelet i en norsk Kirke her i Byen, har et Klaver hvor han bor, og har Elever om Aftenen. 
+Han er en forbavsende ung Mand: Han er cand. polyt, har studeret i Kristiania, ejer et Hus der, - er ikke desto mindre kommet her til Amerika og arbejder for en temmelig ringe Betaling hos Harris med Gærvæsenet. H. siger at han er en dygtig Kemiker. – Han er en stor, bomstærk Fyr at se til, 5 el. 26 Aar gl. ganske lys, - ægte nordisk Ydre Han er yderst genert og taler dårligt engelsk, - men han spiller fortræffeligt. – Det var en sand Fornøjelse at høre ham spille den svære Finale i Måneskinssonaten. 
+Vi vil til at dyrke ham og bede ham herud om Aftenen af og til. På Torsdag har vi bedt ham, - vi skal så dyrke Flygelet tale dansk og spise dansk. Jeg vil lave en god gammeldags Lagkage med Frugt mellem Lagene. Han er nemlig Vegetarianer, så vi må sørge for noget Planteføde. Vi må have Asparges og Ærter o.s.v. Harris er meget stolt over sin Assistent. 
+Den tredje Assistent, som jeg vist skrev om en Gang, viste sig at være ubrugelig, men han er en velhavende Fyr, så Harris har foreslået ham at rejse til Danmark og studere Baciller på Jürgensens Laboratorium. Han har skrevet til J. om der er Plads og i så Fald rejser han midt i Maj. Han var hernede forleden Aften for at få gode Råd og H. lagde Rejseplanen for ham rådede ham til at bo i Pensionatet. – Vi har lovet at lære ham Begyndelsesgrundene i dansk – han har haft èn Time og kommer snart for at få èn til. Hans Navn er ”Dudley Pray”. Det er morsomt at tænke på, om han virkelig skulde komme over og bo hos Ta’ Mis i 3 Måneder. 
+Jeg har ligenu fået dit lange ekstra Brev og Anvisningen, som ser grulig velhavende ud. 
+Du kan ikke tænke dig, hvor dine Breve ere velkomne, - jeg sluger dem. – Jeg er virkelig ulykkelig over at mine andre Breve have været indholdsløse og små – dette er da til Gengæld fedt. – Jeg har også idag haft Brev fra B., Dis og Dede. Tak dem på det hjærteligste. Jeg er helt vild på sådan en Dag. – 
+Mit eget Guldfingerbøl fandt jeg forleden, - jeg havde omhyggeligt glemt ["l" i ordet overstreget] og glemt det. Jeg sender dit med Mr. Pray. Dit lille Billede kom i Medalionen til Mary Christine. Jeg har haft to søde Breve fra Onkel Frederik. – 
+Send endelig nogle Vidskestykker – jeg forstod ikke, om du slet ingen vilde sende, el. hvordan.
+Jeg vil også meget gærne have det hæklede Sengetæppe, men du behøver ikke at hækle til. 
+Hvis vi rejser, skal Familjen naturligvis ikke med. – 
+Lovede du ikke en Gang, at jeg måtte have Skålen af den Opsats, som gik itu?? Jeg savner så meget sådan en flad Del til Blomster. 
+Du må ikke sige, at det er dårligt af East., at han kun har lagt ½ Pund på, - i 11 Aar har han vejet det samme, men havde så pludselig lagt 1 Pund på, foruden han havde vundet, hvad han tabte i N.Y. East. kom nu! Han føler sig betydelig lettet ved at have fået vores 
+[Her mangler en eller flere sider af brevet]
+VIII
+da han var 4 Aar gl. udgav Digte da han var 12 Aar, døde 30 Aar gl. som Skoledirektør for en af de store Skoler her i Boston. Eastman skal ligne ham meget, men de siger, at hans Forstand ikke kan måle sig med Onkelens hvilket jeg er godt nok tilfreds med.
+Svigermoder forkæler os alle rent skandaløst, - und. gl. Eastman, som er hendes Slave, og ydmyge Tilbeder. Det er helt rørende at se hvor han tilbeder han, så snart han er hjemme besørger han Huslighed og render Ærinder for hende, hvor træt han end er. – Han er Familjens Skønhed – har en ulastelig Figur, elegante Bevægelser og Gang, - minder stærkt om Onkel Leonard på Hvilan. Han har altid en morsom Historie på rede Hånd og morer sig selv kostelig, men han mangler i Reglen Publikum til at goutere dem. Han bliver temmelig hundset den arme Eastman, men finder sig rolig deri. Han er fuldstændig klar over at han står betydelig tilbage i Dannelse for de andre. Hans Bestilling er Tømmermester, men Forretningen er ikke ret glimrende i de senere Aar. Han mener dog, at den vil forbedres i dette Kvartal. Han har Kontor længere inde i Byen og man ser ham næsten aldrig. – Jeg kan godt lide gl. Eastman og behandler ham med en Delikatesse, som han ikke er forvænt med. Han er derfor altid parat til at gøre mig små Tjenester og Opmærksomheder og er i det hele en gammel rørende Fyr. – 
+Hans Hovedinteresse er Blomster og Gartneri, og han er ved at lave et lille Anlæg uden for Huset, - I sine unge Dage var han Soldat, og er da forresten endnu. Her er et Slags Livgarderegiment, som hedder ”Washington Post”, som han har tjent i mange Aar. De har stadig Øvelser et Par Gange om Ugen, og ved Juletid blev gl. East. forfremmet til ”Commender”, som jeg ikke kan oversætte, men det er anset som meget hædrende og han er synlig stolt. Han bærer Uniform ved festlige Lejligheder og ser udmærket ud. Clarence og Helen ser jeg meget lidt til. 
+Helen er noget på et Kontor, hun har 1200 D. om Aaret og det kan lige slå til til hendes Klæder. Hun er den livligste af dem, sød og venlig, men hun er mere ”passende”, end jeg helt kan goutere. Hun forarges i sit inderste Hjærte over at jeg går rundt med min Waleshat, og ikke med den idiotiske Indianerhat, som både H. og jeg foragter. De skændes jævnlig om min Hovedbeklædning. Eastman forsvarer mig det han kan og siger, at jeg ikke er kommen her over for at plages med dumme Damehatte. Men Forholdet bliver stadig mere spændt efterhånden som vi nærmer os Sommerhatten 
+[Herefter mangler flere sider og afslutning på brevet]. 
+[Skrevet langs sidste sides venstre margen og nederst på højkant:]
+Presentanvisning, - han har lagt sig mere end det kan av vel først nu [et ulæseligt ord]</t>
+  </si>
+  <si>
     <t>1899-04-20</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ellen  Sawyer</t>
   </si>
   <si>
     <t>Boston
 USA</t>
   </si>
   <si>
     <t>Frederik Brandstrup
+Clarence Sawyer
 Harris Sawyer
 Helen Sawyer
 - Sawyer, Harris' far
 Andreas Warberg</t>
   </si>
   <si>
-    <t>Ellen og Harris Eastman Sawyer blev gift 12. feb. 1899 i Boston. 1899-1902 boede de i samme hus som Harris' forældre og søster, Helen. Harris' mors navn kendes ikke. 
+    <t>Ellen og Harris Eastman Sawyer blev gift 12. feb. 1899 i Boston. 1899-1902 boede de i samme hus som Harris' forældre, søstre og en bedstemor. Harris' mors og bedstemoderens navne kendes ikke. 
 Den amerikanske frihedskrig (også kendt som den amerikanske uafhængighedskrig) blev udkæmpet fra 1775 til 1783 (Lex.dk)
 Manilla, Harrs Sawyers læge og Frk. Svensen kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1524</t>
   </si>
   <si>
     <t>Ellen Sawyers hverdage begynder kl. seks, hvor hun og Harris Sawyer spiller spil, hvorefter hun laver solid morgenmad til ham, han læser aviser, og de snakker. Når han er taget afsted, laver hun husligt arbejde. Harris' familie roder og har ikke ordenssans. Derefter går hun tur, spiller klaver mm., og hun laver aftensmad. Harris' mor har gigt og hjælper ikke til i huset. Når Ellen fortæller, hvor lang tid man bruger på madlavning i Danmark, bliver Sawyer-familien meget forbavsede.
 Harris' mor vil gerne sy for Ellen.
 Ellen og Harris besøger sjældent nogen om aftenen, for han har brug for meget søvn. Onsdag aften kommer der dog gæster. 
 Harris har købt møbler og har nu ingen penge. Han skal til Chicago i forretningsøjemed, og Ellen vil gerne med for at besøge Onkel Frederik (Brandstrup). 
 Harris og Ellen har været i en stor butik for at købe tøj til hende. Han har god smag. 
 Ellen skriver med en pen, som indeholder blæk, så man ikke behøver at dyppe. 
 Harris og Ellen har sejlet til en ø, hvor de store oceandampere lægger til. Derefter gik de ind i det jødiske og det italienske kvarter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/CfR5</t>
   </si>
   <si>
     <t>Dorchester April 20 – 99
 Kære Mor!
 Tak for dit sidste Brev. Det var som alle de andre dejlig langt og indgående. – Jeg vilde ønske at jeg havde arvet din Skarphed til at skrive Breve, men det har jeg desværre ikke. – Et sådant Brev som mit sidste, er et stort Foretagende for mig. – Jeg var ked af at jeg glemte at sende en speciel Hilsen til min Veninde Manilla, - når du får dette Brev er hun velsagtens rejst Hvis ikke må du da endelig hilse hende og sige hende Farvel.
 De fleste af Spørgsmålene i dine Breve er nu besvarede, jeg mangler endnu kun en Beskrivelse af hvordan en almindelig Dag går. – Dagen begynder i det seneste Klk 6, - ofte før – med et Slag ”Mølle” el Gr. Bang. Harris er tosset efter at spille og hvor søvnig jeg end er og bliver regelmæssig slået til hans store Fryd. Når jeg kommer ned, giver jeg ham hans Morgenfoder, som er mangfoldigt og meget solidt: Hvedegrød, stegt Flæsk, Boef. Så spiser vi (de andre ere i Reglen færdige og gået hver til sit) og læser Morgenaviserne. Aviserne spiller en meget stor Rolle for East., - han læser dem i milevis. Så snakker vi i Reglen til han tager til Byen Klk 9, hvorpå jeg er huslig til 12–1 – fejer, tørrer af og gør i Orden, - de ere allesammen slemme til at smide omkring med alting så jeg går hver Dag en Omgang og rydder op. – Deres Ordenssans er i en underlig Tilstand, vidt forskellig fra min: de overvejer længe, hvordan en Bog skal ligge på et Bord og hvordan en Stol skal stå men de smider samtidig alle mulige Dele i Spisestuen, Brevskabet Klaver o.s.v. og har et syndigt Rod i alle Skuffer og Gemmer el. ret. havde for nu holder jeg stræng Orden i Dækketøj- og Lagenskuffer, Sølvtøjsskuffer o.s.v. Vort nye Sølvtøj bruger vi kun til fremmede så længe vi bor sammen med Familjen. – 
 Jeg kom nok bort fra ”Dagen”. Så klæder jeg mig på og øver mig, skriver Breve, går Tur o.s.v. til E. kommer c. Klk 5-6. Så hjælper jeg som Regel med Aftensmaden, - d.v.s. hvis de andre skal have noget han ikke kan lide, laver jeg hvad han vil have. Han er altid fuldkommen tilfreds med den Mad jeg laver til ham og han er henrykt over at han nu kan få hvad han vil have. Svigermor er jo så svag og har sådan en Gigt i sin Arm at han ikke har nænnet at bebyrde hende med noget, - de tager det så let med Maden her, at hun finder, at alt hvad der er ud over at varme en Dåse Tomater, koge Kartofler el stege Kød, - er anstrengende Arbejde. Det tager i Reglen 1/2 Time at preparere Aftensmaden, - Hovedmåltidet. Når jeg fortæller om vore Retter, om [ulæseligt ord] f. Eks. er de ved at gå til af Forbavselse. Jeg stryger for det meste hele Vadsken på to Dage, - 2 Timer hver Dag, - og når jeg undertiden ender det på èn Gang, er jeg en Helt. - Svigermoder er bestandig ulykkelig og angergiven over at hun har Gigt, så hun ikke kan ende alt, og siger ofte, at det er for strængt for mig og ”hvad de mon vilde sige hjemme på Erikshaab” – for 3-4 Timers Huslighed!! Til Gengæld går hun stadig på Jagt efter noget at sy for mig og er nu i Færd med at lægge nogle af mine Kjoler ned. Flere af dem ere nu mærkelig nok for korte. ----- Efter Aftensmad sidder E. og jeg her i hans Stue, læser el. spiller Mølle el. Klaver el. går en Tur, hvis det er godt Vejr. Det er på den Tid af Døgnet at vi burde besøge Folk men vi gider så godt som aldrig, og E. har ikke godt af det – han er søvnig Klk 9 og Dr, har sagt at han skal sove 10 Timer, så jeg opmuntrer ikke til Besøg. – Vore ”at homes” er nu i fuld Gang: hver Onsdag Aften kommer her Folk c. Klk 8, sidder og snakker et Par Timers Tid, får Lemonade og går hvilket sidste er det behageligste ved hele Forestillingen. Vi har i denne Tid en fattig Periode, hvilket kommer os meget ubelejligt. Est. brugte næsten alle sine Aprilpenge i Begyndelsen af Måneden til de Møbler, jeg skrev om sidst, saa han har ikke andet end Husholdningspengene tilbage. Det kommer på tværs fordi han efter al Rimelighed skal til Chicago; næste Uge i Forretninger (Bacilleforetagende) og det vilde være knusende Sjov om jeg kunde komme med. Det vilde ikke alene være en stor Fornøjelse at se Onkel Frederik og Chicago, - men også for H.s Skyld var det godt om jeg kunde være med – han egner sig ikke til at fare ud på egen Hånd. – 
 I forrige Uge vare vi ude at købe en ny Sommertrøje og det kunde ikke undgås – en Sommerhat, [Tegning] Trøjen er nydelig, - lys kort, og af Farve omtrent som min Bendixkjole, - Hatten er ikke så slem en ["en" overstreget] som man skulde tro eftersom der er kunstige Blomster på den. Harris gik med mig og valgte begge Dele. Det var et kosteligt Syn at se ham gå rundt i de store Forretninger og bese Varerne og høre på Damernes Suk med en Alvor og Interesse, men han var ikke tilfreds med noget af det, de kom med. Tilsidst gik han ind mellem Trøjerne på egen Hånd og kom lidt frem med faktisk den eneste, der passede mig. Det samme med Hatten. Han var meget stolt, og nu passer han omhyggeligt på, at ”vores Trøje” hænger glat og ikke bliver støvet. – Han har virkelig en udmærket Smag og han skal nu træde i Frk. Svensens Sted og vælger alt det Tøj, jeg herefter skal have. 
@@ -2572,50 +2787,101 @@
 Venlig Hilsen til Højstrup St.
 [I brevet:]
 Bellevue St. 19 Juli.
 Kære Mor.
 Det var rigtignok en rasende interessant Post i Dag med dit vældige Brev med alt det interessante om Barnedåben og med de gode Meddelelser om Lugges Eksamen og Dedes Opflytning – og alle de storartede Billeder som Chr. sendte mig. De ere dog ganske udmærkede og jeg nyder at se på dem. Vil du atter takke Mornine foreløbig!
 Der har nok ordentlig været Fest for lille Andreas, (jeg kan ikke lide Jeppenavnet) Han må være ganske henrivende, - jeg føler mig gruligt forurettet over at jeg går glip af at se ham som lille Men jeg trøster mig med, at jeg jo nok får en anden lille én at se på. – Tænk om vi kunde komme næste Sommer med vor lille Jeppe og få ham døbt hjemme, så du kunde bære ham også! Det vilde rigtignok være morsomt, 1 År er jo lidt længe i Forvejen at lægge Planer, men det kan jo aldrig skade og jeg har megen Glæde deraf. – 
 Forleden mente East at vi dog skulde kalde ham op efter Onkel Syberg – sådan: Erik Andreas Hempel Syberg Dannebrogsmand Sawyer.
 Han vidste at der var noget med D-mand, men var ikke rigtig klar over hvad det var. – Eastman har ikke været helt rask et Par Dage, - Mave, - men jeg tror dog han er kommen over det. Den Gæranalyse, (som han heldigvis nu er færdig med) har vist voldet det, - men han får 50 Dollars for det, og dem vil vi anvende til en Tur i ”White Mountains” næste Måned. Han trænger højlig til en Ferie og noget frisk Luft. Vi håber at være borte en 3 Ugers Tid. Det ser altså ud som om vi kommer godt fra Sommervarmen, August plejer at være den værste. Hidtil har vi ikke haft særlig generende Varme i disse Dage er det helt køligt. På Mandag rejser Helen og H’s Mor bort for 2 Uger, - så rejser vi, så snart de kommer hjem. Det bliver hele 5 Uger at vi bliver fri for Familjeliv.
 Tænk H’s Moder har opdaget vore Planer om en Ordning. East røbede det selv, ved at blive ærgerlig og hidsig en Dag da hun som sædvanlig udbredte sig om Ubehagelighederne ved Børn. Hun sagde imidlertid ingenting den Gang, men et Par Dage senere, da der kom en irsk Pige og solgte Kniplinger, sagde hun til H. [”til H.” indsat over linjen] at nu havde hun købt Kniplinger til en lille Kjole til sit Barnebarn. Jeg tror, at hun glæder sig lumsk til det.
 Forrige Uge var jeg næsten hver Dag i Laboratoriet og hjalp. Den ene Dag pakkede jeg en Masse Glasvarer ud af [”af” overstreget], og da de vare pakkede i Hø, lavede det jo en slem Uorden. Så vil Uheldet at Mr. Tiffany netop kom ned der om Morgenen før Rengøringsmanden havde været der og før Harry kom, - han kom sent ind den Morgen på Grund af Mavepine, og Dagen efter skrev han, Mr. T. – til Harry’s Assistent, om de ikke kunde holde det lidt senere. Den Vigtigper, jeg er ordentlig stødt på ham. – 
 En af de Dage jeg var i Laboratoriet havde vi Besøg der det meste af Dagen af en af Harry’s ældste og bedste Venner, Wesley Priest – også Kemiker. Det er pudsigt at Harrys to bedste Venner ere nogle lange Rapperter, begge nogle lystige Fyre, begge glade ved noget godt at drikke (og meget helst). Han [”Han” overstreget. ”Harry” indsat over linjen] Harry behandler dem faderligt, og det klæder ham så grinagtigt, da han kun er halvt så stor som dem. 
 Wesley P. jagede mig en grulig Skræk i Livet ved at fortælle med det alvorligste Ansigt om hvor brandfarligt det Laboratorium er og at det så godt som vilde være umuligt at komme ud o.s.v., - indtil Harry oplyste mig om, at han altid fortalte sådanne Historier.
 Senere var han med os på vor Stamkafé hvor vi indtog en forsvarlig Middag med al den Vin vi kunde drikke. Jeg er altid sulten så Harry må en Gang imellem fodre mig ordentlig igennem.
 Jeg er da forresten fornuftig nok til også selv at sørge for kraftig Mad herhjemme.
 Igår tog vi ud fra Morgenstunden med Madkurv. Det blev imidlertid en øsende Regn, men vi klarede os alligevel. Helen og Charles Pear var med, - han er Medlem af en Club, som ejer et Bådehus ved den Aa, som vi sejler i Kano på. Der gik vi i Læ og tilbragte Dagen meget rart. Der var en åben Altan med Tag over, som vendte ud til Aaen og der sad vi. Der er meget smukt, - store Skove til begge Sider, - så vi fik da den friske Luft alligevel. Vi kom hjem Kl 7, skrupsultne, naturligvis, og jeg satte mig straks i Bevægelse for noget varm The og solid, varm Aftensmad. Svigermoder fandt det sikkert ekstravagant – hun havde rigtignok ikke tænkt at vi vilde have andet end Vaniljeis og Kage!! – efter at vi har gået på tørt Smørrebrød hele Dagen!! – Det kribler i mig når jeg tænker på at Harry i mange Aar har måttet finde sig i den Slags, - han som bliver hulkindet på tre Dage. Han siger selv, at han er sikker på, at han har været så meget bedre dette Forår og Sommer fordi han altid får kraftig Kost nu. 
 Dette Brev er ikke så indholdsrigt som dit, men vi har jo heller ikke haft Barnedåb at fortælle om. Vil du hilse Ta’mus og Daisy. – 
 [Skrevet lodret ved venstre kant på side 5:]
 Vi har fået to Brudegaver i de sidste Dage, - en lille Krystal-
 [lodret langs kanten på side 6:]
 konfektskål og en Kageskål. Vi har en Masse nydelige Ting nu
 [lodret langs kanten på side 1 fortsættende over selve brevteksten samme side:]
 Vil du minde Disser om det lovede Brev og glem endelig ikke at sende det Stykke af Dannelg. Molle skrev, at hun havde læst et Stykke i Dannelg som mindede hende så levende om Håbet og Alhed, - det må være det. Jeg er spændt.
 Hilsner til alle fra East og Pelle</t>
   </si>
   <si>
+    <t>1899-08-20</t>
+  </si>
+  <si>
+    <t>Bellevue St.</t>
+  </si>
+  <si>
+    <t>Malin   Holmström-Ingers
+Jonas Lie
+Christine  Mackie
+Charles Pear
+Clarence Sawyer
+Helen Sawyer
+- Sawyer, Harris' far
+- Taylor
+Andreas Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Separationsspørgsmålet: Ellen og Harris Sawyer boede den første tid af deres ægteskab sammen med hans forældre, søstre og bedstemor. Det fungerede ikke, så Harris og Ellen arbejdede på at komme til at bo for sig selv. 
+Fran Dewick og hans forlovede kendes ikke; heller ikke Mr. Edmans, Føreren eller Dr. Richards med kone og døtre. 
+1 amerikansk alen er 62,81 cm.
+En gammel dansk fod er en historisk længdeenhed, der før metersystemets indførelse i 1907 var defineret som 31,385 cm (ofte rundet til 31,4 cm). En dansk fod svarer til 12 tommer (á 2,615 cm) og udgør halvdelen af en alen.
+Den danske mil blev afskaffet ved metersystemets indførelse i 1907, hvor den omregnedes til 7532 meter.
+Det vides ikke, hvad en Marie Kirstine Gryde er.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1526</t>
+  </si>
+  <si>
+    <t>Ellen og Harris Sawyer har haft en dejlig rejse, og det er svært at komme hjem til familien. De to har diskuteret separationen, og de har nu vendt sagen med Harris' familie. Man flytter formodentlig hver til sit om to måneder. 
+Rejsen bestod af en todages fodtur over bjergene. Flere af deltagerne måtte melde fra, men fire personer kom afsted. De vandrede gennem løvskov op ad bakke. Højere oppe var der granskov og vandfald med iskoldt, krystalklart vand. Føreren gik i forvejen til en lille hytte, hvor han havde tændt op i ildstedet. Han havde medbragt forsyninger og kogte kødsuppe samt serverede skinke, kartofler mm. Efter maden studerede man måneskinnet og udsigten. Inde i hytten igen fortalte føreren om dengang, hvor han havde dræbt en bjørn. Man sov på et leje af grankviste og med dækkener over sig. Næste morgen vandrede selskabet videre. På toppen af Mount Washington er der opført et fancy hotel, hvilket generede alle, men de gik alligevel derind og fik et dejligt måltid. Derefter gik de ned ad bakke, hvilket var hårdt. 
+Ellen og Harris har også besøgt Ravinehouse, som er en kombination af en bondegård og et hotel. Her lærte Ellen et par søde familier at kende. Ellen ville gerne på en vandretur i bjergene med Andreas/Dede Warberg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/xcGh</t>
+  </si>
+  <si>
+    <t>Bellevue St Aug 20.
+Kære Mor!
+Du er vist lidt Utålmodig over den Uorden, der har indsneget sig i mine Breve. Jeg kan nu en Gang ikke skrive uden den tilbørlige Ro og den får jeg først nu, da vi ere hjemme igen efter vor storartede Rejse. Vi har begge haft udmærket af den. Harry har fået en Antydning af mere Fyld i Kinderne og er brun og solbrændt og jeg føler mig som i min tidligste Ungdom. Det er ikke ret opløftende at komme hjem igen til al Famijetrætheden og do-Sygeligheden, men jeg tager mig det let, - vi har nemlig på Rejsen diskuteret Separationsspørgsmålet grundigt og i Dag har der været alm. Rådslagning. Om Gud vil skal det ske om 2 Måneder (1ste Nov.) men jeg er forberedt på at de må holdes til hele Tiden for at det ikke skal blive ved Snakken alene. De er af den Sort, at de snakker, beslutter og slår fast, og derved bliver det så. I de to Måneder skulde den gamle så betale den ["den" overstreget] Huslejen så vi kan komme i Forhånden til Vinterens Udgifter. - Hvis vi ikke med stor Lethed kan finde en anden Lejlighed bliver vi her. Ganske vist tror jeg ikke på det, før jeg aner det, - men der er dog mere Udsigt til at blive alene nu, end der hidtil har været og det er mig en stor Trøst at tænke på. 
+Nu skulde jeg se at fortælle lidt om Rejsen og vore Oplevelser. Det vigtigste var vores Tur over Bjærgene - vor to Dages Fodtur, som i Grunden kom helt uventet på os. Planen var at Helen, Ch. Pear, Frank Dewicks med Forlovet, Dr. Tailors, samt et Par Ægtefolk til alle skulde mødes på ”Rasinehouse” – det lille Hotel hvor vi var – og gøre Turen sammen. Men det hændte sig sådan, at Helen forvred sin Ankel, Frank D. fik Mavepine, og da de to ikke kunde gå, vilde Forloveden og Chr. Pear heller ikke. Ægteparrets Barn blev syg så de ikke turde tage fra det, - så da Dr. Tailors kom rejsende Onsdag Form. var der ingen af de oprindelige som kunde. H. og jeg havde tænkt, at vi vilde følge dem. – klatre 3000 Fod op og gå en anden Vej ned. Ved Hjælp af mine nye Venner (som jeg senere skal fortælle om) var jeg bleven udstyren med et kort Cycleskørt og en Randsel til hver af os. (H. og mig). Efter Middag begav vi fire os afsted, Klk var to, Vejret var fortrinligt og Humøret var højt. Hvordan skal jeg beskrive denne Tur, - gid jeg havde Ordet i min Magt, så jeg kunde give en svag Forestilling om det. Det plager mig under hele Turen midt i min Begejstring at jeg ikke vilde kunne beskrive det fyldestgørende for jer hjemme. – Den første Timestid gik Stien gennem Løvskov som vi kender dem hjemme, - kun tættere og bestandig op ad Bakke. Længere oppe begyndte Grantræerne Stien blev smallere og stejlere, Graniten kom mere til Sygne Luften begyndte at blive lettere. Undertiden kom vi til Bække som kom styrtende ned af Bjærget i lange Spring (i alm. Tale kaldet Vandfald) Vandet er selv i den hedeste Sommer iskoldt og klart som Krystal. Det kommer fra smeltet Is, som ligger i de dybe Læn ["læn" overstreget] Klipperevner længere og hele Året rundt. – Vor Fører var imidlertid gået i Fove ["fove" overstreget] Forvejen for at forberede i ”the camp”. Det er farligt at færdes uden Fører, da Stierne er vildsomme og undertiden næsten umulige at finde fordi de på lange Strækninger kun består i, at der hver 20nde Allen er lagt en lille Bunke Sten. Henunder Aften kom vi til ”the camp”. Det er en Robinsonhytte, som er bygget af en [”en” indsat over linjen] Mr. Edmans for dem, der går over Bjærgene og blive overfalden af Tåge el. Træthed. Det er en lille bitte Hus, hvis ene Væg er borttaget, den åbne Side vender ind mod den blotte Klippevæg, så det ikke kan blæse ind. Imod Klippen er der bygget et Ildsted, og der havde Føreren gjort Ild, da vi ankom. Mens vi så os om, kogte han Aftensmad i nogle sorte Marie Kirstine Gryder. Vi havde Kødsuppe, Skinke, varme Kartofler, blødkogte Æg, Kager, Rosiner, Portvin o.s.v. og tilsidst en Kop sort Mandfolkekaffe. Føreren havde båret Fortæringen i en Kurv og lavede det hele til. Veltilfredse og mætte gik vi ud igen og så på Måneskinnet – og som det va_r!!!! Det kan ikke beskrives. Ensomheden, Stilheden, den milevide Udsigt over Skove og atter Skove, og dybt nede mellem Bjærgene den smalle Stribe opdyrket Dal, hvor et lille bitte Legetøjstog kom raslende. Efterhånden blev det imidlertid så ”friskt” at vi lagde Poesien bort til en anden Gang. Føreren lagde mere Brænde på Ilden og vi satte os tæt sammen [papir mangler]en for at holde Varmen Talen faldt på Tåge, Uvejr og Bjørne og Føreren, som indtil da ikke havde mælet opløftede sin Røst og fortalte om hvordan han for et Par År siden med Fare for sig selv havde dræbt en Bjørn på 300 Pund. – Det var Stemning det - at sidde der omkring Ilden og høre Bjørnehistorier og se ud til den mørke Skov og vide, at det ikke var Mennesker i Miles Afstand. Hytter er forsynet med en Masse Dækner og en Del af Gulvet er belagt med ¼ Al små Grankviste og indsvøbte i Dæknerne tilbragte vi en meget behagelig Nat i skøn Enighed med Tailors og Føreren. Om Natten kom der en Grævling snusende, men vi fik den da jaget væk, inden den kom ind. Klk 5 stod vi op, indtog et ligeså splendidt Foder som om Aftenen og begav os afsted op ad Bjærget. Træerne bleve mere og mere forkrøblede og små, så [papir mangler] til det til sidst kun var små gamle lavbenede Buske, - så forsvandt også de og der var kun Granitblokke af en uhyre Størrelse smidt Hulter til Bulter mellem hinanden, - på alle fire klatrede vi op, hoppede fra Sten til Sten og hjalp hinanden. Hver fem Min gjorde vi Holdt og så omkring i den storslåede Natur. Så langt vi kunde se var det Bjærg ved Bjærg bevokset med Skov med på Toppen. Luften var så let og ren, som jeg aldrig havde oplevet det før. – Den første Bjergtop vi var på var Mount Madison, som hænger sammen med Mount Clay, der er forbundet med Mount Washington – den højeste Top i White Mountains” 6.400 Fod. 
+[Tegning]
+Det gik godt ned ad Madison og rundt om Clay, som er det farligste, - jeg var foran og langt dygtigere til at klatre end Mrs. Tailor - indtil jeg pludselig fik Foden ned imellem to Sten og skrabede det slemt. Fra da af måtte vi gå langsomt og vi nåede først Toppen af W. Klk 1, - 6 Timer om 1½ dansk Mil. På Toppen af Mount W. er der til manges (også min) Forargelse bygget fashionabelt Hotel og Restaurant. En Tandhjulsbane løber derop to Gange om Dagen og den er fuldt med Tourister. Der var imidlertid den Fordel at vi kunde få kristelig Mad og vi indtog en Diner, som jeg ikke har set Magen til før eller siden. – Nu var det Bestemmelsen at jeg vi [”vi” indsat over linjen] skulde tage ned med Toget, - men jeg følte mig så frisk og rask trods mit stive Ben, at vi besluttede at følge Trop og gå ned ad Kørevejen. Med uhyre Omkostninger er der anlagt en sådan for Tourister, som befordres op og ned i store Vogne med 6 Heste for. Det er 2 d. Mil – en ganske dejlig Tur, - men vi begærede dog ikke mere, da vi nåede Bunden. Det er grulig trættende at gå ned ad Bakke to stive Mil. En Vogn fra Hotellet ventede på os dernede og vi kom ["kom" overstreget] nåede hjem c. Klk 9. Jeg var faktisk den mindst ødelagte, hvad jeg til Dato har ondt ved at fatte. 
+I Hotellet lå et Telegram om at komme hjem straks på Grund af overhængende Forretninger. Vi ventede imidlertid næste Dag over for ikke at blive for medtagne. 
+Det var to storartede Uger. Ravinehouse er en Bondegård som til Dels er omdannet til Hotel. Den drives stadig, - der var Køer, Høstakke o.s.v. som glædede mit Hjærte. Alle Stuer var lave med åbne Ildsteder, hvor der blev fyret hver Aften. Der er ikke Antydning af Have Anlæg el. anden Hotelpragt. – 
+Der kommer hvert År de samme Mennesker, - en Samling usædvanlig dannede Mennesker. Særlig sluttede jeg mig til en Dr. Richards – en gl. lærd Præst med Kone og tre Døtre, - de _mindst amerikanske jeg endnu har set. Hele Familjen er som taget ud af en af Jonas Lies Bøger – den yngste 21 – mindede mig levende om Dis. Desværre bor de ikke i Boston, men i Providence.
+Jeg tænkte på Dede, da vi gik over Bjærgene og var i ”camp”. Gid han en Gang kunde gøre en sådan en Tur med os. – Hilsen til alle, - mor dig godt i Sverige, - næste Brev bliver til Mornine. – Elle
+[Skrevet på tværs øverst s. 1:]
+Har haft Brev fra Molle. De ere alle raske nu. Lugge takker for hendes Brev. Undskyld den grulige Skrift Pen!!!!</t>
+  </si>
+  <si>
     <t>1899-09-06</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Båxhult pr. Landeryd</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Louise Brønsted
 - Jensen, Erikshaab
 Alhed Larsen
 Andreas Larsen
 Johannes Larsen
 Christine  Mackie</t>
   </si>
   <si>
     <t>Laura Warberg opholdt sig på Larsen-familiens gård Båxhult i Småland sammen med ASlhed og Johannes Larsen og deres lille søn september 1899. 
 Pillespejl: Højt, smalt spejl, der i 1700- og 1800-tallet i et rum anbragtes på vægpiller mellem vinduerne med et konsolbord nedenunder. De optræder som regel parvis og ofte kombineret med et par lysestager eller lampetter. Kilde: Lex.dk.
 Fjællegulv: Bræddegulv.
 Det vides ikke, hvem Fr. B. var. Der var formodentlig tale om en køkkenpige el.lign. på Warberg-familiens gård, Erikshaab. 
 Lauritz Brandstrup døde 6. marts 1900.</t>
   </si>
   <si>
@@ -2707,50 +2973,90 @@
 Georg Larsen
 Jeppe Andreas Larsen
 Vilhelm Larsen</t>
   </si>
   <si>
     <t>Epidemien: Epidemi- og karantænehuset på Longen (Longsvej) i Kerteminde. Indviet 1890.
 Damperen sejler mellem Nyborg og Korsør</t>
   </si>
   <si>
     <t>Vilhelmine Larsen vil ikke sende billederne, da hun ikke har opgivet at komme på besøg. Familien er rask. Der er flere dødsfald i byen, muligvis grundet en epidemi.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PCjx</t>
   </si>
   <si>
     <t>1899-11-01
 Kjære lille Ugle – 
 Dit Tøj er tørt I morgen skal jeg se at faa det lagt sammen og rullet og strøget næste Dag og faa sendt men her har været saadan en Regn nu kom lille Adolphs Tøj nu vi var færdige til alt Held vasker Pigen i morgen der skal jeg se at faa det med for han trænger ogsaa.
 Iaften skriver jeg til ham og Vilhelm saa faar du ikke saa meget – vi sender dine Penge med Telegrafen da Jantzen ikke kom iaften, saa du skal ikke være bange.
 Jeg har ikke opgivet endnu at komme derfor sender jeg ikke Billederne med Damperen – Vi ere raske og Træskomandens Kone kom sig, men Marie Clausen er død det var godt hun led meget paa det sidste. Her er et Dødsfald til som er sørgeligt Benne Boisen skal begraves i morgen, han fik Tyfus.
 Esther kommer vist hjem nu hun laa ogsaa paa Epidemien 
 Ja det er vist et haardt Slag for vores Præstefolk – Gud Fader trøste dem i den store Sorg
 Du skal nok faa et ordentlig Brev med Posten og dit Tøj
 Hilsen fra Fader nu skal vi have Kaffe
 Din Moder der beder om alt Godt for sin lille Pige</t>
+  </si>
+  <si>
+    <t>1899-12-01</t>
+  </si>
+  <si>
+    <t>Grethe Jungstedt
+Harris Sawyer
+- Taylor</t>
+  </si>
+  <si>
+    <t>Fabriksejeren og dennes hustru kendes ikke; ej heller den indfødte amerikaner, der havde flettet æsken. 
+Det vides ikke, hvad "Gamle Eastmans" hustru, mor, bror og svigerinde hed.
+Ellen Sawyer var - hvorfor vides ikke - som gravid overbevist om, at hun fik en dreng. Hendes datter blev født 16. januar 1901.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1531</t>
+  </si>
+  <si>
+    <t>Amerikanerne er ikke gode til at holde jul. De mangler sans for traditioner og hjemlig hygge. Deres hjem er heller ikke hyggeligt indrettet. Ellen Sawyer vil aldrig have et sitting room.
+Thanksgiving den foregående dag blev dog alligevel hyggelig. Harris Eastman Sawyer kom hjem fra forretningsrejse den dag, og han medbragte som gave til Ellen en æske flettet af strå. Hun vil bruge den som toilettaske til det barn, som hun venter. Harris var inviteret til sor middag til ære for finansministeren. Dagen efter var han på en togrejse af 26 timers varighed. Man fik kalkun og to slags is til thanksgiving-middagen, og bordet var pænt dækket. 
+Ellen og Harris har fået en rørende bryllupsgave fra Harris' farmor. Hun havde syet et sengetæppe af hundredevis af små stoflapper med sløjfer på. Harris' farbror og dennes hustru sendte kvædegelé og kartofler. 
+Ellen har travlt med at lave tøj til det barn, hun venter. Hun beder moderen om en strikkeopskrift. Ellens svigermor vil sømme bleerne på maskine. Den lille seng står klar.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Zbbk</t>
+  </si>
+  <si>
+    <t>Dec. 1 99
+Kære Mor!
+Det er rent utroligt, som Tiden løber her, - at vi allerede har December. Vi har endnu slet ikke haft Sne eller stadig Kulde, så det forekommer slet ikke som Vinter. Det bliver underligt for mig, når Julen nærmer sig, - jeg må se så vidt mulig at glemme at det er Jul. Her lægger de knap Mærke til den, - kun én Helligdag, og den helligholdes mindre end en almindelig Helligdag ["Helligdag" overstreget]. Søndag. – ”Feststemning” er noget, der ikke ligger for Amerikanerne, - som f. Eks. i går ”thanksgivingsday”, den største Helligdag i Aaret, - og man mærker den knap. Hvad de mangler, er Traditioner, - Respekt for de gode gamle, nedarvede Skikke, - samt Begreb om hjemlig Hygge. Jeg tager ganske sikkert ikke Fejl i, at dette er fælles for den alle ["den" overstreget; ”alle" indsat over lilnjen] typiske Amerikaner. Man kan se denne Mangel på Hyggesans med et halvt Øje på den Måde, de indretter deres Huse: Et ”parlor”, som er forbeholdt Fremmede, og som svarer til vore Bønders Stadsstue i Uhygge og Ubeboethed med lyse Tapeter hvide Gardiner o.s.v. – Familjen opholder sig i deres ”sitting-room”, som i de allerflesteTilfælde er nærmest en Systue. Så godt som alle kan Skræddersyning. – 
+Men ingen skal nogensinde få mig til at etablere et ”sittingroom”, - må jeg bede om at være ved mine Malerier Bøger o.s.v. – Heldigvis er der [”der" indsat over linjen] da heller ikke Grund til andet, da Møblerne her i den lille Stue er solide og Gulvtæppet mørkt, så det kan tåle Brug. 
+Trods alt var der noget festligt ved ”thanksgiving” igår. Det øgedes derved at Harry kom hjem fra sin Udenlandsrejse om Morgenen, - rask og frisk og synlig oplivet af sin Tur. Han er nok værd at sende ud, - han har så meget at fortælle, når han kommer hjem. Han sluttede varmt Venskab med Ejeren af den Fabrik, som han inspicerede, - - han blev så intim med dem, at Konen sendte Present hjem til mig - en Stråæske flettet af en Indianer, - den er bestemt til at være den lilles Toiletæske, - hans Sikkerhedsnåle, Børste o.s.v. 
+Harry nød al den Hæder der tilkommer ham, - var bl.a. bedt med til en stor Middag til Ære for Finansministeren, Mr. Fielding. (”Nova Scotia er i Canada og således under gamle Victorias Regimente). Der var 120 Gæster, et Utal af Retter (men ingen Vin, og Taler til Klk 5 Morgen. East betakkedes sig imidlertid Klk 2 da hans Tog gik Klk 6. – Efter 26 Timers uafbrudt Jærnbanekørsel var han hjemme, - og en hel Svækling er han da ikke, når han kunde være på Benene hele Dagen efter det uden at være videre forvirret. – Der er ikke Tvivl om, at hans Helbred har forbedret sig betydeligt det sidste Aar. – 
+Jeg dækkede Bordet med vort Sølvtøj og vore fine Ting og en Blomst på Bordet og der var virkelig lidt ”Swing” i Kalkunmiddagen, med to Slags Is til Dessert. – Vi spiste allesammen for meget, men det hører sig til på den Dag, - så vi sad her og pustede Resten af Eft. Om Aftenen kom Dr. Tailors ind, men de havde også spist for meget, så vi faldt lidt efter lidt mere og mindre i Søvn. – 
+I Lørdags fik vi en sidste og ikke mindre ["ikke mindre" overstreget] rørende Brudegave nemlig [”nemlig” indsat over linjen] fra gl. Eastmans Moder som lever i New Hamptshire hos gl. E’s Broder, som er Landsbypræst der et Sted. Den gamle 90 årige Moder havde syet et Sengetæppe af Hundrede små kulørte Klude og en lille Trådsløjfe på hver Klud. Det er ligesom dem, du en Gang lavede, kun at det er større og Kludene ere mindre. Der var tillige tre Krukker Kvædegelé fra Svigerdatteren og en Pose Kartofler fra deres Have. Gl. East var så stolt som om det var ham der havde lavet Sengetæppet. – 
+Jeg har meget travlt med Drengens Tøj. Trods al min Flid har jeg endnu kun syet 5 hvide Kjoler, - men de ere også nydelige, samt 3 kulørte Flonelsnatkjoler og to små søde broderede Trøjer. – Imorgen skal jeg begynde på hans Flonels Underkjoler. Bleerne vil Svigermoder sømme på Maskinen. Hans Uldskjorter købes færdige. – Hans lille Seng står hen som et åbent Spørgsmål. De fleste lader dem straks komme i en Slags Tremmeseng, og det bestemmer jeg mig vist også til. Jeg tænker han kan bruge mine Kniplingspudevår. 
+Vil du ikke sende mig en nøjagtig Opskrift på hvordan jeg skal strikke hans Strømper. Hvis jeg får Tid vil jeg strikke ham et Par. – 
+Jeg er selv raskere end nogensinde, - kan trave omkring og ude ”gående” så godt som nogensinde før ["nogensinde" overstreget; ”før” indsat over linien]. – 
+Det er bælgmørkt. 
+Bunker af Hilsner til alle fra Pelle</t>
   </si>
   <si>
     <t>1900-02-28</t>
   </si>
   <si>
     <t>Hanna -
 Adolph Larsen
 Alhed Larsen
 Johannes Larsen
 Marie Larsen
 Marie   Larsen, Georg Larsens datter
 Vilhelm Larsen, Georgs søn
 Olga Lau
 Anna Rosenørn
 Jens Ferdinand Willumsen</t>
   </si>
   <si>
     <t>Christine Swane bor på Værnehjemmet Bethania
 Slof er et gammelt ord for værelseskammerat ( kommer af tysk Schlaf = søvn) Gyldendals Den store Danske.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og byhistoriske Arkiv</t>
   </si>
   <si>
     <t>Johannes Larsen mener, at Willumsen er en dygtig lærer og Christine Swane får lov til at få undervisning hos ham</t>
@@ -3071,70 +3377,122 @@
 Rasmus Kattrup
 Charlotte Knipschildt
 Ernst  Knipschildt
 Gustav Knipschildt
 M Knipschildt
 Otto Knipschildt
 - Krarup, læge
 Hans Jørgen -, Kusk ved grevskabet Muckadell
 Selma Lagerlöf
 Peter Erasmus Lange-Müller
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Augusta Mogensen
 Christian Mogensen
 Alfred Nielsen
 Otto Emil  Paludan
 Frederik Paludan-Müller
 Kirstine -, pige i huset hos Hempel Syberg
 - Poulsen, løjtnant
 Ellen  Sawyer
-Eleonora Scheel
+Lili Scheel
 Karl Schou
 Marie Schou
 Robert Schumann
 - Stürup
 Elly Svarrer
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
+  </si>
+  <si>
+    <t>1901-01-01</t>
+  </si>
+  <si>
+    <t>USA
+Boston</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Grethe Jungstedt
+Albrecht  Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Vercelli kendes ikke, men der er formodentlig tale om en restaurant.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1532</t>
+  </si>
+  <si>
+    <t>Ellen og Harris Sawyer er ved at flytte over i det nye laboratorium. Ellen har lavet en syrevædske, som de har tjent 54 dollars på. Det er dejligt, at de tjener godt nu, hvor de er ved at blive selvstændige.
+Ellen takker for al den post, som hun har modtaget.
+Harris og Ellen har fejret nytåret på en restaurant, men de blev ikke oppe til kl. 12.
+Størrelsen på pudevårene til Grethe er ikke væsentlig.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/AvOW</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst til venstre side 1:]
+R. HARRIS E. SAWYER
+CHEMIST AND BACTERIOLOGIST,
+620 ATLANTIC AVE.,
+BOSTON, MASS., U.S.A.
+TELEPHONES HATHAWAY BUILDING, BOSTON.
+203-3 DORCHESTER.
+[Fortrykt øverst til højre side 1:]
+SPECIALIST IN QUESTION CONCERNING
+MOULDS, YEAST, BACTERIA, ANTISEPTICS.
+[Stemplet øverst s. 1:] 
+REMOVED TO FEDERAL ST.
+[Håndskrevet:]
+Jan 1 1901
+Kære Mor.
+Kun et Par Ord i Stedet for Brevkort. Vi ere ved at flytte over i det nye Lab. og ere i et gruligt Rod. Jeg har lavet ”Butter[ulæseligt]" (Syrevædsker – denne Uge for et Beløb af 54 §.) Det er ikke dårligt! En stor Trøst at se det gå op sådan nu da vi er ved at have egen Forretning, og betale Lab.-Leje i Stedet for at have det frit og 100 § oven i Købet. – Men det tegner til at gå godt og vi ere ved godt Mod. 
+Meget indholdsrig Post i dag Langt Brev fra dig, fra Lugge – Nytårskort og Julealbum, som er meget interessant – Tak Far så meget. Også for Tilskueren.
+Vi celebrerede igår ved fin Middag hos Vercelli med Vin og mange Skåler udbragtes, - om Aftenen fortsattes disse i Champagnen men jeg skammer mig ved at sige at vi ikke sad oppe til 12 – vi celebrerede det Nytår som gik ind et el. andet Sted ude i Atlanten. Idag har vi også celebreret Nytårsdag (som ikke er Helligdag her) hos Vercelli, men i temmelig Hast. 
+Mere næste Brev dog 1000 Hilsner og Nytårsønsker til hele Håbet fra 
+Harry, Grethe og Pelle
+Det gør ikke så nøje med Størrelsen til Grethes Pudevår, da jeg må sy hende en ny Pude.
+Sådan noget som Længden af dette Papir 1 1/2 Gang fra den lange Side og lidt mere på den korte.</t>
   </si>
   <si>
     <t>1901-01-09</t>
   </si>
   <si>
     <t>Højrup
 Erikshåb</t>
   </si>
   <si>
     <t>Alhed Larsen
 Johannes Larsen
 Hedevig Lützhøft
 Nicolaus Lützhøft
 Laura Warberg</t>
   </si>
   <si>
     <t>Astrid var i huset hos Alhed og Johannes Larsen i Kerteminde. Alhed Larsen var bange for at være alene om natten - derfor skulle Astrid sove hos hende.
 Alhed Larsen var højgravid med barn nr. to, Johan/Lysse, da Astrid Warberg var i huset hos hende og manden. 
 Lundsgård er en herregård syd for Kerteminde. 
 Det vides ikke, hvad eller hvem Laf er.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0399</t>
   </si>
   <si>
@@ -7721,59 +8079,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/QZyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maTy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d6wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qTtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8lV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaTe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CvZ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e5yq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rcEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GlIZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zSIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGWt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1mRr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azqM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Skij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DPRb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHBj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qZxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YLsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xCq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pVOo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lWPN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LBDt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cfam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x5Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QHCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XiYj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Ogf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMEw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xM5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BwTr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QgX2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jkHX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HVGe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R68i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HxDy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k5Hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vQeD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5f0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KPcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCjx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pllc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaCo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oaIp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TlSr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o0yk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fxom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GDFX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuYk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fjjc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oZ9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J5Xr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MXCe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n6wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OpLx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nh1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zLiU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pfcL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YXQL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/06VF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ronk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nri4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i6iH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bUdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VzpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ImAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wTAy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Kr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuK6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SlQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66Ve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/am4g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vmMk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HEO0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSyN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LfEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GCH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PLHu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tvZc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OrRd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ElHTnCNC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PIjU3jVN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DMr2WPrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xmoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CW5tALIU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H10Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VpIvkzD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CMVW8mo1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AP4kFsI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u2um" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XQrDomK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vcEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vvKq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YN6KZXKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VvKsbSvU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AX8xcm94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GsiV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uder" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QQEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2n2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B1ge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Epo3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wEll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6iY9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zzYr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vL8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b0dL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OGBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0jIO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8EAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qcso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/QZyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maTy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d6wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qTtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8lV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaTe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CvZ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e5yq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rcEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GlIZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zSIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGWt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1mRr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azqM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Skij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DPRb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHBj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qZxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YLsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xCq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pVOo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lWPN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LBDt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cfam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x5Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QHCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XiYj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Ogf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMEw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xM5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BwTr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QgX2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jkHX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HVGe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R68i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HxDy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k5Hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vQeD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5f0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KPcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xcGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCjx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zbbk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pllc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaCo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oaIp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TlSr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AvOW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o0yk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fxom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GDFX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuYk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fjjc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oZ9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J5Xr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MXCe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n6wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OpLx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nh1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zLiU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pfcL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YXQL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/06VF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ronk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nri4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i6iH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bUdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VzpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ImAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wTAy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Kr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuK6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SlQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66Ve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/am4g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vmMk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HEO0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSyN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LfEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GCH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PLHu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tvZc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OrRd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ElHTnCNC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PIjU3jVN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DMr2WPrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xmoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CW5tALIU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H10Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VpIvkzD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CMVW8mo1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AP4kFsI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u2um" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XQrDomK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vcEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vvKq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YN6KZXKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VvKsbSvU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AX8xcm94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GsiV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uder" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QQEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2n2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B1ge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Epo3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wEll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6iY9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zzYr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vL8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b0dL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OGBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0jIO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8EAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qcso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M179"/>
+  <dimension ref="A1:M185"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -9116,6656 +9474,6930 @@
       </c>
       <c r="I31" s="5" t="s">
         <v>223</v>
       </c>
       <c r="J31" s="5" t="s">
         <v>224</v>
       </c>
       <c r="K31" s="5" t="s">
         <v>225</v>
       </c>
       <c r="L31" s="6" t="s">
         <v>226</v>
       </c>
       <c r="M31" s="5" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
         <v>228</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>91</v>
+        <v>229</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>132</v>
+        <v>230</v>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F32" s="5" t="s">
-        <v>163</v>
+      <c r="F32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="J32" s="5" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>236</v>
+        <v>91</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>92</v>
+        <v>132</v>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F33" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F33" s="5" t="s">
+        <v>163</v>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="E34" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E34" s="5" t="s">
+        <v>245</v>
       </c>
       <c r="F34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="J34" s="5" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>132</v>
+        <v>253</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-        <v>252</v>
+        <v>92</v>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>132</v>
+        <v>261</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>175</v>
+        <v>92</v>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="J36" s="5" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>265</v>
+        <v>132</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>244</v>
-[...9 lines deleted...]
-        </is>
+        <v>175</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>269</v>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="J37" s="5" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>132</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>175</v>
       </c>
-      <c r="E38" s="5" t="s">
-[...6 lines deleted...]
-        <v>274</v>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="J38" s="5" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="K38" s="5" t="s">
         <v>278</v>
       </c>
       <c r="L38" s="6" t="s">
         <v>279</v>
       </c>
       <c r="M38" s="5" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
         <v>281</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>282</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="E39" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H39" s="5" t="s">
         <v>283</v>
       </c>
-      <c r="F39" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H39" s="5" t="s">
+      <c r="I39" s="5" t="s">
         <v>284</v>
       </c>
-      <c r="I39" s="5" t="s">
+      <c r="J39" s="5" t="s">
         <v>285</v>
       </c>
-      <c r="J39" s="5" t="s">
+      <c r="K39" s="5" t="s">
         <v>286</v>
       </c>
-      <c r="K39" s="5" t="s">
+      <c r="L39" s="6" t="s">
         <v>287</v>
       </c>
-      <c r="L39" s="6" t="s">
+      <c r="M39" s="5" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>132</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>92</v>
+        <v>175</v>
       </c>
       <c r="E40" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G40" s="5" t="s">
         <v>291</v>
       </c>
-      <c r="F40" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G40" s="5" t="s">
+      <c r="H40" s="5" t="s">
         <v>292</v>
       </c>
-      <c r="H40" s="5" t="s">
+      <c r="I40" s="5" t="s">
         <v>293</v>
       </c>
-      <c r="I40" s="5" t="s">
+      <c r="J40" s="5" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="K40" s="5" t="s">
         <v>295</v>
       </c>
       <c r="L40" s="6" t="s">
         <v>296</v>
       </c>
       <c r="M40" s="5" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
         <v>298</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>299</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>132</v>
+        <v>92</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>300</v>
       </c>
-      <c r="F41" s="5" t="s">
+      <c r="F41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H41" s="5" t="s">
         <v>301</v>
       </c>
-      <c r="G41" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H41" s="5" t="s">
+      <c r="I41" s="5" t="s">
         <v>302</v>
       </c>
-      <c r="I41" s="5" t="s">
+      <c r="J41" s="5" t="s">
         <v>303</v>
       </c>
-      <c r="J41" s="5" t="s">
+      <c r="K41" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="K41" s="5" t="s">
+      <c r="L41" s="6" t="s">
         <v>305</v>
       </c>
-      <c r="L41" s="6" t="s">
+      <c r="M41" s="5" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>132</v>
+        <v>92</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>17</v>
-[...9 lines deleted...]
-        </is>
+        <v>308</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="G42" s="5" t="s">
+        <v>309</v>
       </c>
       <c r="H42" s="5" t="s">
-        <v>309</v>
-[...1 lines deleted...]
-      <c r="I42" s="5"/>
+        <v>310</v>
+      </c>
+      <c r="I42" s="5" t="s">
+        <v>311</v>
+      </c>
       <c r="J42" s="5" t="s">
-        <v>20</v>
+        <v>294</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>16</v>
+        <v>316</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>132</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>317</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>318</v>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="s">
-        <v>314</v>
-[...1 lines deleted...]
-      <c r="I43" s="5"/>
+        <v>319</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>320</v>
+      </c>
       <c r="J43" s="5" t="s">
-        <v>20</v>
+        <v>321</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>132</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="I44" s="5"/>
       <c r="J44" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>132</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
-        <v>324</v>
-[...3 lines deleted...]
-      </c>
+        <v>331</v>
+      </c>
+      <c r="I45" s="5"/>
       <c r="J45" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>132</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G46" s="5" t="s">
-        <v>330</v>
+      <c r="G46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H46" s="5" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="I46" s="5"/>
       <c r="J46" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="J47" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D48" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="D48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E48" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G48" s="5" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>343</v>
-[...3 lines deleted...]
-      </c>
+        <v>348</v>
+      </c>
+      <c r="I48" s="5"/>
       <c r="J48" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>132</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="s">
-        <v>349</v>
-[...1 lines deleted...]
-      <c r="I49" s="5"/>
+        <v>353</v>
+      </c>
+      <c r="I49" s="5" t="s">
+        <v>354</v>
+      </c>
       <c r="J49" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="D50" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E50" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G50" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G50" s="5" t="s">
+        <v>359</v>
       </c>
       <c r="H50" s="5" t="s">
-        <v>354</v>
-[...1 lines deleted...]
-      <c r="I50" s="5"/>
+        <v>360</v>
+      </c>
+      <c r="I50" s="5" t="s">
+        <v>361</v>
+      </c>
       <c r="J50" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>356</v>
+        <v>363</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>357</v>
+        <v>364</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D51" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="D51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E51" s="5" t="s">
-        <v>252</v>
+        <v>17</v>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" s="5" t="s">
-        <v>359</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="I51" s="5"/>
       <c r="J51" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>365</v>
+        <v>16</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>92</v>
-[...4 lines deleted...]
-        </is>
+        <v>132</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
-        <v>366</v>
-[...3 lines deleted...]
-      </c>
+        <v>371</v>
+      </c>
+      <c r="I52" s="5"/>
       <c r="J52" s="5" t="s">
-        <v>368</v>
+        <v>20</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="D53" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E53" s="5" t="s">
-        <v>17</v>
+        <v>269</v>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="5" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="J53" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>16</v>
+        <v>382</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>92</v>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G54" s="5" t="s">
-        <v>379</v>
+      <c r="G54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H54" s="5" t="s">
-        <v>380</v>
-[...1 lines deleted...]
-      <c r="I54" s="5"/>
+        <v>383</v>
+      </c>
+      <c r="I54" s="5" t="s">
+        <v>384</v>
+      </c>
       <c r="J54" s="5" t="s">
-        <v>20</v>
+        <v>385</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>385</v>
+        <v>132</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F55" s="5" t="s">
-        <v>18</v>
+      <c r="F55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="5" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="J55" s="5" t="s">
-        <v>277</v>
+        <v>20</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>132</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G56" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G56" s="5" t="s">
+        <v>396</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>392</v>
-[...3 lines deleted...]
-      </c>
+        <v>397</v>
+      </c>
+      <c r="I56" s="5"/>
       <c r="J56" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>132</v>
+        <v>402</v>
       </c>
       <c r="E57" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F57" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F57" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="I57" s="5" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="J57" s="5" t="s">
-        <v>20</v>
+        <v>294</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>244</v>
+        <v>16</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>92</v>
+        <v>132</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>404</v>
+        <v>18</v>
       </c>
       <c r="F58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H58" s="5" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="I58" s="5" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="J58" s="5" t="s">
-        <v>407</v>
+        <v>20</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>299</v>
+        <v>16</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>132</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="I59" s="5" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="J59" s="5" t="s">
-        <v>277</v>
+        <v>20</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>418</v>
+        <v>261</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>92</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="J60" s="5" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>299</v>
+        <v>316</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>92</v>
+        <v>132</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>404</v>
+        <v>18</v>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="J61" s="5" t="s">
-        <v>429</v>
+        <v>294</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>418</v>
+        <v>229</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>92</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>434</v>
-[...1 lines deleted...]
-      <c r="F62" s="5" t="s">
         <v>435</v>
+      </c>
+      <c r="F62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="s">
         <v>436</v>
       </c>
       <c r="I62" s="5" t="s">
         <v>437</v>
       </c>
       <c r="J62" s="5" t="s">
         <v>438</v>
       </c>
       <c r="K62" s="5" t="s">
         <v>439</v>
       </c>
       <c r="L62" s="6" t="s">
         <v>440</v>
       </c>
       <c r="M62" s="5" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
         <v>442</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="D63" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="D63" s="5" t="s">
+      <c r="E63" s="5" t="s">
         <v>443</v>
       </c>
-      <c r="E63" s="5" t="s">
+      <c r="F63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H63" s="5" t="s">
         <v>444</v>
       </c>
-      <c r="F63" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H63" s="5" t="s">
+      <c r="I63" s="5" t="s">
         <v>445</v>
       </c>
-      <c r="I63" s="5" t="s">
+      <c r="J63" s="5" t="s">
         <v>446</v>
       </c>
-      <c r="J63" s="5" t="s">
+      <c r="K63" s="5" t="s">
         <v>447</v>
       </c>
-      <c r="K63" s="5" t="s">
+      <c r="L63" s="6" t="s">
         <v>448</v>
       </c>
-      <c r="L63" s="6" t="s">
+      <c r="M63" s="5" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>299</v>
+        <v>316</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="E64" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>435</v>
+      <c r="E64" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="F64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="I64" s="5" t="s">
         <v>452</v>
       </c>
-      <c r="I64" s="5" t="s">
+      <c r="J64" s="5" t="s">
         <v>453</v>
       </c>
-      <c r="J64" s="5" t="s">
+      <c r="K64" s="5" t="s">
         <v>454</v>
       </c>
-      <c r="K64" s="5" t="s">
+      <c r="L64" s="6" t="s">
         <v>455</v>
       </c>
-      <c r="L64" s="6" t="s">
+      <c r="M64" s="5" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>15</v>
+        <v>229</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>385</v>
+        <v>92</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>17</v>
+        <v>458</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>18</v>
+        <v>459</v>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="J65" s="5" t="s">
-        <v>277</v>
+        <v>462</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>15</v>
+        <v>229</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>385</v>
+        <v>92</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>467</v>
+      </c>
+      <c r="F66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H66" s="5" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="J66" s="5" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>443</v>
+        <v>92</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>299</v>
+        <v>475</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>252</v>
+        <v>476</v>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H67" s="5" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="I67" s="5" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="J67" s="5" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>479</v>
+        <v>316</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>92</v>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F68" s="5" t="s">
-        <v>18</v>
+        <v>459</v>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="5" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="J68" s="5" t="s">
-        <v>277</v>
+        <v>486</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>479</v>
+        <v>15</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>385</v>
+        <v>402</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G69" s="5" t="s">
-        <v>486</v>
+      <c r="G69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H69" s="5" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="I69" s="5" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="J69" s="5" t="s">
-        <v>277</v>
+        <v>294</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="D70" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="D70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F70" s="5" t="s">
-        <v>493</v>
+      <c r="F70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="I70" s="5" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="J70" s="5" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>132</v>
-[...9 lines deleted...]
-        </is>
+        <v>402</v>
+      </c>
+      <c r="E71" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F71" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="I71" s="5" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="J71" s="5" t="s">
-        <v>20</v>
+        <v>506</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>507</v>
+        <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>443</v>
-[...9 lines deleted...]
-        </is>
+        <v>475</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="E72" s="5" t="s">
+        <v>269</v>
       </c>
       <c r="F72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="5" t="s">
-        <v>508</v>
-[...10 lines deleted...]
-        </is>
+        <v>511</v>
+      </c>
+      <c r="I72" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="J72" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="K72" s="5" t="s">
+        <v>514</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>509</v>
-[...1 lines deleted...]
-      <c r="M72" s="5"/>
+        <v>515</v>
+      </c>
+      <c r="M72" s="5" t="s">
+        <v>516</v>
+      </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>510</v>
+        <v>517</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>443</v>
+        <v>518</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>244</v>
+        <v>402</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>511</v>
+        <v>18</v>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="5" t="s">
-        <v>512</v>
+        <v>519</v>
       </c>
       <c r="I73" s="5" t="s">
-        <v>513</v>
+        <v>520</v>
       </c>
       <c r="J73" s="5" t="s">
-        <v>514</v>
+        <v>294</v>
       </c>
       <c r="K73" s="5" t="s">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>92</v>
+        <v>402</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>107</v>
-[...9 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F74" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>525</v>
       </c>
       <c r="H74" s="5" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="I74" s="5" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="J74" s="5" t="s">
-        <v>522</v>
+        <v>294</v>
       </c>
       <c r="K74" s="5" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>526</v>
+        <v>531</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>16</v>
+        <v>92</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>475</v>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F75" s="5" t="s">
-        <v>252</v>
+        <v>532</v>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="5" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="I75" s="5" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="J75" s="5" t="s">
-        <v>20</v>
+        <v>535</v>
       </c>
       <c r="K75" s="5" t="s">
-        <v>529</v>
+        <v>536</v>
       </c>
       <c r="L75" s="6" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>531</v>
+        <v>538</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>532</v>
+        <v>539</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>443</v>
+        <v>132</v>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F76" s="5" t="s">
-        <v>493</v>
+      <c r="F76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="s">
-        <v>533</v>
+        <v>540</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>534</v>
+        <v>541</v>
       </c>
       <c r="J76" s="5" t="s">
-        <v>535</v>
+        <v>20</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>537</v>
+        <v>543</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>538</v>
+        <v>544</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>539</v>
+        <v>545</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>14</v>
+        <v>546</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>475</v>
+      </c>
+      <c r="D77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G77" s="5" t="s">
-        <v>540</v>
+      <c r="G77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H77" s="5" t="s">
-        <v>541</v>
-[...8 lines deleted...]
-        <v>543</v>
+        <v>547</v>
+      </c>
+      <c r="I77" s="5"/>
+      <c r="J77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L77" s="6" t="s">
-        <v>544</v>
-[...3 lines deleted...]
-      </c>
+        <v>548</v>
+      </c>
+      <c r="M77" s="5"/>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>16</v>
+        <v>229</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>132</v>
+        <v>92</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>17</v>
+        <v>550</v>
       </c>
       <c r="F78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G78" s="5" t="s">
-        <v>547</v>
+      <c r="G78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H78" s="5" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="I78" s="5" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="J78" s="5" t="s">
-        <v>20</v>
+        <v>553</v>
       </c>
       <c r="K78" s="5" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>16</v>
+        <v>475</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>132</v>
+        <v>261</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F79" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F79" s="5" t="s">
+        <v>558</v>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="5" t="s">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="I79" s="5" t="s">
-        <v>555</v>
+        <v>560</v>
       </c>
       <c r="J79" s="5" t="s">
-        <v>20</v>
+        <v>561</v>
       </c>
       <c r="K79" s="5" t="s">
-        <v>556</v>
+        <v>562</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>15</v>
+        <v>566</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>385</v>
+        <v>92</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>107</v>
+      </c>
+      <c r="F80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="5" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="I80" s="5" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="J80" s="5" t="s">
-        <v>277</v>
+        <v>569</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>562</v>
+        <v>570</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>563</v>
+        <v>571</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>564</v>
+        <v>572</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>565</v>
+        <v>573</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>18</v>
+        <v>269</v>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H81" s="5" t="s">
-        <v>566</v>
-[...1 lines deleted...]
-      <c r="I81" s="5"/>
+        <v>574</v>
+      </c>
+      <c r="I81" s="5" t="s">
+        <v>575</v>
+      </c>
       <c r="J81" s="5" t="s">
-        <v>567</v>
+        <v>20</v>
       </c>
       <c r="K81" s="5" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>569</v>
+        <v>577</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>570</v>
+        <v>578</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>16</v>
+        <v>92</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>132</v>
-[...10 lines deleted...]
-        <v>573</v>
+        <v>475</v>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F82" s="5" t="s">
+        <v>532</v>
+      </c>
+      <c r="G82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H82" s="5" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="I82" s="5" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
       <c r="J82" s="5" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="K82" s="5" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="L82" s="6" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="E83" s="5" t="s">
-        <v>572</v>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G83" s="5" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
       <c r="H83" s="5" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="I83" s="5" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="J83" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K83" s="5" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>418</v>
+        <v>16</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>92</v>
+        <v>132</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>588</v>
+        <v>17</v>
       </c>
       <c r="F84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G84" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G84" s="5" t="s">
+        <v>594</v>
       </c>
       <c r="H84" s="5" t="s">
-        <v>589</v>
+        <v>595</v>
       </c>
       <c r="I84" s="5" t="s">
-        <v>590</v>
+        <v>596</v>
       </c>
       <c r="J84" s="5" t="s">
-        <v>591</v>
+        <v>20</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>592</v>
+        <v>597</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>593</v>
+        <v>598</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>594</v>
+        <v>599</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>132</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="5" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
       <c r="I85" s="5" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
       <c r="J85" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K85" s="5" t="s">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>600</v>
+        <v>605</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>601</v>
+        <v>606</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>602</v>
+        <v>15</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>92</v>
+        <v>402</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>603</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F86" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H86" s="5" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="I86" s="5" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="J86" s="5" t="s">
-        <v>606</v>
+        <v>294</v>
       </c>
       <c r="K86" s="5" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="L86" s="6" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>601</v>
+        <v>612</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>610</v>
+        <v>141</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>92</v>
+        <v>140</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>611</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F87" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H87" s="5" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="I87" s="5"/>
       <c r="J87" s="5" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="K87" s="5" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="L87" s="6" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>618</v>
+        <v>16</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>92</v>
+        <v>132</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>619</v>
       </c>
       <c r="F88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G88" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G88" s="5" t="s">
+        <v>620</v>
       </c>
       <c r="H88" s="5" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="I88" s="5" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="J88" s="5" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="K88" s="5" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>132</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>18</v>
+        <v>619</v>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G89" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G89" s="5" t="s">
+        <v>628</v>
       </c>
       <c r="H89" s="5" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="I89" s="5" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="J89" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K89" s="5" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="L89" s="6" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>141</v>
+        <v>229</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>140</v>
-[...4 lines deleted...]
-        </is>
+        <v>92</v>
+      </c>
+      <c r="E90" s="5" t="s">
+        <v>635</v>
       </c>
       <c r="F90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H90" s="5" t="s">
-        <v>633</v>
-[...1 lines deleted...]
-      <c r="I90" s="5"/>
+        <v>636</v>
+      </c>
+      <c r="I90" s="5" t="s">
+        <v>637</v>
+      </c>
       <c r="J90" s="5" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
       <c r="K90" s="5" t="s">
-        <v>635</v>
+        <v>639</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>636</v>
+        <v>640</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>443</v>
+        <v>16</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>92</v>
+        <v>132</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>639</v>
-[...2 lines deleted...]
-        <v>640</v>
+        <v>17</v>
+      </c>
+      <c r="F91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="I91" s="5" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="J91" s="5" t="s">
-        <v>643</v>
+        <v>20</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>15</v>
+        <v>649</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>385</v>
+        <v>92</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>649</v>
+        <v>650</v>
+      </c>
+      <c r="F92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H92" s="5" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="J92" s="5" t="s">
-        <v>277</v>
+        <v>653</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>655</v>
+        <v>648</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>15</v>
+        <v>657</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>385</v>
+        <v>92</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>656</v>
+        <v>658</v>
+      </c>
+      <c r="F93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H93" s="5" t="s">
-        <v>657</v>
-[...3 lines deleted...]
-      </c>
+        <v>659</v>
+      </c>
+      <c r="I93" s="5"/>
       <c r="J93" s="5" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>15</v>
+        <v>665</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>385</v>
+        <v>92</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>648</v>
+        <v>666</v>
+      </c>
+      <c r="F94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="s">
-        <v>664</v>
-[...1 lines deleted...]
-      <c r="I94" s="5"/>
+        <v>667</v>
+      </c>
+      <c r="I94" s="5" t="s">
+        <v>668</v>
+      </c>
       <c r="J94" s="5" t="s">
-        <v>665</v>
+        <v>669</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>443</v>
+        <v>16</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>299</v>
+        <v>132</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>670</v>
-[...2 lines deleted...]
-        <v>671</v>
+        <v>18</v>
+      </c>
+      <c r="F95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H95" s="5" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="I95" s="5" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="J95" s="5" t="s">
-        <v>674</v>
+        <v>20</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>92</v>
+        <v>141</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>443</v>
+        <v>140</v>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F96" s="5" t="s">
-        <v>670</v>
+      <c r="F96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
-        <v>679</v>
-[...1 lines deleted...]
-      <c r="I96" s="5" t="s">
         <v>680</v>
       </c>
+      <c r="I96" s="5"/>
       <c r="J96" s="5" t="s">
         <v>681</v>
       </c>
       <c r="K96" s="5" t="s">
         <v>682</v>
       </c>
       <c r="L96" s="6" t="s">
         <v>683</v>
       </c>
       <c r="M96" s="5" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
         <v>685</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>15</v>
+        <v>475</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>385</v>
+        <v>92</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>17</v>
+        <v>686</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H97" s="5" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="I97" s="5" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="J97" s="5" t="s">
-        <v>277</v>
+        <v>690</v>
       </c>
       <c r="K97" s="5" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>92</v>
+        <v>15</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>244</v>
-[...4 lines deleted...]
-        </is>
+        <v>402</v>
+      </c>
+      <c r="E98" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>693</v>
-[...4 lines deleted...]
-        </is>
+        <v>695</v>
+      </c>
+      <c r="G98" s="5" t="s">
+        <v>696</v>
       </c>
       <c r="H98" s="5" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
       <c r="I98" s="5" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="J98" s="5" t="s">
-        <v>696</v>
+        <v>294</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
     </row>
     <row r="99">
-      <c r="A99" s="5" t="n">
-        <v>1910</v>
+      <c r="A99" s="5" t="s">
+        <v>702</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>140</v>
+        <v>15</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>700</v>
+        <v>402</v>
       </c>
       <c r="E99" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F99" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F99" s="5" t="s">
+        <v>695</v>
       </c>
       <c r="G99" s="5" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="H99" s="5" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="I99" s="5" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="J99" s="5" t="s">
-        <v>277</v>
+        <v>706</v>
       </c>
       <c r="K99" s="5" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>708</v>
+        <v>15</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>709</v>
-[...9 lines deleted...]
-        </is>
+        <v>402</v>
+      </c>
+      <c r="E100" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F100" s="5" t="s">
+        <v>695</v>
       </c>
       <c r="G100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H100" s="5" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="I100" s="5"/>
       <c r="J100" s="5" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="K100" s="5" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="L100" s="6" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>716</v>
+        <v>475</v>
       </c>
       <c r="D101" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="E101" s="5" t="s">
         <v>717</v>
       </c>
-      <c r="E101" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F101" s="5" t="s">
+        <v>718</v>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="I101" s="5"/>
+        <v>719</v>
+      </c>
+      <c r="I101" s="5" t="s">
+        <v>720</v>
+      </c>
       <c r="J101" s="5" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="K101" s="5" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>92</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-        <v>724</v>
+        <v>475</v>
+      </c>
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F102" s="5" t="s">
-        <v>725</v>
+        <v>717</v>
       </c>
       <c r="G102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H102" s="5" t="s">
         <v>726</v>
       </c>
       <c r="I102" s="5" t="s">
         <v>727</v>
       </c>
       <c r="J102" s="5" t="s">
         <v>728</v>
       </c>
       <c r="K102" s="5" t="s">
         <v>729</v>
       </c>
       <c r="L102" s="6" t="s">
         <v>730</v>
       </c>
       <c r="M102" s="5" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
         <v>732</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>141</v>
+        <v>15</v>
       </c>
       <c r="D103" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="E103" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F103" s="5" t="s">
         <v>733</v>
       </c>
-      <c r="E103" s="5" t="s">
+      <c r="G103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H103" s="5" t="s">
         <v>734</v>
       </c>
-      <c r="F103" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H103" s="5" t="s">
+      <c r="I103" s="5" t="s">
         <v>735</v>
       </c>
-      <c r="I103" s="5" t="s">
+      <c r="J103" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="K103" s="5" t="s">
         <v>736</v>
       </c>
-      <c r="J103" s="5" t="s">
+      <c r="L103" s="6" t="s">
         <v>737</v>
       </c>
-      <c r="K103" s="5" t="s">
+      <c r="M103" s="5" t="s">
         <v>738</v>
       </c>
-      <c r="L103" s="6" t="s">
+    </row>
+    <row r="104">
+      <c r="A104" s="5" t="s">
         <v>739</v>
-      </c>
-[...6 lines deleted...]
-        <v>1912</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>140</v>
+        <v>92</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>700</v>
-[...1 lines deleted...]
-      <c r="E104" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="E104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F104" s="5" t="s">
+        <v>740</v>
+      </c>
+      <c r="G104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H104" s="5" t="s">
         <v>741</v>
       </c>
-      <c r="F104" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G104" s="5" t="s">
+      <c r="I104" s="5" t="s">
         <v>742</v>
       </c>
-      <c r="H104" s="5" t="s">
+      <c r="J104" s="5" t="s">
         <v>743</v>
       </c>
-      <c r="I104" s="5" t="s">
+      <c r="K104" s="5" t="s">
         <v>744</v>
       </c>
-      <c r="J104" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K104" s="5" t="s">
+      <c r="L104" s="6" t="s">
         <v>745</v>
       </c>
-      <c r="L104" s="6" t="s">
+      <c r="M104" s="5" t="s">
         <v>746</v>
       </c>
-      <c r="M104" s="5" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="105">
-      <c r="A105" s="5" t="s">
-        <v>748</v>
+      <c r="A105" s="5" t="n">
+        <v>1910</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>92</v>
+        <v>140</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>443</v>
+        <v>747</v>
       </c>
       <c r="E105" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G105" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="H105" s="5" t="s">
         <v>749</v>
       </c>
-      <c r="F105" s="5" t="s">
+      <c r="I105" s="5" t="s">
         <v>750</v>
       </c>
-      <c r="G105" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H105" s="5" t="s">
+      <c r="J105" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="K105" s="5" t="s">
         <v>751</v>
       </c>
-      <c r="I105" s="5" t="s">
+      <c r="L105" s="6" t="s">
         <v>752</v>
       </c>
-      <c r="J105" s="5" t="s">
+      <c r="M105" s="5" t="s">
         <v>753</v>
-      </c>
-[...7 lines deleted...]
-        <v>756</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>717</v>
+        <v>756</v>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F106" s="5" t="s">
-        <v>741</v>
+      <c r="F106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H106" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H106" s="5" t="s">
+        <v>757</v>
       </c>
       <c r="I106" s="5"/>
       <c r="J106" s="5" t="s">
-        <v>719</v>
+        <v>758</v>
       </c>
       <c r="K106" s="5" t="s">
         <v>759</v>
       </c>
       <c r="L106" s="6" t="s">
         <v>760</v>
       </c>
       <c r="M106" s="5" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
         <v>762</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>141</v>
+        <v>763</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>763</v>
+        <v>764</v>
+      </c>
+      <c r="E107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H107" s="5" t="s">
-        <v>764</v>
-[...1 lines deleted...]
-      <c r="I107" s="5" t="s">
         <v>765</v>
       </c>
+      <c r="I107" s="5"/>
       <c r="J107" s="5" t="s">
-        <v>737</v>
+        <v>766</v>
       </c>
       <c r="K107" s="5" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="L107" s="6" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>141</v>
+        <v>92</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>758</v>
-[...9 lines deleted...]
-        </is>
+        <v>475</v>
+      </c>
+      <c r="E108" s="5" t="s">
+        <v>771</v>
+      </c>
+      <c r="F108" s="5" t="s">
+        <v>772</v>
       </c>
       <c r="G108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H108" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I108" s="5"/>
+      <c r="H108" s="5" t="s">
+        <v>773</v>
+      </c>
+      <c r="I108" s="5" t="s">
+        <v>774</v>
+      </c>
       <c r="J108" s="5" t="s">
-        <v>737</v>
+        <v>775</v>
       </c>
       <c r="K108" s="5" t="s">
-        <v>770</v>
+        <v>776</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>771</v>
+        <v>777</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>772</v>
+        <v>778</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>773</v>
+        <v>779</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>92</v>
+        <v>141</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>443</v>
+        <v>780</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>774</v>
+        <v>781</v>
       </c>
       <c r="F109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H109" s="5" t="s">
-        <v>775</v>
+        <v>782</v>
       </c>
       <c r="I109" s="5" t="s">
-        <v>776</v>
+        <v>783</v>
       </c>
       <c r="J109" s="5" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="K109" s="5" t="s">
-        <v>778</v>
+        <v>785</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>779</v>
+        <v>786</v>
       </c>
       <c r="M109" s="5" t="s">
-        <v>780</v>
+        <v>787</v>
       </c>
     </row>
     <row r="110">
-      <c r="A110" s="5" t="s">
-        <v>781</v>
+      <c r="A110" s="5" t="n">
+        <v>1912</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>782</v>
+        <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>783</v>
+        <v>140</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>784</v>
+        <v>747</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>785</v>
-[...12 lines deleted...]
-        </is>
+        <v>788</v>
+      </c>
+      <c r="F110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G110" s="5" t="s">
+        <v>789</v>
+      </c>
+      <c r="H110" s="5" t="s">
+        <v>790</v>
       </c>
       <c r="I110" s="5" t="s">
-        <v>786</v>
+        <v>791</v>
       </c>
       <c r="J110" s="5" t="s">
-        <v>787</v>
+        <v>294</v>
       </c>
       <c r="K110" s="5" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>141</v>
+        <v>92</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>709</v>
+        <v>475</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>796</v>
+      </c>
+      <c r="F111" s="5" t="s">
+        <v>797</v>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H111" s="5" t="s">
-        <v>792</v>
-[...1 lines deleted...]
-      <c r="I111" s="5"/>
+        <v>798</v>
+      </c>
+      <c r="I111" s="5" t="s">
+        <v>799</v>
+      </c>
       <c r="J111" s="5" t="s">
-        <v>793</v>
+        <v>800</v>
       </c>
       <c r="K111" s="5" t="s">
-        <v>794</v>
+        <v>801</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>795</v>
+        <v>802</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>797</v>
+        <v>804</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>132</v>
+        <v>805</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>16</v>
+        <v>764</v>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F112" s="5" t="s">
-        <v>798</v>
+        <v>788</v>
       </c>
       <c r="G112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H112" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I112" s="5"/>
       <c r="J112" s="5" t="s">
-        <v>20</v>
+        <v>766</v>
       </c>
       <c r="K112" s="5" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L112" s="6" t="s">
-        <v>802</v>
+        <v>807</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>804</v>
+        <v>809</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>805</v>
+        <v>141</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        </is>
+        <v>780</v>
+      </c>
+      <c r="E113" s="5" t="s">
+        <v>810</v>
       </c>
       <c r="F113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H113" s="5" t="s">
-        <v>806</v>
+        <v>811</v>
       </c>
       <c r="I113" s="5" t="s">
-        <v>807</v>
+        <v>812</v>
       </c>
       <c r="J113" s="5" t="s">
-        <v>808</v>
+        <v>784</v>
       </c>
       <c r="K113" s="5" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="L113" s="6" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
       <c r="M113" s="5" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>92</v>
+        <v>141</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>365</v>
-[...5 lines deleted...]
-        <v>813</v>
+        <v>805</v>
+      </c>
+      <c r="E114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H114" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I114" s="5"/>
       <c r="J114" s="5" t="s">
-        <v>816</v>
+        <v>784</v>
       </c>
       <c r="K114" s="5" t="s">
         <v>817</v>
       </c>
       <c r="L114" s="6" t="s">
         <v>818</v>
       </c>
       <c r="M114" s="5" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
         <v>820</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="D115" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="E115" s="5" t="s">
         <v>821</v>
       </c>
-      <c r="D115" s="5" t="s">
+      <c r="F115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H115" s="5" t="s">
         <v>822</v>
       </c>
-      <c r="E115" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H115" s="5" t="s">
+      <c r="I115" s="5" t="s">
         <v>823</v>
       </c>
-      <c r="I115" s="5"/>
       <c r="J115" s="5" t="s">
         <v>824</v>
       </c>
       <c r="K115" s="5" t="s">
         <v>825</v>
       </c>
       <c r="L115" s="6" t="s">
         <v>826</v>
       </c>
       <c r="M115" s="5" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
         <v>828</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>14</v>
+        <v>829</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>821</v>
+        <v>830</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>822</v>
-[...9 lines deleted...]
-        </is>
+        <v>831</v>
+      </c>
+      <c r="E116" s="5" t="s">
+        <v>832</v>
+      </c>
+      <c r="F116" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H116" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I116" s="5"/>
+      <c r="H116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I116" s="5" t="s">
+        <v>833</v>
+      </c>
       <c r="J116" s="5" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>299</v>
+        <v>141</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>443</v>
-[...4 lines deleted...]
-        </is>
+        <v>756</v>
+      </c>
+      <c r="E117" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H117" s="5" t="s">
-        <v>835</v>
-[...3 lines deleted...]
-      </c>
+        <v>839</v>
+      </c>
+      <c r="I117" s="5"/>
       <c r="J117" s="5" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="K117" s="5" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="L117" s="6" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>841</v>
+        <v>844</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>821</v>
+        <v>132</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>822</v>
+        <v>16</v>
       </c>
       <c r="E118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F118" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F118" s="5" t="s">
+        <v>845</v>
       </c>
       <c r="G118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H118" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I118" s="5"/>
+      <c r="H118" s="5" t="s">
+        <v>846</v>
+      </c>
+      <c r="I118" s="5" t="s">
+        <v>847</v>
+      </c>
       <c r="J118" s="5" t="s">
-        <v>830</v>
+        <v>20</v>
       </c>
       <c r="K118" s="5" t="s">
-        <v>842</v>
+        <v>848</v>
       </c>
       <c r="L118" s="6" t="s">
-        <v>843</v>
+        <v>849</v>
       </c>
       <c r="M118" s="5" t="s">
-        <v>844</v>
+        <v>850</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>845</v>
+        <v>851</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>821</v>
+        <v>852</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>822</v>
+        <v>141</v>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H119" s="5" t="s">
-        <v>846</v>
-[...1 lines deleted...]
-      <c r="I119" s="5"/>
+        <v>853</v>
+      </c>
+      <c r="I119" s="5" t="s">
+        <v>854</v>
+      </c>
       <c r="J119" s="5" t="s">
-        <v>830</v>
+        <v>855</v>
       </c>
       <c r="K119" s="5" t="s">
-        <v>847</v>
+        <v>856</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>848</v>
+        <v>857</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>849</v>
+        <v>858</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>850</v>
+        <v>859</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>821</v>
+        <v>92</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>822</v>
-[...9 lines deleted...]
-        </is>
+        <v>382</v>
+      </c>
+      <c r="E120" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F120" s="5" t="s">
+        <v>860</v>
       </c>
       <c r="G120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H120" s="5" t="s">
-        <v>851</v>
-[...1 lines deleted...]
-      <c r="I120" s="5"/>
+        <v>861</v>
+      </c>
+      <c r="I120" s="5" t="s">
+        <v>862</v>
+      </c>
       <c r="J120" s="5" t="s">
-        <v>830</v>
+        <v>863</v>
       </c>
       <c r="K120" s="5" t="s">
-        <v>852</v>
+        <v>864</v>
       </c>
       <c r="L120" s="6" t="s">
-        <v>853</v>
+        <v>865</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>854</v>
+        <v>866</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>855</v>
+        <v>867</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>132</v>
+        <v>868</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>16</v>
+        <v>869</v>
       </c>
       <c r="E121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H121" s="5" t="s">
-        <v>856</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="I121" s="5"/>
       <c r="J121" s="5" t="s">
-        <v>20</v>
+        <v>871</v>
       </c>
       <c r="K121" s="5" t="s">
-        <v>858</v>
+        <v>872</v>
       </c>
       <c r="L121" s="6" t="s">
-        <v>859</v>
+        <v>873</v>
       </c>
       <c r="M121" s="5" t="s">
-        <v>860</v>
+        <v>874</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>861</v>
+        <v>875</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>16</v>
+        <v>868</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>862</v>
+        <v>869</v>
+      </c>
+      <c r="E122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G122" s="5" t="s">
-        <v>863</v>
+      <c r="G122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H122" s="5" t="s">
-        <v>864</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="I122" s="5"/>
       <c r="J122" s="5" t="s">
-        <v>20</v>
+        <v>877</v>
       </c>
       <c r="K122" s="5" t="s">
-        <v>866</v>
+        <v>878</v>
       </c>
       <c r="L122" s="6" t="s">
-        <v>867</v>
+        <v>879</v>
       </c>
       <c r="M122" s="5" t="s">
-        <v>868</v>
+        <v>880</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>869</v>
+        <v>881</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>507</v>
+        <v>14</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>316</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>475</v>
       </c>
       <c r="E123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H123" s="5" t="s">
-        <v>870</v>
-[...5 lines deleted...]
-        </is>
+        <v>882</v>
+      </c>
+      <c r="I123" s="5" t="s">
+        <v>883</v>
+      </c>
+      <c r="J123" s="5" t="s">
+        <v>884</v>
       </c>
       <c r="K123" s="5" t="s">
-        <v>871</v>
+        <v>885</v>
       </c>
       <c r="L123" s="6" t="s">
-        <v>872</v>
-[...1 lines deleted...]
-      <c r="M123" s="5"/>
+        <v>886</v>
+      </c>
+      <c r="M123" s="5" t="s">
+        <v>887</v>
+      </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>873</v>
+        <v>888</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>507</v>
+        <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>868</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>869</v>
       </c>
       <c r="E124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H124" s="5" t="s">
-        <v>874</v>
+      <c r="H124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I124" s="5"/>
-      <c r="J124" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J124" s="5" t="s">
+        <v>877</v>
       </c>
       <c r="K124" s="5" t="s">
-        <v>871</v>
+        <v>889</v>
       </c>
       <c r="L124" s="6" t="s">
-        <v>875</v>
-[...1 lines deleted...]
-      <c r="M124" s="5"/>
+        <v>890</v>
+      </c>
+      <c r="M124" s="5" t="s">
+        <v>891</v>
+      </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>876</v>
+        <v>892</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>507</v>
+        <v>14</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>868</v>
+      </c>
+      <c r="D125" s="5" t="s">
+        <v>869</v>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H125" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H125" s="5" t="s">
+        <v>893</v>
       </c>
       <c r="I125" s="5"/>
-      <c r="J125" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J125" s="5" t="s">
+        <v>877</v>
       </c>
       <c r="K125" s="5" t="s">
-        <v>871</v>
+        <v>894</v>
       </c>
       <c r="L125" s="6" t="s">
-        <v>877</v>
-[...1 lines deleted...]
-      <c r="M125" s="5"/>
+        <v>895</v>
+      </c>
+      <c r="M125" s="5" t="s">
+        <v>896</v>
+      </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>878</v>
+        <v>897</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>16</v>
+        <v>868</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>132</v>
+        <v>869</v>
       </c>
       <c r="E126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G126" s="5" t="s">
-        <v>879</v>
+      <c r="G126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H126" s="5" t="s">
-        <v>880</v>
-[...3 lines deleted...]
-      </c>
+        <v>898</v>
+      </c>
+      <c r="I126" s="5"/>
       <c r="J126" s="5" t="s">
-        <v>20</v>
+        <v>877</v>
       </c>
       <c r="K126" s="5" t="s">
-        <v>882</v>
+        <v>899</v>
       </c>
       <c r="L126" s="6" t="s">
-        <v>883</v>
+        <v>900</v>
       </c>
       <c r="M126" s="5" t="s">
-        <v>884</v>
+        <v>901</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>885</v>
+        <v>902</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>507</v>
+        <v>14</v>
       </c>
       <c r="C127" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="D127" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D127" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H127" s="5" t="s">
-        <v>886</v>
-[...5 lines deleted...]
-        </is>
+        <v>903</v>
+      </c>
+      <c r="I127" s="5" t="s">
+        <v>904</v>
+      </c>
+      <c r="J127" s="5" t="s">
+        <v>20</v>
       </c>
       <c r="K127" s="5" t="s">
-        <v>887</v>
+        <v>905</v>
       </c>
       <c r="L127" s="6" t="s">
-        <v>888</v>
-[...1 lines deleted...]
-      <c r="M127" s="5"/>
+        <v>906</v>
+      </c>
+      <c r="M127" s="5" t="s">
+        <v>907</v>
+      </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>889</v>
+        <v>908</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C128" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D128" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="D128" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E128" s="5" t="s">
+        <v>909</v>
       </c>
       <c r="F128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G128" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G128" s="5" t="s">
+        <v>910</v>
       </c>
       <c r="H128" s="5" t="s">
-        <v>890</v>
+        <v>911</v>
       </c>
       <c r="I128" s="5" t="s">
-        <v>891</v>
+        <v>912</v>
       </c>
       <c r="J128" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K128" s="5" t="s">
-        <v>892</v>
+        <v>913</v>
       </c>
       <c r="L128" s="6" t="s">
-        <v>893</v>
+        <v>914</v>
       </c>
       <c r="M128" s="5" t="s">
-        <v>894</v>
+        <v>915</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>895</v>
+        <v>916</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>507</v>
+        <v>546</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H129" s="5" t="s">
-        <v>896</v>
+        <v>917</v>
       </c>
       <c r="I129" s="5"/>
       <c r="J129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K129" s="5" t="s">
-        <v>897</v>
+        <v>918</v>
       </c>
       <c r="L129" s="6" t="s">
-        <v>898</v>
+        <v>919</v>
       </c>
       <c r="M129" s="5"/>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>899</v>
+        <v>920</v>
       </c>
       <c r="B130" s="5" t="s">
-        <v>507</v>
+        <v>546</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H130" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H130" s="5" t="s">
+        <v>921</v>
       </c>
       <c r="I130" s="5"/>
       <c r="J130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K130" s="5" t="s">
-        <v>900</v>
+        <v>918</v>
       </c>
       <c r="L130" s="6" t="s">
-        <v>901</v>
+        <v>922</v>
       </c>
       <c r="M130" s="5"/>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>902</v>
+        <v>923</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>507</v>
+        <v>546</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H131" s="5" t="s">
-        <v>903</v>
+      <c r="H131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I131" s="5"/>
       <c r="J131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K131" s="5" t="s">
-        <v>900</v>
+        <v>918</v>
       </c>
       <c r="L131" s="6" t="s">
-        <v>904</v>
+        <v>924</v>
       </c>
       <c r="M131" s="5"/>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>902</v>
+        <v>925</v>
       </c>
       <c r="B132" s="5" t="s">
-        <v>507</v>
+        <v>14</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D132" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D132" s="5" t="s">
+        <v>132</v>
       </c>
       <c r="E132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G132" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G132" s="5" t="s">
+        <v>926</v>
+      </c>
+      <c r="H132" s="5" t="s">
+        <v>927</v>
+      </c>
+      <c r="I132" s="5" t="s">
+        <v>928</v>
+      </c>
+      <c r="J132" s="5" t="s">
+        <v>20</v>
       </c>
       <c r="K132" s="5" t="s">
-        <v>900</v>
+        <v>929</v>
       </c>
       <c r="L132" s="6" t="s">
-        <v>905</v>
-[...1 lines deleted...]
-      <c r="M132" s="5"/>
+        <v>930</v>
+      </c>
+      <c r="M132" s="5" t="s">
+        <v>931</v>
+      </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>906</v>
+        <v>932</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>14</v>
+        <v>546</v>
       </c>
       <c r="C133" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D133" s="5" t="s">
-[...3 lines deleted...]
-        <v>907</v>
+      <c r="D133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G133" s="5" t="s">
-        <v>908</v>
+      <c r="G133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H133" s="5" t="s">
-        <v>909</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>933</v>
+      </c>
+      <c r="I133" s="5"/>
+      <c r="J133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K133" s="5" t="s">
-        <v>911</v>
+        <v>934</v>
       </c>
       <c r="L133" s="6" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>935</v>
+      </c>
+      <c r="M133" s="5"/>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>914</v>
+        <v>936</v>
       </c>
       <c r="B134" s="5" t="s">
-        <v>507</v>
+        <v>14</v>
       </c>
       <c r="C134" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="D134" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D134" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H134" s="5" t="s">
-        <v>903</v>
-[...5 lines deleted...]
-        </is>
+        <v>937</v>
+      </c>
+      <c r="I134" s="5" t="s">
+        <v>938</v>
+      </c>
+      <c r="J134" s="5" t="s">
+        <v>20</v>
       </c>
       <c r="K134" s="5" t="s">
-        <v>900</v>
+        <v>939</v>
       </c>
       <c r="L134" s="6" t="s">
-        <v>915</v>
-[...1 lines deleted...]
-      <c r="M134" s="5"/>
+        <v>940</v>
+      </c>
+      <c r="M134" s="5" t="s">
+        <v>941</v>
+      </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>916</v>
+        <v>942</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>14</v>
+        <v>546</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>917</v>
+        <v>16</v>
+      </c>
+      <c r="D135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H135" s="5" t="s">
-        <v>918</v>
-[...5 lines deleted...]
-        <v>737</v>
+        <v>943</v>
+      </c>
+      <c r="I135" s="5"/>
+      <c r="J135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K135" s="5" t="s">
-        <v>920</v>
+        <v>944</v>
       </c>
       <c r="L135" s="6" t="s">
-        <v>921</v>
-[...3 lines deleted...]
-      </c>
+        <v>945</v>
+      </c>
+      <c r="M135" s="5"/>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>923</v>
+        <v>946</v>
       </c>
       <c r="B136" s="5" t="s">
-        <v>507</v>
+        <v>546</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I136" s="5"/>
       <c r="J136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K136" s="5" t="s">
-        <v>924</v>
+        <v>947</v>
       </c>
       <c r="L136" s="6" t="s">
-        <v>925</v>
+        <v>948</v>
       </c>
       <c r="M136" s="5"/>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>926</v>
+        <v>949</v>
       </c>
       <c r="B137" s="5" t="s">
-        <v>14</v>
+        <v>546</v>
       </c>
       <c r="C137" s="5" t="s">
-        <v>927</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G137" s="5" t="s">
-        <v>928</v>
+      <c r="G137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H137" s="5" t="s">
-        <v>929</v>
-[...5 lines deleted...]
-        <v>931</v>
+        <v>950</v>
+      </c>
+      <c r="I137" s="5"/>
+      <c r="J137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K137" s="5" t="s">
-        <v>932</v>
+        <v>947</v>
       </c>
       <c r="L137" s="6" t="s">
-        <v>933</v>
-[...3 lines deleted...]
-      </c>
+        <v>951</v>
+      </c>
+      <c r="M137" s="5"/>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>935</v>
+        <v>949</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>507</v>
+        <v>546</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H138" s="5" t="s">
-        <v>936</v>
+      <c r="H138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I138" s="5"/>
       <c r="J138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K138" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K138" s="5" t="s">
+        <v>947</v>
       </c>
       <c r="L138" s="6" t="s">
-        <v>937</v>
+        <v>952</v>
       </c>
       <c r="M138" s="5"/>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>938</v>
+        <v>953</v>
       </c>
       <c r="B139" s="5" t="s">
-        <v>507</v>
+        <v>14</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D139" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D139" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="E139" s="5" t="s">
+        <v>954</v>
       </c>
       <c r="F139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G139" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G139" s="5" t="s">
+        <v>955</v>
       </c>
       <c r="H139" s="5" t="s">
-        <v>939</v>
-[...10 lines deleted...]
-        </is>
+        <v>956</v>
+      </c>
+      <c r="I139" s="5" t="s">
+        <v>957</v>
+      </c>
+      <c r="J139" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K139" s="5" t="s">
+        <v>958</v>
       </c>
       <c r="L139" s="6" t="s">
-        <v>940</v>
-[...1 lines deleted...]
-      <c r="M139" s="5"/>
+        <v>959</v>
+      </c>
+      <c r="M139" s="5" t="s">
+        <v>960</v>
+      </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>941</v>
+        <v>961</v>
       </c>
       <c r="B140" s="5" t="s">
-        <v>507</v>
+        <v>546</v>
       </c>
       <c r="C140" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H140" s="5" t="s">
-        <v>942</v>
+        <v>950</v>
       </c>
       <c r="I140" s="5"/>
       <c r="J140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K140" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K140" s="5" t="s">
+        <v>947</v>
       </c>
       <c r="L140" s="6" t="s">
-        <v>943</v>
+        <v>962</v>
       </c>
       <c r="M140" s="5"/>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>944</v>
+        <v>963</v>
       </c>
       <c r="B141" s="5" t="s">
-        <v>507</v>
+        <v>14</v>
       </c>
       <c r="C141" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>141</v>
+      </c>
+      <c r="D141" s="5" t="s">
+        <v>780</v>
+      </c>
+      <c r="E141" s="5" t="s">
+        <v>964</v>
       </c>
       <c r="F141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H141" s="5" t="s">
-        <v>945</v>
-[...5 lines deleted...]
-        </is>
+        <v>965</v>
+      </c>
+      <c r="I141" s="5" t="s">
+        <v>966</v>
+      </c>
+      <c r="J141" s="5" t="s">
+        <v>784</v>
       </c>
       <c r="K141" s="5" t="s">
-        <v>946</v>
+        <v>967</v>
       </c>
       <c r="L141" s="6" t="s">
-        <v>947</v>
-[...1 lines deleted...]
-      <c r="M141" s="5"/>
+        <v>968</v>
+      </c>
+      <c r="M141" s="5" t="s">
+        <v>969</v>
+      </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>948</v>
+        <v>970</v>
       </c>
       <c r="B142" s="5" t="s">
-        <v>507</v>
+        <v>546</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H142" s="5" t="s">
-        <v>949</v>
+      <c r="H142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I142" s="5"/>
       <c r="J142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K142" s="5" t="s">
-        <v>946</v>
+        <v>971</v>
       </c>
       <c r="L142" s="6" t="s">
-        <v>950</v>
+        <v>972</v>
       </c>
       <c r="M142" s="5"/>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>951</v>
+        <v>973</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C143" s="5" t="s">
-        <v>443</v>
+        <v>974</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>299</v>
+        <v>382</v>
       </c>
       <c r="E143" s="5" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="F143" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="G143" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G143" s="5" t="s">
+        <v>975</v>
       </c>
       <c r="H143" s="5" t="s">
-        <v>952</v>
+        <v>976</v>
       </c>
       <c r="I143" s="5" t="s">
-        <v>953</v>
+        <v>977</v>
       </c>
       <c r="J143" s="5" t="s">
-        <v>954</v>
+        <v>978</v>
       </c>
       <c r="K143" s="5" t="s">
-        <v>955</v>
+        <v>979</v>
       </c>
       <c r="L143" s="6" t="s">
-        <v>956</v>
+        <v>980</v>
       </c>
       <c r="M143" s="5" t="s">
-        <v>957</v>
+        <v>981</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>958</v>
+        <v>982</v>
       </c>
       <c r="B144" s="5" t="s">
-        <v>14</v>
+        <v>546</v>
       </c>
       <c r="C144" s="5" t="s">
-        <v>959</v>
-[...2 lines deleted...]
-        <v>886</v>
+        <v>16</v>
+      </c>
+      <c r="D144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H144" s="5" t="s">
-        <v>960</v>
-[...8 lines deleted...]
-        <v>963</v>
+        <v>983</v>
+      </c>
+      <c r="I144" s="5"/>
+      <c r="J144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L144" s="6" t="s">
-        <v>964</v>
-[...3 lines deleted...]
-      </c>
+        <v>984</v>
+      </c>
+      <c r="M144" s="5"/>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>966</v>
+        <v>985</v>
       </c>
       <c r="B145" s="5" t="s">
-        <v>14</v>
+        <v>546</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>917</v>
+        <v>16</v>
+      </c>
+      <c r="D145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H145" s="5" t="s">
-        <v>967</v>
-[...8 lines deleted...]
-        <v>969</v>
+        <v>986</v>
+      </c>
+      <c r="I145" s="5"/>
+      <c r="J145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L145" s="6" t="s">
-        <v>970</v>
-[...3 lines deleted...]
-      </c>
+        <v>987</v>
+      </c>
+      <c r="M145" s="5"/>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>972</v>
+        <v>988</v>
       </c>
       <c r="B146" s="5" t="s">
-        <v>14</v>
+        <v>546</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>973</v>
+        <v>16</v>
+      </c>
+      <c r="D146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H146" s="5" t="s">
-        <v>974</v>
-[...8 lines deleted...]
-        <v>976</v>
+        <v>989</v>
+      </c>
+      <c r="I146" s="5"/>
+      <c r="J146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L146" s="6" t="s">
-        <v>977</v>
-[...3 lines deleted...]
-      </c>
+        <v>990</v>
+      </c>
+      <c r="M146" s="5"/>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>979</v>
+        <v>991</v>
       </c>
       <c r="B147" s="5" t="s">
-        <v>14</v>
+        <v>546</v>
       </c>
       <c r="C147" s="5" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>917</v>
+        <v>16</v>
+      </c>
+      <c r="D147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H147" s="5" t="s">
-        <v>980</v>
-[...5 lines deleted...]
-        <v>737</v>
+        <v>992</v>
+      </c>
+      <c r="I147" s="5"/>
+      <c r="J147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K147" s="5" t="s">
-        <v>982</v>
+        <v>993</v>
       </c>
       <c r="L147" s="6" t="s">
-        <v>983</v>
-[...3 lines deleted...]
-      </c>
+        <v>994</v>
+      </c>
+      <c r="M147" s="5"/>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>985</v>
+        <v>995</v>
       </c>
       <c r="B148" s="5" t="s">
-        <v>14</v>
+        <v>546</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>874</v>
-[...2 lines deleted...]
-        <v>959</v>
+        <v>16</v>
+      </c>
+      <c r="D148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H148" s="5" t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>962</v>
+        <v>996</v>
+      </c>
+      <c r="I148" s="5"/>
+      <c r="J148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K148" s="5" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="L148" s="6" t="s">
-        <v>989</v>
-[...3 lines deleted...]
-      </c>
+        <v>997</v>
+      </c>
+      <c r="M148" s="5"/>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>991</v>
+        <v>998</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>443</v>
+        <v>475</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>299</v>
+        <v>316</v>
       </c>
       <c r="E149" s="5" t="s">
-        <v>992</v>
+        <v>18</v>
       </c>
       <c r="F149" s="5" t="s">
-        <v>993</v>
+        <v>17</v>
       </c>
       <c r="G149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H149" s="5" t="s">
-        <v>994</v>
+        <v>999</v>
       </c>
       <c r="I149" s="5" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="J149" s="5" t="s">
-        <v>996</v>
+        <v>1001</v>
       </c>
       <c r="K149" s="5" t="s">
-        <v>997</v>
+        <v>1002</v>
       </c>
       <c r="L149" s="6" t="s">
-        <v>998</v>
+        <v>1003</v>
       </c>
       <c r="M149" s="5" t="s">
-        <v>999</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>1000</v>
+        <v>1005</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>1001</v>
+        <v>1006</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>959</v>
+        <v>933</v>
       </c>
       <c r="E150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H150" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H150" s="5" t="s">
+        <v>1007</v>
       </c>
       <c r="I150" s="5" t="s">
-        <v>1002</v>
+        <v>1008</v>
       </c>
       <c r="J150" s="5" t="s">
-        <v>1003</v>
+        <v>1009</v>
       </c>
       <c r="K150" s="5" t="s">
-        <v>1004</v>
+        <v>1010</v>
       </c>
       <c r="L150" s="6" t="s">
-        <v>1005</v>
+        <v>1011</v>
       </c>
       <c r="M150" s="5" t="s">
-        <v>1006</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>1007</v>
+        <v>1013</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="5" t="s">
         <v>141</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>758</v>
+        <v>805</v>
       </c>
       <c r="E151" s="5" t="s">
-        <v>917</v>
+        <v>964</v>
       </c>
       <c r="F151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H151" s="5" t="s">
-        <v>1008</v>
+        <v>1014</v>
       </c>
       <c r="I151" s="5" t="s">
-        <v>1009</v>
+        <v>1015</v>
       </c>
       <c r="J151" s="5" t="s">
-        <v>737</v>
+        <v>784</v>
       </c>
       <c r="K151" s="5" t="s">
-        <v>1010</v>
+        <v>1016</v>
       </c>
       <c r="L151" s="6" t="s">
-        <v>1011</v>
+        <v>1017</v>
       </c>
       <c r="M151" s="5" t="s">
-        <v>1012</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>1013</v>
+        <v>1019</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="5" t="s">
-        <v>443</v>
+        <v>141</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>299</v>
+        <v>805</v>
       </c>
       <c r="E152" s="5" t="s">
-        <v>1014</v>
-[...2 lines deleted...]
-        <v>1015</v>
+        <v>1020</v>
+      </c>
+      <c r="F152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H152" s="5" t="s">
-        <v>1016</v>
+        <v>1021</v>
       </c>
       <c r="I152" s="5" t="s">
-        <v>1017</v>
+        <v>1022</v>
       </c>
       <c r="J152" s="5" t="s">
-        <v>1018</v>
+        <v>784</v>
       </c>
       <c r="K152" s="5" t="s">
-        <v>1019</v>
+        <v>1023</v>
       </c>
       <c r="L152" s="6" t="s">
-        <v>1020</v>
+        <v>1024</v>
       </c>
       <c r="M152" s="5" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C153" s="5" t="s">
-        <v>821</v>
+        <v>141</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>959</v>
+        <v>805</v>
       </c>
       <c r="E153" s="5" t="s">
-        <v>1023</v>
+        <v>964</v>
       </c>
       <c r="F153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H153" s="5" t="s">
-        <v>1024</v>
+        <v>1027</v>
       </c>
       <c r="I153" s="5" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="J153" s="5" t="s">
-        <v>962</v>
+        <v>784</v>
       </c>
       <c r="K153" s="5" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
       <c r="L153" s="6" t="s">
-        <v>1027</v>
+        <v>1030</v>
       </c>
       <c r="M153" s="5" t="s">
-        <v>1028</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>1029</v>
+        <v>1032</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C154" s="5" t="s">
-        <v>299</v>
+        <v>921</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-        <v>993</v>
+        <v>1006</v>
+      </c>
+      <c r="E154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H154" s="5" t="s">
-        <v>1030</v>
+        <v>1033</v>
       </c>
       <c r="I154" s="5" t="s">
-        <v>1031</v>
+        <v>1034</v>
       </c>
       <c r="J154" s="5" t="s">
-        <v>1032</v>
+        <v>1009</v>
       </c>
       <c r="K154" s="5" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="L154" s="6" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="M154" s="5" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="5" t="s">
-        <v>299</v>
+        <v>475</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>443</v>
+        <v>316</v>
       </c>
       <c r="E155" s="5" t="s">
-        <v>993</v>
+        <v>1039</v>
       </c>
       <c r="F155" s="5" t="s">
-        <v>1037</v>
+        <v>1040</v>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H155" s="5" t="s">
-        <v>1038</v>
+        <v>1041</v>
       </c>
       <c r="I155" s="5" t="s">
-        <v>1039</v>
+        <v>1042</v>
       </c>
       <c r="J155" s="5" t="s">
-        <v>1040</v>
+        <v>1043</v>
       </c>
       <c r="K155" s="5" t="s">
-        <v>1041</v>
+        <v>1044</v>
       </c>
       <c r="L155" s="6" t="s">
-        <v>1042</v>
+        <v>1045</v>
       </c>
       <c r="M155" s="5" t="s">
-        <v>1043</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>1044</v>
+        <v>1047</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C156" s="5" t="s">
-        <v>1045</v>
+        <v>1048</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>1046</v>
+        <v>1006</v>
       </c>
       <c r="E156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H156" s="5" t="s">
-        <v>1047</v>
+      <c r="H156" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I156" s="5" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="J156" s="5" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="K156" s="5" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="L156" s="6" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="M156" s="5" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C157" s="5" t="s">
-        <v>299</v>
+        <v>141</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>443</v>
+        <v>805</v>
       </c>
       <c r="E157" s="5" t="s">
-        <v>993</v>
-[...2 lines deleted...]
-        <v>1037</v>
+        <v>964</v>
+      </c>
+      <c r="F157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H157" s="5" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="I157" s="5" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="J157" s="5" t="s">
-        <v>1056</v>
+        <v>784</v>
       </c>
       <c r="K157" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="L157" s="6" t="s">
         <v>1058</v>
       </c>
       <c r="M157" s="5" t="s">
         <v>1059</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
         <v>1060</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C158" s="5" t="s">
-        <v>299</v>
+        <v>475</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>443</v>
+        <v>316</v>
       </c>
       <c r="E158" s="5" t="s">
-        <v>993</v>
+        <v>1061</v>
       </c>
       <c r="F158" s="5" t="s">
-        <v>1037</v>
+        <v>1062</v>
       </c>
       <c r="G158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H158" s="5" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="I158" s="5" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="J158" s="5" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="K158" s="5" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="L158" s="6" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="M158" s="5" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C159" s="5" t="s">
-        <v>959</v>
+        <v>868</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>886</v>
-[...4 lines deleted...]
-        </is>
+        <v>1006</v>
+      </c>
+      <c r="E159" s="5" t="s">
+        <v>1070</v>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H159" s="5" t="s">
-        <v>1068</v>
+        <v>1071</v>
       </c>
       <c r="I159" s="5" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
       <c r="J159" s="5" t="s">
-        <v>962</v>
+        <v>1009</v>
       </c>
       <c r="K159" s="5" t="s">
-        <v>1070</v>
+        <v>1073</v>
       </c>
       <c r="L159" s="6" t="s">
-        <v>1071</v>
+        <v>1074</v>
       </c>
       <c r="M159" s="5" t="s">
-        <v>1072</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>1073</v>
+        <v>1076</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>16</v>
+        <v>316</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>886</v>
+        <v>475</v>
       </c>
       <c r="E160" s="5" t="s">
-        <v>17</v>
+        <v>1040</v>
       </c>
       <c r="F160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H160" s="5" t="s">
-        <v>1074</v>
+        <v>1077</v>
       </c>
       <c r="I160" s="5" t="s">
-        <v>1075</v>
+        <v>1078</v>
       </c>
       <c r="J160" s="5" t="s">
-        <v>1076</v>
+        <v>1079</v>
       </c>
       <c r="K160" s="5" t="s">
-        <v>1077</v>
+        <v>1080</v>
       </c>
       <c r="L160" s="6" t="s">
-        <v>1078</v>
+        <v>1081</v>
       </c>
       <c r="M160" s="5" t="s">
-        <v>1079</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>1080</v>
+        <v>1083</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="5" t="s">
-        <v>299</v>
+        <v>316</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>443</v>
+        <v>475</v>
       </c>
       <c r="E161" s="5" t="s">
-        <v>993</v>
+        <v>1040</v>
       </c>
       <c r="F161" s="5" t="s">
-        <v>1081</v>
+        <v>1084</v>
       </c>
       <c r="G161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H161" s="5" t="s">
-        <v>1082</v>
+        <v>1085</v>
       </c>
       <c r="I161" s="5" t="s">
-        <v>1083</v>
+        <v>1086</v>
       </c>
       <c r="J161" s="5" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="K161" s="5" t="s">
-        <v>1085</v>
+        <v>1088</v>
       </c>
       <c r="L161" s="6" t="s">
-        <v>1086</v>
+        <v>1089</v>
       </c>
       <c r="M161" s="5" t="s">
-        <v>1087</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>1088</v>
+        <v>1091</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>299</v>
+        <v>1092</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-        <v>1089</v>
+        <v>1093</v>
+      </c>
+      <c r="E162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H162" s="5" t="s">
-        <v>1090</v>
+        <v>1094</v>
       </c>
       <c r="I162" s="5" t="s">
-        <v>1091</v>
+        <v>1095</v>
       </c>
       <c r="J162" s="5" t="s">
-        <v>1092</v>
+        <v>1096</v>
       </c>
       <c r="K162" s="5" t="s">
-        <v>1093</v>
+        <v>1097</v>
       </c>
       <c r="L162" s="6" t="s">
-        <v>1094</v>
+        <v>1098</v>
       </c>
       <c r="M162" s="5" t="s">
-        <v>1095</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>1096</v>
+        <v>1100</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>299</v>
+        <v>316</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>443</v>
+        <v>475</v>
       </c>
       <c r="E163" s="5" t="s">
-        <v>993</v>
+        <v>1040</v>
       </c>
       <c r="F163" s="5" t="s">
-        <v>1081</v>
+        <v>1084</v>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H163" s="5" t="s">
-        <v>1097</v>
+        <v>1101</v>
       </c>
       <c r="I163" s="5" t="s">
-        <v>1098</v>
+        <v>1102</v>
       </c>
       <c r="J163" s="5" t="s">
-        <v>1099</v>
+        <v>1103</v>
       </c>
       <c r="K163" s="5" t="s">
-        <v>1100</v>
+        <v>1104</v>
       </c>
       <c r="L163" s="6" t="s">
-        <v>1101</v>
+        <v>1105</v>
       </c>
       <c r="M163" s="5" t="s">
-        <v>1102</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>1103</v>
+        <v>1107</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C164" s="5" t="s">
-        <v>1045</v>
+        <v>316</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>886</v>
+        <v>475</v>
       </c>
       <c r="E164" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1040</v>
+      </c>
+      <c r="F164" s="5" t="s">
+        <v>1084</v>
       </c>
       <c r="G164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H164" s="5" t="s">
-        <v>1104</v>
+        <v>1108</v>
       </c>
       <c r="I164" s="5" t="s">
-        <v>1105</v>
+        <v>1109</v>
       </c>
       <c r="J164" s="5" t="s">
-        <v>962</v>
+        <v>1110</v>
       </c>
       <c r="K164" s="5" t="s">
-        <v>1106</v>
+        <v>1111</v>
       </c>
       <c r="L164" s="6" t="s">
-        <v>1107</v>
+        <v>1112</v>
       </c>
       <c r="M164" s="5" t="s">
-        <v>1108</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>1109</v>
+        <v>1114</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C165" s="5" t="s">
-        <v>1045</v>
+        <v>1006</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-        <v>1089</v>
+        <v>933</v>
+      </c>
+      <c r="E165" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H165" s="5" t="s">
-        <v>1110</v>
+        <v>1115</v>
       </c>
       <c r="I165" s="5" t="s">
-        <v>1111</v>
+        <v>1116</v>
       </c>
       <c r="J165" s="5" t="s">
-        <v>1112</v>
+        <v>1009</v>
       </c>
       <c r="K165" s="5" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="L165" s="6" t="s">
-        <v>1114</v>
+        <v>1118</v>
       </c>
       <c r="M165" s="5" t="s">
-        <v>1115</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>1116</v>
+        <v>1120</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C166" s="5" t="s">
-        <v>1117</v>
+        <v>16</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>385</v>
+        <v>933</v>
       </c>
       <c r="E166" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H166" s="5" t="s">
-        <v>1118</v>
+        <v>1121</v>
       </c>
       <c r="I166" s="5" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
       <c r="J166" s="5" t="s">
-        <v>1120</v>
+        <v>1123</v>
       </c>
       <c r="K166" s="5" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="L166" s="6" t="s">
-        <v>1122</v>
+        <v>1125</v>
       </c>
       <c r="M166" s="5" t="s">
-        <v>1123</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>1124</v>
+        <v>1127</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>1117</v>
+        <v>316</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>1125</v>
+        <v>475</v>
       </c>
       <c r="E167" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1040</v>
+      </c>
+      <c r="F167" s="5" t="s">
+        <v>1128</v>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H167" s="5" t="s">
-        <v>1126</v>
+        <v>1129</v>
       </c>
       <c r="I167" s="5" t="s">
-        <v>1127</v>
+        <v>1130</v>
       </c>
       <c r="J167" s="5" t="s">
-        <v>1128</v>
+        <v>1131</v>
       </c>
       <c r="K167" s="5" t="s">
-        <v>1129</v>
+        <v>1132</v>
       </c>
       <c r="L167" s="6" t="s">
-        <v>1130</v>
+        <v>1133</v>
       </c>
       <c r="M167" s="5" t="s">
-        <v>1131</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>1132</v>
+        <v>1135</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C168" s="5" t="s">
-        <v>299</v>
+        <v>316</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>443</v>
+        <v>475</v>
       </c>
       <c r="E168" s="5" t="s">
-        <v>993</v>
-[...2 lines deleted...]
-        <v>1081</v>
+        <v>1136</v>
+      </c>
+      <c r="F168" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H168" s="5" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="I168" s="5" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="J168" s="5" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="K168" s="5" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="L168" s="6" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="M168" s="5" t="s">
-        <v>1138</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
       <c r="B169" s="5" t="s">
-        <v>782</v>
+        <v>14</v>
       </c>
       <c r="C169" s="5" t="s">
-        <v>299</v>
+        <v>316</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>443</v>
+        <v>475</v>
       </c>
       <c r="E169" s="5" t="s">
-        <v>993</v>
+        <v>1040</v>
       </c>
       <c r="F169" s="5" t="s">
-        <v>1081</v>
+        <v>1128</v>
       </c>
       <c r="G169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H169" s="5" t="s">
-        <v>1140</v>
+        <v>1144</v>
       </c>
       <c r="I169" s="5" t="s">
-        <v>1141</v>
+        <v>1145</v>
       </c>
       <c r="J169" s="5" t="s">
-        <v>1142</v>
+        <v>1146</v>
       </c>
       <c r="K169" s="5" t="s">
-        <v>1143</v>
+        <v>1147</v>
       </c>
       <c r="L169" s="6" t="s">
-        <v>1144</v>
+        <v>1148</v>
       </c>
       <c r="M169" s="5" t="s">
-        <v>1145</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
       <c r="B170" s="5" t="s">
-        <v>782</v>
+        <v>14</v>
       </c>
       <c r="C170" s="5" t="s">
-        <v>299</v>
+        <v>1092</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>443</v>
+        <v>933</v>
       </c>
       <c r="E170" s="5" t="s">
-        <v>993</v>
-[...2 lines deleted...]
-        <v>1081</v>
+        <v>17</v>
+      </c>
+      <c r="F170" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H170" s="5" t="s">
-        <v>1147</v>
+        <v>1151</v>
       </c>
       <c r="I170" s="5" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="J170" s="5" t="s">
-        <v>1142</v>
+        <v>1009</v>
       </c>
       <c r="K170" s="5" t="s">
-        <v>1149</v>
+        <v>1153</v>
       </c>
       <c r="L170" s="6" t="s">
-        <v>1150</v>
+        <v>1154</v>
       </c>
       <c r="M170" s="5" t="s">
-        <v>1151</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>1152</v>
+        <v>1156</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C171" s="5" t="s">
-        <v>299</v>
+        <v>1092</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>443</v>
+        <v>402</v>
       </c>
       <c r="E171" s="5" t="s">
-        <v>993</v>
-[...2 lines deleted...]
-        <v>1081</v>
+        <v>1136</v>
+      </c>
+      <c r="F171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H171" s="5" t="s">
-        <v>1153</v>
+        <v>1157</v>
       </c>
       <c r="I171" s="5" t="s">
-        <v>1154</v>
+        <v>1158</v>
       </c>
       <c r="J171" s="5" t="s">
-        <v>1155</v>
+        <v>1159</v>
       </c>
       <c r="K171" s="5" t="s">
-        <v>1156</v>
+        <v>1160</v>
       </c>
       <c r="L171" s="6" t="s">
-        <v>1157</v>
+        <v>1161</v>
       </c>
       <c r="M171" s="5" t="s">
-        <v>1158</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>1159</v>
+        <v>1163</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C172" s="5" t="s">
-        <v>299</v>
+        <v>1164</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>443</v>
+        <v>402</v>
       </c>
       <c r="E172" s="5" t="s">
-        <v>993</v>
-[...2 lines deleted...]
-        <v>1160</v>
+        <v>17</v>
+      </c>
+      <c r="F172" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H172" s="5" t="s">
-        <v>1161</v>
+        <v>1165</v>
       </c>
       <c r="I172" s="5" t="s">
-        <v>1162</v>
+        <v>1166</v>
       </c>
       <c r="J172" s="5" t="s">
-        <v>1163</v>
+        <v>1167</v>
       </c>
       <c r="K172" s="5" t="s">
-        <v>1164</v>
+        <v>1168</v>
       </c>
       <c r="L172" s="6" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="M172" s="5" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>1167</v>
+        <v>1171</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C173" s="5" t="s">
-        <v>91</v>
+        <v>1164</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>1168</v>
-[...4 lines deleted...]
-        </is>
+        <v>1172</v>
+      </c>
+      <c r="E173" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H173" s="5" t="s">
-        <v>1169</v>
+        <v>1173</v>
       </c>
       <c r="I173" s="5" t="s">
-        <v>1170</v>
+        <v>1174</v>
       </c>
       <c r="J173" s="5" t="s">
-        <v>962</v>
+        <v>1175</v>
       </c>
       <c r="K173" s="5" t="s">
-        <v>1171</v>
+        <v>1176</v>
       </c>
       <c r="L173" s="6" t="s">
-        <v>1172</v>
+        <v>1177</v>
       </c>
       <c r="M173" s="5" t="s">
-        <v>1173</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>1174</v>
+        <v>1179</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C174" s="5" t="s">
-        <v>16</v>
+        <v>316</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>886</v>
+        <v>475</v>
       </c>
       <c r="E174" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1040</v>
+      </c>
+      <c r="F174" s="5" t="s">
+        <v>1128</v>
       </c>
       <c r="G174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H174" s="5" t="s">
-        <v>1175</v>
+        <v>1180</v>
       </c>
       <c r="I174" s="5" t="s">
-        <v>1176</v>
+        <v>1181</v>
       </c>
       <c r="J174" s="5" t="s">
-        <v>1076</v>
+        <v>1182</v>
       </c>
       <c r="K174" s="5" t="s">
-        <v>1177</v>
+        <v>1183</v>
       </c>
       <c r="L174" s="6" t="s">
-        <v>1178</v>
+        <v>1184</v>
       </c>
       <c r="M174" s="5" t="s">
-        <v>1179</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>1180</v>
+        <v>1186</v>
       </c>
       <c r="B175" s="5" t="s">
-        <v>14</v>
+        <v>829</v>
       </c>
       <c r="C175" s="5" t="s">
-        <v>299</v>
+        <v>316</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>443</v>
+        <v>475</v>
       </c>
       <c r="E175" s="5" t="s">
-        <v>993</v>
+        <v>1040</v>
       </c>
       <c r="F175" s="5" t="s">
-        <v>1181</v>
+        <v>1128</v>
       </c>
       <c r="G175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H175" s="5" t="s">
-        <v>1182</v>
+        <v>1187</v>
       </c>
       <c r="I175" s="5" t="s">
-        <v>1183</v>
+        <v>1188</v>
       </c>
       <c r="J175" s="5" t="s">
-        <v>1184</v>
+        <v>1189</v>
       </c>
       <c r="K175" s="5" t="s">
-        <v>1185</v>
+        <v>1190</v>
       </c>
       <c r="L175" s="6" t="s">
-        <v>1186</v>
+        <v>1191</v>
       </c>
       <c r="M175" s="5" t="s">
-        <v>1187</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>1188</v>
+        <v>1193</v>
       </c>
       <c r="B176" s="5" t="s">
-        <v>14</v>
+        <v>829</v>
       </c>
       <c r="C176" s="5" t="s">
-        <v>299</v>
+        <v>316</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>443</v>
+        <v>475</v>
       </c>
       <c r="E176" s="5" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F176" s="5" t="s">
+        <v>1128</v>
+      </c>
+      <c r="G176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H176" s="5" t="s">
+        <v>1194</v>
+      </c>
+      <c r="I176" s="5" t="s">
+        <v>1195</v>
+      </c>
+      <c r="J176" s="5" t="s">
         <v>1189</v>
       </c>
-      <c r="F176" s="5" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="K176" s="5" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
       <c r="L176" s="6" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="M176" s="5" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C177" s="5" t="s">
-        <v>299</v>
+        <v>316</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>443</v>
+        <v>475</v>
       </c>
       <c r="E177" s="5" t="s">
-        <v>993</v>
+        <v>1040</v>
       </c>
       <c r="F177" s="5" t="s">
-        <v>1081</v>
+        <v>1128</v>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H177" s="5" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
       <c r="I177" s="5" t="s">
-        <v>1199</v>
+        <v>1201</v>
       </c>
       <c r="J177" s="5" t="s">
-        <v>1200</v>
+        <v>1202</v>
       </c>
       <c r="K177" s="5" t="s">
-        <v>1201</v>
+        <v>1203</v>
       </c>
       <c r="L177" s="6" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="M177" s="5" t="s">
-        <v>1203</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>1204</v>
+        <v>1206</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C178" s="5" t="s">
-        <v>299</v>
+        <v>316</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>443</v>
+        <v>475</v>
       </c>
       <c r="E178" s="5" t="s">
-        <v>1089</v>
-[...4 lines deleted...]
-        </is>
+        <v>1040</v>
+      </c>
+      <c r="F178" s="5" t="s">
+        <v>1207</v>
       </c>
       <c r="G178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H178" s="5" t="s">
-        <v>1205</v>
+        <v>1208</v>
       </c>
       <c r="I178" s="5" t="s">
-        <v>1206</v>
+        <v>1209</v>
       </c>
       <c r="J178" s="5" t="s">
-        <v>1207</v>
+        <v>1210</v>
       </c>
       <c r="K178" s="5" t="s">
-        <v>1208</v>
+        <v>1211</v>
       </c>
       <c r="L178" s="6" t="s">
-        <v>1209</v>
+        <v>1212</v>
       </c>
       <c r="M178" s="5" t="s">
-        <v>1210</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C179" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="D179" s="5" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H179" s="5" t="s">
+        <v>1216</v>
+      </c>
+      <c r="I179" s="5" t="s">
+        <v>1217</v>
+      </c>
+      <c r="J179" s="5" t="s">
+        <v>1009</v>
+      </c>
+      <c r="K179" s="5" t="s">
+        <v>1218</v>
+      </c>
+      <c r="L179" s="6" t="s">
+        <v>1219</v>
+      </c>
+      <c r="M179" s="5" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="5" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B180" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C180" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D180" s="5" t="s">
+        <v>933</v>
+      </c>
+      <c r="E180" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F180" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G180" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H180" s="5" t="s">
+        <v>1222</v>
+      </c>
+      <c r="I180" s="5" t="s">
+        <v>1223</v>
+      </c>
+      <c r="J180" s="5" t="s">
+        <v>1123</v>
+      </c>
+      <c r="K180" s="5" t="s">
+        <v>1224</v>
+      </c>
+      <c r="L180" s="6" t="s">
+        <v>1225</v>
+      </c>
+      <c r="M180" s="5" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="5" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B181" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C181" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="D181" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="E181" s="5" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F181" s="5" t="s">
+        <v>1228</v>
+      </c>
+      <c r="G181" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H181" s="5" t="s">
+        <v>1229</v>
+      </c>
+      <c r="I181" s="5" t="s">
+        <v>1230</v>
+      </c>
+      <c r="J181" s="5" t="s">
+        <v>1231</v>
+      </c>
+      <c r="K181" s="5" t="s">
+        <v>1232</v>
+      </c>
+      <c r="L181" s="6" t="s">
+        <v>1233</v>
+      </c>
+      <c r="M181" s="5" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="5" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B182" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C182" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="D182" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="E182" s="5" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F182" s="5" t="s">
+        <v>1237</v>
+      </c>
+      <c r="G182" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H182" s="5" t="s">
+        <v>1238</v>
+      </c>
+      <c r="I182" s="5" t="s">
+        <v>1239</v>
+      </c>
+      <c r="J182" s="5" t="s">
+        <v>1240</v>
+      </c>
+      <c r="K182" s="5" t="s">
+        <v>1241</v>
+      </c>
+      <c r="L182" s="6" t="s">
+        <v>1242</v>
+      </c>
+      <c r="M182" s="5" t="s">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="5" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B183" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C183" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="D183" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="E183" s="5" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F183" s="5" t="s">
+        <v>1128</v>
+      </c>
+      <c r="G183" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H183" s="5" t="s">
+        <v>1245</v>
+      </c>
+      <c r="I183" s="5" t="s">
+        <v>1246</v>
+      </c>
+      <c r="J183" s="5" t="s">
+        <v>1247</v>
+      </c>
+      <c r="K183" s="5" t="s">
+        <v>1248</v>
+      </c>
+      <c r="L183" s="6" t="s">
+        <v>1249</v>
+      </c>
+      <c r="M183" s="5" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="5" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B184" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C184" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="D184" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="E184" s="5" t="s">
+        <v>1136</v>
+      </c>
+      <c r="F184" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G184" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H184" s="5" t="s">
+        <v>1252</v>
+      </c>
+      <c r="I184" s="5" t="s">
+        <v>1253</v>
+      </c>
+      <c r="J184" s="5" t="s">
+        <v>1254</v>
+      </c>
+      <c r="K184" s="5" t="s">
+        <v>1255</v>
+      </c>
+      <c r="L184" s="6" t="s">
+        <v>1256</v>
+      </c>
+      <c r="M184" s="5" t="s">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="5" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B185" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C185" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="D179" s="5" t="s">
+      <c r="D185" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="E179" s="5" t="inlineStr">
-[...30 lines deleted...]
-        <v>1217</v>
+      <c r="E185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H185" s="5" t="s">
+        <v>1259</v>
+      </c>
+      <c r="I185" s="5" t="s">
+        <v>1260</v>
+      </c>
+      <c r="J185" s="5" t="s">
+        <v>1261</v>
+      </c>
+      <c r="K185" s="5" t="s">
+        <v>1262</v>
+      </c>
+      <c r="L185" s="6" t="s">
+        <v>1263</v>
+      </c>
+      <c r="M185" s="5" t="s">
+        <v>1264</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -15905,44 +16537,50 @@
     <hyperlink ref="M155" r:id="rId160"/>
     <hyperlink ref="M156" r:id="rId161"/>
     <hyperlink ref="M157" r:id="rId162"/>
     <hyperlink ref="M158" r:id="rId163"/>
     <hyperlink ref="M159" r:id="rId164"/>
     <hyperlink ref="M160" r:id="rId165"/>
     <hyperlink ref="M161" r:id="rId166"/>
     <hyperlink ref="M162" r:id="rId167"/>
     <hyperlink ref="M163" r:id="rId168"/>
     <hyperlink ref="M164" r:id="rId169"/>
     <hyperlink ref="M165" r:id="rId170"/>
     <hyperlink ref="M166" r:id="rId171"/>
     <hyperlink ref="M167" r:id="rId172"/>
     <hyperlink ref="M168" r:id="rId173"/>
     <hyperlink ref="M169" r:id="rId174"/>
     <hyperlink ref="M170" r:id="rId175"/>
     <hyperlink ref="M171" r:id="rId176"/>
     <hyperlink ref="M172" r:id="rId177"/>
     <hyperlink ref="M173" r:id="rId178"/>
     <hyperlink ref="M174" r:id="rId179"/>
     <hyperlink ref="M175" r:id="rId180"/>
     <hyperlink ref="M176" r:id="rId181"/>
     <hyperlink ref="M177" r:id="rId182"/>
     <hyperlink ref="M178" r:id="rId183"/>
     <hyperlink ref="M179" r:id="rId184"/>
+    <hyperlink ref="M180" r:id="rId185"/>
+    <hyperlink ref="M181" r:id="rId186"/>
+    <hyperlink ref="M182" r:id="rId187"/>
+    <hyperlink ref="M183" r:id="rId188"/>
+    <hyperlink ref="M184" r:id="rId189"/>
+    <hyperlink ref="M185" r:id="rId190"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>