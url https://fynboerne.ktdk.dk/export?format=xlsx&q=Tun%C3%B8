--- v2 (2026-03-02)
+++ v3 (2026-04-20)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1174" uniqueCount="773" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1214" uniqueCount="801" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -1099,54 +1099,157 @@
 Vilhelm Larsen
 Vilhelm Larsen, Georgs søn</t>
   </si>
   <si>
     <t>Johannes Larsen er i København og arbejder hos Joakim Skovgaard.
 Marie Larsen har 1897-98 arbejdet på Nedergaard ved Kolding.
 Christine Swane boede i perioder på Værnehjemmet Bethania, Helgolandsgade 8, København.</t>
   </si>
   <si>
     <t>Kerteminde Egns - og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>Marie hjælper på Nedergaard i forbindelse med en begravelse. IA Larsen og Agraren skal se på en plads på en gård i Lindved. Pengene til Bisse er forsinkede. Christine Swane må gerne tage et eneværelse på værnehjemmet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/xYmc</t>
   </si>
   <si>
     <t>Kjære Christine!
 I al Hast et lille Ord for at sige Dig at vi ere raske – lille Vilhelm har nu faaet Lov at faa lidt Havresuppe og i morgen Mælk igaar var han saa daarlig at Georg kom farende ned - vil du ikke komme op Mor Marie er så bedrøvet for lille Ville - han rigtignok ogsaa medtaget ud, men Doktoren kom idet samme og han hostede godt det er kun Tænderne der gjør ham daarlig nu har han ogsaa en hel Mængde han er bleven klippet det klæder ham ikke godt her er 2 Lokker til Dig og Marie men i Øjeblikket ved jeg ikke hvor de er – Her er ingen hjemme andre end mig – Igaarmorges kaldte de fra Neergaard gamle Allerup døde jo i Gaarmorges og saa bad de om at laane hende til Begravelsen er overstaet vi synes ikke vi kunne sige Nej og hun er allerede rejst Kl 10 i Formiddag Faer havde Ærinde til Odense – og de vil saa paa Hjemturen om ad Lindeved og se om den Plads kan bruges til Agraren de skulde allerede have været derhen i Tirsdags men Adolph har ligget nogle Dage og han skulde dog med, han har været oppe i et Par Dage og da Vejret er saa godt i dag mente vi ikke at det kunde gjøre ham noget – Laurentius Allerup kjørte med til Odense Hils dog Bisse fra mig saadan pludselige Dødsfald er altid tunge jeg troede jeg skulde have sendt hende Penge i dag, men han den er ikke kommen endnu saa bliver det for sent saa maa vi vente til i morgen Christine lille jeg burde jo først have skreven til dig et Svar paa dit Spørgsmaal om Værelset Du maa saa gjerne bestille Dig et Eneværelse enten Du vil til 36 eller 38 hvilket der passer Dig bedst – Det er noget Fader længe har talt om til Marts skal du saa nok faa en Seddel
 Her var et lille Brev iaftes fra Vilhelm hils ham ogsaa Johannes som jeg i mange Dage har ventet et Brev fra
 Ja nu maa jeg slutte men saa skal der nok komme et Brev en anden Dag
 Hils Alle dog mest Du lille gode Pige gud Fader bevare og velsigne Eder Alle Din Moder</t>
   </si>
   <si>
+    <t>1899-04-07</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>Frederik Brandstrup
+Mary Brandstrup
+- Dahl, kemiker
+Leonard Holmstrøm
+Alhed Larsen
+Johannes Larsen
+Charles Pear
+Dudley Pray
+Clarence Sawyer
+Harris Sawyer
+Helen Sawyer
+- Sawyer, Harris' far
+- Sawyer, Harris' mor
+William Henry Schofield
+Hempel Syberg
+- Tiffany
+Tizian Vecellio
+Emil Vett
+Albrecht  Warberg
+Andreas Warberg
+Astrid Warberg-Goldschmidt
+Theodor Wessel</t>
+  </si>
+  <si>
+    <t>Sølvbestik, hvor bogstavet 'W' indgår, er primært forbundet med den danske sølvvarefabrik W&amp;amp;S Sørensen (W. &amp;amp; S. Sørensen), som var beliggende i Horsens (Wikipedia marts 2026). 
+Dubra: Fin, udmærket (af russisk dobra; Ordnet.dk). 
+BISSEN-serien er danskdesignede og -producerede lamper, der alle er håndlavet efter gamle, klassiske håndværkstraditioner (Internettet marts 2026). 
+Harrs Sawyers mors navn kendes ikke. Følgende personr er ukendte: Mr. Robinson, Miss Morison, Mc Dowell, Clarence Buck, de to Miss Andrews og deres bror samt far. Der findes i 2026 et laboratorium i Danmark ejet/ledet af en Jürgensen, men det vides ikke, om det er dette, som Ellen Sawyer nævnte i brevet i 1899. 
+Wales-hat: I dag er hatte af denne stil forbundet med puritanerne og pilgrimmene til Amerika på grund af deres enkle design. 
+I modeverdenen omkring år 1900 refererer "indianerhatte" ofte til de ekstremt prangende og store hatte, som var højeste mode i den edwardianske periode (ca. 1890–1910). Selvom navnet i dag lyder misvisende, blev det brugt, fordi hattene lånte voldsomme mængder af ægte fjer og teksturer, der for datidens europæere ledte tankerne hen på det eksotiske eller "vilde". (Internettet marts 2026).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1569</t>
+  </si>
+  <si>
+    <t>Man har udbragt Alhed/Be Larsens skål i anledning af hendes fødselsdag.
+Udover penge har Ellen og Harris Sawyer fået en mængde sølvtøj, glas og porcelænsgenstande i bryllupsgave. Harris havde i forvejen noget. 
+De to har holdt et selskab med gode venner på besøg. En af dem er pianist, og hun spillede dejligt. Harris havde fyldt kalkunen med kastanjer og svampe, og svigermoderen stegte den. Man fik også hummer, og en stuepige var hyret til at servere. Når Ellen og Harris får deres eget hjem, vil de holde flere selskaber. De har købt diverse møbler.
+Harris' mor er 52 år, men hun ser gammel ud, for en blodstyrtning og hendes bekymring for Harris, som har et dårligt helbred, har aldret hende. Dog er hun meget klog, læser en masse, har i en moden alder taget eksamener og deltager i foreningsarbejde. 
+Mr. Tiffany, Harris' chef, har ønsket, at Harris tog på forretningsrejse, men det vil Harris ikke uden Ellen. Hvis Harris var stærkere, kunne han tjene mere, og han og Ellen kunne flytte til København. De har formodentlig ikke råd til at komme til Danmark denne sommer. 
+Harris' assistent, Hr. Dahl er pianist, fungerer som organist i en norsk kirke og har klaverelever. Han er en dygtig kemiker, norsk, vegetar og bomstærk. Ellen vil invitere ham på middag. En anden assistent, Dudley Pray, var ubrugelig, men Harris har foreslået ham at tage til København for at dygtiggøre sig, og det har han nemt råd til. 
+Ellen beder sin mor sende viskestykker mm.
+Harris' mor hundser med sin mand, som forguder hende. Harris' far er tømrermester, men forretningen går dårligt. Han er dannet og elegant, morsom og opmærksom. Hans hovedinteresse er haven samt et regiment, hvori han er commander.
+Helen Sawyer arbejder på kontor og tjener kun lidt. Hun blander sig i, hvilen har Ellen går med.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/oTUG</t>
+  </si>
+  <si>
+    <t>Boston d. 7de April.
+Kæreste Mor!
+Jeg er meget forbavset over, at mine Breve ikke ere udførlige, (- jeg synes, at jeg er bleven til en sand Skrivemaskine) – men det kommer måske af at jeg har skreven så mange Breve rundt omkring til [”til” indsat over linjen] siden jeg kom her over, og jeg glemmer så efterhånden, hvad jeg har skreven om til hvem. 
+Idag er det nok Be’s Fødselsdag og jeg har sendt hende mangen en Tanke, - gid det nye Aar må begynde godt og ende ["ende" overstreget] fortsættes godt. – 
+Iaftes Klk 8 hvor ["hvor" overstreget] over Middag, blev hendes Skål udbragt af Dr. Schofield og drukket med stort Bifald, idet som han sagde: ”i dette Øjeblik er det i Morgen i Danmark”. 
+Det kan vel nok være at [”at” indsat over linjen] vi får solide Brudegaver hjemme fra, - 320 Kr. i Anmarsh på et Brædt. – Men vi ere Gudskelov Mand for at formøble dem. Vi sætter dem alle i Bordting, - Eastman har lagt dem alle ud og føler sig lidt slunken for rede Penge lige for Tiden. 
+Vi ejer nu 10 tunge gedigne Sølvgafler, do Suppeskeer, do mindre Gafler, do store Theskeer, do Kaffeskeer. Dessertskeer har vi ingen Brug for, da Deserten næsten altid er Is, som spises med Theskeerne. Der er Navn på det alt sammen et sammenfletter W og S sammenflettet og indsat over linjen og det er ganske ualmindelig smukt. Tegning.
+Endvidere en Fiskegaffel, (en stor Gaffel – af en egen Facon i samme Mønster – en stor Gaffel til at tage Steg med. – Samt: 12 slebne Vinglas [Tegning] alle er henrivende. Fint Glas, rent Glas med den herligste Klang. Foreløbig vil vi ikke have flere, - tænk, de har i Reglen slet ikke Vin til Middage og finder at vi ekstravagerer ved at have Sherry! 12 Fingerskåler, el. hvad de kaldes af det samme henrivende, fine Glas, aldeles glat kun med en Stjærne i Bunden. En slebet Karaffel, 6 små Kaffekopper af københavnsk Porcelain. – Vi havde ledt flere Butikker igennem for at finde nogle pæne små Kaffekopper, men uden Held, - de har en rædselfuld Smag med mange Ting, - indtil vi endelig i en afsides Krog i en Vett &amp;amp; Wessel lignende Butik fandt disse. V ["V" overstreget] East udstødte et Glædesskrig, - han er helt tosset efter det. Vi kan få et helt Sæt der, og vi vil have det i vores eget Hus, - vi vil købe det lidt efter lidt, det koster 72 Dollars til 12. 
+Når Eastman kommer hjem skal vi nærmere udarbejde en Liste over alt det og bestemme hvem vi har fået det fra inden vi skriver og takker Onkel Syberg. – 
+Jeg ved ikke hvem af os der er mest stolt af alle vore pæne, fine Ting, og Eastman er en hel Las efter den Slags, - vi går mange Gange om Dagen hen og kigger ned i vores Sølvskuffe og åbner vovs ["vovs" overstreget] vores Glasmontre (?) og får vores Glas til at klinge, og beser det hele. Han havde i Forvejen 12 slebne Punchglas Tegning, som vi kommer Desertisen i. Vi bl ["bl" overstreget] bruger dem også til Lemonade, som Aftenfremmede for det meste trakteres med. Den øses op af en Punchbowl som E. også havde. Han havde også 6 Par små fine Kopper med et Mønster som stærkt ligner kb ["kb" overstreget] københavnsk Porcelain. – Vi har fået 6 Deserttallerkener af fint, fransk Porcelain, - de ere næsten gennemsigtige, - fra en Husven, en ung Mand, som menes at komme her for Helens Skyld. – En lille Sukkerskål og Flødekande af tungt Krystal, bedårende, - det ser ud til at have været en kostbar Historie – Ven af Huset.
+En lille Krystalkonfektskål, en lille Krystalkande med Sølvlåg, som de brugte til at have en Slags Sirup i, som kommer af en vis Slags Træ om Foråret. Jeg har endnu ikke set det. - En Kiksspand, vel ment, men rædselsfuld. Syltetøjske, Sardingaffel, - en lille rund Visitkortskål af Sølv, nydelig. En hvid Løve, ikke særlig interessant. Schofield gav os et Billede, som han har haft med fra Milano: En Dronning Louise som går ned af en Trappe. Det er kønt og hænger i Dagligstuen. Disse Presenter ere alle fra fjærnerestående Venner, Familjer af de nærmere Venner bliver ved at spørge, hvad vi ønsker men lader det blive derved. 
+Selskabet i Aftes var særdeles vellykket. Gæsterne var Schofield, Mr. Pear (ham med Tallerkenerne), Mr. Robinson, Student sammen med Harry og Schofield, - Dr. i et el. andet, fin og tiltalende. Miss Morinson, Pianistinde, Elev af Mc.Dowell. Hun er sød, naturlig, stilfærdig, - sjældne Dyder her. Hun spillede en Del for os, - dejlig Musik. 2 Miss Andrews med Broder, hvis Fader Dr. Andrews for nylig i en Marskandiserbutik for et Par Dollars købte et stort Maleri af Titians Broder – De ere Veninder fra gammel Tid af Harris, - men han siger man skal have dem i Enerum for at få noget rigtigt ud af dem, - i Selskab ere de lidt støjende, lidt for agerende. Den ene sang henrivende. – Harris, Helen og jeg var Resten, 10 i alt. – Alle i stiveste Puds, og det er ikke lidt her i Amerika. Jeg var i Silke, sad for den ene Bordende og havde Schofield til Bords. – Jeg vilde give en Del for at du kunde have set Bordet: alt det nye Sølv, som skinnede som Solen, hele Bordet pyntet med Nelliker i alle Farver og Bregner og ellers kun små Dele med Konfekt, samt en lille Del med Oliven og èn med Radiser, en lille Del med Smør ved hver Kouvert, som de nød af under hele Måltidet. Maden var dubra. Eastman havde selv lavet Kalkunindmaden efter en Kogebog, - der der ["der" overstreget] var Kastanjer, Champignon i den [”i den” indsat over linjen] o.s.v. Kalkunen selv stegte Svigermoder, det ["det" overstreget], Hummerretten lavede Eastman også ¼ Time før de kom – det var rafineret Hachis af Hummere, Trøfler, Majonese. Det var i det hele så gennemrafineret. Vi havde en lejet Stuepige, som opvartede udmærket. – East talte for Schofield, denne for mig. Det var meget muntert og hyggeligt. Du kan tro, det var kosteligt at være Værtinde og ”Midtpunkt” og sørge for at få talt med dem alle. – Desværre er East idag dødtræt. Han tog hele Vært og Værtindeansvaret på sig, - købte alt ind dirigerede alt og han kan ikke tåle så meget.
+Det er meget ualmindeligt med Middage her – altid disse kedsommelige ”at home” el. Aftenbesøg med Hat på og uden Traktement. Vi vil imidlertid indføre små rafinerede Middage som denne, hvor vi inviterer dem, vi virkelig bryder os om og morer os. Men rigtig morsomt bliver det ikke før vi har vort eget Hus. Til den Tid når jeg er mere kendt med alting, kan jeg tage mere af Besværet på mig, så det ikke bliver så trættende for East. – Svigermoder var forfærdelig betaget af det hele, og udtrykte ud i en Køre sin Forfærdelse over Besværet og sin Angst over at H. ikke skulde kunde tåle det. Det gjorde ham naturligvis ikke mindre nervøs. – Det er dog en vældig flot Present fra Onkel Syberg, - og de 20 Kr., som Far havde holdt hen gør sig jo også. – 320 Kr. er en stor Sum. – 
+Lørdag.
+East. mener at alle Presentpenge skal gå i Ting, som ikke kan forgå og slås i Stykker og han betaler derfor alle Glasvarerne selv. – Sølvet selv kostede 64 Dollars, de to Gafler 6 Dollars, og vi har derfor 10 Dollars at købe konstante Ting for endnu. Jeg har megen Lyst til en smuk Stålampe, - men jeg er bange for at det ikke lader sig gøre at opdrive en sådan, - alt hvad jeg har set af Lamper i Vinduer og Butikker har været rædselsfuldt. Jeg bliver helt melankolsk, når jeg tænker på Bissenlampen. – Foreløbig lader vi det stå hen. 
+Vi har også købt flere Møbler, jeg kan med en rolig Samvittighed sige ”vi” fordi jeg satte Resten af min Formue, som jeg havde med, 20 Dollars i det. – Vi har købt 2 Mahogni Stole til – Dagligstuen, med Indlægning af lyst Træ i Ryggen. [Tegning] Det er sand Fornøjelse, så smukke Møbler man kan få her. – Samt en magelig Egetræs Lænestol, som stakkels East. synker ned i, når han kommer træt hjem fra Byen. Samt et stort solidt Egetræs Skrivebord el. Pult. Der er 37 Skuffer i det, sådan noget lignende som denne Tegning. [Tegning]. Der er ikke Poesi skabt i det, men det er en sand Fornøjelse at se East., som han gasser sig over at han nu har et Sted hvor han kan gemme sine 1000 Papirer, Kontrakter, Patenter o.s.v. i en Uendelighed. 
+Ja, jeg skulde jo beskrive Familjen, men det er grumme vanskeligt Svigermoder er den jeg ser mest til og den jeg kan bedst med. Hun er melankolsk, nervøs, sygelig, lider meget af gigt og ser gammel ud. Hun er 52. Hun siger selv at Bekymring for Harry har nedbrudt hende. Siden han for 9 Aar siden havde en Blodstyrtning, har hun ikke været sig selv. Men hun siger at det har lettet siden jeg kom, - hun har afleveret ham til mig og føler mindre Ansvar. Jeg passer ham helt, når han er forkølet, laver alt hvad han spiser, passer hans Tøj o.s.v. Der er meget Pasning med ham for han er rædselsfuld doven til alle Småting, og jeg er bange for, at jeg forkæler ham slemt. -
+Samtidig med at Svigermoder er el. føler sig gammel besidder hun en mærkværdig Ungdommelighed i andre Retninger, - hun leger med en sand Lidenskab med Katten, kan sige de pudsigste Ting og kan goutere en Vittighed som ingen andre. Det er fra hende og hendes Slægt, at Harris har sit gode Hoved og en Jern-hjærne. – De kender ikke til Træthed i Hovedet. Svigermoren læser ustandselig, - får stadig Bøger fra Bibliotheket og sluger dem som en Skoledreng. I en Alder af 40 Aar tog hun fat på at udvidde sine Kundskaber og trådte ind i en Forening, som netop var bleven stiftet den Gang, studerede i 8 Aar de alm. Skolefag, Historie, Geografi, Mathematik og alle Slags på ”tik” og ”gi” og tog tilsidst sine Eksamener med første Karakter. – Jeg kalder det flinkt. –
+Hun har det fra sin Fader og hans Slægt. De fleste ere døde – de vare alle små, sorte musikalske og begavede. En af Svigermoders Brødre skal have været et helt Geni, - Clarence Buck hed han. Han læste Shakespeare
+[Her mangler en eller flere sider i brevet]
+Sæson. Sådan et grimt Asen som de alle får med vil koste 8 á 10 D (Vinterasenet koster 10 Dollars!!!!) – og jeg søger nu at holde det hen til min lille, menneskelige hvide Hat kommer. – 
+Clarence er en flink og rar Fyr, - han er ansat på et Kontor, hvor han tegner Maskiner. 
+Mr. Tiffany, Harris’ Chef, har nylig været i Byen og arbejder H. sønder og sammen. Som altid var han fuld af Projekter. Et af dem var, at han foreslog Harris en Forretningsrejse til Californien, men Eastman udtalte èn Gang for alle at han ingen Steder rejste uden sin Kone og hvis de vil sende med ham, må de betale Rejseudgifterne for os begge. - Beskeden er Eastman ikke:
+Hvis han bare var lidt stærkere så kunde han tjene mange Penge og vi vilde flytte til København. – Han har ingen Konkurrenter på Gærområdet, så han fastsætter selv sine Priser, - men han kan ikke tåle at arbejde så meget, som han har gjort siden han forlod sin Universitetsvirksomhed. - Jeg tror ikke, at vi kan komme til Sommer, på Grund af vores Helbred. Hvis vi kan spare c. 1000 Dollars i Sommer, kan vi se hen til at rejse til et sundere Climat til Vinter, så Harris kan undgå en Forkølelsessæson. 
+Hvis jeg, når Sommeren kommer, kan indse, at en Rejse hjem kun kan ske på Bekostning af at komme bort til næste Vinter, så må jeg vi ["jeg" overstreget; ”vi” indsat over linjen] renoncere, hvor brændende jeg end længes efter at komme et lille Slag hjem. – Hans Helbred er jo det vigtigste. Men ingen kan vide, - her kan meget ske på kort Tid. –
+Vi har gjort en stor Opdagelse: En af H’s Assistenter er en fin Musiker. I Lørdags Morgen, da H. ikke tog til Byen på Grund af Forkølelse, telefonerede han efter Hr. Dahl, sin nye Assistent, [et overstreget ord] om han vilde komme med næste Tog og ”forrette”. Da Forretningerne vare besørgede talte de om andre Ting, og det viste sig da, at han kunde spille – ikke almindeligt, han er professionel Musiker, - spiller Orgelet i en norsk Kirke her i Byen, har et Klaver hvor han bor, og har Elever om Aftenen. 
+Han er en forbavsende ung Mand: Han er cand. polyt, har studeret i Kristiania, ejer et Hus der, - er ikke desto mindre kommet her til Amerika og arbejder for en temmelig ringe Betaling hos Harris med Gærvæsenet. H. siger at han er en dygtig Kemiker. – Han er en stor, bomstærk Fyr at se til, 5 el. 26 Aar gl. ganske lys, - ægte nordisk Ydre Han er yderst genert og taler dårligt engelsk, - men han spiller fortræffeligt. – Det var en sand Fornøjelse at høre ham spille den svære Finale i Måneskinssonaten. 
+Vi vil til at dyrke ham og bede ham herud om Aftenen af og til. På Torsdag har vi bedt ham, - vi skal så dyrke Flygelet tale dansk og spise dansk. Jeg vil lave en god gammeldags Lagkage med Frugt mellem Lagene. Han er nemlig Vegetarianer, så vi må sørge for noget Planteføde. Vi må have Asparges og Ærter o.s.v. Harris er meget stolt over sin Assistent. 
+Den tredje Assistent, som jeg vist skrev om en Gang, viste sig at være ubrugelig, men han er en velhavende Fyr, så Harris har foreslået ham at rejse til Danmark og studere Baciller på Jürgensens Laboratorium. Han har skrevet til J. om der er Plads og i så Fald rejser han midt i Maj. Han var hernede forleden Aften for at få gode Råd og H. lagde Rejseplanen for ham rådede ham til at bo i Pensionatet. – Vi har lovet at lære ham Begyndelsesgrundene i dansk – han har haft èn Time og kommer snart for at få èn til. Hans Navn er ”Dudley Pray”. Det er morsomt at tænke på, om han virkelig skulde komme over og bo hos Ta’ Mis i 3 Måneder. 
+Jeg har ligenu fået dit lange ekstra Brev og Anvisningen, som ser grulig velhavende ud. 
+Du kan ikke tænke dig, hvor dine Breve ere velkomne, - jeg sluger dem. – Jeg er virkelig ulykkelig over at mine andre Breve have været indholdsløse og små – dette er da til Gengæld fedt. – Jeg har også idag haft Brev fra B., Dis og Dede. Tak dem på det hjærteligste. Jeg er helt vild på sådan en Dag. – 
+Mit eget Guldfingerbøl fandt jeg forleden, - jeg havde omhyggeligt glemt ["l" i ordet overstreget] og glemt det. Jeg sender dit med Mr. Pray. Dit lille Billede kom i Medalionen til Mary Christine. Jeg har haft to søde Breve fra Onkel Frederik. – 
+Send endelig nogle Vidskestykker – jeg forstod ikke, om du slet ingen vilde sende, el. hvordan.
+Jeg vil også meget gærne have det hæklede Sengetæppe, men du behøver ikke at hækle til. 
+Hvis vi rejser, skal Familjen naturligvis ikke med. – 
+Lovede du ikke en Gang, at jeg måtte have Skålen af den Opsats, som gik itu?? Jeg savner så meget sådan en flad Del til Blomster. 
+Du må ikke sige, at det er dårligt af East., at han kun har lagt ½ Pund på, - i 11 Aar har han vejet det samme, men havde så pludselig lagt 1 Pund på, foruden han havde vundet, hvad han tabte i N.Y. East. kom nu! Han føler sig betydelig lettet ved at have fået vores 
+[Her mangler en eller flere sider af brevet]
+VIII
+da han var 4 Aar gl. udgav Digte da han var 12 Aar, døde 30 Aar gl. som Skoledirektør for en af de store Skoler her i Boston. Eastman skal ligne ham meget, men de siger, at hans Forstand ikke kan måle sig med Onkelens hvilket jeg er godt nok tilfreds med.
+Svigermoder forkæler os alle rent skandaløst, - und. gl. Eastman, som er hendes Slave, og ydmyge Tilbeder. Det er helt rørende at se hvor han tilbeder han, så snart han er hjemme besørger han Huslighed og render Ærinder for hende, hvor træt han end er. – Han er Familjens Skønhed – har en ulastelig Figur, elegante Bevægelser og Gang, - minder stærkt om Onkel Leonard på Hvilan. Han har altid en morsom Historie på rede Hånd og morer sig selv kostelig, men han mangler i Reglen Publikum til at goutere dem. Han bliver temmelig hundset den arme Eastman, men finder sig rolig deri. Han er fuldstændig klar over at han står betydelig tilbage i Dannelse for de andre. Hans Bestilling er Tømmermester, men Forretningen er ikke ret glimrende i de senere Aar. Han mener dog, at den vil forbedres i dette Kvartal. Han har Kontor længere inde i Byen og man ser ham næsten aldrig. – Jeg kan godt lide gl. Eastman og behandler ham med en Delikatesse, som han ikke er forvænt med. Han er derfor altid parat til at gøre mig små Tjenester og Opmærksomheder og er i det hele en gammel rørende Fyr. – 
+Hans Hovedinteresse er Blomster og Gartneri, og han er ved at lave et lille Anlæg uden for Huset, - I sine unge Dage var han Soldat, og er da forresten endnu. Her er et Slags Livgarderegiment, som hedder ”Washington Post”, som han har tjent i mange Aar. De har stadig Øvelser et Par Gange om Ugen, og ved Juletid blev gl. East. forfremmet til ”Commender”, som jeg ikke kan oversætte, men det er anset som meget hædrende og han er synlig stolt. Han bærer Uniform ved festlige Lejligheder og ser udmærket ud. Clarence og Helen ser jeg meget lidt til. 
+Helen er noget på et Kontor, hun har 1200 D. om Aaret og det kan lige slå til til hendes Klæder. Hun er den livligste af dem, sød og venlig, men hun er mere ”passende”, end jeg helt kan goutere. Hun forarges i sit inderste Hjærte over at jeg går rundt med min Waleshat, og ikke med den idiotiske Indianerhat, som både H. og jeg foragter. De skændes jævnlig om min Hovedbeklædning. Eastman forsvarer mig det han kan og siger, at jeg ikke er kommen her over for at plages med dumme Damehatte. Men Forholdet bliver stadig mere spændt efterhånden som vi nærmer os Sommerhatten 
+[Herefter mangler flere sider og afslutning på brevet]. 
+[Skrevet langs sidste sides venstre margen og nederst på højkant:]
+Presentanvisning, - han har lagt sig mere end det kan av vel først nu [et ulæseligt ord]</t>
+  </si>
+  <si>
     <t>1899-5</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ellen  Sawyer</t>
   </si>
   <si>
     <t>Bellevue St. 27</t>
   </si>
   <si>
     <t>Wilhelmine Berg
 Julie Brandt
 Thora  Branner
 Harald Hirschsprung
 Andreas Larsen
 Dudley Pray
 Harris Sawyer
 Helen Sawyer
 - Sawyer, Harris' far
 - Schofield
 Hempel Syberg
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Ellen og Harris Eastman Sawyer blev gift 12. feb. 1899, og de boede sammen i Boston. De første par år delte parret hus med Harris' familie, og det gik ikkke godt. 
 Harris havde en doktorgrad i kemi fra Harvard. Han havde en lungesygdom og døde tidligt. 
 Den lille dreng er Alhed og Johannes Larsens første søn, som blev født 12. maj 1899. Der var en tid planer om, at han skulle hedde Jeppe. - Dede var Ellen Sawyer og Alhed Larsens bror Andreas. 
 Mr. Mark, Mr. og Mrs. Hall, Dr. Andrw og Angelica kendes ikke.</t>
   </si>
@@ -1263,51 +1366,52 @@
     <t>https://fynboerne.ktdk.dk/d/hEmD</t>
   </si>
   <si>
     <t>Maj 14. 99
 Kære Mor!
 Jeg har fået Fragtbrevet eller hvad det skal kaldes i Dag og begynder nu snart at vente mine Kasser. Det bliver knusende morsomt, - især hvis det går godt med Tolden. Du har rigtignok haft en rasende Besvær med det og det er ikke så sært at det har spillet en Rolle for dig. Det varer dog vist et Par Uger før det kommer. Thingvalla er jo lidt sen i Vendingen. Jeg skal nok skrive hvordan det er gået med Tolden ligeså snart det kommer. Eastman er knap så begejstret som jeg ved Tanken om at det nærmer sig. – Du skal ikke bekymre dig om at sende det Sengetæppe. Måske Mr. Pray vil tage det med, når han rejser hjem om tre Måneder. 
 Om vi kommer i Sommer kan vi ikke sige inden Somren er forbi. Det beror på Geschäften, Helbredet og vore Vinterplaner. Ifald det skulde ske skal vi med Fornøjelse besørge det Sølvtøj til Tante Det er ikke Plet, gedigent Sølv, men de har ikke det Mønster, som er det almindeligste hjemme og som Tante vel også har med Rifler ned af Skaftet. Her er 4-5 forskellige Mønstre – jeg skal ved Lejlighed se at få en sådan Mønsterbog med Priser og sende hjem. – Du har nok også spurgt om Rejsen hjem afhænger af Eastmans Svineslagterihistorie, - det gør den ikke for han mener at den vil trække ud mindst ½ Aar. De vil nemlig ikke betale ham Resten ("Resten" indsat over linjen] inden de ere fuldt ud sikre på at det har hjulpet. 
 Nu er han meget optaget af sin Mælkesyre, som han er i Milwaukee for. Det er noget nyt, som skal indføres på Bryggerierne og som vil blive indbringende, hvis det viser sig at være heldigt. Han er en ivrig Forretningsmand og har en Masse Jærn i Ilden. Han udfærdiger Kontrakten i det mest snørklede, juridiske Sprog, sætter sit Navn under og sender den til dem han har i Sinde at arbejde for og hvis de synes om, hvad han foreslår dem, sætter de deres Navn under og Eastman skrider til Værket. – Imorgen kommer han hjem og min Enkestand er forbi. I Mandags rejste han til Kansas, 24 Timers Rejse fra Chicago, var der 5-6 Timer og gled derpå tilbage. - Han har været så rask hele Tiden, det lader til at han tåler det Klima bedre. – -
 Der er adskillige Fordele ved at han kommer hjem igen, bl.a. den at vi så igen får spiselig Mad i Huset. – Når han ikke er her lever de mere ”amerikansk” og det er trættende i Længden. Bl.a. køber de så ikke Brød, men laver selv, - en Slags Tvebaksdejg, som jeg ikke ret godt kan få ned til Flæsk f. Eks. Der er så lidt Variation at man bliver så led og ked af alting, - de har i Reglen kun en Slags Mad i Huset som spises indtil der ikke er mere af det, - Morgen, Middag og Aften. Jeg kom til at foreslå en Oksetunge, og så fik vi forleden et stort fedt Asen af en Tunge (den må have tilhørt en fed, gammel Tyr) – efter tre Dages Forløb er det kun med Overvindelse at jeg taler om denne Tunge. Køber vi røgede Tunger monstro? Denne Tunge smager vidt forskelligt fra dem hjemme. Nu har jeg bestilt Rhabarber til Rhabarbergrød, Schweizerost og menneskeligt Brød. Når East. kommer hjem skal jeg se at få samlet Stof til Sildesalat. Alt hvad de laver her er så ferskt at man længes efter lidt mere kradst. Jeg har også sendt Bud efter Agurker til A.Salat. De har aldrig noget surt. 
 Husholdningen er rigtig nok vidt forskellig fra den danske, - nemt er det men ikke interessant, - jo forresten undertiden er den, men jeg er vant til det nu, - efter at jeg har set dem bage Brød i en Blikspand (!!!) kan intet mere forbavse mig. De spiser aldrig hvad vi kalder ”Formad” – aldrig Suppe. Vi har kun fået en Slags ”Skemad” og det Østers kogt i Mælk, - ubeskrivelig rædselsfuldt!! Jeg glæder mig til min Kogebog! 
 I Mandags var jeg ude i Boxburry hos min nye Familie, Fætter Edwards. De har et stort Hus og jeg morede mig fortræffeligt. Jeg var bedt til Frokost og fik Hønsefrikasé med surt til, samt Øl, Oksesteg med Kartofler og Jordbær, The og Bagværk. – Efter Frokost spillede Edward en Del, hvorefter vi gik ud og var ude Resten af Dagen. Vi er Edward, Bel, Konen (jeg kender ikke hendes rigtige Navn) og deres store Hund. De har en Hønsegård og en Hane. Vi lå i Græsset og solede os og gik derefter ud for at plukke vilde Blomster, så jeg havde en hel Stak med mig hjem. 
 Jeg kan nu helt godt finde omkring alene. Afstandene ere så uendelige her så man bruger altid elektrisk Sporvogn som her er en uendelig Masser af og det gælder om at finde de rigtige. Alting går i sådan en Hast her og der er sådan en Tummel at det ikke kan nytte stort at spørge. I går var jeg til Tandlæge for at blive plumberet. Det er en gammel Ven af Harris han bor i Cambridge, 1½ Mil Timer ["Mil" overstreget; ”Timer” indsat over linjen] Rejse herfra med Sporvogn. 
 Jeg fandt godt nok derud men da jeg skulde hjem gav de mig forkert Svar på min Forespørgsel, så jeg kom i en gal Sporvogn og Pokker i Vold i en anden Ende af Byen. Jeg kom der igennem en Gade hvor Numrene gik til 1800! De plomberer fortrinligt her, meget hurtigere end hjemme og det gør så godt som ikke ondt. De betales pr Time 
 Jeg glemte totalt Disens Fødselsdag og er meget ked af det – forresten skylder hun mig Brev. – Nu begynder jeg at blive nervøs for B. – det er fælt at være så langt borte det varer sådan en Tid at få noget at vide. – men der skrives vel straks om det. Mon det virkelig skal nå at blive en Pige!
 [Skrevet i venstre margen s. 8; lodret:]
 Hilsen til alle, særlig Far og Hunden fra din Pelle</t>
   </si>
   <si>
     <t>1899-08-01</t>
   </si>
   <si>
     <t>Holger Drachmann
 August Andreas Jerndorff
 Harris Sawyer
 - Sawyer, Harris' far
-William Henry Schofield</t>
+William Henry Schofield
+- Taylor</t>
   </si>
   <si>
     <t>George Vhitehouse og Dr. Tailors kendes ikke. Det vides ikke, hvad Harris Sawyers mor og bedstemor hed. 
 Drachmann, Holger: Troldtøj: folkesagn i nutidsliv, 1890 (bibliografi.dk: international forfatterbibliografi). Udgiver: Bojesen. Illustratorer: Joachim Skovgaard, Aug. Jerndorff, Th. Bindesbøll.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1540</t>
   </si>
   <si>
     <t>Ellen Sawyer har måtte holde sig hjemme for at passe den gamle. Det var dejligt, at Harris Sawyers mor ikke var der, for man bliver melankolsk af at være sammen med hende. Hun blander sig desuden i alt, og da Harris en dag bad hende passe sig selv, blev hun vred og sagde, at det var hendes hus. Ellen og Harris står tidligt op blandt andet for at spise morgemad før moderen. Harris er morgfenmenneske. Han og Ellen går så også tidligt i seng. 
 En dag drillede Ellen og Harris de gamle ved først at stille urene to timer frem og derefter tilbage. 
 Universitetsbiblioteket er ved at grundlægge en samling af skandinavisk litteratur. Ellen har lånt Drachmanns Troldtøj. Harris har på engelsk læst om Kong Erik. 
 Ellen og Harris skal på en rejse af to ugers varighed. De har haft gæster til god mad, og dagen efter kommer en professor fra Harvard. 
 Man kan få god frugt i USA - bl.a. nogle dejlige meloner.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hUFS</t>
   </si>
   <si>
     <t>d. 1ste Aug. 99.
 Kære Mor! 
 Tak for dit Ekstrabrev og for Brevkortet idag. 
 Min Uge, siden jeg skrev sidst har ikke været synderlig indholdsrig. Jeg har måttet holde mig hjemme for at passe på den gamle som aldrig tør være alene i Huset, men forresten har jeg nydt at være alene om Styret. (Jeg ved ikke hvad det er med Harris’ Moder, - man bliver så bundmelankolsk ved at være sammen med hende. Jeg tror det smitter. Jeg har været som et andet Menneske i denne Uge, skønt Guderne skal vide, at den gl. Bedstemoder ikke er opmuntrende. Hun grumler og gnaver altid og er ret utålelig. En Dag fik vi hende alvorlig gal i Hovedet, men jeg tror da hun har glemt det nu: Hun blander sig altid i vore Anliggender og Harris kom derfor en Dag til at bede hende passe sig selv, hvorpå hun blev i høj Grad stødt og erklærede at dette var hendes Hus og hun havde Lov til at sige hvad hun vilde o.s.v. Det er hver Morgen vort Maal at komme op før hende så vi kan spise vor Morgenmad i Fred og Ro, derfor ["derfor" overstreget] men skønt vi ere nede Klk 6½ kan det næsten ikke lykkes. Harris er den værste Morgenmand; jeg har kendt; Klk 5½ begynder han at sukke ynkeligt og vil op, men ved min energiske Protest har jeg fået det trukken ud til Klk 6, men det er også det seneste. Her ere Dagene ikke så korte om Vinteren, det er altid højlys Dag Klk 6, så Folk her ere i Vane med at stå tidligt op. Men så går vi rigtignok også i Seng 9½. Igår besluttede vi at holde de ["de" overstreget] lidt Sjov med de gamle: Vi stillede Urene 2 Timer frem før hun kom ned om Morgenen. Hun var midt i Beretningen om en søvnløs, gennemvåget Nat, da hun så at Klk var over 10. ”Hun måtte så alligevel have blundet lidt på Morgenstunden”. Så i Løbet af Morgenstunden stillede vi Urene rigtig igen, og den gamle mente, at hun måtte være skrækkelig syg, så langsom den Formiddag gik. Har ej fortalt, at jeg er kommet i med at få danske Bøger fra Universitetsbiblioteket. De, - med Dr. Schofield i Spidsen – ere i Færd med at lave en stor Samling af nyere skandinaviske Bøger. Jeg tror, jeg er deres eneste Læser for Tiden – i det mindste ere alle de Bøger jeg hidtil lånt aldeles som nye. I Lørdags fik vi èn til at være hos den gamle, medens vi tog til Cambridge efter Bøger. Man finder i Katalogerne hvad man vil have, skriver No. på små Sedler, indleverer dem og får sine Bøger lidt efter. Jeg havde bl.a. forlangt Troldtøj af Drachmann og du kan tænke dig min Forfærdelse, da de kom slæbende med et rødt Pragteksemplar så stort som din ”Danmark” Det var en stor illustreret Udgave med Tegninger af J. Skovgård og Jerndorff. Den var jo tung at slæbe hjem, men jeg havde forresten megen Glæde af den. Jeg fik også en engelsk [”engelsk” indsat over linjen] Oversættelse af ”Kong Erik og de Fredløse” til Harry. Han læste den hele igår med stor Interesse. Han havde sit Københavnerkort ved Siden og fandt mange af de Steder der omtales. Jeg har aldrig i mit Liv set nogen læse så hurtigt som han: Vi var et Tur på 3 Timer i Franklin Park, han lavede Aftensmaden alene, hjalp mig med Middagsmaden, spillede og snakkede og fik alligevel Tid til at læse de tre Bind igennem. Jeg må se at finde nogle flere danske hist. Romaner. Han får da noget Danmarkshistorie på en nem Måde.
 På Fredag rejser vi og glæder os meget. Vi skal gøre Turen rigtig langsomt, - være to Dage om den og se os om på Vejen, og så skal vi tilbringe to pragtfulde Uger mest i de store Skove og se Bjærgene og rigtig blive fyldt med frisk Luft. Harry trænger meget til en Ferie. – Jeg har forresten meget travet i disse Dage, der er jo altid en Del Småberedelser før en Rejse, - her kommer et par fremmede Herrer i Aften og på Tirsdag Aften til Aftensmad, - vi må vadske Onsdag og så ”det daglige”, så jeg er da beskæftiget. Jeg vil imidlertid kun vadske det nødvendigste, så Konen kan nå at stryge det også samme Dag. Harry husker og hjælper med alt, og det går det så meget lettere. 
 Næste Dag.
@@ -1348,91 +1452,181 @@
 Christine Swane boede på Værnehjemmet Bethania i perioder. Det blev oprettet i 1889 af Foreningen til Værn for enligt stillede Kvinder. Den skulle bl.a.hjælpe tilflyttede unge kvinder med at finde et billigt sted at bo og et arbejde.</t>
   </si>
   <si>
     <t>Vilhelmine Larsen opfordrer Christine Swane til at opsøge Viggo Johansen og høre hans mening om hendes arbejder. Der er store økonomiske problemer i familien.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9mER</t>
   </si>
   <si>
     <t>Kjerteminde den 24 99
 10
 Kjære lille Dinemor!
 Nu maa Du ikke blive altfor bedrøvet naar Du hører at vi ikke kommer til at rejse før efter November og det afhænger endda af om de Herrer Forpagtere sender deres Afgift efter Ordre vi skrev i Aftes; baade til Børnene og dem – tro mig de bliver kjed af det derovre.
 Faer sagde jeg skulde spørge dem hvad Tid de kom hjem for saa kunde vi maaske hente dem, tungt er det at slippe den Glæde; men vi skal være taknemlige at vi ere raske – og saa er der jo ikke saa lang Tid til Julen.
 I morgen skal jeg sende Støvlerne og lidt Chokolade, Georg gav mig til min Fødselsdag, I to det vil jeg dele med Eder – Urtepotten maa vel saa blive til Du selv kommer hjem eller skal jeg sende Billederne og den med Damperen – saa maa du vel selv hente det og bære det hjem(svar mig paa det)
 Jeg venter dit Tøj; for vi skal vaske Fredag og Lørdag og saa et lille Brev igjen om du har hørt hvad Herr Johansen sagde om dit Arbejde, har du ikke gjort Visit der endnu; bliv dog saa stærk at gaa frem heller høre Sandheden straks Christine end gaa i Uvished; husk du bare paa hvad Johannes og Syberg sagde det gør ikke det mindste at du har hvilet Dig i Sommer, hvad er det for noget Snak.
 Lud skal have havt Indflydelse paa Olgas Tegnemaade, han giver sig jo slet ikke af med at rette, fortæl mig dog noget mere – en hel Del lille Ven nu vi ikke kom – jeg har funden en Pose med Benklæderne – saasnart jeg kan saa skal jeg faa dem ordnede.
 Marie og Cathrine var efter Avisen – Mejer ligger i Sengen for Hoste de har Læge – og det hjælper dog lidt – her er ellers 2 [Patienter?] Bene Bojsen og Carl Petersen den første lever ved Champagne og det maa de helde i ham Esther kommer ud paa Mandag.
 Jeg har vel fortalt dig at Muse Petersen har lejet den Lejlighed Bøtterns har; men nu kom Fruen i dag for at tale med os om en Forandring hun gjerne ønskede lille Arnold kunde ikke sendes alene paa et Værelse saa de ønskede Soveværelse i Kjøkkenet og Barnet i Spisekammeret men saa skulle det føres helt over til Stuevæggen med Indgang til den store Stue – og ingen Dør til Gangen. Kjøkkenet skulde saa være der hvor vi sov for det var saa dejlig nemt at have det ved Siden af Spisestuen da jeg nu havde set det – og hørt paa den lange Tale sagde jeg det kan De vist saa godt faa Lov til, men De maa selv bekoste Forandringen og det var rigtignok Husejerens Sag, saa skulde vi til Haven der havde hun et Lysthus – og smukke Havemøbler og mange dejlige Roser, nu faar vi se om den Sag gaar i Orden – hun helmer vist ikke der
 (Nu kom Pakken jeg ledte igjennem men fandt ikke et Ord – skriv snart - )
 Adolph troer vist vi er i Sverrig derfor skriver han ikke han maa have et lille Ord i Aften for hans Tøj maa jo ogsaa frem
 Vilhelm maa ogsaa have et Par Ord – den smule Tid jeg har den kan jeg saa godt bruge – til Skriveri.. naar det skulde være rigtig jeg har ikke faaet takket for mine Fødselsdags Breve endnu – men I er jo da ogsaa de første du skal nok faa dine Maanedspenge til den 1. lille Ugle – det maa du stole paa; Faer ligger og sover paa Sofaen. Marie er hos Andresens hun og Ebe spiller 4 hændig sammen de har Kassen med Bravøren og længes efter at faa dig med med Violinen, har du faaet den frem Lille Dine
 Fortæl os lidt om Livet derovre i Hjemmet saa er du sød hils Olga – fra din trofaste hengivne Moder</t>
   </si>
   <si>
+    <t>1900-02-16</t>
+  </si>
+  <si>
+    <t>1 tomme = 2,54 cm
+Mrs. Loud, Dr. Cushing, Miss Linsealt og Mrs. Holbrook kendes ikke. Fru Smith er muligvis Henry Smiths kone og bosiddende på Nybøllegaard i Hillerslev. 
+Maltet mælk, også kendt som maltpulver eller maltet mælkepulver, er et pulver lavet af en blanding af maltet byg, hvedemel og kondenseret sødmælkspulver.
+107 F er 42 C.
+Miss Linsealt er "total" = afholdskvinde. 
+B er Alhed Larsen.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1548</t>
+  </si>
+  <si>
+    <t>Grethe blev født 16. januar. Fødslen trak i langdrag, men da Ellen Sawyer fik whisky og cognac, kom der gang i sagen. Pigen var grim, mager og havde navestrengen om halsen. Mælken løb først til efter fire dage, men Ellen kunne ikke blive ved med at amme. Hun fik at vide, at hun skulle holde sig i ro i seks uger, men hun fik høj feber. Der blev tilkaldt flere læger og sygeplejersker, og de kogte instrumenter ved komfuret. To af Harris Eastmans kolleger kom med ovne til at sterilisere redskaber i. Ellen blev opereret. Otte dage efter kunne hun stadig knap støtte på benene. 12 dage efter operationen fejrede Ellen og Harris deres bryllupsdag, og Harry gav hende en potageske. Han vil hvert år fremover på bryllupsdagen give hende en sølvting som præmie.
+Harris er nu syg af forkølelse og arbejder hjemme. Han og Ellen har købt en kurv, som lille Grethe kan ligge i.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/v0Gp</t>
+  </si>
+  <si>
+    <t>d. 16de Febr. 
+Kære Mor!
+Jeg har idag fået Dissers Breve. Det var [ulæseligt] pinligt, at netop dette længselfuld ventede Brev fra East. skulde være forsinket. Jeg kan rigtig tænke mig, hvor utålmodig du har ["har" overstreget] må have ventet. Skønt det jo nu er en gammel Historie, må jeg vist hellere sætte dig lidt nøjere ind i Detailerne og besvare nogle af dine Spørgsmål. 
+Hvad der foregik d. 16de Jan da Hendes Nåde, Grethe behagede at ankomme, har jeg næsten glemt, - det forekommer som det er en lille Evighed siden. Det var en langvarig og vanskelig Affaire, og Dr. var til sidst temmelig nervøs over at hun stadig ["stadig" overstreget] blev ved at [”blev ved at” indsat over linjen] holde sig tilbage. Jeg forklarede, at vi Danske ere langsommere i Vendingen end Amerikanerne og at hun jo var halv dansk. Tilsidst fik jeg en svingende Whisky- og Cognacstoddy og det kunde hun ikke modstå. Hun var så langt fra nogen Skønhed da hun kom – jeg har aldrig set noget lignende af Grimhed – det arme lille Asen: Navlesnoren var snoet om hendes Hals og det tog flere Min. før hun trak sit Vejr. Derefter blev hun svøbt ind i et uldent Tæppe og smidt på en Seng, hvor hun lå i tre Timer før nogen tog sig af hende. Jeg holdt dem nemlig beskæftigede med at kaste op, besvime o.s.v.
+East. skrev vist at Ungen vejede 8 Pund, men det var med Klæder på, 7½ foruden. De danske Pund, ere tungere end de amerikanske så i Virkeligheden vejede hun kun c. 6½. Hun var 21 Tom. men meget mager. Hun har nu vundet en Del skønt det lille Skind har gået en Del igennem allerede. For det første kom Mælken først den 4die Dag og hun sultede i al den Tid. De næste 4 Dage nød hun Livet og plagede det næsten ud af mig ved at bide i sin Grådighed. Hun opnåede at få bidt Hul før Feberen kom og hun blev ført ned. og ["og" overstreget] Så halvsultede hun igen èn Dag, da de ikke vilde sætte hende på Flaske før de så om Mælken vilde gå bort. Da dette viste sig at være Tilfældet, fik hun sin Flaske. Så begyndte et regelmæssigt [ulæseligt]. Hun får, hvad de kalder ”malted milk”, et Præparat som synes at passe hende godt. Hun er utrolig god og søvnig og alt tyder på, at hun er et sundt og kraftigt Barn. Eastman godtede sig i Stilhed over at Skæbnen føjede det sådan, at jeg ikke kunde amme hende, da jeg jo så vilde være bunden hjemme for lange Tider. – 
+Ungen opnåede at skaffe mig en lille Rift, men den blev syet sammen næste Dag med tre Sting, hvilket ikke var ret slemt, og siden mærkede jeg ikke mere til det. – 
+Kræfterne kom meget hurtig tilbage og jeg befandt mig udmærket indtil Feberen kom. Ikke desmindre befalede Doktoren mig at ligge i det allermindste 2 Uger – derefter liste forsigtigt omkring en Uge og ikke foretage strængt Arbejde el. gå lange Ture før den lille er 6 Uger gammel. Ved denne Fremgangsmåde er man temmelig sikker på ikke at have Rygsmerter og Træthed det næste halve Aar, sagde han. – Imidlertid kunde han jo have sparet sine Instrukser, da Feberen kom og satte en Stopper for al Kækhed. Det er højst interessant nu bagefter at høre dem fortælle om de Dage. Det blev jo nemlig holdt hemmeligt for mig, og det var kun ved at se Doktorens og Harris’ alvorlige Ansigter, at jeg fik en Mistanke om at det var farligt, - men hvor farligt fik jeg først at vide da jeg næsten var rask. Feberen var flere Gange kun ½ ° fra Maximum, som er 107 Fahrenheit, og Torsdag Aften sagde Dr. til Harris, at der kun var meget ringe Håb. Det lyder utroligt, men da jeg så ham næste Morgen var hans Kinder næsten hule. Hele den Nat blev jeg fodret hveranden Time og efter min Formening trådte Krisen ind, da jeg fik den sidste Dosis Vælling. Jeg faldt ["faldt" overstreget] kom nemlig i stærk Sved, og faldt derefter i Søvn og da Doktoren kom en Times Tid efter kom op [”kom op” indsat over linjen] var Temperaturen betydelig lavere. Jeg troede i min Uskyldighed, at nu var den Historie forbi og lå fredelig og roligt og rensede mine Negle. Bagefter fortalte de, hvordan det stod til i Køkkenet på samme Tid: Vadskekonen var kommen og filede løs på Vadsken, - alle ["le" sidst i ordet overstreget] Morgenvadskningen flød rundt Dr. Jenkins og Dr. Cushing kogte deres Instrumenter ude ved Komfuret, assisteret af deres to Sygeplejersker, - Mrs. Loud rensede den lilles Flasker, - Helen fløj rundt og søgte at bringe lidt Orden i Tingene. Med en Ble i hver Hånd susede hun afsted og mødte i Døren Dudley Pray og Leon. Redpath som kom fra Laboratoriet med to Ovne til at sterilisere på. De var sorte på Hænder og Ansigt, da de ikke havde haft Tid el. tænkt på at rense dem (Ovnene) [”(Ovnene)" indsat over linjen] underneden. Svigermoder havde opgivet alt og så til, medens Harry drak Whisky for at holde sig oppe. Naturligvis skreg den lille for at gøre Forvirringen fuldkommen. – 
+Derefter strømmede de (el. en Del af dem) op til mig og Operationen gik for sig og siden forløb alt normalt. Jeg var oppe første Gang igår for 8 Dage siden og det var mere end latterligt: jeg kunde aldeles ikke støtte på Benene og det varede to Dage før jeg kunde gå alene over Gulvet. 
+Den 12te (vor Bryllupsdag) var jeg nede første Gang og vi fejrede Dagen med stor Højtidelighed. Harry forærede mig en pleteret (?) ["(?)" indsat over linjen] Potageske og om Eft. kom Nelly Taylor ind og hjalp os med at drikke en lille Flaske Champagne. Det var hendes Fødselsdag så det passede helt godt. Champagnen var egentlig købt i Anl. af d. 4de Aarsdagen for min Ankomst, men den Dag var Miss Linsealt (Dr. Cushings Sygeplejerske) her endnu og hun var meget total, så vi nænnede ikke at såre hendes Følelser. Disse to Dage vil vi fejre hvert Aar og Harry vil hvert Aar give mig en lille Sølvting som Præmie. Den 4de fik jeg en lille Sølvsmørkniv el. ret Syl [tegning] til at tage Smørkugler med. 
+I Lørdags kom han hjem med ondt i Halsen og har været hjemme hele denne Uge med en slem Forkølelse. Vi har haft det helt ”sjov, underholdt hinanden” beundret Ungen og bleven opvartet på det bedste af Mrs. Loud. Harry kan sidde her ved sit Skrivebord og telefonere til Laboratoriet og rundt i Byen, så han kan nogenlunde passe sine Forretninger. – Vi anskaffede en langagtig Kurv til Ungen at sove i, men kun en lille. Den er let at flytte rundt med, hvor der er varmest. Den er temmelig bred, så Pudevårene passer godt men Størrelsen er jo ellers beregnet til Seng, og hun vil kunne bruge dem i flere Aar. –
+Doktoren siger, at vi ikke bør lade hendes Øjne komme i stærkt Lys før hun er c. 2 Måneder gammel, så vi kan ikke fotografere hende før den Tid. 
+Nelly Taylor har syet en henrivende lille Kjole til hende. – Mrs. Holbrook har foræret hende en lille bitte Guldnål med en Perle i. – 
+Jeg må sende et Kort til Fru Smith næste Gang, - hvor det var venligt af hende at sende de små Støvler! – 
+Jeg har også tænkt på hvor Febr. og Jan. [”og Jan.” indsat over linjen] altid er fuld af Begivenheder: Også Onkel Carl døde i Febr. og B. rejste til Italien. 
+Lille Grethe snorker i sin Kurv, Harry læser Aviserne og glæder sig over at Begivenhederne i Afrika er lidt mere lovende idag. Jeg vil gå og tage en Middagslur. 
+Hilsen til Svigermoder fra E.S.
+do do til dig, Far og Disser fra Pelle. 
+[Indsat s. 5 i venstre margen samt under teksten:]
+Hilsen til Mogensens. Jeg var meget imponeret over hendes Københavnsrejse, før du skrev om den mislykkede Dreng.
+[Indsat s. 8 langs venstre margen:]
+Sig til Disser, at jeg vil sætte Pris på, om hun vil vedligeholde Correspondancen med [ulæseligt]</t>
+  </si>
+  <si>
     <t>1900-03-30</t>
   </si>
   <si>
     <t>Lauritz  Brandstrup
 - Dudire
 - Ipsen, USA
 Dudley Pray
 - Redpath
 Harris Sawyer
 - Tiffany</t>
   </si>
   <si>
     <t>Ellen Sawyer boede i Boston. Det vides ikke, hvad hendes svigermor hed.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 1746</t>
   </si>
   <si>
     <t>Ellen har haft en maveomgang, og Harris var en god sygeplejerske.
 Parret har haft besøg af Ipsens, og Ellen fandt det svært at tale dansk. Ipsens taler en blanding af dansk og engelsk. 
 Harris og Ellen har besøgt Dudires, som har en lille datter. 
 Mr. Dudleys far er død, og Ellen hjælper til i laboratoriet, mens Dudley har fri. 
 Harris og Ellen har været på en "dansk restaurant" i Boston. 
 Mr. Tiffany og hans kone har været på besøg. 
 Bedstefars begravelse må have været højtidelig.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Mzpi</t>
   </si>
   <si>
     <t>Marts 30 – 1900
 Kære Mor! Du kommer til at undskylde denne tarvelige Udstyrelse af mit Brev idag, - Harry, det kan han ikke [”ikke” indsat over linjen] huske at tage noget ordentligt Papir hjem til mig. – 
 Jeg begyndte mit Brev igår og havde fået skrevet en hel Del, men var så idiotisk at smide det bort. Der er imidlertid ingen stor Skade sket for det var et Svinebrev, - Blyants, - skrevet i Sengen. Jeg havde nemlig en lille Mavedårlighed, der som det lader, har i Sinde at indtræffe med visse Mellemrum. Mavesmerter og grøn Opkastning. Det begyndte om Natten, og Harry måtte ned og hente Cognac, Krydderpose og en Morphinpille. Han er en udmærket Sygeplejerske, - han behøver ikke at, sættes til, men kan selv finde på, hvad der må gøres. – Jeg har haft det samme Tilfælde før, og kunde rimeligvis undgå det, hvis jeg vilde være lidt forsigtig på visse Tider af Måneden. 
 Denne Uge [”X” indsat over linjen og i venstre margen skrevet ”X siden sidste Brevdag”] har været helt livlig. Først i Lørdags kom Ipsens ud og var her det meste af Eft. De ere meget livlige, - men, jeg ved ikke, - deres Snak kan ikke rigtig fange min Interesse. – Er det ikke kunstigt, - det falder mig så akavet at tale dansk nu, at det er ligesom der var Småsten under Tungen, og jeg må samle mig sammen for at få fat på Ordene, hvorimod jeg slet ikke føler den Vanskelighed når jeg skriver – (måske I føler det, ved at læse mine Breve) Ipsens taler elendigt, - Masser af Fejl og pudsige direkte Oversættelser fra engelsk. De kan endnu mindre tale engelsk , - taler med stærkt Akcent og mange Fejl. Jeg taler adskilligt bedre, - men jeg har jo også kun hørt engelsk i over et Aar, hvorimod de stadig har hørt [”hørt” overstreget; ”talt” indsat over linjen] talt en Blanding. – De[t] var jo imidlertid pænt af dem at komme og jeg vil også snart derud igen [”igen” overstreget] og se til dem. – 
 Om Søndagen gik Harry over [”over” overstreget; ”og” indsat over linjen] og jeg over til Dudires, som bor et Kvarters Vej herfra. De fører ikke Hus, har deres Møbler et Sted, hvor de tag [”tag” overstreget] opbevarer Møbler for kortere el. længere Tid, - og er i Pension hos hendes Forældre. Vi havde det helt morsomt, - deres lille Pige kan nu gå alene og er umådelig sød. Lille Grethe blev bedt til Børneselskab om to Aar. De har en stor Fonograf, som vi hørte på, - men det er i Grunden mere trættende end morsomt, når man har hørt det et Par Gange. – Vil du høre hvad Mrs. D. havde på: en såkaldt Thegown [”ea” i ordet overstreget; over disse bogstaver indsat ”ea”], - dette [”te” i ordet overstreget] samme som vore Empiredragter, af et fint lyserødt Stof, Dyvikekrave, langt Slæb, halvlange Ærmer med Kniplinger for. Hjemme vilde vi kalde det elegant til et Bryllup el. fin Middag og dette var en alm. Søndag og vi kom uventet. De fleste vilde se opstadsede ud med denne Dragt, men den klædte hende fortrinligt, - hun er høj, slank med et vældigt gult hår, meget livlig.
 Om Mandagen var jeg med Harry i Laboratoriet for at hjælpe. Mr. Redpath er på Forretningsrejse og Dudley Pray er der slet ikke i denne Tid på Grund af hans Faders pludselige Død. Den gamle Dudley var 74, men stærk og kraftig, fik Influenza, som gik over i Lungebetændelse døde i Løbet af en Uges Tid. Han var meget afholdt og hans Død har vakt megen Opsigt. Harry og jeg havde [”havde overstreget] tilbragte nogle behagelige Timer i hans lille private Kontor, så [”så” overstreget; ”og” indsat over linjen] vi ere helt kede af det. Der siges at unge Dudley nu er en rig Mand, men man ved ikke endnu hvor rig. – 
 Harry var som sagt alene i Laboratoriet og jeg vadskede små Glasinstrumenter to hele Dage for ham. Det er en hel Svir at komme derind til en Forandring, der er sket en Masse små Forbedringer og det er et storartet Laboratorium nu. Vi gik til en dansk Restauration til Frokost, - det eneste danske er Udseendet, - Ejeren og Maden ere engelske og Opvarterne ere Negere, - men Lokalerne er en tro Gengivelse af en gammel Kro i Ribe, og du kan tro det frydede mit Hjærte at se: grønmalede Vægge med naive røde Roser malet i Felterne, en Hylde under Loftet (som på Hvilan) med gamle Ting på. Klodtede grønmalede Stole og Borde, en Bornholmer, Kanariefugle i Bur, små Rude[r], Blomster i Vinduerne o.s.v.
 Ejeren kom hen og snakkede med os, - han vidste at jeg er dansk og var meget interesseret i hvad jeg kunde fortælle om danske Skikke og Sæder. – Vi gik en Del rundt i Byen, hvor jeg jo ikke har været i Måneder, - var hos Gordan &amp;amp; March, - en enorm Forretning med alt 7 Etager, - og en Tunnel med elect. Lys til en anden Afdeling. – Om Tirsdagen var jeg hjemme og fik Huset i Orden. Det kommer altid i Rod når jeg er borte, - navnlig den Lilles Bleer ere ligelig fordelte i alle Stuerne o.s.v. Om Onsdagen var jeg igen med Harry. Mr. Tiffany kom fra New York i Forretningsanliggender og havde sin Kone med. Hun kom op i Laboratoriet, en ægte New York-Dame, livlig og opvakt, vi havde en lang Snak sammen og vi gelejdede dem til deres Tog, - kom ½ Min. for sent og indtog derpå Frokost med dem: Østers, Roastbeef, Kiks og Ost, Kaffe. – 
 Den lille har være god siden jeg skrev sidst und. I går, men det var fordi Harry lavede hendes Mad lidt for fed, da jeg var dårlig, men idag har hun været god igen, sovet i 4 Timer i Form. let og leget. Svigermoder elsker hende højt. Hun siger ofte, at hun vilde ønske, du kunde se Ungen og at hun har helt Samvittighedsnag ved at have så megen Fornøjelse af hende når du ikke kan se hende. Gid – gid vi kunde komme hjem snart. – Hvor det må have været højtideligt ved Bedstefars Begravelse. Hvor han vilde have nydt al den Hæder, det gamle Skind hvis han kunde have set det. – 
 Vi kan ikke døbe den Lille, før vi får så varmt Vejr at hun kan gå ud. – 
 [Skrevet lodret langs venstre margen på side 4:] Farvel og Bunker af Hilsner E</t>
+  </si>
+  <si>
+    <t>1900-10-02</t>
+  </si>
+  <si>
+    <t>- Jenkins
+Grethe Jungstedt
+Christine  Mackie
+William Mackie
+Johanne Oppermann
+Harris Sawyer
+- Sonne
+- Taylor
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Ibsens, Kate, Mimmie, Stenografen og John kendes ikke. 
+Christine/Mornine Mackie kom først til Boston i 1902. Her blev hun forlovet med Harris Sawyers gode ven, William Mackie.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1542</t>
+  </si>
+  <si>
+    <t>Det er ikke lykkedes Ellen Sawyer at finde arbejde til Christine som pige i huset, musiklærer eller sanger. Laura Warberg forstår ikke, hvorfor Christine ikke straks kan komme til USA, men Ellen har ikke et ekstra værelse, og Harris Sawyer er ikke rask. 
+Harris har haft høj feber og dårlig mave. Hans to venner, Jenkins og Mackie, så til ham. Harris får kun halv betaling fra Trade Chem. Co, men Ellen tjener 18-20 dollars pr. uge. Drengen og stenografen er afskediget.
+Lille Grethe er dejlig og nem og griner meget. Hun er bange for fremmede.
+Ellen har besøgt Fru Sonne. Hun er livlig og sjov, og hun har mahognimøbler med hjemmefra. Ellen havde dog svært ved at huske at tale dansk. Til gengæld er hun bedre til engelsk end Sonne og Ibsen. 
+Ellen har fået en tand trukket ud. Hun har fået ny pige i huset.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/usAG</t>
+  </si>
+  <si>
+    <t>Okt. 2. 1900
+Kære Mor!
+Det var med et tungt Hjærte at jeg idag afsendte Afbudstelegram til Mornine. – Hun har nok ventet på det i 2-3 Dage men jeg tænkte nu, at hun vel sagtens har opgivet det helt efter at have læst mine Breve den sidste Måned, - og derfor gav jeg mig Tid at prøve at forhøre i forskellige Familjer og om Chancerne som Musiklærerinde, Sangerinde i Kirkekor o.s.v. – Men det kan ikke lade sig arangere, - Chancerne ere så få og ”ung Pige i Huset” har ingen Råd til. De vil have èn der kan vadske, skruppe pudse Vinduer o.s.v, - så, når vi ikke kan tage imod hende, må vi opgive det. 
+Du skriver, at du ikke kan forstå Vanskelighederne – men de ere dér ikke desto mindre: Mornine kan selvfølgelig ikke komme ind i Familjelivet særlig da vi intet Værelse har, - og vi kan ikke tænke på Flytning før Harry er rask igen, - hverken for Bekostning eller for Besværet. – Jeg har bittert angret, at jeg bragte det på Bane, så Mornine har gået i Spænding og Skuffelse. 
+Nu rejser vel så Mornine til København. Gid det dog nu må gå lidt let for hende så hun kan komme an og ikke skal plages sådan med de uendelige Pengesorger. – Harry har nu ikke Feber mere, det er Tegn på at andet er ved at svinde. Men der er endnu en Del og Maven er svag på Grund af al den Stillesiden. I Torsdags jagede han os en slem Skræk i Livet ved pludselig at få høj Feber og Diarhroe. Hans to trofaste Venner Jenkins og Mackie kom ud og beså ham i Forening, men kunde intet særligt finde. Næste Dag var Temperaturen normal og han led kun af Sved, da de havde sat ham på Mælkekur. Nu er han i Orden igen. – Hvis det ikke var for Smørsyrerne vilde vi være i slem Pengeforlegenhed, da Harry kun får halv Betaling fra Trade Chem. Co. og ikke kan begynde privat Arbejde for det første, - men jeg tjener 18-20 Dollars om Ugen egenhændig og er ikke lidt stolt af det. - Vi har nu afskediget Stenografen og Drengen John, så er jeg er Byen to Gange om Ugen. Det er jo travle Dage men jeg har vænnet mig til at kunne vende mig i en fart og kan få alt mit Morgenarbejde endt før jeg begiver mig afsted. – Det hjælper også at lille Grethe er så god nu, at hun næsten ikke sinker mig. Hun er bleven utrolig god den sidste Måneds Tid, - hun sidder og leger, småsynger, pludrer, banker, famler, sutter og piller i Timevis – kun når hendes Legetøj stadig skiftes og hun selv må også skiftes fra den lille Stol til Gulvet el. Sengene. Hun er så sød at det ikke kan beskrives, - Smil og Solskin Dagen igennem. Hun kan klappe Kage og ler himmelhøjt af det. Hun elsker at lege og ler, så det klukker i hende, når vi leger Tit [”når vi leger Tit” indsat over Linjen], - Når hun hører Sang, synger hun med så højt som hun kan og holder en Gang i mellem op for at le af det. Det er kosteligt at se den Energi, hvormed hun prøver på at fange en Flue. – Hun er angst for Fremmede, brøler hvis de kommer for nær og klynger sig til mig. – Det Billede, hvor hun står op i mit Skød ligner hende bedst, - de andre er knap så gode. – 
+Jeg var i går hos Fru Sonne, for at forhøre om Chancer for Mornine, men hun hverken kunde selv eller vidste af nogen der kunde hende et tilfredsstillende Tilbud. – Men var glad over, at jeg fik det længe påtænkte Visit aflagt, og venter mig megen Fornøjelse af det Bekendtskab. Hun gjorde et storartet godt Indtryk på mig og vi vil vist blive gode Venner. Hun er jo så meget yngre end Ibsen og uden Sammenligning interessantere. Livlig, morsom, gedigen lidt jovial, – minder i Udseende ikke lidt om Frk Oppermann. Venlig, aaben, så vi straks følte os som gode Bekendte. Hun har dejlige, gammeldags Mahogni Møbler som hun har medbragt hjemmefra så det var ["var" overstreget] føltes hjemligt at komme derind. – Men tænk, det var kun med det største Anstrængelse at jeg kunde tale med hende. Jeg var aldeles forfærdet over at se som jeg har glemt det danske. Jeg standsede hvert Øjeblik og kunde ikke komme videre i Snakken fordi de almindeligste Ord svandt bort for mig – gale Vendinger og Akcent kom mig på Tungen og jeg var helt elendig. Efter en halv Times Forløb gik det imidlertid bedre. Men til Gengæld taler jeg uden Sammenligning bedre Engelsk end både hende og Ibsen, - deres engelsk lyder komisk og kejtet i ine Øren. -`Det er kun ½ Times Kørsel til Fru Sonne så vil dyrke hinanden på Kraft. – Hun har søde Børn – en på 15 Måneder, men de kan ikke sammenlignes med Grethe. - 
+Jeg har glemt at fortælle at jeg havde ["havde" overstreget] fik en Tand trukket ud forleden hos Dr. Taylor, det var en sand Fornøjelse: da jeg kom til ham var jeg træt af at gå Ærinder og havde Tandpine. Så bedøvede han mig med Gas, - det varede tre Min. og da jeg kom til Bevidstheden, var det som om jeg havde sovet i flere Timer, var udhvilet og vel til mode og Tandpinen var væk. –
+Jeg skriver i Lab. men jeg passer 6 Ltr. Bouillon der bliver steriliseret. 
+Vi har fået ny Pige i Stedet for tykke Kate. Hun – Mimmie – tegner godt og flinkt og ser godt ud, hvilket er en behagelig Forandring fra Kates enorme Grimhed. – 
+Jeg må nu holde op da min Bouillon er færdig og jeg må i Byen og besørge nogle Ærinder. Jeg ved heller ikke mere denne Gang.
+Det er da dejligt at Far har det så godt. Hils ham så meget fra mig. Alle de andre også og dig selv ikke mindst. 
+Din Pelle.
+Er der mange gale Vendinger i mine Breve???</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Elna -
 Laurentius Allerup
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
 Lars Christian Balslev
 Thorvald Balslev
 Laura Balslev, f. Leth
 Herman Bang
 Alice Bondesen
 Emil Brandstrup
 Thora  Branner
 - Fibiger, Frøken
 Marie Juul
@@ -1518,70 +1712,112 @@
 Rasmus Kattrup
 Charlotte Knipschildt
 Ernst  Knipschildt
 Gustav Knipschildt
 M Knipschildt
 Otto Knipschildt
 - Krarup, læge
 Hans Jørgen -, Kusk ved grevskabet Muckadell
 Selma Lagerlöf
 Peter Erasmus Lange-Müller
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Augusta Mogensen
 Christian Mogensen
 Alfred Nielsen
 Otto Emil  Paludan
 Frederik Paludan-Müller
 Kirstine -, pige i huset hos Hempel Syberg
 - Poulsen, løjtnant
 Ellen  Sawyer
-Eleonora Scheel
+Lili Scheel
 Karl Schou
 Marie Schou
 Robert Schumann
 - Stürup
 Elly Svarrer
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
+  </si>
+  <si>
+    <t>1901-2</t>
+  </si>
+  <si>
+    <t>Grethe Jungstedt
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Harris Sawyer
+- Sawyer, Harris' mor
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvad det er for en dag, som Ellen og Harris Sawyer ikke har fejret. 
+Johan Larsen, som var Alhed og Johannes Larsens barn nr. to, blev født 27. feb. 1901.
+Ellen Sawyer arbejdede en del i sin mands laboratorium.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1565</t>
+  </si>
+  <si>
+    <t>Ellen og Harry Sawyer gjorde ikke stort ud af dagen. 
+Harry er til frimurermøde.
+Ellen er spændt på at høre nyt fra Kerteminde. Hun håber, at det må gå nemt, og at barnet bliver skikkeligt samt god til at sove. Det er jo først, når ungen er et halvt år, at man kan begynde at puste lidt ud. Ellen glæder sig til at se Andreas/Puf Larsen.
+Ellen er rystet over at høre om Andreas/Dede Warbergs opførsel. Han er så stor, så han burde afholde sig fra at vække skandale.
+Nu arbejder Ellen ikke mere, så hun kan koncentrere sig om lille Grethe. Tidligere græd Grethe utrøsteligt, når Ellen tog hat på. Barnets farmor gav hende kun mælk hele dagen og legede så vildt med hende, at hun var urolig om natten. Ellen blev nervøs af dette plus af at have så meget ansvar for produkterne i laboratoriet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/6DZz</t>
+  </si>
+  <si>
+    <t>Kære Mor!
+Tak for dit lange Brev af 16te Febr., som jeg fik i Morges. Jeg må bekende, at vi ikke gjorde stort ud af Dagen i Aar, - vi tænkte ikke på det, - el. jeg ved knap hvordan det gled næsten ubemærket hen. Dr. Taylor kom ind lidt om Aftenen, men det var det hele. 
+Harry er til Frimurermøde i Aften, så jeg har god Lejlighed til at skrive, hvis jeg bare ikke bliver altfor ludsøvnig.
+Jeg venter med Spænding i hvert Brev at høre Nyheder fra Kjerteminde. Efter hvad du skriver må det jo være lige her oppe over. Jeg troede ellers først det var i Marts. Gud give det nu må gå fredeligt og let af og at Ungen må blive skikkelig og sove sin meste Tid det første halve Aar. Jeg bærer dyb Respekt for den Slags Afairer og jeg maa sige at det er forbunden med store Vanskeligheder og det er først når Ungen er et halvt Aars Tid gammel at man kan begynde at puste lidt. Men måske jeg tog det tungt og upraktisk, el. jeg blev smittet af Familjens Tendens til at bekymre sig. 
+Jeg glæder mig meget til at se lille Puf, - han er vist forfærdelig sød.
+Det er dog ligefrem rystende at høre om Dedes Skolemeriter. Bare dog den uheldige Retning hans Udvikling har taget vil vende sig i Tide før han har skadet sin Fremtid han er jo snart ikke mere helt [”helt” indsat over linjen] en hel ["hel" overstreget] Dreng, men et voksent Menneske der burde have lidt mere Ambition og ikke udsætte sig for den Slags Skandaler.
+Nej, jeg arbejder ikke mere regelmæssig og er meget glad over at føre et roligere Liv. Grunden er at de kan klare det alene, så der vilde jo ikke være Mening i da at tage mig fra lille Grethe. Hun har første Ret til mig og det var altid med et tungt Hjærte jeg forlod hende. Hun hagede sig brølende fast i min Kjole, når hun så mig tage Hatten på, og det var Synd. Og så var det mig ikke muligt at få Svigermoder til at give hende andet end Mælk som hun lod hende drikke jævnt hele Dagen. Og hun blev leget og tumlet med Dagen igennem. - Det gjorde hende nervøs og urolig om Natten og det gjorde det også alt for svært for mig, der så dårligt kan undvære min Nattesøvn særlig [”særlig” indsat over linjen] med strængt Arbejde om Dagen. Jeg var så nervøs en Tid at en uventet stærk Lyd næsten slog mig om, som om jeg var ramt med et Slag. – Nu er jeg i Orden igen heldigvis. – 
+Desuden var Ansvaret for stort da det jo er vort Hovederhverv, - så det skal ikke alene holdes gående men udvikles, så vores Smørbakterie er bedre end de andre 3-4 der er i Handelen her. – 
+Grethe og jeg har været hos Mrs 
+[Resten af brevet mangler]</t>
   </si>
   <si>
     <t>1901-11-30</t>
   </si>
   <si>
     <t>Bertram -
 Emilie Demant Hatt
 Christian Eckardt
 Margrethe  Eckardt
 Adolph Larsen
 Andreas Larsen
 Cathrine Larsen
 Helga Larsen
 Ida Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Marie Larsen
 Cathrine Meyer
 Marie Meyer
 Otto  Meyer
 Theodor Oppermann
 Karl Schou
 Anna Syberg
 Fritz Syberg</t>
@@ -4820,59 +5056,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AN76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1mRr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V2FR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6doT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIN9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nilx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uhpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66fx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H6nO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xYmc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hOav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hEmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9mER" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HJ9m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fM7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2WTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IrsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sXh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ukwruu9g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sJan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z98b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U6F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMmi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rXJ6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j11yP8QT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sojt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6JVL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YGwD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GCH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kt0S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5qwN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fHKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xmoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UXzT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/moeuxMUl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uvyOSkUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QtzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6f3H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VrJAxjkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QwM4D5cO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7XXN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2toT6FxI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/S8jCXUJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uqgguMdL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HbZn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FVFtSb7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FtyD3Irg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dkj1WJML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SKDYnXxu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SRFC80tW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/I03iokaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/s5dKk7Qe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YMKxiB52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/t3Gk3JSO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UnmU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q6O2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dqisTYLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LYg1m9x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/C1RiZDMr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XYy1v1rg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/28mgc6CZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iODSS7tn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KgRdR10G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YEWXAwlC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XTDInlTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yr1E8YL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VBdw3FXI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ar9lYs1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GxFN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0RM2QcsZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c4gBtApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pJqTLgG1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xw5xLNUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AX8xcm94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/80D8s7eX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoY4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6uKE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/phXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9pbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J1od" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AN76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1mRr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V2FR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6doT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIN9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nilx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uhpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66fx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H6nO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xYmc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hOav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hEmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9mER" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0Gp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usAG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6DZz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HJ9m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fM7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2WTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IrsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sXh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ukwruu9g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sJan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z98b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U6F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMmi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rXJ6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j11yP8QT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sojt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6JVL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YGwD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GCH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kt0S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5qwN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fHKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xmoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UXzT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/moeuxMUl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uvyOSkUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QtzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6f3H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VrJAxjkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QwM4D5cO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7XXN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2toT6FxI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/S8jCXUJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uqgguMdL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HbZn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FVFtSb7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FtyD3Irg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dkj1WJML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SKDYnXxu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SRFC80tW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/I03iokaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/s5dKk7Qe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YMKxiB52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/t3Gk3JSO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UnmU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q6O2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dqisTYLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LYg1m9x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/C1RiZDMr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XYy1v1rg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/28mgc6CZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iODSS7tn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KgRdR10G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YEWXAwlC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XTDInlTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yr1E8YL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VBdw3FXI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ar9lYs1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GxFN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0RM2QcsZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c4gBtApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pJqTLgG1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xw5xLNUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AX8xcm94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/80D8s7eX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoY4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6uKE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/phXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9pbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J1od" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M130"/>
+  <dimension ref="A1:M134"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -6070,4760 +6306,4948 @@
         <v>198</v>
       </c>
       <c r="K27" s="5" t="s">
         <v>199</v>
       </c>
       <c r="L27" s="6" t="s">
         <v>200</v>
       </c>
       <c r="M27" s="5" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
         <v>202</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>194</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="E28" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E28" s="5" t="s">
+        <v>203</v>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="J28" s="5" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>194</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="J29" s="5" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>194</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="J30" s="5" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>33</v>
+        <v>194</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>55</v>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>173</v>
+        <v>227</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>194</v>
+        <v>33</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>55</v>
-[...9 lines deleted...]
-        </is>
+        <v>185</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="J32" s="5" t="s">
-        <v>232</v>
+        <v>173</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>237</v>
+        <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I33" s="5" t="s">
         <v>238</v>
       </c>
-      <c r="D33" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="H33" s="5" t="s">
+      <c r="J33" s="5" t="s">
         <v>239</v>
-      </c>
-[...4 lines deleted...]
-        </is>
       </c>
       <c r="K33" s="5" t="s">
         <v>240</v>
       </c>
       <c r="L33" s="6" t="s">
         <v>241</v>
       </c>
-      <c r="M33" s="5"/>
+      <c r="M33" s="5" t="s">
+        <v>242</v>
+      </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>237</v>
+        <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>238</v>
-[...4 lines deleted...]
-        </is>
+        <v>194</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>55</v>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>243</v>
-[...10 lines deleted...]
-        </is>
+        <v>244</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="J34" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="K34" s="5" t="s">
+        <v>247</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>244</v>
-[...1 lines deleted...]
-      <c r="M34" s="5"/>
+        <v>248</v>
+      </c>
+      <c r="M34" s="5" t="s">
+        <v>249</v>
+      </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>33</v>
+        <v>194</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>55</v>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>173</v>
+        <v>253</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>14</v>
+        <v>258</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>259</v>
+      </c>
+      <c r="D36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="I36" s="5"/>
-      <c r="J36" s="5" t="s">
-        <v>254</v>
+      <c r="J36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K36" s="5" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>256</v>
-[...3 lines deleted...]
-      </c>
+        <v>262</v>
+      </c>
+      <c r="M36" s="5"/>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="B37" s="5" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>259</v>
       </c>
-      <c r="D37" s="5" t="s">
-[...3 lines deleted...]
-        <v>261</v>
+      <c r="D37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="I37" s="5"/>
-      <c r="J37" s="5" t="s">
-[...3 lines deleted...]
-        <v>264</v>
+      <c r="J37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L37" s="6" t="s">
         <v>265</v>
       </c>
-      <c r="M37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M37" s="5"/>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>50</v>
+        <v>194</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="I38" s="5" t="s">
         <v>268</v>
       </c>
-      <c r="I38" s="5" t="s">
+      <c r="J38" s="5" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="K38" s="5" t="s">
         <v>270</v>
       </c>
       <c r="L38" s="6" t="s">
         <v>271</v>
       </c>
       <c r="M38" s="5" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
         <v>273</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>50</v>
+        <v>185</v>
       </c>
       <c r="E39" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H39" s="5" t="s">
         <v>274</v>
       </c>
-      <c r="F39" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H39" s="5" t="s">
+      <c r="I39" s="5" t="s">
         <v>275</v>
       </c>
-      <c r="I39" s="5" t="s">
+      <c r="J39" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="K39" s="5" t="s">
         <v>276</v>
       </c>
-      <c r="J39" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K39" s="5" t="s">
+      <c r="L39" s="6" t="s">
         <v>277</v>
       </c>
-      <c r="L39" s="6" t="s">
+      <c r="M39" s="5" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>238</v>
+        <v>280</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="E40" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H40" s="5" t="s">
         <v>281</v>
       </c>
-      <c r="F40" s="5" t="s">
+      <c r="I40" s="5"/>
+      <c r="J40" s="5" t="s">
         <v>282</v>
       </c>
-      <c r="G40" s="5" t="s">
+      <c r="K40" s="5" t="s">
         <v>283</v>
       </c>
-      <c r="H40" s="5" t="s">
+      <c r="L40" s="6" t="s">
         <v>284</v>
       </c>
-      <c r="I40" s="5" t="s">
+      <c r="M40" s="5" t="s">
         <v>285</v>
-      </c>
-[...10 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="F41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H41" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="I41" s="5"/>
+      <c r="J41" s="5" t="s">
         <v>291</v>
       </c>
-      <c r="D41" s="5" t="s">
-[...5 lines deleted...]
-      <c r="F41" s="5" t="s">
+      <c r="K41" s="5" t="s">
         <v>292</v>
       </c>
-      <c r="G41" s="5" t="s">
+      <c r="L41" s="6" t="s">
         <v>293</v>
       </c>
-      <c r="H41" s="5" t="s">
+      <c r="M41" s="5" t="s">
         <v>294</v>
-      </c>
-[...13 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H42" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="I42" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="J42" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K42" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="L42" s="6" t="s">
         <v>299</v>
       </c>
-      <c r="B42" s="5" t="s">
-[...36 lines deleted...]
-      <c r="K42" s="5" t="s">
+      <c r="M42" s="5" t="s">
         <v>300</v>
       </c>
-      <c r="L42" s="6" t="s">
+    </row>
+    <row r="43">
+      <c r="A43" s="5" t="s">
         <v>301</v>
-      </c>
-[...4 lines deleted...]
-        <v>1910</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>260</v>
+        <v>16</v>
       </c>
       <c r="D43" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="E43" s="5" t="s">
         <v>302</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="s">
         <v>303</v>
       </c>
       <c r="I43" s="5" t="s">
         <v>304</v>
       </c>
       <c r="J43" s="5" t="s">
-        <v>173</v>
+        <v>22</v>
       </c>
       <c r="K43" s="5" t="s">
         <v>305</v>
       </c>
       <c r="L43" s="6" t="s">
         <v>306</v>
       </c>
       <c r="M43" s="5" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
         <v>308</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="E44" s="5" t="s">
         <v>309</v>
       </c>
-      <c r="D44" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E44" s="5" t="s">
+      <c r="F44" s="5" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>311</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="I44" s="5"/>
+        <v>312</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>313</v>
+      </c>
       <c r="J44" s="5" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>309</v>
+        <v>319</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>185</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>310</v>
+        <v>17</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>17</v>
+        <v>320</v>
       </c>
       <c r="G45" s="5" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="J45" s="5" t="s">
-        <v>320</v>
+        <v>173</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>325</v>
+        <v>258</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>309</v>
-[...1 lines deleted...]
-      <c r="D46" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E46" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="D46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H46" s="5" t="s">
-[...6 lines deleted...]
-        <v>173</v>
+      <c r="H46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I46" s="5"/>
+      <c r="J46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K46" s="5" t="s">
         <v>328</v>
       </c>
       <c r="L46" s="6" t="s">
         <v>329</v>
       </c>
-      <c r="M46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M46" s="5"/>
     </row>
     <row r="47">
-      <c r="A47" s="5" t="s">
-        <v>331</v>
+      <c r="A47" s="5" t="n">
+        <v>1910</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H47" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="I47" s="5" t="s">
         <v>332</v>
       </c>
-      <c r="D47" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H47" s="5" t="s">
+      <c r="J47" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="K47" s="5" t="s">
         <v>333</v>
       </c>
-      <c r="I47" s="5"/>
-      <c r="J47" s="5" t="s">
+      <c r="L47" s="6" t="s">
         <v>334</v>
       </c>
-      <c r="K47" s="5" t="s">
+      <c r="M47" s="5" t="s">
         <v>335</v>
-      </c>
-[...4 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>259</v>
+        <v>337</v>
       </c>
       <c r="D48" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G48" s="5" t="s">
         <v>339</v>
       </c>
-      <c r="E48" s="5" t="s">
+      <c r="H48" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I48" s="5"/>
+      <c r="J48" s="5" t="s">
         <v>340</v>
       </c>
-      <c r="F48" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H48" s="5" t="s">
+      <c r="K48" s="5" t="s">
         <v>341</v>
       </c>
-      <c r="I48" s="5" t="s">
+      <c r="L48" s="6" t="s">
         <v>342</v>
       </c>
-      <c r="J48" s="5" t="s">
+      <c r="M48" s="5" t="s">
         <v>343</v>
-      </c>
-[...7 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>194</v>
+        <v>337</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>238</v>
-[...4 lines deleted...]
-        </is>
+        <v>185</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>338</v>
       </c>
       <c r="F49" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G49" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="H49" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="I49" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="J49" s="5" t="s">
         <v>348</v>
       </c>
-      <c r="G49" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H49" s="5" t="s">
+      <c r="K49" s="5" t="s">
         <v>349</v>
       </c>
-      <c r="I49" s="5" t="s">
+      <c r="L49" s="6" t="s">
         <v>350</v>
       </c>
-      <c r="J49" s="5" t="s">
+      <c r="M49" s="5" t="s">
         <v>351</v>
-      </c>
-[...7 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H50" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="I50" s="5" t="s">
         <v>355</v>
       </c>
-      <c r="B50" s="5" t="s">
-[...34 lines deleted...]
-        </is>
+      <c r="J50" s="5" t="s">
+        <v>173</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>300</v>
+        <v>356</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>356</v>
-[...1 lines deleted...]
-      <c r="M50" s="5"/>
+        <v>357</v>
+      </c>
+      <c r="M50" s="5" t="s">
+        <v>358</v>
+      </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>55</v>
+        <v>360</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>238</v>
-[...5 lines deleted...]
-        <v>359</v>
+        <v>287</v>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" s="5" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="I51" s="5" t="s">
         <v>361</v>
       </c>
+      <c r="I51" s="5"/>
       <c r="J51" s="5" t="s">
         <v>362</v>
       </c>
       <c r="K51" s="5" t="s">
         <v>363</v>
       </c>
       <c r="L51" s="6" t="s">
         <v>364</v>
       </c>
       <c r="M51" s="5" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
         <v>366</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>238</v>
+        <v>287</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>55</v>
-[...7 lines deleted...]
-        <v>17</v>
+        <v>367</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="F52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="I52" s="5" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="J52" s="5" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>55</v>
+        <v>194</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>374</v>
+        <v>259</v>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F53" s="5" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="5" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="J53" s="5" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>14</v>
+        <v>258</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>383</v>
-[...1 lines deleted...]
-      <c r="D54" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I54" s="5"/>
+      <c r="J54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K54" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="L54" s="6" t="s">
         <v>384</v>
       </c>
-      <c r="E54" s="5" t="inlineStr">
-[...29 lines deleted...]
-      </c>
+      <c r="M54" s="5"/>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="D55" s="5" t="s">
         <v>259</v>
       </c>
-      <c r="D55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E55" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="G55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H55" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="I55" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="J55" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="K55" s="5" t="s">
         <v>391</v>
       </c>
-      <c r="F55" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H55" s="5" t="s">
+      <c r="L55" s="6" t="s">
         <v>392</v>
       </c>
-      <c r="I55" s="5"/>
-[...3 lines deleted...]
-      <c r="K55" s="5" t="s">
+      <c r="M55" s="5" t="s">
         <v>393</v>
-      </c>
-[...4 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>50</v>
+        <v>259</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F56" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F56" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H56" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="I56" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="J56" s="5" t="s">
         <v>397</v>
       </c>
-      <c r="I56" s="5" t="s">
+      <c r="K56" s="5" t="s">
         <v>398</v>
       </c>
-      <c r="J56" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K56" s="5" t="s">
+      <c r="L56" s="6" t="s">
         <v>399</v>
       </c>
-      <c r="L56" s="6" t="s">
+      <c r="M56" s="5" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>383</v>
+        <v>55</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>384</v>
-[...9 lines deleted...]
-        </is>
+        <v>259</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="F57" s="5" t="s">
+        <v>403</v>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="s">
-        <v>403</v>
-[...1 lines deleted...]
-      <c r="I57" s="5"/>
+        <v>404</v>
+      </c>
+      <c r="I57" s="5" t="s">
+        <v>405</v>
+      </c>
       <c r="J57" s="5" t="s">
-        <v>386</v>
+        <v>406</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>259</v>
+        <v>411</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>408</v>
+        <v>412</v>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H58" s="5" t="s">
-        <v>409</v>
-[...3 lines deleted...]
-      </c>
+        <v>413</v>
+      </c>
+      <c r="I58" s="5"/>
       <c r="J58" s="5" t="s">
-        <v>343</v>
+        <v>414</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>16</v>
+        <v>287</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>50</v>
+        <v>367</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>17</v>
+        <v>419</v>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G59" s="5" t="s">
-        <v>415</v>
+      <c r="G59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H59" s="5" t="s">
-        <v>416</v>
-[...3 lines deleted...]
-      </c>
+        <v>420</v>
+      </c>
+      <c r="I59" s="5"/>
       <c r="J59" s="5" t="s">
-        <v>22</v>
+        <v>371</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>422</v>
+        <v>50</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>424</v>
+        <v>16</v>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
         <v>425</v>
       </c>
       <c r="I60" s="5" t="s">
         <v>426</v>
       </c>
       <c r="J60" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K60" s="5" t="s">
         <v>427</v>
       </c>
-      <c r="K60" s="5" t="s">
+      <c r="L60" s="6" t="s">
         <v>428</v>
       </c>
-      <c r="L60" s="6" t="s">
+      <c r="M60" s="5" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H61" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="I61" s="5"/>
+      <c r="J61" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="K61" s="5" t="s">
         <v>432</v>
       </c>
-      <c r="D61" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H61" s="5" t="s">
+      <c r="L61" s="6" t="s">
         <v>433</v>
       </c>
-      <c r="I61" s="5" t="s">
+      <c r="M61" s="5" t="s">
         <v>434</v>
-      </c>
-[...10 lines deleted...]
-        <v>438</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>16</v>
+        <v>287</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>50</v>
-[...4 lines deleted...]
-        </is>
+        <v>360</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>436</v>
       </c>
       <c r="F62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G62" s="5" t="s">
+      <c r="G62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H62" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="J62" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="K62" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="L62" s="6" t="s">
         <v>440</v>
       </c>
-      <c r="H62" s="5" t="s">
+      <c r="M62" s="5" t="s">
         <v>441</v>
-      </c>
-[...13 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>237</v>
+        <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D63" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D63" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G63" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G63" s="5" t="s">
+        <v>443</v>
       </c>
       <c r="H63" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="J63" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K63" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="L63" s="6" t="s">
         <v>447</v>
       </c>
-      <c r="I63" s="5"/>
-[...5 lines deleted...]
-      <c r="K63" s="5" t="s">
+      <c r="M63" s="5" t="s">
         <v>448</v>
       </c>
-      <c r="L63" s="6" t="s">
-[...2 lines deleted...]
-      <c r="M63" s="5"/>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>50</v>
+        <v>450</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>451</v>
       </c>
-      <c r="E64" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F64" s="5" t="s">
+      <c r="E64" s="5" t="s">
         <v>452</v>
       </c>
-      <c r="G64" s="5" t="s">
+      <c r="F64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H64" s="5" t="s">
         <v>453</v>
       </c>
-      <c r="H64" s="5" t="s">
+      <c r="I64" s="5" t="s">
         <v>454</v>
       </c>
-      <c r="I64" s="5" t="s">
+      <c r="J64" s="5" t="s">
         <v>455</v>
       </c>
-      <c r="J64" s="5" t="s">
+      <c r="K64" s="5" t="s">
         <v>456</v>
       </c>
-      <c r="K64" s="5" t="s">
+      <c r="L64" s="6" t="s">
         <v>457</v>
       </c>
-      <c r="L64" s="6" t="s">
+      <c r="M64" s="5" t="s">
         <v>458</v>
-      </c>
-[...1 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>238</v>
+        <v>460</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="E65" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H65" s="5" t="s">
         <v>461</v>
       </c>
-      <c r="F65" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H65" s="5" t="s">
+      <c r="I65" s="5" t="s">
         <v>462</v>
       </c>
-      <c r="I65" s="5" t="s">
+      <c r="J65" s="5" t="s">
         <v>463</v>
       </c>
-      <c r="J65" s="5" t="s">
+      <c r="K65" s="5" t="s">
         <v>464</v>
       </c>
-      <c r="K65" s="5" t="s">
+      <c r="L65" s="6" t="s">
         <v>465</v>
       </c>
-      <c r="L65" s="6" t="s">
+      <c r="M65" s="5" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>237</v>
+        <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D66" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D66" s="5" t="s">
+        <v>50</v>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G66" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G66" s="5" t="s">
+        <v>468</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>469</v>
       </c>
-      <c r="I66" s="5"/>
-[...3 lines deleted...]
-        </is>
+      <c r="I66" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="J66" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>471</v>
-[...1 lines deleted...]
-      <c r="M66" s="5"/>
+        <v>472</v>
+      </c>
+      <c r="M66" s="5" t="s">
+        <v>473</v>
+      </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>237</v>
+        <v>258</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H67" s="5" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="I67" s="5"/>
       <c r="J67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K67" s="5" t="s">
-        <v>470</v>
+        <v>476</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="M67" s="5"/>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>50</v>
-[...7 lines deleted...]
-        </is>
+        <v>479</v>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F68" s="5" t="s">
+        <v>480</v>
       </c>
       <c r="G68" s="5" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="J68" s="5" t="s">
-        <v>22</v>
+        <v>484</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>16</v>
+        <v>259</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>50</v>
+        <v>135</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G69" s="5" t="s">
-        <v>485</v>
+      <c r="G69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H69" s="5" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="I69" s="5" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="J69" s="5" t="s">
-        <v>22</v>
+        <v>492</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>237</v>
+        <v>258</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H70" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H70" s="5" t="s">
+        <v>497</v>
       </c>
       <c r="I70" s="5"/>
       <c r="J70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K70" s="5" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="M70" s="5"/>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>237</v>
+        <v>258</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
-        <v>473</v>
+        <v>501</v>
       </c>
       <c r="I71" s="5"/>
       <c r="J71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K71" s="5" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>495</v>
+        <v>502</v>
       </c>
       <c r="M71" s="5"/>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>496</v>
+        <v>503</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>497</v>
+        <v>504</v>
       </c>
       <c r="F72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G72" s="5" t="s">
-        <v>498</v>
+        <v>505</v>
       </c>
       <c r="H72" s="5" t="s">
-        <v>499</v>
+        <v>506</v>
       </c>
       <c r="I72" s="5" t="s">
-        <v>500</v>
+        <v>507</v>
       </c>
       <c r="J72" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K72" s="5" t="s">
-        <v>501</v>
+        <v>508</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>503</v>
+        <v>510</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>504</v>
+        <v>511</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>237</v>
+        <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D73" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D73" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="E73" s="5" t="s">
+        <v>512</v>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G73" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G73" s="5" t="s">
+        <v>513</v>
       </c>
       <c r="H73" s="5" t="s">
-        <v>505</v>
-[...5 lines deleted...]
-        </is>
+        <v>514</v>
+      </c>
+      <c r="I73" s="5" t="s">
+        <v>515</v>
+      </c>
+      <c r="J73" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="K73" s="5" t="s">
-        <v>492</v>
+        <v>516</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>506</v>
-[...1 lines deleted...]
-      <c r="M73" s="5"/>
+        <v>517</v>
+      </c>
+      <c r="M73" s="5" t="s">
+        <v>518</v>
+      </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>507</v>
+        <v>519</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>237</v>
+        <v>258</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I74" s="5"/>
       <c r="J74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K74" s="5" t="s">
-        <v>508</v>
+        <v>520</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>509</v>
+        <v>521</v>
       </c>
       <c r="M74" s="5"/>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>510</v>
+        <v>522</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>237</v>
+        <v>258</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H75" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H75" s="5" t="s">
+        <v>501</v>
       </c>
       <c r="I75" s="5"/>
       <c r="J75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K75" s="5" t="s">
-        <v>470</v>
+        <v>520</v>
       </c>
       <c r="L75" s="6" t="s">
-        <v>511</v>
+        <v>523</v>
       </c>
       <c r="M75" s="5"/>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>512</v>
+        <v>524</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>237</v>
+        <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D76" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D76" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="E76" s="5" t="s">
+        <v>525</v>
       </c>
       <c r="F76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G76" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G76" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="H76" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="I76" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="J76" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>470</v>
+        <v>529</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>513</v>
-[...1 lines deleted...]
-      <c r="M76" s="5"/>
+        <v>530</v>
+      </c>
+      <c r="M76" s="5" t="s">
+        <v>531</v>
+      </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>514</v>
+        <v>532</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>237</v>
+        <v>258</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H77" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H77" s="5" t="s">
+        <v>533</v>
       </c>
       <c r="I77" s="5"/>
       <c r="J77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K77" s="5" t="s">
-        <v>515</v>
+        <v>520</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>516</v>
+        <v>534</v>
       </c>
       <c r="M77" s="5"/>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>517</v>
+        <v>535</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>237</v>
+        <v>258</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I78" s="5"/>
       <c r="J78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K78" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K78" s="5" t="s">
+        <v>536</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>518</v>
+        <v>537</v>
       </c>
       <c r="M78" s="5"/>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>519</v>
+        <v>538</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>237</v>
+        <v>258</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I79" s="5"/>
       <c r="J79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K79" s="5" t="s">
-        <v>520</v>
+        <v>498</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>521</v>
+        <v>539</v>
       </c>
       <c r="M79" s="5"/>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>522</v>
+        <v>540</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>14</v>
+        <v>258</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D80" s="5" t="s">
-[...3 lines deleted...]
-        <v>523</v>
+      <c r="D80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G80" s="5" t="s">
-[...9 lines deleted...]
-        <v>22</v>
+      <c r="G80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I80" s="5"/>
+      <c r="J80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K80" s="5" t="s">
-        <v>527</v>
+        <v>498</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>528</v>
-[...3 lines deleted...]
-      </c>
+        <v>541</v>
+      </c>
+      <c r="M80" s="5"/>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>530</v>
+        <v>542</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>237</v>
+        <v>258</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H81" s="5" t="s">
-        <v>531</v>
+      <c r="H81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I81" s="5"/>
       <c r="J81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K81" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K81" s="5" t="s">
+        <v>543</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>532</v>
+        <v>544</v>
       </c>
       <c r="M81" s="5"/>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>533</v>
+        <v>545</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>237</v>
+        <v>258</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H82" s="5" t="s">
-        <v>534</v>
+      <c r="H82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I82" s="5"/>
       <c r="J82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="6" t="s">
-        <v>535</v>
+        <v>546</v>
       </c>
       <c r="M82" s="5"/>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>536</v>
+        <v>547</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>237</v>
+        <v>258</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H83" s="5" t="s">
-        <v>537</v>
+      <c r="H83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I83" s="5"/>
       <c r="J83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K83" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K83" s="5" t="s">
+        <v>548</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>538</v>
+        <v>549</v>
       </c>
       <c r="M83" s="5"/>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>539</v>
+        <v>550</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>237</v>
+        <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D84" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D84" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="E84" s="5" t="s">
+        <v>551</v>
       </c>
       <c r="F84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G84" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G84" s="5" t="s">
+        <v>552</v>
       </c>
       <c r="H84" s="5" t="s">
-        <v>540</v>
-[...10 lines deleted...]
-        </is>
+        <v>553</v>
+      </c>
+      <c r="I84" s="5" t="s">
+        <v>554</v>
+      </c>
+      <c r="J84" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K84" s="5" t="s">
+        <v>555</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>541</v>
-[...1 lines deleted...]
-      <c r="M84" s="5"/>
+        <v>556</v>
+      </c>
+      <c r="M84" s="5" t="s">
+        <v>557</v>
+      </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>542</v>
+        <v>558</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>237</v>
+        <v>258</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="5" t="s">
-        <v>543</v>
+        <v>559</v>
       </c>
       <c r="I85" s="5"/>
       <c r="J85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="6" t="s">
-        <v>544</v>
+        <v>560</v>
       </c>
       <c r="M85" s="5"/>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>545</v>
+        <v>561</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>237</v>
+        <v>258</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H86" s="5" t="s">
-        <v>546</v>
+        <v>562</v>
       </c>
       <c r="I86" s="5"/>
       <c r="J86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="6" t="s">
-        <v>547</v>
+        <v>563</v>
       </c>
       <c r="M86" s="5"/>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>548</v>
+        <v>564</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>237</v>
+        <v>258</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H87" s="5" t="s">
-        <v>549</v>
+        <v>565</v>
       </c>
       <c r="I87" s="5"/>
       <c r="J87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="6" t="s">
-        <v>550</v>
+        <v>566</v>
       </c>
       <c r="M87" s="5"/>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>551</v>
+        <v>567</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>237</v>
+        <v>258</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H88" s="5" t="s">
-        <v>552</v>
+        <v>568</v>
       </c>
       <c r="I88" s="5"/>
       <c r="J88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="6" t="s">
-        <v>553</v>
+        <v>569</v>
       </c>
       <c r="M88" s="5"/>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>554</v>
+        <v>570</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>237</v>
+        <v>258</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H89" s="5" t="s">
-        <v>555</v>
+        <v>571</v>
       </c>
       <c r="I89" s="5"/>
       <c r="J89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="6" t="s">
-        <v>556</v>
+        <v>572</v>
       </c>
       <c r="M89" s="5"/>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>557</v>
+        <v>573</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>237</v>
+        <v>258</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H90" s="5" t="s">
-        <v>558</v>
+        <v>574</v>
       </c>
       <c r="I90" s="5"/>
       <c r="J90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="6" t="s">
-        <v>559</v>
+        <v>575</v>
       </c>
       <c r="M90" s="5"/>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>560</v>
+        <v>576</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>14</v>
+        <v>258</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>194</v>
-[...8 lines deleted...]
-        <v>562</v>
+        <v>16</v>
+      </c>
+      <c r="D91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="s">
-        <v>563</v>
-[...8 lines deleted...]
-        <v>566</v>
+        <v>577</v>
+      </c>
+      <c r="I91" s="5"/>
+      <c r="J91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L91" s="6" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>578</v>
+      </c>
+      <c r="M91" s="5"/>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>569</v>
+        <v>579</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>14</v>
+        <v>258</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D92" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="D92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G92" s="5" t="s">
-        <v>570</v>
+      <c r="G92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H92" s="5" t="s">
-        <v>571</v>
-[...8 lines deleted...]
-        <v>573</v>
+        <v>580</v>
+      </c>
+      <c r="I92" s="5"/>
+      <c r="J92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L92" s="6" t="s">
-        <v>574</v>
-[...3 lines deleted...]
-      </c>
+        <v>581</v>
+      </c>
+      <c r="M92" s="5"/>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>14</v>
+        <v>258</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>259</v>
-[...5 lines deleted...]
-        <v>408</v>
+        <v>16</v>
+      </c>
+      <c r="D93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H93" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>578</v>
+      <c r="H93" s="5" t="s">
+        <v>583</v>
+      </c>
+      <c r="I93" s="5"/>
+      <c r="J93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L93" s="6" t="s">
-        <v>579</v>
-[...3 lines deleted...]
-      </c>
+        <v>584</v>
+      </c>
+      <c r="M93" s="5"/>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>237</v>
+        <v>258</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H94" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H94" s="5" t="s">
+        <v>586</v>
       </c>
       <c r="I94" s="5"/>
       <c r="J94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K94" s="5" t="s">
-        <v>582</v>
+      <c r="K94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L94" s="6" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="M94" s="5"/>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>237</v>
+        <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>194</v>
+      </c>
+      <c r="D95" s="5" t="s">
+        <v>589</v>
+      </c>
+      <c r="E95" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F95" s="5" t="s">
+        <v>590</v>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H95" s="5" t="s">
-        <v>585</v>
-[...5 lines deleted...]
-        </is>
+        <v>591</v>
+      </c>
+      <c r="I95" s="5" t="s">
+        <v>592</v>
+      </c>
+      <c r="J95" s="5" t="s">
+        <v>593</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>582</v>
+        <v>594</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>586</v>
-[...1 lines deleted...]
-      <c r="M95" s="5"/>
+        <v>595</v>
+      </c>
+      <c r="M95" s="5" t="s">
+        <v>596</v>
+      </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>587</v>
+        <v>597</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>237</v>
+        <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D96" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D96" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="E96" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G96" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G96" s="5" t="s">
+        <v>598</v>
+      </c>
+      <c r="H96" s="5" t="s">
+        <v>599</v>
+      </c>
+      <c r="I96" s="5" t="s">
+        <v>600</v>
+      </c>
+      <c r="J96" s="5" t="s">
+        <v>173</v>
       </c>
       <c r="K96" s="5" t="s">
-        <v>582</v>
+        <v>601</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>588</v>
-[...1 lines deleted...]
-      <c r="M96" s="5"/>
+        <v>602</v>
+      </c>
+      <c r="M96" s="5" t="s">
+        <v>603</v>
+      </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>589</v>
+        <v>604</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>237</v>
+        <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>287</v>
+      </c>
+      <c r="D97" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="E97" s="5" t="s">
+        <v>436</v>
       </c>
       <c r="F97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H97" s="5" t="s">
-[...6 lines deleted...]
-        </is>
+      <c r="H97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I97" s="5" t="s">
+        <v>605</v>
+      </c>
+      <c r="J97" s="5" t="s">
+        <v>371</v>
       </c>
       <c r="K97" s="5" t="s">
-        <v>582</v>
+        <v>606</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>591</v>
-[...1 lines deleted...]
-      <c r="M97" s="5"/>
+        <v>607</v>
+      </c>
+      <c r="M97" s="5" t="s">
+        <v>608</v>
+      </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>592</v>
+        <v>609</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>237</v>
+        <v>258</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H98" s="5" t="s">
-        <v>590</v>
+      <c r="H98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I98" s="5"/>
       <c r="J98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K98" s="5" t="s">
-        <v>582</v>
+        <v>610</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>593</v>
+        <v>611</v>
       </c>
       <c r="M98" s="5"/>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>594</v>
+        <v>612</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>237</v>
+        <v>258</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H99" s="5" t="s">
-        <v>590</v>
+        <v>613</v>
       </c>
       <c r="I99" s="5"/>
       <c r="J99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K99" s="5" t="s">
-        <v>582</v>
+        <v>610</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>595</v>
+        <v>614</v>
       </c>
       <c r="M99" s="5"/>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>596</v>
+        <v>615</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>237</v>
+        <v>258</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H100" s="5" t="s">
-        <v>590</v>
+      <c r="H100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I100" s="5"/>
       <c r="J100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K100" s="5" t="s">
-        <v>582</v>
+        <v>610</v>
       </c>
       <c r="L100" s="6" t="s">
-        <v>597</v>
+        <v>616</v>
       </c>
       <c r="M100" s="5"/>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>598</v>
+        <v>617</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>237</v>
+        <v>258</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>599</v>
+        <v>16</v>
       </c>
       <c r="D101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H101" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H101" s="5" t="s">
+        <v>618</v>
       </c>
       <c r="I101" s="5"/>
       <c r="J101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K101" s="5" t="s">
-        <v>582</v>
+        <v>610</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>600</v>
+        <v>619</v>
       </c>
       <c r="M101" s="5"/>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>601</v>
+        <v>620</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>237</v>
+        <v>258</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H102" s="5" t="s">
-        <v>590</v>
+        <v>618</v>
       </c>
       <c r="I102" s="5"/>
       <c r="J102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K102" s="5" t="s">
-        <v>582</v>
+        <v>610</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>602</v>
+        <v>621</v>
       </c>
       <c r="M102" s="5"/>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>603</v>
+        <v>622</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>237</v>
+        <v>258</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H103" s="5" t="s">
-        <v>590</v>
+        <v>618</v>
       </c>
       <c r="I103" s="5"/>
       <c r="J103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K103" s="5" t="s">
-        <v>582</v>
+        <v>610</v>
       </c>
       <c r="L103" s="6" t="s">
-        <v>604</v>
+        <v>623</v>
       </c>
       <c r="M103" s="5"/>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>605</v>
+        <v>624</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>237</v>
+        <v>258</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H104" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H104" s="5" t="s">
+        <v>618</v>
       </c>
       <c r="I104" s="5"/>
       <c r="J104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K104" s="5" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="L104" s="6" t="s">
-        <v>607</v>
+        <v>625</v>
       </c>
       <c r="M104" s="5"/>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>608</v>
+        <v>626</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>237</v>
+        <v>258</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>16</v>
+        <v>627</v>
       </c>
       <c r="D105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H105" s="5" t="s">
-        <v>609</v>
+      <c r="H105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I105" s="5"/>
       <c r="J105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K105" s="5" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="L105" s="6" t="s">
-        <v>610</v>
+        <v>628</v>
       </c>
       <c r="M105" s="5"/>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>611</v>
+        <v>629</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>14</v>
+        <v>258</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>16</v>
+      </c>
+      <c r="D106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H106" s="5" t="s">
-        <v>612</v>
-[...5 lines deleted...]
-        <v>614</v>
+        <v>618</v>
+      </c>
+      <c r="I106" s="5"/>
+      <c r="J106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K106" s="5" t="s">
-        <v>615</v>
+        <v>610</v>
       </c>
       <c r="L106" s="6" t="s">
-        <v>616</v>
-[...3 lines deleted...]
-      </c>
+        <v>630</v>
+      </c>
+      <c r="M106" s="5"/>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>618</v>
+        <v>631</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>237</v>
+        <v>258</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H107" s="5" t="s">
-        <v>590</v>
+        <v>618</v>
       </c>
       <c r="I107" s="5"/>
       <c r="J107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K107" s="5" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="L107" s="6" t="s">
-        <v>619</v>
+        <v>632</v>
       </c>
       <c r="M107" s="5"/>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>620</v>
+        <v>633</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>237</v>
+        <v>258</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H108" s="5" t="s">
-        <v>590</v>
+      <c r="H108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I108" s="5"/>
       <c r="J108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K108" s="5" t="s">
-        <v>606</v>
+        <v>634</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>621</v>
+        <v>635</v>
       </c>
       <c r="M108" s="5"/>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>622</v>
+        <v>636</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>237</v>
-[...4 lines deleted...]
-        </is>
+        <v>258</v>
+      </c>
+      <c r="C109" s="5" t="s">
+        <v>16</v>
       </c>
       <c r="D109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H109" s="5" t="s">
-        <v>590</v>
+        <v>637</v>
       </c>
       <c r="I109" s="5"/>
       <c r="J109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K109" s="5" t="s">
-        <v>606</v>
+        <v>634</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>623</v>
+        <v>638</v>
       </c>
       <c r="M109" s="5"/>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>624</v>
+        <v>639</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>237</v>
+        <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>259</v>
+      </c>
+      <c r="D110" s="5" t="s">
+        <v>79</v>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H110" s="5" t="s">
-        <v>625</v>
-[...5 lines deleted...]
-        </is>
+        <v>640</v>
+      </c>
+      <c r="I110" s="5" t="s">
+        <v>641</v>
+      </c>
+      <c r="J110" s="5" t="s">
+        <v>642</v>
       </c>
       <c r="K110" s="5" t="s">
-        <v>606</v>
+        <v>643</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>626</v>
-[...1 lines deleted...]
-      <c r="M110" s="5"/>
+        <v>644</v>
+      </c>
+      <c r="M110" s="5" t="s">
+        <v>645</v>
+      </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>627</v>
+        <v>646</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>237</v>
+        <v>258</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H111" s="5" t="s">
-        <v>590</v>
+        <v>618</v>
       </c>
       <c r="I111" s="5"/>
       <c r="J111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K111" s="5" t="s">
-        <v>606</v>
+        <v>634</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>628</v>
+        <v>647</v>
       </c>
       <c r="M111" s="5"/>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>629</v>
+        <v>648</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>237</v>
+        <v>258</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H112" s="5" t="s">
-        <v>590</v>
+        <v>618</v>
       </c>
       <c r="I112" s="5"/>
       <c r="J112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K112" s="5" t="s">
-        <v>606</v>
+        <v>634</v>
       </c>
       <c r="L112" s="6" t="s">
-        <v>630</v>
+        <v>649</v>
       </c>
       <c r="M112" s="5"/>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>631</v>
+        <v>650</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>561</v>
+        <v>258</v>
+      </c>
+      <c r="C113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H113" s="5" t="s">
-        <v>632</v>
-[...4 lines deleted...]
-      <c r="J113" s="5" t="s">
+        <v>618</v>
+      </c>
+      <c r="I113" s="5"/>
+      <c r="J113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K113" s="5" t="s">
         <v>634</v>
       </c>
-      <c r="K113" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L113" s="6" t="s">
-        <v>636</v>
-[...3 lines deleted...]
-      </c>
+        <v>651</v>
+      </c>
+      <c r="M113" s="5"/>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>638</v>
+        <v>652</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>14</v>
+        <v>258</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>238</v>
-[...8 lines deleted...]
-        <v>640</v>
+        <v>16</v>
+      </c>
+      <c r="D114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H114" s="5" t="s">
-        <v>641</v>
-[...5 lines deleted...]
-        <v>643</v>
+        <v>653</v>
+      </c>
+      <c r="I114" s="5"/>
+      <c r="J114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K114" s="5" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>645</v>
-[...3 lines deleted...]
-      </c>
+        <v>654</v>
+      </c>
+      <c r="M114" s="5"/>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>647</v>
+        <v>655</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>14</v>
+        <v>258</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D115" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="D115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H115" s="5" t="s">
-        <v>648</v>
-[...5 lines deleted...]
-        <v>650</v>
+        <v>618</v>
+      </c>
+      <c r="I115" s="5"/>
+      <c r="J115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K115" s="5" t="s">
-        <v>651</v>
+        <v>634</v>
       </c>
       <c r="L115" s="6" t="s">
-        <v>652</v>
-[...3 lines deleted...]
-      </c>
+        <v>656</v>
+      </c>
+      <c r="M115" s="5"/>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>14</v>
+        <v>258</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>655</v>
-[...5 lines deleted...]
-        <v>656</v>
+        <v>16</v>
+      </c>
+      <c r="D116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H116" s="5" t="s">
-        <v>657</v>
-[...1 lines deleted...]
-      <c r="I116" s="5" t="s">
+        <v>618</v>
+      </c>
+      <c r="I116" s="5"/>
+      <c r="J116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K116" s="5" t="s">
+        <v>634</v>
+      </c>
+      <c r="L116" s="6" t="s">
         <v>658</v>
       </c>
-      <c r="J116" s="5" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="M116" s="5"/>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>238</v>
+        <v>194</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="E117" s="5" t="s">
+        <v>589</v>
+      </c>
+      <c r="E117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H117" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="I117" s="5" t="s">
+        <v>661</v>
+      </c>
+      <c r="J117" s="5" t="s">
+        <v>662</v>
+      </c>
+      <c r="K117" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="L117" s="6" t="s">
         <v>664</v>
       </c>
-      <c r="F117" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H117" s="5" t="s">
+      <c r="M117" s="5" t="s">
         <v>665</v>
-      </c>
-[...13 lines deleted...]
-        <v>670</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>671</v>
+        <v>666</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>672</v>
+        <v>259</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>135</v>
       </c>
       <c r="E118" s="5" t="s">
+        <v>667</v>
+      </c>
+      <c r="F118" s="5" t="s">
+        <v>668</v>
+      </c>
+      <c r="G118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H118" s="5" t="s">
+        <v>669</v>
+      </c>
+      <c r="I118" s="5" t="s">
+        <v>670</v>
+      </c>
+      <c r="J118" s="5" t="s">
+        <v>671</v>
+      </c>
+      <c r="K118" s="5" t="s">
+        <v>672</v>
+      </c>
+      <c r="L118" s="6" t="s">
         <v>673</v>
       </c>
-      <c r="F118" s="5" t="s">
+      <c r="M118" s="5" t="s">
         <v>674</v>
-      </c>
-[...21 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>681</v>
+        <v>675</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>238</v>
+        <v>16</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>135</v>
+        <v>627</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>673</v>
-[...2 lines deleted...]
-        <v>682</v>
+        <v>17</v>
+      </c>
+      <c r="F119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H119" s="5" t="s">
-        <v>683</v>
+        <v>676</v>
       </c>
       <c r="I119" s="5" t="s">
-        <v>684</v>
+        <v>677</v>
       </c>
       <c r="J119" s="5" t="s">
-        <v>685</v>
+        <v>678</v>
       </c>
       <c r="K119" s="5" t="s">
-        <v>686</v>
+        <v>679</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>687</v>
+        <v>680</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>688</v>
+        <v>681</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>689</v>
+        <v>682</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>135</v>
+        <v>683</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>238</v>
+        <v>589</v>
       </c>
       <c r="E120" s="5" t="s">
+        <v>684</v>
+      </c>
+      <c r="F120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H120" s="5" t="s">
+        <v>685</v>
+      </c>
+      <c r="I120" s="5" t="s">
+        <v>686</v>
+      </c>
+      <c r="J120" s="5" t="s">
+        <v>687</v>
+      </c>
+      <c r="K120" s="5" t="s">
+        <v>688</v>
+      </c>
+      <c r="L120" s="6" t="s">
+        <v>689</v>
+      </c>
+      <c r="M120" s="5" t="s">
         <v>690</v>
-      </c>
-[...26 lines deleted...]
-        <v>696</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>697</v>
+        <v>691</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>561</v>
+        <v>259</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>135</v>
       </c>
       <c r="E121" s="5" t="s">
+        <v>692</v>
+      </c>
+      <c r="F121" s="5" t="s">
+        <v>668</v>
+      </c>
+      <c r="G121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H121" s="5" t="s">
+        <v>693</v>
+      </c>
+      <c r="I121" s="5" t="s">
+        <v>694</v>
+      </c>
+      <c r="J121" s="5" t="s">
+        <v>695</v>
+      </c>
+      <c r="K121" s="5" t="s">
+        <v>696</v>
+      </c>
+      <c r="L121" s="6" t="s">
+        <v>697</v>
+      </c>
+      <c r="M121" s="5" t="s">
         <v>698</v>
-      </c>
-[...24 lines deleted...]
-        <v>705</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>706</v>
+        <v>699</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>238</v>
+        <v>700</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>135</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>673</v>
+        <v>701</v>
       </c>
       <c r="F122" s="5" t="s">
-        <v>640</v>
+        <v>702</v>
       </c>
       <c r="G122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H122" s="5" t="s">
+        <v>703</v>
+      </c>
+      <c r="I122" s="5" t="s">
+        <v>704</v>
+      </c>
+      <c r="J122" s="5" t="s">
+        <v>705</v>
+      </c>
+      <c r="K122" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="L122" s="6" t="s">
         <v>707</v>
       </c>
-      <c r="I122" s="5" t="s">
+      <c r="M122" s="5" t="s">
         <v>708</v>
-      </c>
-[...10 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>713</v>
+        <v>709</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="D123" s="5" t="s">
         <v>135</v>
       </c>
-      <c r="D123" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E123" s="5" t="s">
-        <v>640</v>
+        <v>701</v>
       </c>
       <c r="F123" s="5" t="s">
+        <v>710</v>
+      </c>
+      <c r="G123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H123" s="5" t="s">
+        <v>711</v>
+      </c>
+      <c r="I123" s="5" t="s">
+        <v>712</v>
+      </c>
+      <c r="J123" s="5" t="s">
+        <v>713</v>
+      </c>
+      <c r="K123" s="5" t="s">
         <v>714</v>
       </c>
-      <c r="G123" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H123" s="5" t="s">
+      <c r="L123" s="6" t="s">
         <v>715</v>
       </c>
-      <c r="I123" s="5" t="s">
+      <c r="M123" s="5" t="s">
         <v>716</v>
-      </c>
-[...10 lines deleted...]
-        <v>720</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>721</v>
+        <v>717</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>95</v>
+        <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>135</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>238</v>
+        <v>259</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>640</v>
-[...2 lines deleted...]
-        <v>714</v>
+        <v>718</v>
+      </c>
+      <c r="F124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H124" s="5" t="s">
+        <v>719</v>
+      </c>
+      <c r="I124" s="5" t="s">
+        <v>720</v>
+      </c>
+      <c r="J124" s="5" t="s">
+        <v>721</v>
+      </c>
+      <c r="K124" s="5" t="s">
         <v>722</v>
       </c>
-      <c r="I124" s="5" t="s">
+      <c r="L124" s="6" t="s">
         <v>723</v>
       </c>
-      <c r="J124" s="5" t="s">
+      <c r="M124" s="5" t="s">
         <v>724</v>
-      </c>
-[...7 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C125" s="5" t="s">
+        <v>589</v>
+      </c>
+      <c r="D125" s="5" t="s">
         <v>135</v>
       </c>
-      <c r="D125" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E125" s="5" t="s">
-        <v>640</v>
+        <v>726</v>
       </c>
       <c r="F125" s="5" t="s">
-        <v>714</v>
+        <v>727</v>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H125" s="5" t="s">
+        <v>728</v>
+      </c>
+      <c r="I125" s="5" t="s">
         <v>729</v>
       </c>
-      <c r="I125" s="5" t="s">
+      <c r="J125" s="5" t="s">
         <v>730</v>
       </c>
-      <c r="J125" s="5" t="s">
+      <c r="K125" s="5" t="s">
         <v>731</v>
       </c>
-      <c r="K125" s="5" t="s">
+      <c r="L125" s="6" t="s">
         <v>732</v>
       </c>
-      <c r="L125" s="6" t="s">
+      <c r="M125" s="5" t="s">
         <v>733</v>
-      </c>
-[...1 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="D126" s="5" t="s">
         <v>135</v>
       </c>
-      <c r="D126" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E126" s="5" t="s">
-        <v>640</v>
+        <v>701</v>
       </c>
       <c r="F126" s="5" t="s">
-        <v>714</v>
+        <v>668</v>
       </c>
       <c r="G126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H126" s="5" t="s">
+        <v>735</v>
+      </c>
+      <c r="I126" s="5" t="s">
         <v>736</v>
       </c>
-      <c r="I126" s="5" t="s">
+      <c r="J126" s="5" t="s">
         <v>737</v>
       </c>
-      <c r="J126" s="5" t="s">
+      <c r="K126" s="5" t="s">
         <v>738</v>
       </c>
-      <c r="K126" s="5" t="s">
+      <c r="L126" s="6" t="s">
         <v>739</v>
       </c>
-      <c r="L126" s="6" t="s">
+      <c r="M126" s="5" t="s">
         <v>740</v>
-      </c>
-[...1 lines deleted...]
-        <v>741</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="5" t="s">
         <v>135</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>238</v>
+        <v>259</v>
       </c>
       <c r="E127" s="5" t="s">
+        <v>668</v>
+      </c>
+      <c r="F127" s="5" t="s">
+        <v>742</v>
+      </c>
+      <c r="G127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H127" s="5" t="s">
         <v>743</v>
       </c>
-      <c r="F127" s="5" t="s">
+      <c r="I127" s="5" t="s">
         <v>744</v>
       </c>
-      <c r="G127" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H127" s="5" t="s">
+      <c r="J127" s="5" t="s">
         <v>745</v>
       </c>
-      <c r="I127" s="5" t="s">
+      <c r="K127" s="5" t="s">
         <v>746</v>
       </c>
-      <c r="J127" s="5" t="s">
+      <c r="L127" s="6" t="s">
         <v>747</v>
       </c>
-      <c r="K127" s="5" t="s">
+      <c r="M127" s="5" t="s">
         <v>748</v>
-      </c>
-[...4 lines deleted...]
-        <v>750</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
+        <v>749</v>
+      </c>
+      <c r="B128" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="C128" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="D128" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="E128" s="5" t="s">
+        <v>668</v>
+      </c>
+      <c r="F128" s="5" t="s">
+        <v>742</v>
+      </c>
+      <c r="G128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H128" s="5" t="s">
+        <v>750</v>
+      </c>
+      <c r="I128" s="5" t="s">
         <v>751</v>
       </c>
-      <c r="B128" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D128" s="5" t="s">
+      <c r="J128" s="5" t="s">
         <v>752</v>
       </c>
-      <c r="E128" s="5" t="s">
-[...17 lines deleted...]
-      <c r="I128" s="5" t="s">
+      <c r="K128" s="5" t="s">
         <v>753</v>
       </c>
-      <c r="J128" s="5" t="s">
+      <c r="L128" s="6" t="s">
         <v>754</v>
       </c>
-      <c r="K128" s="5" t="s">
+      <c r="M128" s="5" t="s">
         <v>755</v>
-      </c>
-[...4 lines deleted...]
-        <v>757</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>135</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>238</v>
+        <v>259</v>
       </c>
       <c r="E129" s="5" t="s">
-        <v>640</v>
+        <v>668</v>
       </c>
       <c r="F129" s="5" t="s">
+        <v>742</v>
+      </c>
+      <c r="G129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H129" s="5" t="s">
+        <v>757</v>
+      </c>
+      <c r="I129" s="5" t="s">
+        <v>758</v>
+      </c>
+      <c r="J129" s="5" t="s">
         <v>759</v>
       </c>
-      <c r="G129" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H129" s="5" t="s">
+      <c r="K129" s="5" t="s">
         <v>760</v>
       </c>
-      <c r="I129" s="5" t="s">
+      <c r="L129" s="6" t="s">
         <v>761</v>
       </c>
-      <c r="J129" s="5" t="s">
+      <c r="M129" s="5" t="s">
         <v>762</v>
-      </c>
-[...7 lines deleted...]
-        <v>765</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>766</v>
+        <v>763</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>135</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>238</v>
+        <v>259</v>
       </c>
       <c r="E130" s="5" t="s">
-        <v>640</v>
+        <v>668</v>
       </c>
       <c r="F130" s="5" t="s">
-        <v>714</v>
+        <v>742</v>
       </c>
       <c r="G130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H130" s="5" t="s">
+        <v>764</v>
+      </c>
+      <c r="I130" s="5" t="s">
+        <v>765</v>
+      </c>
+      <c r="J130" s="5" t="s">
+        <v>766</v>
+      </c>
+      <c r="K130" s="5" t="s">
         <v>767</v>
       </c>
-      <c r="I130" s="5" t="s">
+      <c r="L130" s="6" t="s">
         <v>768</v>
       </c>
-      <c r="J130" s="5" t="s">
+      <c r="M130" s="5" t="s">
         <v>769</v>
       </c>
-      <c r="K130" s="5" t="s">
+    </row>
+    <row r="131">
+      <c r="A131" s="5" t="s">
         <v>770</v>
       </c>
-      <c r="L130" s="6" t="s">
+      <c r="B131" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C131" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="D131" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="E131" s="5" t="s">
         <v>771</v>
       </c>
-      <c r="M130" s="5" t="s">
+      <c r="F131" s="5" t="s">
         <v>772</v>
+      </c>
+      <c r="G131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H131" s="5" t="s">
+        <v>773</v>
+      </c>
+      <c r="I131" s="5" t="s">
+        <v>774</v>
+      </c>
+      <c r="J131" s="5" t="s">
+        <v>775</v>
+      </c>
+      <c r="K131" s="5" t="s">
+        <v>776</v>
+      </c>
+      <c r="L131" s="6" t="s">
+        <v>777</v>
+      </c>
+      <c r="M131" s="5" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="5" t="s">
+        <v>779</v>
+      </c>
+      <c r="B132" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C132" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D132" s="5" t="s">
+        <v>780</v>
+      </c>
+      <c r="E132" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I132" s="5" t="s">
+        <v>781</v>
+      </c>
+      <c r="J132" s="5" t="s">
+        <v>782</v>
+      </c>
+      <c r="K132" s="5" t="s">
+        <v>783</v>
+      </c>
+      <c r="L132" s="6" t="s">
+        <v>784</v>
+      </c>
+      <c r="M132" s="5" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="5" t="s">
+        <v>786</v>
+      </c>
+      <c r="B133" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C133" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="D133" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="E133" s="5" t="s">
+        <v>668</v>
+      </c>
+      <c r="F133" s="5" t="s">
+        <v>787</v>
+      </c>
+      <c r="G133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H133" s="5" t="s">
+        <v>788</v>
+      </c>
+      <c r="I133" s="5" t="s">
+        <v>789</v>
+      </c>
+      <c r="J133" s="5" t="s">
+        <v>790</v>
+      </c>
+      <c r="K133" s="5" t="s">
+        <v>791</v>
+      </c>
+      <c r="L133" s="6" t="s">
+        <v>792</v>
+      </c>
+      <c r="M133" s="5" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="5" t="s">
+        <v>794</v>
+      </c>
+      <c r="B134" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C134" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="E134" s="5" t="s">
+        <v>668</v>
+      </c>
+      <c r="F134" s="5" t="s">
+        <v>742</v>
+      </c>
+      <c r="G134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H134" s="5" t="s">
+        <v>795</v>
+      </c>
+      <c r="I134" s="5" t="s">
+        <v>796</v>
+      </c>
+      <c r="J134" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="K134" s="5" t="s">
+        <v>798</v>
+      </c>
+      <c r="L134" s="6" t="s">
+        <v>799</v>
+      </c>
+      <c r="M134" s="5" t="s">
+        <v>800</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -10914,44 +11338,48 @@
     <hyperlink ref="M106" r:id="rId111"/>
     <hyperlink ref="M107" r:id="rId112"/>
     <hyperlink ref="M108" r:id="rId113"/>
     <hyperlink ref="M109" r:id="rId114"/>
     <hyperlink ref="M110" r:id="rId115"/>
     <hyperlink ref="M111" r:id="rId116"/>
     <hyperlink ref="M112" r:id="rId117"/>
     <hyperlink ref="M113" r:id="rId118"/>
     <hyperlink ref="M114" r:id="rId119"/>
     <hyperlink ref="M115" r:id="rId120"/>
     <hyperlink ref="M116" r:id="rId121"/>
     <hyperlink ref="M117" r:id="rId122"/>
     <hyperlink ref="M118" r:id="rId123"/>
     <hyperlink ref="M119" r:id="rId124"/>
     <hyperlink ref="M120" r:id="rId125"/>
     <hyperlink ref="M121" r:id="rId126"/>
     <hyperlink ref="M122" r:id="rId127"/>
     <hyperlink ref="M123" r:id="rId128"/>
     <hyperlink ref="M124" r:id="rId129"/>
     <hyperlink ref="M125" r:id="rId130"/>
     <hyperlink ref="M126" r:id="rId131"/>
     <hyperlink ref="M127" r:id="rId132"/>
     <hyperlink ref="M128" r:id="rId133"/>
     <hyperlink ref="M129" r:id="rId134"/>
     <hyperlink ref="M130" r:id="rId135"/>
+    <hyperlink ref="M131" r:id="rId136"/>
+    <hyperlink ref="M132" r:id="rId137"/>
+    <hyperlink ref="M133" r:id="rId138"/>
+    <hyperlink ref="M134" r:id="rId139"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>