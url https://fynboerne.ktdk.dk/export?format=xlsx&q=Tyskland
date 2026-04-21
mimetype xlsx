--- v2 (2026-03-06)
+++ v3 (2026-04-21)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="904" uniqueCount="613" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="913" uniqueCount="619" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -298,50 +298,93 @@
 Johannes Larsen
 Knud Larsen
 Otto Emil  Paludan
 Alfred Rottbøll
 Hempel Syberg
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Albrecht Warbergs bror, Conrad Warberg, var godsforvalter på Glorup.
 Odenseanerne er muligvis Hempel Syberg og hans datter Thora, som flyttede til Odense i marts 1898.</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen bor på et lille værelse i Firenze. De går på museer og besøger kirker. De spiser godt på restaurant og har kørt med elektrisk sporvogn. Det forsvundne brev er fundet på posthuset.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/uhvb</t>
   </si>
   <si>
     <t>Kæreste Mor!
 1000 Tak for Dit Brev som jeg fik i Dag til Morgen; jeg ventede med Længsel Postens Ankomst, da jeg havde regnet ud, at jeg nok kunde have Brev i Dag, hvis det blev sendt til Højrup! – Det var dejligt at høre, at I alle have det godt, jeg fik ganske vist det andet, Dagen efter at jeg havde skreven, men det jo allerede 14 Dage gammelt; Konsulen og Kn. Larsen havde været paa Posthuset sammen og derfra til Direktøren for at klage, og tilsidst kom Brevet – atter til Kn. Larsen, som heldigvis ikke gav det tilbage til Posthuset, men opsøgte os og fandt os paa et Museum – Konvolutten er aldeles overmalet med Adresser og Overstregninger. – Vi har det ogsaa udmærket og ere glade ved vort Værelse, om Dagen ere vi der jo ikke meget, men om Natten er der saa dejlig stille; de to første Nætter, da vi boede paa Hotel herinde i Byen, kunde vi ikke sove for Støj. – Desværre er Vejret i Gaar og i Dag mindre godt, klart Solskin ganske vist, men en væmmelig Blæst, som hvirvler Støv og Skidt op i Ansigterne paa os. – Vi spise i ”Napoleone” en morsom Beværtning, hvor der altid er en Masse Mennesker, og derfor udmærket god Mad, og meget billig. I Dag er det Fastedag, hvorfor der exeleres i Fisk, vi spiste til Frokost: kogt [tilføjet: kogt] Haj med Citron 
 [skrevet ned langs margen:] Meddel os, hvis der sker noget i Dreyfussagen [tilføjelse slut]
 og Olje, - derefter Blæksprutter med Spinat men tilsidst mente vi dog, at lidt Kød kunde gøre godt, hvorfor vi nød os en Portion Lammesteg med Kartofler og ovenpaa Ost. Du kan se, vi nægter os ikke noget, naar vi spise 4 Retter til Frokost, den bebo [udstreget: bebo] beløb sig kun til 1 Lire 90 C. for os begge tilsammen, altsaa ikke en Gang 1,50 Øre, er det ikke kolossalt billig. Men det er foruden Vin, Vi køber nemlig en Flaske ad Gangen, paa den Maade kan vi drikke ligesaa meget vi vil for o. 35 C. pr Maaltid. – Forleden sad der en gammel Fyr og spiste ved samme Bord som vi. Han saa temmelig fattig og lurvet ud og vi antage ham for en lille Haandværksmester. Til vores store Frobavselse tiltalte han os paa godt Engelsk, og da han mærkede det ikke var vores Sprog – paa tysk. Jeg fik mig imidlertid en italiensk Passiar med ham og vor Forbavselse steg, kan I tro, da det viste sig , at han havde været Professor i italiensk ved Universitetet i London i nogle og tyve Aar: og Tyskland har han gennemrejst for sin Fornøjelse. – Vi gaar paa Museer hver Dag og gærne ogsaa i en Kirke, samt en Tur omkring i Byen. Forleden var vi en dejlig Tur i Fiesole, op med elextrisk Sporv. men ned flottede vi os med en Droske. Vi spiste til Aften – altsaa Middag – deroppe. – Du maa endelig skrive [overstreget: skrive] snart igen, jeg var saa glad ved dit Brev. Nu er Las færdig med at skrive hjem og vi skulle han at spise. – Jeg taaler Maden udmærket, er glad ved Tante Mis’ Middel, som jeg anvender
 [skrevet ned langs siden:] Vi glemte at fejre Mortensaften, ellers ”fejre” vi alt muligt hvilket bestaar i at spise fint hos ”Melili” (gl. Bernhards Restaurant) [Tilføjelse slut]
 [skrevet paa tværs på side 1:] hver Dag. – Nu Farvel! – Rottbølls er her ikke, men de komme muligvis med det første, sagde Konsulen. – Hils alle, vi morede os over Fars og Palams Kastanjeplantager, og i det hele taget over alt, hvad du fortæller. – I komme vel fra Glorup Mandag saa kan dette ligge til I komme hjem. - 1000 Hilsner til alle, ogsaa Odensianerne og Lugge, naar Du skriver, ogsaa Palam fra Las og Eders A
 Fredag – 18</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+- Jensen, Frøken, Erikshaab
+Jakob Ludwig Felix Mendelsohn Bartholdy
+Dudley Pray
+Harris Sawyer
+Nelly Tailor</t>
+  </si>
+  <si>
+    <t>Nelly Taylor/Tailors søster, Mildred, og dennes svigermor kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1568</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer har besøgt Nelly Tailor/Taylor, som lærer hende meget om amerikansk husholdning. En aften fik hun serveret retten "rapid" hos Nelly. Nellys søster, Mildred, var på besøg og fortalte, at hendes svigermor skulle flytte ind hos hende. Dette er almindeligt i USA, men Mildred var ikke glad for arrangementet. 
+Ellen glæder sig til, at sengetæppet kommer med posten. Hun ønsker sig portièrer.
+Harris Sawyer har det for tiden godt. Han er ikke tilfreds med Dudley Pray i laboratoriet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ESRX</t>
+  </si>
+  <si>
+    <t>[Den eller de første sider af brevet mangler]
+Mendelsohn, som Frk. Jensen har spillet så meget. De 4000 Tilhørere klappede, trampede hylede og skreg af Begejstring. 
+– I Eftermiddag, da jeg kom ind til Nelly Tailor, fandt jeg hende travlt beskæftiget med at ”passede til Fremmede”. ["d'et" i "passede" overstreget] Hun skulde have en lille Middag med to Fremmede og var ved at fryse Is, - Hindbæris og Kaffefromage. Jeg satte mig med mit Håndarbejde i en Krog og fik Retterne bragt til Smagning efterhånden som de vare færdige. Jeg lærer mangen en Ting af hende af amerikansk Husholdning, Skik og Brug. Selv om jeg vil indføre mange af vore Skikke i vort Hus, er det jo rart at vide hvordan de gør her også, så jeg kan tage det bedste af begge Slags. I Lørdags tilbragte jeg det meste af Dagen derinde også. Først om Eftermiddagen til Kaffe. Nelly er en stor Kaffesøster, og hun laver den i Tragt ligesom vi hjemme. Mens jeg var der kom hendes yngre Søster Mildred som blev gift i Foråret. Hun fortalte temmelig ynkelig at hendes Svigermoder pludselig havde meldt sig til at komme og leve hos dem foreløbigt, og hun var alt andet end begejstret, men ingenlunde forbavset. Fra et amerikansk Synspunkt er det ganske i sin Orden. Det er et sært ufint Folkefærd som Helhed betragtet. 
+Om Aftenen var vi derinde igen og bleve trakteret med en ”rapid” – et temmelig almindeligt Aftentraktement. Det laves på et Spritapparat på Bordet og består af Ost, opløst i Øl, et Æg, Krydderier og Salt, - spises varm på Kiks. Det lyder forbavsende, men det smager godt.
+Jeg får da Sengetæppet, - jeg har nu fået sat min Næse op efter det, så jeg vil blive slem [”slem” indsat over linjen] skuffet hvis jeg ikke får det. Vores Værelse ser ikke ud efter noget med to forskellige Sengetæpper og det har Chancen for at blive så nydeligt, Tapetet er meget lignende det i Havestuen, Møblerne af samme Slags Træ, Sengene hvide, lakerede med Messingkugler, - Gulvet har hidtil været ”foreløbigt,” men nu har vi fået det ferniseret. - - 
+Sengetæppet kan sendes uden Vanskeligheder, mener Harris og det vil ikke koste ret meget – men sæt endelig via Tyskland på det. Et lille Håndarbejde sendes bedst i en stor Konvolut med Frim.
+Harry har det så godt i denne Tid, han har forholdsvis helt tykke og røde Kinder. Hans Appetit er nu ikke mere så glubende, som den var i Begyndelsen, - hvad jeg anser for et godt Tegn og Maven er ikke nær så vanskelig. 
+Dudley Pray var hård at presse noget ud af i Retning af Fortælling. - Harry er ikke rigtig tilfreds med ham, - han er så klodset i Laboratoriet og slår så meget itu.
+Det kan nok være, I har haft en munter Periode hjemme, - du har det nok ikke med ”en rolig Sytid. – 
+Vort Ønske med blå Broderi er meget ublu, så jeg knap tør fremføre det. Et Sæt Portièrer til mellem denne lille Stue og Entréen. Men vi venter aldeles ikke at få det opfyldt, fordi det er så ublu. Skærm el. Tæppe har vi ingen Anvendelse for, da vi har Tæpperne –
+[Skrevet langs venstre margen s. 4:]
+på hele Året rundt, og ingen Stuevarme at skærme for.
+[Skrevet langs venstre margen s. 3:]
+hvor det glæder mig for Frk. Jensen. 
+[Skrevet langs venstre margen s.1 - s. 2:]
+Det er dog slemt med lille Lugges Mave. Jeg kan intet godt Råd give hende. Men Maltmedicin hjælper ikke i Længden, så jeg har stadig noget Besvær.</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Elna -
 Laurentius Allerup
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
 Lars Christian Balslev
 Thorvald Balslev
 Laura Balslev, f. Leth
 Herman Bang
 Alice Bondesen
 Emil Brandstrup
 Thora  Branner
 - Fibiger, Frøken
 Marie Juul
@@ -1874,53 +1917,50 @@
   <si>
     <t>Fru Syberg er i biografi-afdelingen oprettet som Marie Schou, som var hendes navn under første ægteskab. I anden ægteskab fik hun navnet Syberg. Den omtalte Schou er Jørgen Schou; søn af Fru Syberg og kortvarigt gift med Astrid Warberg-Goldschmidt. 
 Tante = Johanne Caspersen døde 13. februar 1920. 
 Det vides ikke, hvem Oberstens var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0934</t>
   </si>
   <si>
     <t>Det er ikke godt, at lille Erik har ligget så længe syg. Laura Warberg når at komme hjem til hans fødselsdag. 
 Laura har til sin overraskelse været inviteret til middag hos Fru Syberg/Schou, som ellers ikke for tiden er på god fod med Astrid Warberg. Jørgen Schou har en dårlig finger og kan ikke arbejde, og Marie Syberg/Schou klager over fattigdom. Laura håber at kunne give Astrid lidt penge, og Astrid får også mad og linned fra Johanne Caspersen. 
 Laura Warberg besøger mange i Københavnsområdet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PPBs</t>
   </si>
   <si>
     <t>Onsdag d. 24de.
 Kære Johanne!
 Jeg hørte fra Grethe til min Sorg at lille Erik endnu har Temperatur og vel altsaa ligger stadig væk; hvor er det dog svært! Tør han dog ikke komme op. Jeg hørte forleden at ved at ligge saa længe kan der saa let samle sig Slim i Lungerne, er det dog rigtigt af Dr. Hviid at holde ham i Sengen al den Tid. Paa den anden Side bør man jo ikke have Ansvar for raade noget. Jeg kommer lige hjem til hans Fødselsdag, som jo da er d: 30_de_? Astrid mener d: 29de. I Gaar blev jeg til min Forbavselse bedt til Middag hos Fru Syberg. Forholdet med Astrid er jo ikke ellers ret godt for Tiden, men hun Astrid [”Astrid” indsat over linien] syntes jeg skulde modtage den udstrakte Haand og jeg var saa livlig og selskabelig som jeg kunde være. Allerup kom der til Aftenskaffe og Snakken gik storartet. Schou har desværre en meget daarlig Finger og kan slet ikke arbejde eller tjene noget, Fru S. klager ogsaa over Fattigdom da hun har kastet over 3000 paa at købe Bil i Tyskland. Astrid har heller ikke mange Indtægter, saa hun lever ved Grød og Kartofler. Naar jeg kommer hjem haaber jeg at kunde sende hende lidt Penge. Jeg har 2. Form. været oppe og syet for hende, den sidste spiste jeg Frokost der og havde mange gode Madvarer med til hende. I Morgen Form. skal jeg der igen og sye og saa skal jeg glæde hende med en hel Del af Tantes Linned som jeg bad Caspersen om til hende -, og Strømper. Paa Lørdag skal T[ulæseligt] og jeg til Taastrup; I Morgen Aften hos Oberstens – Caspersen og jeg. I Morgen Form. Visit hos Fr. Holstein og Ville Fibiger; ogsaa lidt ud med Thora og Bodild, hvem jeg vil give en Ring som en Slags Konfirmationsgave, hun er nylig fyldt 15 Aar. I Mandags havde jeg en rar Aften hos den søde Ellen Branner med Branners og Astrid. Saa Farvel lille Johanne!
 Kærlige Hilsener til Eder allesammen fra 
 Mor.</t>
   </si>
   <si>
     <t>1920-04-08</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ellen  Sawyer</t>
   </si>
   <si>
     <t>London W.C.
 44-45 Tavistock Sq.</t>
   </si>
   <si>
     <t>Ellen Brønsted
 Johannes Nicolaus Brønsted
 Grethe Jungstedt
 Kurt Jungstedt
 Alhed Larsen
 Johannes Larsen
 Christine  Mackie</t>
   </si>
   <si>
     <t>Kurt Jungstedt blev kaldt Gøsta. Han og Grethe blev gift i 1920. 
 Mrs. Henning og Bennet kendes ikke. 
 Et cloister er en overdækket gang, ofte med buegange og søjler, der omkranser en indre gårdhave.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3775</t>
   </si>
   <si>
     <t>Grethe Sawyer/Jungstedt skal giftes. Christine Mackie og Alhed Larsen synes, at det er skrækkeligt. Ellen Sawyer er ikke enig. Kun tænker hun på, om Kurt/Gøsta Jungstedt er den rette. Måske vil ægteskabet gå ud over Grethes musik, men hun passer den alligevel ikke ordentligt. Ellen og Grethe syr udstyr.
 Det er trist for Louise, at hun mister sin kokkepige/Grethe. Ellen er enig med Grethe om, at Grethe må betale kostpengene tilbage til Louise, men kan Ellen få lov at låne dem? Det er dyrt at få en datter gift. 
@@ -3877,59 +3917,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/J0tW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4DgT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/710v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H6nO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7s4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XtEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TW34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HBXL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzyK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uysG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2nhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aeD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/evO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I72J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7tPK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i43j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yTkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fwJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w14X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uPfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j7gX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/og82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WYXg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YC8U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0SUh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c0TA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LEk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rUB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/an9l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GT5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AKkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cinc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bxB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/35R9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OPcq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPBs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d3Gx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kddx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MyNL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JvdR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xGkgQ4lS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jUix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bKZr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aH2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uwnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FTmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkyY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oFJL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sTyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2mV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q95M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vL8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z4fS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yZ4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/J0tW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4DgT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/710v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H6nO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ESRX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7s4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XtEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TW34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HBXL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzyK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uysG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2nhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aeD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/evO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I72J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7tPK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i43j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yTkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fwJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w14X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uPfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j7gX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/og82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WYXg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YC8U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0SUh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c0TA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LEk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rUB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/an9l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GT5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AKkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cinc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bxB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/35R9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OPcq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPBs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d3Gx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kddx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MyNL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JvdR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xGkgQ4lS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jUix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bKZr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aH2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uwnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FTmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkyY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oFJL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sTyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2mV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q95M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vL8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z4fS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yZ4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M82"/>
+  <dimension ref="A1:M83"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -4207,3380 +4247,3427 @@
         <v>63</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>64</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>66</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="5" t="s">
         <v>67</v>
       </c>
       <c r="L7" s="6" t="s">
         <v>68</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="5" t="s">
+      <c r="A8" s="5" t="n">
+        <v>1899</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="B8" s="5" t="s">
+      <c r="D8" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H8" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="C8" s="5" t="s">
+      <c r="I8" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="D8" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="H8" s="5" t="s">
+      <c r="J8" s="5" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        </is>
       </c>
       <c r="K8" s="5" t="s">
         <v>74</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="M8" s="5"/>
+      <c r="M8" s="5" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>79</v>
+      </c>
+      <c r="D9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G9" s="5" t="s">
-        <v>77</v>
+      <c r="G9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H9" s="5" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>80</v>
+      </c>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K9" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="M9" s="5" t="s">
         <v>82</v>
       </c>
+      <c r="M9" s="5"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="F10" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G10" s="5" t="s">
         <v>84</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="H10" s="5" t="s">
         <v>85</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>86</v>
       </c>
       <c r="J10" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="K10" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="K10" s="5" t="s">
+      <c r="L10" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="L10" s="6" t="s">
+      <c r="M10" s="5" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="F11" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G11" s="5" t="s">
+      <c r="F11" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="G11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="J11" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="H11" s="5" t="s">
+      <c r="K11" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="I11" s="5" t="s">
+      <c r="L11" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="J11" s="5" t="s">
+      <c r="M11" s="5" t="s">
         <v>97</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>93</v>
-[...4 lines deleted...]
-        </is>
+        <v>100</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="F12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="H12" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="H12" s="5" t="s">
+      <c r="I12" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="I12" s="5" t="s">
+      <c r="J12" s="5" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="K12" s="5" t="s">
         <v>105</v>
       </c>
       <c r="L12" s="6" t="s">
         <v>106</v>
       </c>
       <c r="M12" s="5" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>108</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>72</v>
+        <v>99</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="E13" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G13" s="5" t="s">
         <v>109</v>
       </c>
-      <c r="F13" s="5" t="s">
+      <c r="H13" s="5" t="s">
         <v>110</v>
       </c>
-      <c r="G13" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H13" s="5" t="s">
+      <c r="I13" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="I13" s="5" t="s">
+      <c r="J13" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="K13" s="5" t="s">
         <v>112</v>
       </c>
-      <c r="J13" s="5" t="s">
+      <c r="L13" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="K13" s="5" t="s">
+      <c r="M13" s="5" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>93</v>
-[...11 lines deleted...]
-      <c r="G14" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="G14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H14" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="H14" s="5" t="s">
+      <c r="I14" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="I14" s="5" t="s">
+      <c r="J14" s="5" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="K14" s="5" t="s">
         <v>121</v>
       </c>
       <c r="L14" s="6" t="s">
         <v>122</v>
       </c>
       <c r="M14" s="5" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>124</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G15" s="5" t="s">
         <v>125</v>
       </c>
-      <c r="D15" s="5" t="s">
+      <c r="H15" s="5" t="s">
         <v>126</v>
       </c>
-      <c r="E15" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G15" s="5" t="s">
+      <c r="I15" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="H15" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I15" s="5"/>
       <c r="J15" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="K15" s="5" t="s">
         <v>128</v>
       </c>
-      <c r="K15" s="5" t="s">
+      <c r="L15" s="6" t="s">
         <v>129</v>
       </c>
-      <c r="L15" s="6" t="s">
+      <c r="M15" s="5" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="D16" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...3 lines deleted...]
-        <v>46</v>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G16" s="5" t="s">
         <v>134</v>
       </c>
-      <c r="H16" s="5" t="s">
-        <v>135</v>
+      <c r="H16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I16" s="5"/>
       <c r="J16" s="5" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="K16" s="5" t="s">
         <v>136</v>
       </c>
       <c r="L16" s="6" t="s">
         <v>137</v>
       </c>
       <c r="M16" s="5" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
         <v>139</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>126</v>
+        <v>140</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>125</v>
-[...17 lines deleted...]
-        </is>
+        <v>133</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>142</v>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>92</v>
+        <v>133</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>145</v>
-[...7 lines deleted...]
-        </is>
+        <v>132</v>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>147</v>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H18" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I18" s="5" t="s">
+      <c r="H18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="K18" s="5" t="s">
         <v>148</v>
       </c>
-      <c r="J18" s="5" t="s">
+      <c r="L18" s="6" t="s">
         <v>149</v>
       </c>
-      <c r="K18" s="5" t="s">
+      <c r="M18" s="5" t="s">
         <v>150</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="F19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H19" s="5" t="s">
         <v>154</v>
       </c>
-      <c r="D19" s="5" t="s">
-[...5 lines deleted...]
-      <c r="F19" s="5" t="s">
+      <c r="I19" s="5" t="s">
         <v>155</v>
       </c>
-      <c r="G19" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H19" s="5" t="s">
+      <c r="J19" s="5" t="s">
         <v>156</v>
       </c>
-      <c r="I19" s="5"/>
-      <c r="J19" s="5" t="s">
+      <c r="K19" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="K19" s="5" t="s">
+      <c r="L19" s="6" t="s">
         <v>158</v>
       </c>
-      <c r="L19" s="6" t="s">
+      <c r="M19" s="5" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>72</v>
+        <v>161</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>16</v>
+        <v>126</v>
       </c>
       <c r="E20" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F20" s="5" t="s">
         <v>162</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="s">
         <v>163</v>
       </c>
-      <c r="I20" s="5" t="s">
+      <c r="I20" s="5"/>
+      <c r="J20" s="5" t="s">
         <v>164</v>
       </c>
-      <c r="J20" s="5" t="s">
+      <c r="K20" s="5" t="s">
         <v>165</v>
       </c>
-      <c r="K20" s="5" t="s">
+      <c r="L20" s="6" t="s">
         <v>166</v>
       </c>
-      <c r="L20" s="6" t="s">
+      <c r="M20" s="5" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D21" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D21" s="5" t="s">
-[...7 lines deleted...]
-      <c r="F21" s="5" t="s">
+      <c r="E21" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="F21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H21" s="5" t="s">
         <v>170</v>
       </c>
-      <c r="G21" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H21" s="5" t="s">
+      <c r="I21" s="5" t="s">
         <v>171</v>
       </c>
-      <c r="I21" s="5" t="s">
+      <c r="J21" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="J21" s="5" t="s">
+      <c r="K21" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="K21" s="5" t="s">
+      <c r="L21" s="6" t="s">
         <v>174</v>
       </c>
-      <c r="L21" s="6" t="s">
+      <c r="M21" s="5" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="G22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H22" s="5" t="s">
         <v>178</v>
       </c>
-      <c r="D22" s="5" t="s">
-[...20 lines deleted...]
-      <c r="I22" s="5"/>
+      <c r="I22" s="5" t="s">
+        <v>179</v>
+      </c>
       <c r="J22" s="5" t="s">
-        <v>157</v>
+        <v>180</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>183</v>
+        <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="E23" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="I23" s="5"/>
+      <c r="J23" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="K23" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="F23" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G23" s="5" t="s">
+      <c r="L23" s="6" t="s">
         <v>187</v>
       </c>
-      <c r="H23" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I23" s="5" t="s">
+      <c r="M23" s="5" t="s">
         <v>188</v>
-      </c>
-[...10 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="D24" s="5" t="s">
         <v>192</v>
       </c>
-      <c r="B24" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E24" s="5" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="F24" s="5" t="s">
         <v>193</v>
       </c>
-      <c r="G24" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H24" s="5" t="s">
+      <c r="F24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G24" s="5" t="s">
         <v>194</v>
+      </c>
+      <c r="H24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I24" s="5" t="s">
         <v>195</v>
       </c>
       <c r="J24" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="K24" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="K24" s="5" t="s">
+      <c r="L24" s="6" t="s">
         <v>197</v>
       </c>
-      <c r="L24" s="6" t="s">
+      <c r="M24" s="5" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="F25" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="B25" s="5" t="s">
+      <c r="G25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H25" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="C25" s="5" t="s">
+      <c r="I25" s="5" t="s">
         <v>202</v>
       </c>
-      <c r="D25" s="5" t="s">
+      <c r="J25" s="5" t="s">
         <v>203</v>
       </c>
-      <c r="E25" s="5" t="s">
+      <c r="K25" s="5" t="s">
         <v>204</v>
       </c>
-      <c r="F25" s="5" t="s">
+      <c r="L25" s="6" t="s">
         <v>205</v>
       </c>
-      <c r="G25" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I25" s="5" t="s">
+      <c r="M25" s="5" t="s">
         <v>206</v>
-      </c>
-[...10 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="E26" s="5" t="s">
         <v>211</v>
       </c>
-      <c r="B26" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F26" s="5" t="s">
-        <v>45</v>
+        <v>212</v>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I26" s="5" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="J26" s="5" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>218</v>
+        <v>35</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I27" s="5" t="s">
         <v>219</v>
       </c>
       <c r="J27" s="5" t="s">
         <v>220</v>
       </c>
-      <c r="K27" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K27" s="5" t="s">
+        <v>221</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>14</v>
+        <v>208</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I28" s="5" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="J28" s="5" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="K28" s="5" t="s">
         <v>227</v>
+      </c>
+      <c r="K28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L28" s="6" t="s">
         <v>228</v>
       </c>
       <c r="M28" s="5" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
         <v>230</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>201</v>
+        <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="E29" s="5" t="s">
         <v>231</v>
       </c>
-      <c r="D29" s="5" t="s">
+      <c r="F29" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="G29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I29" s="5" t="s">
         <v>232</v>
       </c>
-      <c r="E29" s="5" t="s">
+      <c r="J29" s="5" t="s">
         <v>233</v>
       </c>
-      <c r="F29" s="5" t="s">
+      <c r="K29" s="5" t="s">
         <v>234</v>
       </c>
-      <c r="G29" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I29" s="5" t="s">
+      <c r="L29" s="6" t="s">
         <v>235</v>
       </c>
-      <c r="J29" s="5" t="s">
+      <c r="M29" s="5" t="s">
         <v>236</v>
-      </c>
-[...7 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="E30" s="5" t="s">
         <v>240</v>
       </c>
-      <c r="B30" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D30" s="5" t="s">
+      <c r="F30" s="5" t="s">
         <v>241</v>
       </c>
-      <c r="E30" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H30" s="5" t="s">
-        <v>92</v>
+      <c r="H30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I30" s="5" t="s">
         <v>242</v>
       </c>
       <c r="J30" s="5" t="s">
         <v>243</v>
       </c>
       <c r="K30" s="5" t="s">
         <v>244</v>
       </c>
       <c r="L30" s="6" t="s">
         <v>245</v>
       </c>
       <c r="M30" s="5" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
         <v>247</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>202</v>
+        <v>238</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>203</v>
+        <v>248</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>248</v>
+        <v>240</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H31" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H31" s="5" t="s">
+        <v>99</v>
       </c>
       <c r="I31" s="5" t="s">
         <v>249</v>
       </c>
       <c r="J31" s="5" t="s">
         <v>250</v>
       </c>
       <c r="K31" s="5" t="s">
         <v>251</v>
       </c>
       <c r="L31" s="6" t="s">
         <v>252</v>
       </c>
       <c r="M31" s="5" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
         <v>254</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>14</v>
+        <v>208</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>44</v>
+        <v>209</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>24</v>
+        <v>210</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>255</v>
       </c>
-      <c r="F32" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G32" s="5" t="s">
+      <c r="F32" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="G32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I32" s="5" t="s">
         <v>256</v>
       </c>
-      <c r="H32" s="5" t="s">
+      <c r="J32" s="5" t="s">
         <v>257</v>
       </c>
-      <c r="I32" s="5" t="s">
+      <c r="K32" s="5" t="s">
         <v>258</v>
       </c>
-      <c r="J32" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K32" s="5" t="s">
+      <c r="L32" s="6" t="s">
         <v>259</v>
       </c>
-      <c r="L32" s="6" t="s">
+      <c r="M32" s="5" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D33" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="D33" s="5" t="s">
-[...7 lines deleted...]
-      <c r="F33" s="5" t="s">
+      <c r="E33" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="F33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G33" s="5" t="s">
         <v>263</v>
       </c>
-      <c r="G33" s="5" t="s">
+      <c r="H33" s="5" t="s">
         <v>264</v>
       </c>
-      <c r="H33" s="5" t="s">
+      <c r="I33" s="5" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="J33" s="5" t="s">
         <v>49</v>
       </c>
       <c r="K33" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="L33" s="6" t="s">
         <v>267</v>
       </c>
-      <c r="L33" s="6" t="s">
+      <c r="M33" s="5" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F34" s="5" t="s">
-        <v>84</v>
-[...4 lines deleted...]
-        </is>
+        <v>270</v>
+      </c>
+      <c r="G34" s="5" t="s">
+        <v>271</v>
       </c>
       <c r="H34" s="5" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="J34" s="5" t="s">
-        <v>273</v>
+        <v>49</v>
       </c>
       <c r="K34" s="5" t="s">
         <v>274</v>
       </c>
       <c r="L34" s="6" t="s">
         <v>275</v>
       </c>
       <c r="M34" s="5" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
         <v>277</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F35" s="5" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
         <v>278</v>
       </c>
       <c r="I35" s="5" t="s">
         <v>279</v>
       </c>
       <c r="J35" s="5" t="s">
         <v>280</v>
       </c>
       <c r="K35" s="5" t="s">
         <v>281</v>
       </c>
       <c r="L35" s="6" t="s">
         <v>282</v>
       </c>
       <c r="M35" s="5" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
         <v>284</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="E36" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="G36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H36" s="5" t="s">
         <v>285</v>
       </c>
-      <c r="F36" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H36" s="5" t="s">
+      <c r="I36" s="5" t="s">
         <v>286</v>
       </c>
-      <c r="I36" s="5" t="s">
+      <c r="J36" s="5" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="K36" s="5" t="s">
         <v>288</v>
       </c>
       <c r="L36" s="6" t="s">
         <v>289</v>
       </c>
       <c r="M36" s="5" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
         <v>291</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>72</v>
+        <v>99</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>16</v>
+        <v>185</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>162</v>
+        <v>292</v>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>292</v>
-[...1 lines deleted...]
-      <c r="I37" s="5"/>
+        <v>293</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>294</v>
+      </c>
       <c r="J37" s="5" t="s">
-        <v>293</v>
+        <v>156</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>126</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>169</v>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="I38" s="5"/>
       <c r="J38" s="5" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>16</v>
+        <v>99</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>304</v>
-[...1 lines deleted...]
-      <c r="E39" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H39" s="5" t="s">
         <v>305</v>
       </c>
-      <c r="F39" s="5" t="s">
+      <c r="I39" s="5"/>
+      <c r="J39" s="5" t="s">
         <v>306</v>
       </c>
-      <c r="G39" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H39" s="5" t="s">
+      <c r="K39" s="5" t="s">
         <v>307</v>
       </c>
-      <c r="I39" s="5" t="s">
+      <c r="L39" s="6" t="s">
         <v>308</v>
       </c>
-      <c r="J39" s="5" t="s">
+      <c r="M39" s="5" t="s">
         <v>309</v>
-      </c>
-[...7 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>178</v>
+        <v>311</v>
       </c>
       <c r="E40" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="G40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H40" s="5" t="s">
         <v>314</v>
       </c>
-      <c r="F40" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H40" s="5" t="s">
+      <c r="I40" s="5" t="s">
         <v>315</v>
       </c>
-      <c r="I40" s="5" t="s">
+      <c r="J40" s="5" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="K40" s="5" t="s">
         <v>317</v>
       </c>
       <c r="L40" s="6" t="s">
         <v>318</v>
       </c>
       <c r="M40" s="5" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
         <v>320</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="J41" s="5" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>24</v>
+        <v>99</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>185</v>
       </c>
-      <c r="E42" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E42" s="5" t="s">
+        <v>321</v>
       </c>
       <c r="F42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
-        <v>44</v>
+        <v>328</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="J42" s="5" t="s">
-        <v>30</v>
+        <v>156</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H43" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="D43" s="5" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="I43" s="5" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="J43" s="5" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D44" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="D44" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E44" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="F44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G44" s="5" t="s">
+      <c r="G44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H44" s="5" t="s">
         <v>339</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="I44" s="5" t="s">
         <v>340</v>
       </c>
       <c r="J44" s="5" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="K44" s="5" t="s">
         <v>341</v>
       </c>
       <c r="L44" s="6" t="s">
         <v>342</v>
       </c>
       <c r="M44" s="5" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
         <v>344</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>345</v>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G45" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H45" s="5" t="s">
+      <c r="G45" s="5" t="s">
         <v>346</v>
+      </c>
+      <c r="H45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I45" s="5" t="s">
         <v>347</v>
       </c>
       <c r="J45" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="K45" s="5" t="s">
         <v>348</v>
       </c>
-      <c r="K45" s="5" t="s">
+      <c r="L45" s="6" t="s">
         <v>349</v>
       </c>
-      <c r="L45" s="6" t="s">
+      <c r="M45" s="5" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H46" s="5" t="s">
         <v>353</v>
       </c>
-      <c r="D46" s="5" t="s">
-[...5 lines deleted...]
-      <c r="F46" s="5" t="s">
+      <c r="I46" s="5" t="s">
         <v>354</v>
       </c>
-      <c r="G46" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H46" s="5" t="s">
+      <c r="J46" s="5" t="s">
         <v>355</v>
       </c>
-      <c r="I46" s="5" t="s">
+      <c r="K46" s="5" t="s">
         <v>356</v>
       </c>
-      <c r="J46" s="5" t="s">
+      <c r="L46" s="6" t="s">
         <v>357</v>
       </c>
-      <c r="K46" s="5" t="s">
+      <c r="M46" s="5" t="s">
         <v>358</v>
-      </c>
-[...4 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>201</v>
+        <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>16</v>
+        <v>70</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F47" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="G47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H47" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="I47" s="5" t="s">
         <v>362</v>
       </c>
-      <c r="G47" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H47" s="5" t="s">
+      <c r="J47" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="I47" s="5" t="s">
+      <c r="K47" s="5" t="s">
         <v>364</v>
       </c>
-      <c r="J47" s="5" t="s">
+      <c r="L47" s="6" t="s">
         <v>365</v>
       </c>
-      <c r="K47" s="5" t="s">
+      <c r="M47" s="5" t="s">
         <v>366</v>
-      </c>
-[...4 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="G48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H48" s="5" t="s">
         <v>369</v>
       </c>
-      <c r="B48" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E48" s="5" t="s">
+      <c r="I48" s="5" t="s">
         <v>370</v>
       </c>
-      <c r="F48" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H48" s="5" t="s">
+      <c r="J48" s="5" t="s">
         <v>371</v>
       </c>
-      <c r="I48" s="5" t="s">
+      <c r="K48" s="5" t="s">
         <v>372</v>
       </c>
-      <c r="J48" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K48" s="5" t="s">
+      <c r="L48" s="6" t="s">
         <v>373</v>
       </c>
-      <c r="L48" s="6" t="s">
+      <c r="M48" s="5" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="D49" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="F49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H49" s="5" t="s">
         <v>377</v>
       </c>
-      <c r="E49" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H49" s="5" t="s">
+      <c r="I49" s="5" t="s">
         <v>378</v>
       </c>
-      <c r="I49" s="5" t="s">
+      <c r="J49" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="K49" s="5" t="s">
         <v>379</v>
       </c>
-      <c r="J49" s="5" t="s">
+      <c r="L49" s="6" t="s">
         <v>380</v>
       </c>
-      <c r="K49" s="5" t="s">
+      <c r="M49" s="5" t="s">
         <v>381</v>
-      </c>
-[...4 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>178</v>
+        <v>383</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="I50" s="5" t="s">
         <v>385</v>
       </c>
-      <c r="I50" s="5" t="s">
+      <c r="J50" s="5" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="K50" s="5" t="s">
         <v>387</v>
       </c>
       <c r="L50" s="6" t="s">
         <v>388</v>
       </c>
       <c r="M50" s="5" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
         <v>390</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="E51" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H51" s="5" t="s">
         <v>391</v>
       </c>
-      <c r="F51" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H51" s="5" t="s">
+      <c r="I51" s="5" t="s">
         <v>392</v>
       </c>
-      <c r="I51" s="5" t="s">
+      <c r="J51" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="K51" s="5" t="s">
         <v>393</v>
       </c>
-      <c r="J51" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K51" s="5" t="s">
+      <c r="L51" s="6" t="s">
         <v>394</v>
       </c>
-      <c r="L51" s="6" t="s">
+      <c r="M51" s="5" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>44</v>
+        <v>99</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>24</v>
+        <v>185</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>45</v>
+        <v>397</v>
       </c>
       <c r="F52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
         <v>398</v>
       </c>
       <c r="I52" s="5" t="s">
         <v>399</v>
       </c>
       <c r="J52" s="5" t="s">
-        <v>49</v>
+        <v>156</v>
       </c>
       <c r="K52" s="5" t="s">
         <v>400</v>
       </c>
       <c r="L52" s="6" t="s">
         <v>401</v>
       </c>
       <c r="M52" s="5" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
         <v>403</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>71</v>
+        <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="D53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D53" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="5" t="s">
         <v>404</v>
       </c>
-      <c r="I53" s="5"/>
-[...8 lines deleted...]
-        </is>
+      <c r="I53" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="J53" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="K53" s="5" t="s">
+        <v>406</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>405</v>
-[...1 lines deleted...]
-      <c r="M53" s="5"/>
+        <v>407</v>
+      </c>
+      <c r="M53" s="5" t="s">
+        <v>408</v>
+      </c>
     </row>
     <row r="54">
-      <c r="A54" s="5" t="n">
-        <v>1928</v>
+      <c r="A54" s="5" t="s">
+        <v>409</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>338</v>
-[...5 lines deleted...]
-        <v>407</v>
+        <v>44</v>
+      </c>
+      <c r="D54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="5" t="s">
-        <v>178</v>
-[...7 lines deleted...]
-      <c r="K54" s="5" t="s">
         <v>410</v>
+      </c>
+      <c r="I54" s="5"/>
+      <c r="J54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L54" s="6" t="s">
         <v>411</v>
       </c>
-      <c r="M54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M54" s="5"/>
     </row>
     <row r="55">
-      <c r="A55" s="5" t="s">
-        <v>413</v>
+      <c r="A55" s="5" t="n">
+        <v>1928</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>44</v>
+        <v>345</v>
       </c>
       <c r="D55" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="F55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H55" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="I55" s="5" t="s">
         <v>414</v>
       </c>
-      <c r="E55" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H55" s="5" t="s">
+      <c r="J55" s="5" t="s">
         <v>415</v>
       </c>
-      <c r="I55" s="5" t="s">
+      <c r="K55" s="5" t="s">
         <v>416</v>
       </c>
-      <c r="J55" s="5" t="s">
+      <c r="L55" s="6" t="s">
         <v>417</v>
       </c>
-      <c r="K55" s="5" t="s">
+      <c r="M55" s="5" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>145</v>
+        <v>420</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>314</v>
+        <v>45</v>
       </c>
       <c r="F56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H56" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="I56" s="5" t="s">
         <v>422</v>
       </c>
-      <c r="I56" s="5" t="s">
+      <c r="J56" s="5" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="K56" s="5" t="s">
         <v>424</v>
       </c>
       <c r="L56" s="6" t="s">
         <v>425</v>
       </c>
       <c r="M56" s="5" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
         <v>427</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>353</v>
+        <v>99</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>304</v>
-[...4 lines deleted...]
-        </is>
+        <v>152</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>321</v>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="s">
         <v>428</v>
       </c>
       <c r="I57" s="5" t="s">
         <v>429</v>
       </c>
       <c r="J57" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="K57" s="5" t="s">
         <v>430</v>
       </c>
-      <c r="K57" s="5" t="s">
+      <c r="L57" s="6" t="s">
         <v>431</v>
       </c>
-      <c r="L57" s="6" t="s">
+      <c r="M57" s="5" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>92</v>
+        <v>70</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>311</v>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H58" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="I58" s="5" t="s">
         <v>435</v>
       </c>
-      <c r="I58" s="5" t="s">
+      <c r="J58" s="5" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="K58" s="5" t="s">
         <v>437</v>
       </c>
       <c r="L58" s="6" t="s">
         <v>438</v>
       </c>
       <c r="M58" s="5" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
         <v>440</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>145</v>
+        <v>185</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G59" s="5" t="s">
+      <c r="G59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H59" s="5" t="s">
         <v>441</v>
       </c>
-      <c r="H59" s="5" t="s">
+      <c r="I59" s="5" t="s">
         <v>442</v>
       </c>
-      <c r="I59" s="5" t="s">
+      <c r="J59" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="K59" s="5" t="s">
         <v>443</v>
       </c>
-      <c r="J59" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K59" s="5" t="s">
+      <c r="L59" s="6" t="s">
         <v>444</v>
       </c>
-      <c r="L59" s="6" t="s">
+      <c r="M59" s="5" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="F60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G60" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G60" s="5" t="s">
+        <v>447</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>448</v>
       </c>
       <c r="I60" s="5" t="s">
         <v>449</v>
       </c>
       <c r="J60" s="5" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="K60" s="5" t="s">
         <v>450</v>
       </c>
       <c r="L60" s="6" t="s">
         <v>451</v>
       </c>
       <c r="M60" s="5" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
         <v>453</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>178</v>
+        <v>152</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
         <v>454</v>
       </c>
-      <c r="I61" s="5"/>
+      <c r="I61" s="5" t="s">
+        <v>455</v>
+      </c>
       <c r="J61" s="5" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="F62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="s">
-        <v>459</v>
-[...1 lines deleted...]
-      <c r="I62" s="5" t="s">
         <v>460</v>
       </c>
+      <c r="I62" s="5"/>
       <c r="J62" s="5" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="K62" s="5" t="s">
         <v>461</v>
       </c>
       <c r="L62" s="6" t="s">
         <v>462</v>
       </c>
       <c r="M62" s="5" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
         <v>464</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>145</v>
+        <v>185</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G63" s="5" t="s">
+      <c r="G63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H63" s="5" t="s">
         <v>465</v>
       </c>
-      <c r="H63" s="5" t="s">
+      <c r="I63" s="5" t="s">
         <v>466</v>
       </c>
-      <c r="I63" s="5" t="s">
+      <c r="J63" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="K63" s="5" t="s">
         <v>467</v>
       </c>
-      <c r="J63" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K63" s="5" t="s">
+      <c r="L63" s="6" t="s">
         <v>468</v>
       </c>
-      <c r="L63" s="6" t="s">
+      <c r="M63" s="5" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="F64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G64" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G64" s="5" t="s">
+        <v>471</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>472</v>
       </c>
       <c r="I64" s="5" t="s">
         <v>473</v>
       </c>
       <c r="J64" s="5" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="K64" s="5" t="s">
         <v>474</v>
       </c>
       <c r="L64" s="6" t="s">
         <v>475</v>
       </c>
       <c r="M64" s="5" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
         <v>477</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>345</v>
+        <v>99</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>72</v>
-[...4 lines deleted...]
-        </is>
+        <v>152</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>321</v>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
         <v>478</v>
       </c>
       <c r="I65" s="5" t="s">
         <v>479</v>
       </c>
       <c r="J65" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="K65" s="5" t="s">
         <v>480</v>
       </c>
-      <c r="K65" s="5" t="s">
+      <c r="L65" s="6" t="s">
         <v>481</v>
       </c>
-      <c r="L65" s="6" t="s">
+      <c r="M65" s="5" t="s">
         <v>482</v>
-      </c>
-[...1 lines deleted...]
-        <v>483</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>338</v>
+        <v>352</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>406</v>
+        <v>79</v>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H66" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="I66" s="5" t="s">
         <v>485</v>
       </c>
-      <c r="I66" s="5"/>
       <c r="J66" s="5" t="s">
-        <v>417</v>
+        <v>486</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>412</v>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H67" s="5" t="s">
-        <v>490</v>
-[...1 lines deleted...]
-      <c r="I67" s="5" t="s">
         <v>491</v>
       </c>
+      <c r="I67" s="5"/>
       <c r="J67" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="K67" s="5" t="s">
         <v>492</v>
       </c>
       <c r="L67" s="6" t="s">
         <v>493</v>
       </c>
       <c r="M67" s="5" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
         <v>495</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>345</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>72</v>
+        <v>412</v>
       </c>
       <c r="E68" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H68" s="5" t="s">
         <v>496</v>
       </c>
-      <c r="F68" s="5" t="s">
+      <c r="I68" s="5" t="s">
         <v>497</v>
       </c>
-      <c r="G68" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H68" s="5" t="s">
+      <c r="J68" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="K68" s="5" t="s">
         <v>498</v>
       </c>
-      <c r="I68" s="5" t="s">
+      <c r="L68" s="6" t="s">
         <v>499</v>
       </c>
-      <c r="J68" s="5" t="s">
+      <c r="M68" s="5" t="s">
         <v>500</v>
-      </c>
-[...7 lines deleted...]
-        <v>503</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>92</v>
+        <v>352</v>
       </c>
       <c r="D69" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="E69" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="F69" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="G69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H69" s="5" t="s">
+        <v>504</v>
+      </c>
+      <c r="I69" s="5" t="s">
         <v>505</v>
       </c>
-      <c r="E69" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H69" s="5" t="s">
+      <c r="J69" s="5" t="s">
         <v>506</v>
       </c>
-      <c r="I69" s="5" t="s">
+      <c r="K69" s="5" t="s">
         <v>507</v>
       </c>
-      <c r="J69" s="5" t="s">
+      <c r="L69" s="6" t="s">
         <v>508</v>
       </c>
-      <c r="K69" s="5" t="s">
+      <c r="M69" s="5" t="s">
         <v>509</v>
-      </c>
-[...4 lines deleted...]
-        <v>511</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>345</v>
+        <v>99</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>72</v>
+        <v>511</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>496</v>
-[...2 lines deleted...]
-        <v>497</v>
+        <v>321</v>
+      </c>
+      <c r="F70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="I70" s="5" t="s">
         <v>513</v>
       </c>
-      <c r="I70" s="5" t="s">
+      <c r="J70" s="5" t="s">
         <v>514</v>
       </c>
-      <c r="J70" s="5" t="s">
+      <c r="K70" s="5" t="s">
         <v>515</v>
       </c>
-      <c r="K70" s="5" t="s">
+      <c r="L70" s="6" t="s">
         <v>516</v>
       </c>
-      <c r="L70" s="6" t="s">
+      <c r="M70" s="5" t="s">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>518</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="E71" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="F71" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="G71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H71" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="I71" s="5" t="s">
         <v>520</v>
       </c>
-      <c r="F71" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H71" s="5" t="s">
+      <c r="J71" s="5" t="s">
         <v>521</v>
       </c>
-      <c r="I71" s="5" t="s">
+      <c r="K71" s="5" t="s">
         <v>522</v>
       </c>
-      <c r="J71" s="5" t="s">
+      <c r="L71" s="6" t="s">
         <v>523</v>
       </c>
-      <c r="K71" s="5" t="s">
+      <c r="M71" s="5" t="s">
         <v>524</v>
-      </c>
-[...4 lines deleted...]
-        <v>526</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="D72" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="E72" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="F72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H72" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="I72" s="5" t="s">
         <v>528</v>
       </c>
-      <c r="E72" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H72" s="5" t="s">
+      <c r="J72" s="5" t="s">
         <v>529</v>
       </c>
-      <c r="I72" s="5" t="s">
+      <c r="K72" s="5" t="s">
         <v>530</v>
       </c>
-      <c r="J72" s="5" t="s">
+      <c r="L72" s="6" t="s">
         <v>531</v>
       </c>
-      <c r="K72" s="5" t="s">
+      <c r="M72" s="5" t="s">
         <v>532</v>
-      </c>
-[...4 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="E73" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="F73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H73" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="I73" s="5" t="s">
         <v>536</v>
       </c>
-      <c r="D73" s="5" t="s">
+      <c r="J73" s="5" t="s">
         <v>537</v>
       </c>
-      <c r="E73" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H73" s="5" t="s">
+      <c r="K73" s="5" t="s">
         <v>538</v>
       </c>
-      <c r="I73" s="5" t="s">
+      <c r="L73" s="6" t="s">
         <v>539</v>
       </c>
-      <c r="J73" s="5" t="s">
+      <c r="M73" s="5" t="s">
         <v>540</v>
-      </c>
-[...7 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>44</v>
+        <v>542</v>
       </c>
       <c r="D74" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="F74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H74" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="I74" s="5" t="s">
         <v>545</v>
       </c>
-      <c r="E74" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F74" s="5" t="s">
+      <c r="J74" s="5" t="s">
         <v>546</v>
       </c>
-      <c r="G74" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H74" s="5" t="s">
+      <c r="K74" s="5" t="s">
         <v>547</v>
       </c>
-      <c r="I74" s="5" t="s">
+      <c r="L74" s="6" t="s">
         <v>548</v>
       </c>
-      <c r="J74" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K74" s="5" t="s">
+      <c r="M74" s="5" t="s">
         <v>549</v>
-      </c>
-[...4 lines deleted...]
-        <v>551</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>345</v>
+        <v>44</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>72</v>
+        <v>551</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>496</v>
+        <v>45</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>497</v>
+        <v>552</v>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="5" t="s">
         <v>553</v>
       </c>
       <c r="I75" s="5" t="s">
         <v>554</v>
       </c>
       <c r="J75" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="K75" s="5" t="s">
         <v>555</v>
       </c>
-      <c r="K75" s="5" t="s">
+      <c r="L75" s="6" t="s">
         <v>556</v>
       </c>
-      <c r="L75" s="6" t="s">
+      <c r="M75" s="5" t="s">
         <v>557</v>
-      </c>
-[...1 lines deleted...]
-        <v>558</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>44</v>
+        <v>352</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>545</v>
+        <v>79</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>45</v>
+        <v>502</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>546</v>
+        <v>503</v>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="s">
+        <v>559</v>
+      </c>
+      <c r="I76" s="5" t="s">
         <v>560</v>
       </c>
-      <c r="I76" s="5" t="s">
+      <c r="J76" s="5" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
       <c r="K76" s="5" t="s">
         <v>562</v>
       </c>
       <c r="L76" s="6" t="s">
         <v>563</v>
       </c>
       <c r="M76" s="5" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
         <v>565</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>345</v>
+        <v>44</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>72</v>
+        <v>551</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>496</v>
+        <v>45</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>497</v>
+        <v>552</v>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="5" t="s">
         <v>566</v>
       </c>
       <c r="I77" s="5" t="s">
         <v>567</v>
       </c>
       <c r="J77" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="K77" s="5" t="s">
         <v>568</v>
       </c>
-      <c r="K77" s="5" t="s">
+      <c r="L77" s="6" t="s">
         <v>569</v>
       </c>
-      <c r="L77" s="6" t="s">
+      <c r="M77" s="5" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="I78" s="5" t="s">
         <v>573</v>
       </c>
-      <c r="I78" s="5" t="s">
+      <c r="J78" s="5" t="s">
         <v>574</v>
       </c>
-      <c r="J78" s="5" t="s">
+      <c r="K78" s="5" t="s">
         <v>575</v>
       </c>
-      <c r="K78" s="5" t="s">
+      <c r="L78" s="6" t="s">
         <v>576</v>
       </c>
-      <c r="L78" s="6" t="s">
+      <c r="M78" s="5" t="s">
         <v>577</v>
-      </c>
-[...1 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>520</v>
+        <v>502</v>
       </c>
       <c r="F79" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="G79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H79" s="5" t="s">
+        <v>579</v>
+      </c>
+      <c r="I79" s="5" t="s">
         <v>580</v>
       </c>
-      <c r="G79" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H79" s="5" t="s">
+      <c r="J79" s="5" t="s">
         <v>581</v>
       </c>
-      <c r="I79" s="5" t="s">
+      <c r="K79" s="5" t="s">
         <v>582</v>
       </c>
-      <c r="J79" s="5" t="s">
+      <c r="L79" s="6" t="s">
         <v>583</v>
       </c>
-      <c r="K79" s="5" t="s">
+      <c r="M79" s="5" t="s">
         <v>584</v>
-      </c>
-[...4 lines deleted...]
-        <v>586</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>72</v>
+        <v>352</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>345</v>
+        <v>79</v>
       </c>
       <c r="E80" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="F80" s="5" t="s">
+        <v>586</v>
+      </c>
+      <c r="G80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H80" s="5" t="s">
+        <v>587</v>
+      </c>
+      <c r="I80" s="5" t="s">
         <v>588</v>
       </c>
-      <c r="F80" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H80" s="5" t="s">
+      <c r="J80" s="5" t="s">
         <v>589</v>
       </c>
-      <c r="I80" s="5" t="s">
+      <c r="K80" s="5" t="s">
         <v>590</v>
       </c>
-      <c r="J80" s="5" t="s">
+      <c r="L80" s="6" t="s">
         <v>591</v>
       </c>
-      <c r="K80" s="5" t="s">
+      <c r="M80" s="5" t="s">
         <v>592</v>
-      </c>
-[...4 lines deleted...]
-        <v>594</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="E81" s="5" t="s">
+        <v>594</v>
+      </c>
+      <c r="F81" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="G81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H81" s="5" t="s">
+        <v>595</v>
+      </c>
+      <c r="I81" s="5" t="s">
         <v>596</v>
       </c>
-      <c r="D81" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E81" s="5" t="s">
+      <c r="J81" s="5" t="s">
         <v>597</v>
       </c>
-      <c r="F81" s="5" t="s">
+      <c r="K81" s="5" t="s">
         <v>598</v>
       </c>
-      <c r="G81" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H81" s="5" t="s">
+      <c r="L81" s="6" t="s">
         <v>599</v>
       </c>
-      <c r="I81" s="5" t="s">
+      <c r="M81" s="5" t="s">
         <v>600</v>
-      </c>
-[...10 lines deleted...]
-        <v>604</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>345</v>
+        <v>602</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>72</v>
+        <v>543</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>496</v>
+        <v>603</v>
       </c>
       <c r="F82" s="5" t="s">
+        <v>604</v>
+      </c>
+      <c r="G82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H82" s="5" t="s">
+        <v>605</v>
+      </c>
+      <c r="I82" s="5" t="s">
         <v>606</v>
       </c>
-      <c r="G82" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H82" s="5" t="s">
+      <c r="J82" s="5" t="s">
         <v>607</v>
       </c>
-      <c r="I82" s="5" t="s">
+      <c r="K82" s="5" t="s">
         <v>608</v>
       </c>
-      <c r="J82" s="5" t="s">
+      <c r="L82" s="6" t="s">
         <v>609</v>
       </c>
-      <c r="K82" s="5" t="s">
+      <c r="M82" s="5" t="s">
         <v>610</v>
       </c>
-      <c r="L82" s="6" t="s">
+    </row>
+    <row r="83">
+      <c r="A83" s="5" t="s">
         <v>611</v>
       </c>
-      <c r="M82" s="5" t="s">
+      <c r="B83" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="E83" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="F83" s="5" t="s">
         <v>612</v>
+      </c>
+      <c r="G83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H83" s="5" t="s">
+        <v>613</v>
+      </c>
+      <c r="I83" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="J83" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="K83" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="L83" s="6" t="s">
+        <v>617</v>
+      </c>
+      <c r="M83" s="5" t="s">
+        <v>618</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -7623,44 +7710,45 @@
     <hyperlink ref="M58" r:id="rId63"/>
     <hyperlink ref="M59" r:id="rId64"/>
     <hyperlink ref="M60" r:id="rId65"/>
     <hyperlink ref="M61" r:id="rId66"/>
     <hyperlink ref="M62" r:id="rId67"/>
     <hyperlink ref="M63" r:id="rId68"/>
     <hyperlink ref="M64" r:id="rId69"/>
     <hyperlink ref="M65" r:id="rId70"/>
     <hyperlink ref="M66" r:id="rId71"/>
     <hyperlink ref="M67" r:id="rId72"/>
     <hyperlink ref="M68" r:id="rId73"/>
     <hyperlink ref="M69" r:id="rId74"/>
     <hyperlink ref="M70" r:id="rId75"/>
     <hyperlink ref="M71" r:id="rId76"/>
     <hyperlink ref="M72" r:id="rId77"/>
     <hyperlink ref="M73" r:id="rId78"/>
     <hyperlink ref="M74" r:id="rId79"/>
     <hyperlink ref="M75" r:id="rId80"/>
     <hyperlink ref="M76" r:id="rId81"/>
     <hyperlink ref="M77" r:id="rId82"/>
     <hyperlink ref="M78" r:id="rId83"/>
     <hyperlink ref="M79" r:id="rId84"/>
     <hyperlink ref="M80" r:id="rId85"/>
     <hyperlink ref="M81" r:id="rId86"/>
     <hyperlink ref="M82" r:id="rId87"/>
+    <hyperlink ref="M83" r:id="rId88"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>