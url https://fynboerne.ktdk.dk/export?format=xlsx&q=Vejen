--- v2 (2026-03-03)
+++ v3 (2026-04-24)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4473" uniqueCount="2655" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4578" uniqueCount="2723" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -3084,50 +3084,89 @@
 Jeppe Andreas Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Emil Opffer</t>
   </si>
   <si>
     <t>Taarbystranden kaldes i vores dage Taarup Strand. Billedet På andetræk er malet på denne lokalitet. Det er Johannes Larsens bror, Adolph (Agraren), man ser på billedet. 
 Johannes Larsen har i et tidligere brev fortalt, at hans bror, Vilhelm Larsen, afsluttede eksamen. Nu skal han så i arbejde som forstmand under Koch.
 En fjerdingvej er en kvart, dansk mil, 1,883 km. 
 Christian Andersen sad model til Christian Andersen lader patroner. Billedet er gengivet og omtalt i Erland Porsmose: Johannes Larsen. Menneske, kunstner og naturoplever. Gyldendal 1999 s. 59-60.</t>
   </si>
   <si>
     <t>Johannes Larsen har været på Taarup Strand og male på På andetræk, og det er snart færdigt. Adolph Larsen har været hjemme; han slider i det, og Johannes har kørt ham en del af vejen tilbage (til landbrugsskolen). Vilhelm Larsen rejser til Skovrider Koch. 
 Larsen vil begynde at tegne Christian Andersen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/IP6z</t>
   </si>
   <si>
     <t>Kjerteminde 17 Novbr [noget af papiret mangler og dermed årstallet, men det er formodentlig 1897]
 Min egen Kæreste!
 Undskyld det temmelig svinagtige Papir jeg skriver paa, men jeg gad ikke gaa over efter nyt, og saa lykkedes det mig at finde disse 2 Lapper. Jeg havde saa smaat ventet at faa Brev fra Dig til Morgen, men der var ingen, i Stedet for fik jeg et fra Jordomsejleren Redaktør Opffer i Nyborg, [noget af papiret mangler] jeg har set. Han b[noget af papiret mangler] indfrier naar jeg kom[noget af papiret mangler] Nyborg, da der er en [noget af papiret mangler] Ting, han gerne vil [noget af papiret mangler] min ærede Opmærk[somhed] paa. I Gaar var jeg ude paa Taarbystranden og malede [til Kl.] 4 ½, jeg tænker nu at [noget af papiret mangler]t snart bliver færdigt. Du er vel ogsaa snart ked af at høre om det, der har vist staaet om det i alle de Breve Du har faaet fra mig i Efteraaret, men jeg har jo ikke stort andet at fortælle Dig om, det er vist for Resten bleven meget bedre siden Du var her, jeg tror jeg har malet over det Hele undtagen paa Adolph. Han var hjemme [noget af papiret mangler], men det har jeg vist [fortalt] Dig. Han havde min [noget af papiret mangler]ed, og læste flittig og [noget af papiret mangler]t, og saa bad han og [noget af papiret mangler] en hel Del om Afte[noget af papiret mangler] det lader jo til at han nok vil faa noget ud af det. Om Mandag Morgen kørte jeg ham paa Vej og satte ham af en Fjerdingvej før Odense Kl. 8, saa han [noget af papiret mangler] derhen i god Tid skrev han i Gaar. Klaks rejser ned til Skovrider Kock nu med 10 ½ Posten. I Eftermiddag skal jeg ned og se til Chr. Andersen, og maaske begynde at tegne ham, jeg har jo faaet ham til at love at han nok vil sidde for mig i Vinter. Mon Du saa kommer her paa Tirsdag eller bliver Du længere derovre [noget af papiret mangler] Du ikke har skrevet [noget af papiret mangler] Du faar dette Brev, [noget af papiret mangler] men ikke nok skrive [noget af papiret mangler] efter, det med Du f[noget af papiret mangler] ogsaa godt gøre selv om Du lige har skrevet, jeg skal hilse fra Moder og Fader. Nu maa jeg slutte da jeg skal over med Brevet for at det kan naa at komme med Posten, og saa følger Klaks med det samme. Mange kjærlige Hilsner fra Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
+    <t>29. el. 30. nov. 1898</t>
+  </si>
+  <si>
+    <t>Louise Brønsted</t>
+  </si>
+  <si>
+    <t>Wilhelmine Berg
+Berta Brandstrup
+Ebbe Brandstrup
+Julie Brandt
+Alhed Larsen
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Wilhelmine Berg/Tante Mis havde et pensionat i Gothersgade, København. Louise Brønsted boede på dette sted under noget af sin studietid. 
+Berta Brandstrup fødte sønnen Hans Ebbe 23. okt. 1898.
+Alhed og Johannes Larsen tog afsted på bryllupsrejse 28. oktober samme år. Alhed Larsen var på dette tidspunkt gravid uden endnu at have opdaget det. Sønnen, Andreas/Puf Larsen, kom til verden 12. maj 1899. 
+Dr. med. Hald, Poul og Julius kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1434</t>
+  </si>
+  <si>
+    <t>Louise Brønsted takker for strømperne. 
+Alhed/Be og Johannes/Las Larsen kom godt afsted trods vrøvl med passet. Alhed var ikke helt rask.
+Berta Brandstrup har fået en søn, og de har det begge godt. 
+Wilhelmine Berg/Tante Mis har ærgersler over pensionærerne; især en dr. Hald, som hun smider ud til december.
+Louise har fået og lånt uindrammede billeder af Emilie Demant og hængt dem op på skråvæggen i værelset på pensionatet. Det er blevet hyggeligt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/qs1Z</t>
+  </si>
+  <si>
+    <t>d.
+Kære Mor!
+Tak for Vadsækken og Brevet, som jeg lige nu har faaet; det var især dejligt at faa Strømper igen; jeg har længe maattet suge paa Labben, da de har snydt mig den ene Gang efter den anden i den Tricotagefabrik det er rigtignok snart, en syndig Tid siden, jeg har skrevet hjem; jeg kan mærke, at jeg er blevet helt uvant med det; det ligger nu ogsaa i, at I stadig har rejst frem og tilbage i den sidste Tid, saa kan der ikke naa at ske videre i Mellemtiden. - I har jo nok hørt af Pan, at Be og Las er kommen lykkelig og vel af Sted, mærkelig nok samme Aften, de havde bestemt, trods en Del Vrøvl de havde haft med Pas o. lign; det var forfærdelig morsomt at have dem herinde; Be var forresten ikke ret rask de første Dage, men bedre den Dag, de rejste. - I har vel hørt, at Berta har faaet en lille Dreng, som vejer, jeg tror det var 8 Pund, har sort Haar og udpræget Næse; da Tante Mis kom ud for at se til dem i Søndags, var det hele i Orden, og de har det begge to godt. - Her har man det ogsaa godt, i det mindste hvad Helbredet angaar, men Tante Mis har temmelig mange Ærgrelser af Pensionærerne, som nok har faaet ind at klage paa, uagtet Kosten er saa god, som den kan være; den værste er en cand. med. Hald, en utaalelig Vigtigper. Tante Mis vil ogsaa statuere et Eksempel paa ham og smide ham ud til December; hans Værelser er allerede lejet ud til 2 unge Piger; 2 andre do. skal bo i Pouls Værelse 1 1/2 Maaned, Poul imens i Juliuses Stue. Bare nu Kandidat Hald ikke kommer hende i Forkøbet og siger op selv, det har han truet med til de andre Pensionærer. - I kan ellers tro, vi har faaet det vældig hyggeligt heroppe, nu efterhaanden, som vi har faaet alting i Orden, Gardiner og det hele; i Aftes lagde vi sidste Haand paa Værket ved at slaa en hel Del Billeder, som Frk. Demant dels har foræret dels laant os, op paa Skraavæggen; det har pyntet vældigt; der kunde vi jo ikke have Billeder med Ramme; og vi havde ingen løse selv. Vi har faaet det store Skab fra Fars Værelse op til os, det staar i Sovekammerat overfor Sengen, saa der akkurat er en snæver Passage; derved er jo saa Kjolespørgsmaalet klaret; Poul har beholdt min lille Garderobe. - Det er ganske
+[resten af brevet mangler]</t>
+  </si>
+  <si>
     <t>1898-01-21</t>
   </si>
   <si>
     <t>Carl Becher 
 Berta Brandstrup
 Ludvig Brandstrup, billedhugger
 Adolph Larsen
 Jeppe Andreas Larsen
 Vilhelmine  Larsen
 Nicolaus Lützhøft
 Albert Naur
 Fritz Syberg
 Ernst Zeuthen</t>
   </si>
   <si>
     <t>Alhed Larsen/Warberg var i København januar til marts 1898 blandt andet for at tage sangtimer hos Hedevig Lützhøft.
 Adolph Larsen (Agraren) boede vinteren 1897-1898 på Dalum Landbrugsskole.</t>
   </si>
   <si>
     <t>Johannes Larsen er kommet hjem efter otte dage i København med Alhed Larsen/Warberg. Han kørte med sin bror (Agraren) en del af vejen fra Ullerslev. 
 Larsen har skrevet til Fritz Syberg (Baronen), Zeuthen, Lützhøft og Naur om Den Fri Udstilling. 
 Violerne er sat i vand.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Pfrd</t>
@@ -3788,50 +3827,153 @@
 Trine - København
 Marie Oppermann
 Theodor Oppermann
 Christine Swane
 Kristian Zahrtmann</t>
   </si>
   <si>
     <t>Brandstrup var i Esbjerg. Hans rytterstatue af Chr. IX blev færdig i 1899 og opstillet i Esbjerg, så det er muligvis derfor, han er i byen. 
 Sygeplejersken hos Brandstrup: Af senere breve fremgår det, at Fru Brandstrup er faldet og har brækket benet.</t>
   </si>
   <si>
     <t>Johannes Larsen er i København og bor hos Oppermann. Han har besøgt Zahrtmann og set på hans nye billeder. Zahrtmann opfordrede til, at Larsen skulle tage Alhed med. 
 Brandstrup var i Esbjerg og ikke hjemme, da Larsen ville besøge ham</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8Quh</t>
   </si>
   <si>
     <t>Kjøbenhavn Fredag 13/1 1899.
 Min egen søde Ven!
 Tak for Brevet som jeg fik i Formiddag. Jeg var saa oppe hos P. paa Maler[noget af papiret mangler]en han havde travl[noget af papiret mangler]ud til Bollerup, On[noget af papiret mangler]de han, ma[noget af papiret mangler]me ud til dem [noget af papiret mangler]let jeg er ved nu, me[noget af papiret mangler] er jeg her oppe hos M[noget af papiret mangler] at skrive dette, hun beder mig hilse Dig, og er gaaet nu. Jeg troer jeg gaar op og ser til Uglen paa Vejen her fra til Peter. Jeg kommer fra Zahrtmann som var meget forkølet, men umaadelig elskværdig, vi sad og røg Cigaretter og spiste Katrineblommer og gennemgik hele Rejsen og saa paa hans Billeder, det med Leonora Kristine og Ulfeldt og et stort Lampelysbillede med en Dame som sidder i en Seng, et meget smukt Billede og saa var han [noget af papiret mangler]dt paa et nyt [noget af papiret mangler] det er snart længe [noget af papiret mangler]n har lavet saa [noget af papiret mangler]er jeg synes de se[noget af papiret mangler]komme paa Højd[noget af papiret mangler]t bedste han har m[noget af papiret mangler] maatte endelig tage Dig derover sagde han, det var en meget daarlig Maade at bo hver for sig. I Morges spiste jeg Frokost hos Oppermanns og fulgtes med dem ind paa Glyptotheket derfra gik jeg over til Brandstrups, men traf kun Trine og Sygeplejersken, Brandstrup var i Esbjerg men kommer i Aften, saa kan jeg kige derop i Morgen. Derfra gik jeg paa Thorvaldsens Musæum og derfra til Zahrtmann og nu til Uglen og Peter, saa Du kan da se at jeg faar no[noget af papiret mangler] Nu mange kæt[lige Hilsn]er i Morgen ska[noget af papiret mangler] Besked om h[vordan det] gaar mig hos [noget af papiret mangler]
 Din
 Johannes Larsen.</t>
   </si>
   <si>
+    <t>1899-04-07</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>Frederik Brandstrup
+Mary Brandstrup
+- Dahl, kemiker
+Leonard Holmstrøm
+Alhed Larsen
+Johannes Larsen
+Charles Pear
+Dudley Pray
+Clarence Sawyer
+Harris Sawyer
+Helen Sawyer
+- Sawyer, Harris' far
+- Sawyer, Harris' mor
+William Henry Schofield
+Hempel Syberg
+- Tiffany
+Tizian Vecellio
+Emil Vett
+Albrecht  Warberg
+Andreas Warberg
+Astrid Warberg-Goldschmidt
+Theodor Wessel</t>
+  </si>
+  <si>
+    <t>Sølvbestik, hvor bogstavet 'W' indgår, er primært forbundet med den danske sølvvarefabrik W&amp;amp;S Sørensen (W. &amp;amp; S. Sørensen), som var beliggende i Horsens (Wikipedia marts 2026). 
+Dubra: Fin, udmærket (af russisk dobra; Ordnet.dk). 
+BISSEN-serien er danskdesignede og -producerede lamper, der alle er håndlavet efter gamle, klassiske håndværkstraditioner (Internettet marts 2026). 
+Harrs Sawyers mors navn kendes ikke. Følgende personr er ukendte: Mr. Robinson, Miss Morison, Mc Dowell, Clarence Buck, de to Miss Andrews og deres bror samt far. Der findes i 2026 et laboratorium i Danmark ejet/ledet af en Jürgensen, men det vides ikke, om det er dette, som Ellen Sawyer nævnte i brevet i 1899. 
+Wales-hat: I dag er hatte af denne stil forbundet med puritanerne og pilgrimmene til Amerika på grund af deres enkle design. 
+I modeverdenen omkring år 1900 refererer "indianerhatte" ofte til de ekstremt prangende og store hatte, som var højeste mode i den edwardianske periode (ca. 1890–1910). Selvom navnet i dag lyder misvisende, blev det brugt, fordi hattene lånte voldsomme mængder af ægte fjer og teksturer, der for datidens europæere ledte tankerne hen på det eksotiske eller "vilde". (Internettet marts 2026).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1569</t>
+  </si>
+  <si>
+    <t>Man har udbragt Alhed/Be Larsens skål i anledning af hendes fødselsdag.
+Udover penge har Ellen og Harris Sawyer fået en mængde sølvtøj, glas og porcelænsgenstande i bryllupsgave. Harris havde i forvejen noget. 
+De to har holdt et selskab med gode venner på besøg. En af dem er pianist, og hun spillede dejligt. Harris havde fyldt kalkunen med kastanjer og svampe, og svigermoderen stegte den. Man fik også hummer, og en stuepige var hyret til at servere. Når Ellen og Harris får deres eget hjem, vil de holde flere selskaber. De har købt diverse møbler.
+Harris' mor er 52 år, men hun ser gammel ud, for en blodstyrtning og hendes bekymring for Harris, som har et dårligt helbred, har aldret hende. Dog er hun meget klog, læser en masse, har i en moden alder taget eksamener og deltager i foreningsarbejde. 
+Mr. Tiffany, Harris' chef, har ønsket, at Harris tog på forretningsrejse, men det vil Harris ikke uden Ellen. Hvis Harris var stærkere, kunne han tjene mere, og han og Ellen kunne flytte til København. De har formodentlig ikke råd til at komme til Danmark denne sommer. 
+Harris' assistent, Hr. Dahl er pianist, fungerer som organist i en norsk kirke og har klaverelever. Han er en dygtig kemiker, norsk, vegetar og bomstærk. Ellen vil invitere ham på middag. En anden assistent, Dudley Pray, var ubrugelig, men Harris har foreslået ham at tage til København for at dygtiggøre sig, og det har han nemt råd til. 
+Ellen beder sin mor sende viskestykker mm.
+Harris' mor hundser med sin mand, som forguder hende. Harris' far er tømrermester, men forretningen går dårligt. Han er dannet og elegant, morsom og opmærksom. Hans hovedinteresse er haven samt et regiment, hvori han er commander.
+Helen Sawyer arbejder på kontor og tjener kun lidt. Hun blander sig i, hvilen har Ellen går med.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/oTUG</t>
+  </si>
+  <si>
+    <t>Boston d. 7de April.
+Kæreste Mor!
+Jeg er meget forbavset over, at mine Breve ikke ere udførlige, (- jeg synes, at jeg er bleven til en sand Skrivemaskine) – men det kommer måske af at jeg har skreven så mange Breve rundt omkring til [”til” indsat over linjen] siden jeg kom her over, og jeg glemmer så efterhånden, hvad jeg har skreven om til hvem. 
+Idag er det nok Be’s Fødselsdag og jeg har sendt hende mangen en Tanke, - gid det nye Aar må begynde godt og ende ["ende" overstreget] fortsættes godt. – 
+Iaftes Klk 8 hvor ["hvor" overstreget] over Middag, blev hendes Skål udbragt af Dr. Schofield og drukket med stort Bifald, idet som han sagde: ”i dette Øjeblik er det i Morgen i Danmark”. 
+Det kan vel nok være at [”at” indsat over linjen] vi får solide Brudegaver hjemme fra, - 320 Kr. i Anmarsh på et Brædt. – Men vi ere Gudskelov Mand for at formøble dem. Vi sætter dem alle i Bordting, - Eastman har lagt dem alle ud og føler sig lidt slunken for rede Penge lige for Tiden. 
+Vi ejer nu 10 tunge gedigne Sølvgafler, do Suppeskeer, do mindre Gafler, do store Theskeer, do Kaffeskeer. Dessertskeer har vi ingen Brug for, da Deserten næsten altid er Is, som spises med Theskeerne. Der er Navn på det alt sammen et sammenfletter W og S sammenflettet og indsat over linjen og det er ganske ualmindelig smukt. Tegning.
+Endvidere en Fiskegaffel, (en stor Gaffel – af en egen Facon i samme Mønster – en stor Gaffel til at tage Steg med. – Samt: 12 slebne Vinglas [Tegning] alle er henrivende. Fint Glas, rent Glas med den herligste Klang. Foreløbig vil vi ikke have flere, - tænk, de har i Reglen slet ikke Vin til Middage og finder at vi ekstravagerer ved at have Sherry! 12 Fingerskåler, el. hvad de kaldes af det samme henrivende, fine Glas, aldeles glat kun med en Stjærne i Bunden. En slebet Karaffel, 6 små Kaffekopper af københavnsk Porcelain. – Vi havde ledt flere Butikker igennem for at finde nogle pæne små Kaffekopper, men uden Held, - de har en rædselfuld Smag med mange Ting, - indtil vi endelig i en afsides Krog i en Vett &amp;amp; Wessel lignende Butik fandt disse. V ["V" overstreget] East udstødte et Glædesskrig, - han er helt tosset efter det. Vi kan få et helt Sæt der, og vi vil have det i vores eget Hus, - vi vil købe det lidt efter lidt, det koster 72 Dollars til 12. 
+Når Eastman kommer hjem skal vi nærmere udarbejde en Liste over alt det og bestemme hvem vi har fået det fra inden vi skriver og takker Onkel Syberg. – 
+Jeg ved ikke hvem af os der er mest stolt af alle vore pæne, fine Ting, og Eastman er en hel Las efter den Slags, - vi går mange Gange om Dagen hen og kigger ned i vores Sølvskuffe og åbner vovs ["vovs" overstreget] vores Glasmontre (?) og får vores Glas til at klinge, og beser det hele. Han havde i Forvejen 12 slebne Punchglas Tegning, som vi kommer Desertisen i. Vi bl ["bl" overstreget] bruger dem også til Lemonade, som Aftenfremmede for det meste trakteres med. Den øses op af en Punchbowl som E. også havde. Han havde også 6 Par små fine Kopper med et Mønster som stærkt ligner kb ["kb" overstreget] københavnsk Porcelain. – Vi har fået 6 Deserttallerkener af fint, fransk Porcelain, - de ere næsten gennemsigtige, - fra en Husven, en ung Mand, som menes at komme her for Helens Skyld. – En lille Sukkerskål og Flødekande af tungt Krystal, bedårende, - det ser ud til at have været en kostbar Historie – Ven af Huset.
+En lille Krystalkonfektskål, en lille Krystalkande med Sølvlåg, som de brugte til at have en Slags Sirup i, som kommer af en vis Slags Træ om Foråret. Jeg har endnu ikke set det. - En Kiksspand, vel ment, men rædselsfuld. Syltetøjske, Sardingaffel, - en lille rund Visitkortskål af Sølv, nydelig. En hvid Løve, ikke særlig interessant. Schofield gav os et Billede, som han har haft med fra Milano: En Dronning Louise som går ned af en Trappe. Det er kønt og hænger i Dagligstuen. Disse Presenter ere alle fra fjærnerestående Venner, Familjer af de nærmere Venner bliver ved at spørge, hvad vi ønsker men lader det blive derved. 
+Selskabet i Aftes var særdeles vellykket. Gæsterne var Schofield, Mr. Pear (ham med Tallerkenerne), Mr. Robinson, Student sammen med Harry og Schofield, - Dr. i et el. andet, fin og tiltalende. Miss Morinson, Pianistinde, Elev af Mc.Dowell. Hun er sød, naturlig, stilfærdig, - sjældne Dyder her. Hun spillede en Del for os, - dejlig Musik. 2 Miss Andrews med Broder, hvis Fader Dr. Andrews for nylig i en Marskandiserbutik for et Par Dollars købte et stort Maleri af Titians Broder – De ere Veninder fra gammel Tid af Harris, - men han siger man skal have dem i Enerum for at få noget rigtigt ud af dem, - i Selskab ere de lidt støjende, lidt for agerende. Den ene sang henrivende. – Harris, Helen og jeg var Resten, 10 i alt. – Alle i stiveste Puds, og det er ikke lidt her i Amerika. Jeg var i Silke, sad for den ene Bordende og havde Schofield til Bords. – Jeg vilde give en Del for at du kunde have set Bordet: alt det nye Sølv, som skinnede som Solen, hele Bordet pyntet med Nelliker i alle Farver og Bregner og ellers kun små Dele med Konfekt, samt en lille Del med Oliven og èn med Radiser, en lille Del med Smør ved hver Kouvert, som de nød af under hele Måltidet. Maden var dubra. Eastman havde selv lavet Kalkunindmaden efter en Kogebog, - der der ["der" overstreget] var Kastanjer, Champignon i den [”i den” indsat over linjen] o.s.v. Kalkunen selv stegte Svigermoder, det ["det" overstreget], Hummerretten lavede Eastman også ¼ Time før de kom – det var rafineret Hachis af Hummere, Trøfler, Majonese. Det var i det hele så gennemrafineret. Vi havde en lejet Stuepige, som opvartede udmærket. – East talte for Schofield, denne for mig. Det var meget muntert og hyggeligt. Du kan tro, det var kosteligt at være Værtinde og ”Midtpunkt” og sørge for at få talt med dem alle. – Desværre er East idag dødtræt. Han tog hele Vært og Værtindeansvaret på sig, - købte alt ind dirigerede alt og han kan ikke tåle så meget.
+Det er meget ualmindeligt med Middage her – altid disse kedsommelige ”at home” el. Aftenbesøg med Hat på og uden Traktement. Vi vil imidlertid indføre små rafinerede Middage som denne, hvor vi inviterer dem, vi virkelig bryder os om og morer os. Men rigtig morsomt bliver det ikke før vi har vort eget Hus. Til den Tid når jeg er mere kendt med alting, kan jeg tage mere af Besværet på mig, så det ikke bliver så trættende for East. – Svigermoder var forfærdelig betaget af det hele, og udtrykte ud i en Køre sin Forfærdelse over Besværet og sin Angst over at H. ikke skulde kunde tåle det. Det gjorde ham naturligvis ikke mindre nervøs. – Det er dog en vældig flot Present fra Onkel Syberg, - og de 20 Kr., som Far havde holdt hen gør sig jo også. – 320 Kr. er en stor Sum. – 
+Lørdag.
+East. mener at alle Presentpenge skal gå i Ting, som ikke kan forgå og slås i Stykker og han betaler derfor alle Glasvarerne selv. – Sølvet selv kostede 64 Dollars, de to Gafler 6 Dollars, og vi har derfor 10 Dollars at købe konstante Ting for endnu. Jeg har megen Lyst til en smuk Stålampe, - men jeg er bange for at det ikke lader sig gøre at opdrive en sådan, - alt hvad jeg har set af Lamper i Vinduer og Butikker har været rædselsfuldt. Jeg bliver helt melankolsk, når jeg tænker på Bissenlampen. – Foreløbig lader vi det stå hen. 
+Vi har også købt flere Møbler, jeg kan med en rolig Samvittighed sige ”vi” fordi jeg satte Resten af min Formue, som jeg havde med, 20 Dollars i det. – Vi har købt 2 Mahogni Stole til – Dagligstuen, med Indlægning af lyst Træ i Ryggen. [Tegning] Det er sand Fornøjelse, så smukke Møbler man kan få her. – Samt en magelig Egetræs Lænestol, som stakkels East. synker ned i, når han kommer træt hjem fra Byen. Samt et stort solidt Egetræs Skrivebord el. Pult. Der er 37 Skuffer i det, sådan noget lignende som denne Tegning. [Tegning]. Der er ikke Poesi skabt i det, men det er en sand Fornøjelse at se East., som han gasser sig over at han nu har et Sted hvor han kan gemme sine 1000 Papirer, Kontrakter, Patenter o.s.v. i en Uendelighed. 
+Ja, jeg skulde jo beskrive Familjen, men det er grumme vanskeligt Svigermoder er den jeg ser mest til og den jeg kan bedst med. Hun er melankolsk, nervøs, sygelig, lider meget af gigt og ser gammel ud. Hun er 52. Hun siger selv at Bekymring for Harry har nedbrudt hende. Siden han for 9 Aar siden havde en Blodstyrtning, har hun ikke været sig selv. Men hun siger at det har lettet siden jeg kom, - hun har afleveret ham til mig og føler mindre Ansvar. Jeg passer ham helt, når han er forkølet, laver alt hvad han spiser, passer hans Tøj o.s.v. Der er meget Pasning med ham for han er rædselsfuld doven til alle Småting, og jeg er bange for, at jeg forkæler ham slemt. -
+Samtidig med at Svigermoder er el. føler sig gammel besidder hun en mærkværdig Ungdommelighed i andre Retninger, - hun leger med en sand Lidenskab med Katten, kan sige de pudsigste Ting og kan goutere en Vittighed som ingen andre. Det er fra hende og hendes Slægt, at Harris har sit gode Hoved og en Jern-hjærne. – De kender ikke til Træthed i Hovedet. Svigermoren læser ustandselig, - får stadig Bøger fra Bibliotheket og sluger dem som en Skoledreng. I en Alder af 40 Aar tog hun fat på at udvidde sine Kundskaber og trådte ind i en Forening, som netop var bleven stiftet den Gang, studerede i 8 Aar de alm. Skolefag, Historie, Geografi, Mathematik og alle Slags på ”tik” og ”gi” og tog tilsidst sine Eksamener med første Karakter. – Jeg kalder det flinkt. –
+Hun har det fra sin Fader og hans Slægt. De fleste ere døde – de vare alle små, sorte musikalske og begavede. En af Svigermoders Brødre skal have været et helt Geni, - Clarence Buck hed han. Han læste Shakespeare
+[Her mangler en eller flere sider i brevet]
+Sæson. Sådan et grimt Asen som de alle får med vil koste 8 á 10 D (Vinterasenet koster 10 Dollars!!!!) – og jeg søger nu at holde det hen til min lille, menneskelige hvide Hat kommer. – 
+Clarence er en flink og rar Fyr, - han er ansat på et Kontor, hvor han tegner Maskiner. 
+Mr. Tiffany, Harris’ Chef, har nylig været i Byen og arbejder H. sønder og sammen. Som altid var han fuld af Projekter. Et af dem var, at han foreslog Harris en Forretningsrejse til Californien, men Eastman udtalte èn Gang for alle at han ingen Steder rejste uden sin Kone og hvis de vil sende med ham, må de betale Rejseudgifterne for os begge. - Beskeden er Eastman ikke:
+Hvis han bare var lidt stærkere så kunde han tjene mange Penge og vi vilde flytte til København. – Han har ingen Konkurrenter på Gærområdet, så han fastsætter selv sine Priser, - men han kan ikke tåle at arbejde så meget, som han har gjort siden han forlod sin Universitetsvirksomhed. - Jeg tror ikke, at vi kan komme til Sommer, på Grund af vores Helbred. Hvis vi kan spare c. 1000 Dollars i Sommer, kan vi se hen til at rejse til et sundere Climat til Vinter, så Harris kan undgå en Forkølelsessæson. 
+Hvis jeg, når Sommeren kommer, kan indse, at en Rejse hjem kun kan ske på Bekostning af at komme bort til næste Vinter, så må jeg vi ["jeg" overstreget; ”vi” indsat over linjen] renoncere, hvor brændende jeg end længes efter at komme et lille Slag hjem. – Hans Helbred er jo det vigtigste. Men ingen kan vide, - her kan meget ske på kort Tid. –
+Vi har gjort en stor Opdagelse: En af H’s Assistenter er en fin Musiker. I Lørdags Morgen, da H. ikke tog til Byen på Grund af Forkølelse, telefonerede han efter Hr. Dahl, sin nye Assistent, [et overstreget ord] om han vilde komme med næste Tog og ”forrette”. Da Forretningerne vare besørgede talte de om andre Ting, og det viste sig da, at han kunde spille – ikke almindeligt, han er professionel Musiker, - spiller Orgelet i en norsk Kirke her i Byen, har et Klaver hvor han bor, og har Elever om Aftenen. 
+Han er en forbavsende ung Mand: Han er cand. polyt, har studeret i Kristiania, ejer et Hus der, - er ikke desto mindre kommet her til Amerika og arbejder for en temmelig ringe Betaling hos Harris med Gærvæsenet. H. siger at han er en dygtig Kemiker. – Han er en stor, bomstærk Fyr at se til, 5 el. 26 Aar gl. ganske lys, - ægte nordisk Ydre Han er yderst genert og taler dårligt engelsk, - men han spiller fortræffeligt. – Det var en sand Fornøjelse at høre ham spille den svære Finale i Måneskinssonaten. 
+Vi vil til at dyrke ham og bede ham herud om Aftenen af og til. På Torsdag har vi bedt ham, - vi skal så dyrke Flygelet tale dansk og spise dansk. Jeg vil lave en god gammeldags Lagkage med Frugt mellem Lagene. Han er nemlig Vegetarianer, så vi må sørge for noget Planteføde. Vi må have Asparges og Ærter o.s.v. Harris er meget stolt over sin Assistent. 
+Den tredje Assistent, som jeg vist skrev om en Gang, viste sig at være ubrugelig, men han er en velhavende Fyr, så Harris har foreslået ham at rejse til Danmark og studere Baciller på Jürgensens Laboratorium. Han har skrevet til J. om der er Plads og i så Fald rejser han midt i Maj. Han var hernede forleden Aften for at få gode Råd og H. lagde Rejseplanen for ham rådede ham til at bo i Pensionatet. – Vi har lovet at lære ham Begyndelsesgrundene i dansk – han har haft èn Time og kommer snart for at få èn til. Hans Navn er ”Dudley Pray”. Det er morsomt at tænke på, om han virkelig skulde komme over og bo hos Ta’ Mis i 3 Måneder. 
+Jeg har ligenu fået dit lange ekstra Brev og Anvisningen, som ser grulig velhavende ud. 
+Du kan ikke tænke dig, hvor dine Breve ere velkomne, - jeg sluger dem. – Jeg er virkelig ulykkelig over at mine andre Breve have været indholdsløse og små – dette er da til Gengæld fedt. – Jeg har også idag haft Brev fra B., Dis og Dede. Tak dem på det hjærteligste. Jeg er helt vild på sådan en Dag. – 
+Mit eget Guldfingerbøl fandt jeg forleden, - jeg havde omhyggeligt glemt ["l" i ordet overstreget] og glemt det. Jeg sender dit med Mr. Pray. Dit lille Billede kom i Medalionen til Mary Christine. Jeg har haft to søde Breve fra Onkel Frederik. – 
+Send endelig nogle Vidskestykker – jeg forstod ikke, om du slet ingen vilde sende, el. hvordan.
+Jeg vil også meget gærne have det hæklede Sengetæppe, men du behøver ikke at hækle til. 
+Hvis vi rejser, skal Familjen naturligvis ikke med. – 
+Lovede du ikke en Gang, at jeg måtte have Skålen af den Opsats, som gik itu?? Jeg savner så meget sådan en flad Del til Blomster. 
+Du må ikke sige, at det er dårligt af East., at han kun har lagt ½ Pund på, - i 11 Aar har han vejet det samme, men havde så pludselig lagt 1 Pund på, foruden han havde vundet, hvad han tabte i N.Y. East. kom nu! Han føler sig betydelig lettet ved at have fået vores 
+[Her mangler en eller flere sider af brevet]
+VIII
+da han var 4 Aar gl. udgav Digte da han var 12 Aar, døde 30 Aar gl. som Skoledirektør for en af de store Skoler her i Boston. Eastman skal ligne ham meget, men de siger, at hans Forstand ikke kan måle sig med Onkelens hvilket jeg er godt nok tilfreds med.
+Svigermoder forkæler os alle rent skandaløst, - und. gl. Eastman, som er hendes Slave, og ydmyge Tilbeder. Det er helt rørende at se hvor han tilbeder han, så snart han er hjemme besørger han Huslighed og render Ærinder for hende, hvor træt han end er. – Han er Familjens Skønhed – har en ulastelig Figur, elegante Bevægelser og Gang, - minder stærkt om Onkel Leonard på Hvilan. Han har altid en morsom Historie på rede Hånd og morer sig selv kostelig, men han mangler i Reglen Publikum til at goutere dem. Han bliver temmelig hundset den arme Eastman, men finder sig rolig deri. Han er fuldstændig klar over at han står betydelig tilbage i Dannelse for de andre. Hans Bestilling er Tømmermester, men Forretningen er ikke ret glimrende i de senere Aar. Han mener dog, at den vil forbedres i dette Kvartal. Han har Kontor længere inde i Byen og man ser ham næsten aldrig. – Jeg kan godt lide gl. Eastman og behandler ham med en Delikatesse, som han ikke er forvænt med. Han er derfor altid parat til at gøre mig små Tjenester og Opmærksomheder og er i det hele en gammel rørende Fyr. – 
+Hans Hovedinteresse er Blomster og Gartneri, og han er ved at lave et lille Anlæg uden for Huset, - I sine unge Dage var han Soldat, og er da forresten endnu. Her er et Slags Livgarderegiment, som hedder ”Washington Post”, som han har tjent i mange Aar. De har stadig Øvelser et Par Gange om Ugen, og ved Juletid blev gl. East. forfremmet til ”Commender”, som jeg ikke kan oversætte, men det er anset som meget hædrende og han er synlig stolt. Han bærer Uniform ved festlige Lejligheder og ser udmærket ud. Clarence og Helen ser jeg meget lidt til. 
+Helen er noget på et Kontor, hun har 1200 D. om Aaret og det kan lige slå til til hendes Klæder. Hun er den livligste af dem, sød og venlig, men hun er mere ”passende”, end jeg helt kan goutere. Hun forarges i sit inderste Hjærte over at jeg går rundt med min Waleshat, og ikke med den idiotiske Indianerhat, som både H. og jeg foragter. De skændes jævnlig om min Hovedbeklædning. Eastman forsvarer mig det han kan og siger, at jeg ikke er kommen her over for at plages med dumme Damehatte. Men Forholdet bliver stadig mere spændt efterhånden som vi nærmer os Sommerhatten 
+[Herefter mangler flere sider og afslutning på brevet]. 
+[Skrevet langs sidste sides venstre margen og nederst på højkant:]
+Presentanvisning, - han har lagt sig mere end det kan av vel først nu [et ulæseligt ord]</t>
+  </si>
+  <si>
     <t>1899-04-14</t>
   </si>
   <si>
     <t>Fritz Syberg</t>
   </si>
   <si>
     <t>Anna Syberg</t>
   </si>
   <si>
     <t>Frederik Hendriksen</t>
   </si>
   <si>
     <t>Faaborg Museum, Fritz og Anna Sybergs arkiv, breve fra Fritz til Anna i tiden 27/7 1893 til 16/10 1904.</t>
   </si>
   <si>
     <t>Fritz håber, at Anna og børnene er kommet godt hjem. Han rejser nok selv hjem med damper. Han har været hos F. Hendriksen, som gerne ville lære ham det, han havde behov for og ellers hjælpe ham efter behov. Han kommer nok snart hjem.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/81Ri</t>
   </si>
   <si>
     <t>København 14 April 1899.
 Kære Høns
 I er vel kommen godt hjem, jeg har gået og været urolig siden I rejste, på Grund af det Togsammenstød ved Slagelse. Hvis det kan flaske sig rejser jeg hjem med Damper. Jeg har været hos Hendriksen som, som var overordentlig elskværdig skøndt han talte umådelig gnavent. Han tilbød selv at undervise mig. Det jeg skulde lære var ikke vidtløftigere end, at jeg på et Par Dage kunde blive sat ind i Sagerne. Så måtte jeg ellers selv arbejde på egen Hånd og hvis der kom noget i Vejen kunde jeg bare skrive til ham så vilde han gærne hjælpe mig. Jeg tænker snart at komme hjem, for her er ikke morsomt når Du er væk.
 Kys Børnene og Dig selv fra
@@ -3984,51 +4126,52 @@
     <t>Johannes Larsen har lejet et værelse i Svanninge for at male i skoven. "Konen" er hans værtinde på stedet.
 Peter og Elise Hansen er i Italien, hvor de har fået deres fælles datter.</t>
   </si>
   <si>
     <t>Johannes Larsen skal til Faaborg. Han har fundet kantareller, som han vil give Fritz Syberg (Baronen). Lynet har slået ned i en gård, men Larsen nåede ikke derhen at se branden.
 Larsen har skrevet tillykke med datteren til Peter og Elise Hansen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tRL8</t>
   </si>
   <si>
     <t>[Sva]nninge 18 Juli 1899.
 Min egen Kæreste!
 Tak for Dit Brev i Gaar, i Dag fik jeg nok ingen, Du faar ikke ret meget fra mig i Dag, da jeg lige er kommen hjem fra Skoven og om et Kvarter skal jeg med Lützhøffts ud til Faaborg, saa vi [kan] naa at komme hjem [til A]ftensmaden. I Eftermid[dag] fandt jeg en lille Haand[fuld] gode Cantareller og en [noget af papiret mangler], men jeg tror jeg vil forære Baronen dem da der ikke er saa mange at jeg vil give Konen Ulejlighe[d med] at lave dem. Her var [Ild]løs i Gaar Middags, Lynet slog ned i en Gaard i Nørremark, den der ligger til højre for Vejen naar vi kommer herfra, før Vilhelmsgave, jeg vilde have været der op men forsøgte at skyde Genvej over Bankerne, hvad jeg kom meget [daar]ligt fra jeg blev pja[sk]vaad og fik ikke and[et at] se end Røgen, da der var Buler i Vejen og v[aade] Kornmarker, saa jeg opgav det. Jeg skrev til Peters i Gaar [og øn]skede dem til Lykke. [Nu] maa jeg holde op. Mange kærlige Hilsner til Dig og lille søde Jeppe. Peters Datter hedder Elena Italia.
 Din
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1899-08-01</t>
   </si>
   <si>
     <t>Holger Drachmann
 August Andreas Jerndorff
 Harris Sawyer
 - Sawyer, Harris' far
-William Henry Schofield</t>
+William Henry Schofield
+- Taylor</t>
   </si>
   <si>
     <t>George Vhitehouse og Dr. Tailors kendes ikke. Det vides ikke, hvad Harris Sawyers mor og bedstemor hed. 
 Drachmann, Holger: Troldtøj: folkesagn i nutidsliv, 1890 (bibliografi.dk: international forfatterbibliografi). Udgiver: Bojesen. Illustratorer: Joachim Skovgaard, Aug. Jerndorff, Th. Bindesbøll.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1540</t>
   </si>
   <si>
     <t>Ellen Sawyer har måtte holde sig hjemme for at passe den gamle. Det var dejligt, at Harris Sawyers mor ikke var der, for man bliver melankolsk af at være sammen med hende. Hun blander sig desuden i alt, og da Harris en dag bad hende passe sig selv, blev hun vred og sagde, at det var hendes hus. Ellen og Harris står tidligt op blandt andet for at spise morgemad før moderen. Harris er morgfenmenneske. Han og Ellen går så også tidligt i seng. 
 En dag drillede Ellen og Harris de gamle ved først at stille urene to timer frem og derefter tilbage. 
 Universitetsbiblioteket er ved at grundlægge en samling af skandinavisk litteratur. Ellen har lånt Drachmanns Troldtøj. Harris har på engelsk læst om Kong Erik. 
 Ellen og Harris skal på en rejse af to ugers varighed. De har haft gæster til god mad, og dagen efter kommer en professor fra Harvard. 
 Man kan få god frugt i USA - bl.a. nogle dejlige meloner.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hUFS</t>
   </si>
   <si>
     <t>d. 1ste Aug. 99.
 Kære Mor! 
 Tak for dit Ekstrabrev og for Brevkortet idag. 
 Min Uge, siden jeg skrev sidst har ikke været synderlig indholdsrig. Jeg har måttet holde mig hjemme for at passe på den gamle som aldrig tør være alene i Huset, men forresten har jeg nydt at være alene om Styret. (Jeg ved ikke hvad det er med Harris’ Moder, - man bliver så bundmelankolsk ved at være sammen med hende. Jeg tror det smitter. Jeg har været som et andet Menneske i denne Uge, skønt Guderne skal vide, at den gl. Bedstemoder ikke er opmuntrende. Hun grumler og gnaver altid og er ret utålelig. En Dag fik vi hende alvorlig gal i Hovedet, men jeg tror da hun har glemt det nu: Hun blander sig altid i vore Anliggender og Harris kom derfor en Dag til at bede hende passe sig selv, hvorpå hun blev i høj Grad stødt og erklærede at dette var hendes Hus og hun havde Lov til at sige hvad hun vilde o.s.v. Det er hver Morgen vort Maal at komme op før hende så vi kan spise vor Morgenmad i Fred og Ro, derfor ["derfor" overstreget] men skønt vi ere nede Klk 6½ kan det næsten ikke lykkes. Harris er den værste Morgenmand; jeg har kendt; Klk 5½ begynder han at sukke ynkeligt og vil op, men ved min energiske Protest har jeg fået det trukken ud til Klk 6, men det er også det seneste. Her ere Dagene ikke så korte om Vinteren, det er altid højlys Dag Klk 6, så Folk her ere i Vane med at stå tidligt op. Men så går vi rigtignok også i Seng 9½. Igår besluttede vi at holde de ["de" overstreget] lidt Sjov med de gamle: Vi stillede Urene 2 Timer frem før hun kom ned om Morgenen. Hun var midt i Beretningen om en søvnløs, gennemvåget Nat, da hun så at Klk var over 10. ”Hun måtte så alligevel have blundet lidt på Morgenstunden”. Så i Løbet af Morgenstunden stillede vi Urene rigtig igen, og den gamle mente, at hun måtte være skrækkelig syg, så langsom den Formiddag gik. Har ej fortalt, at jeg er kommet i med at få danske Bøger fra Universitetsbiblioteket. De, - med Dr. Schofield i Spidsen – ere i Færd med at lave en stor Samling af nyere skandinaviske Bøger. Jeg tror, jeg er deres eneste Læser for Tiden – i det mindste ere alle de Bøger jeg hidtil lånt aldeles som nye. I Lørdags fik vi èn til at være hos den gamle, medens vi tog til Cambridge efter Bøger. Man finder i Katalogerne hvad man vil have, skriver No. på små Sedler, indleverer dem og får sine Bøger lidt efter. Jeg havde bl.a. forlangt Troldtøj af Drachmann og du kan tænke dig min Forfærdelse, da de kom slæbende med et rødt Pragteksemplar så stort som din ”Danmark” Det var en stor illustreret Udgave med Tegninger af J. Skovgård og Jerndorff. Den var jo tung at slæbe hjem, men jeg havde forresten megen Glæde af den. Jeg fik også en engelsk [”engelsk” indsat over linjen] Oversættelse af ”Kong Erik og de Fredløse” til Harry. Han læste den hele igår med stor Interesse. Han havde sit Københavnerkort ved Siden og fandt mange af de Steder der omtales. Jeg har aldrig i mit Liv set nogen læse så hurtigt som han: Vi var et Tur på 3 Timer i Franklin Park, han lavede Aftensmaden alene, hjalp mig med Middagsmaden, spillede og snakkede og fik alligevel Tid til at læse de tre Bind igennem. Jeg må se at finde nogle flere danske hist. Romaner. Han får da noget Danmarkshistorie på en nem Måde.
 På Fredag rejser vi og glæder os meget. Vi skal gøre Turen rigtig langsomt, - være to Dage om den og se os om på Vejen, og så skal vi tilbringe to pragtfulde Uger mest i de store Skove og se Bjærgene og rigtig blive fyldt med frisk Luft. Harry trænger meget til en Ferie. – Jeg har forresten meget travet i disse Dage, der er jo altid en Del Småberedelser før en Rejse, - her kommer et par fremmede Herrer i Aften og på Tirsdag Aften til Aftensmad, - vi må vadske Onsdag og så ”det daglige”, så jeg er da beskæftiget. Jeg vil imidlertid kun vadske det nødvendigste, så Konen kan nå at stryge det også samme Dag. Harry husker og hjælper med alt, og det går det så meget lettere. 
 Næste Dag.
@@ -4153,53 +4296,50 @@
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1388</t>
   </si>
   <si>
     <t>Albrecht Warberg blev modtaget på banegården af Christine Mackie/Binderup. Næste dag skulle han i klokken. Mandag besøgte han Laura Warbergs forældre/de Gamle. Hendes far så rask ud, og han går ture, men han klynkede, når Albrecht gik ind i en anden stue. Pauline Hirschsprung/Tante P var på besøg, og hun har det dårligt. Emil Brandstrup er forkølet og må ikke gå ud. 
 Albrecht gik på en del visitter, og han og Christine/Basse gik tur og var i cirkus. 
 Klokken har en god virkning. 
 Albrecht kan ikke finde sin barberkniv.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/A71l</t>
   </si>
   <si>
     <t>3 Hj d. 23 Aug 99 
 Kjæreste Laura!
 Idag turde Tidspunktet være kommen til at skrive, da Du vel ellers mener, at det trækker for længe ud. Jeg havde det dejligste Vejr at rejse hertil i og syntes derfor, at Rejsen gik hurtigt. Paa Banegaarden blev jeg modtaget af Binderup, der sad Frk. A[ulæseligt] med mig i Paraplyen og derefter fulgte mig hjem og fik Pakken. Næste Dag mødte jeg i Klokken og fik straks Plads sammen med Sørensen i den mindste Klokke. De 2 første Gange har jeg taget dobbelt enkelt ["dobbelt" overstreget, "enkelt" indsat over linjen], i Dag med dobbelt. Mandag Eftermiddag saa jeg ud til de Gamle. Selvfølgelig klager Din Fader, men jeg har ikke i flere Aar set ham saa rask. Han er oppe fra c 10 Formiddag til 6 Aften og gaar længere Ture. Han lod sig godt snakke op og kunde le og se helt fornøjet ud, men saa snart jeg et Øjeblik gik ind i den anden Stue, begyndte han straks at smaaklynke. Tante P. var der; hun ser godt nok ud, men har det daarligt, og det flyder bestandig af Brystet. Hun klager over at være mat og er det vel ogsaa men det kunde ikke ses. – Niels (c: Emil) er bleven forkølet paa sin Hjemrejse og maa ikke gaa ud om Aftenen! Stemmen er hæs, men han mener, at det vil fortage sig, men Forkølelsen er haard. Fra de Gamle gik jeg til Sørensen, der bor hos sin Kones Fætter Bogbinder Janus Petersen. Jeg traf der hans Kones Søsterdatter, som jeg har kjendt, da hun var Barn, nu var hun en Frøken paa c 40 Aar. Sørensen fulgte saa med mig ud til Binderup, hvor vi drak The, spiste Andesteg og bagefter drak Rødvin som jeg havde kjøbt paa Vejen derud. Igaar Eftermiddags gik jeg ud til Basse og tog hende med paa en lang Tur, hvorefter vi gik i Cirkus og endte under Paraplyen. I Eftermiddags gaar jeg til de Gamle og derfra til Bassen.
 Klokken bekommer mig som sædvanlig godt og jeg kunde som sældvanlig spore stor Virkning af den første Gang, jeg sad der. 
 Min Barberkniv har jeg endnu ikke kunnet finde, men det kommer vel. Vil du bede Paludan om at sende mig mit Hestemaal som findes paa Spillebordet i min Stue i en lille rund Papæske, samt opgive mig Baron [ulæseligt] Adresse. 
 Mange øndige Hilsener!
 Din Hilsener!
 Din A</t>
   </si>
   <si>
     <t>1899-9</t>
   </si>
   <si>
-    <t>Louise Brønsted</t>
-[...1 lines deleted...]
-  <si>
     <t>Ludvig Brandstrup, billedhugger
 Christine  Mackie
 Laura Warberg</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen samt deres lille søn opholdt sig på Larsen-familiens gård Båxhult i Småland i sensommeren 1899. Berta og Ludvig Brandstrup var hos dem en tid, og Laura Warberg samt flere af Alheds søstre også. 
 Signaturen på brevet er svært læselig, men der står formodentlig Louise. Laura Warberg nævnte i et brev, at Muk/Louise skulle gå til Landeryd Station uden sin bagage - hun ville få sit tøj på et senere tidspunkt - og dette passer med indholdet af dette brev.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0034</t>
   </si>
   <si>
     <t>Louise skriver brev i et rystende tog mellem Halmstad og Helsingborg. Hun er gået til Landeryd uden sin bagage, og hun trak på vejen to små træer op ved rode. Louise er spændt på, om de vil gro derhjemme. Der var skønt på Båxhult, og Louise har været med Ludvig Brandstrup på jagt. Nu når hun til Hallandsåsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/roCY</t>
   </si>
   <si>
     <t>Toget mellem Halmstad og Helsingborg.
 Kære Dis! Jeg har faaet dette Papir og en ubetydelig lille Blyant med at skrive til Dig i Toget, men det ryster saa meget, at det vist ikke bliver til stort. – Jeg er meget trist til mode over at være rejst fra Båxhult; der var saa storartet at være. Mor har nok fortalt udførligt om alt deroppe. Dit Brev laa der til mig den Aften, vi kom. Tak for det! [”Tak for det!" indsat over linjen] Jeg vilde egentlig nok have svaret, men Turen var jo saa fremrykket og Postgangen deroppe saa daarlig, at jeg ikke mente, jeg kunde naa det. Mor har fortalt om Dine og Mornines Anstrengelser med mit Tøj, - jeg blev meget rørt over det. Jeg gik til Landeryd i Dag; hele min Bagage var min Fladhat med mit Kammeetui og en stor Lyngguirland; desværre drysser den meget, saa den bliver vist ikke til meget, naar den naar København. Jeg rysted et lille Enebærtræ og et lille ditto Grantræ op med Rod paa Vejen til Landeryd; er meget spændt paa, om de vilde gro. – Det var morsomt at være sammen med Mor deroppe de to Dage; hun morer sig over alting deroppe. Hun og jeg var sammen ved Yällunden i Gaar. Sig Mornine, at jeg har været der 2 Gange og var meget begejstret, men næsten mere for Brandaasen og nogle andre Steder, jeg var med Onkel Lut paa Jagt. Her sidder nogle utaalelige Tyskere og gør uvist hvorfor Nar af mig og mit Brev paa Tysk. Nu kommer vist snart Hallands Aas; det er det dejligste i Verden, der skal jeg se ud, jeg var ude i Halmstad og drak Kaffe og spiste en Masse Masse Brød og Kager for 35 Øre
 Hilsen til alle Louise</t>
   </si>
   <si>
     <t>1899-09-03</t>
   </si>
@@ -4527,50 +4667,140 @@
 - Reeberg
 Karl Schou
 Marie Schou
 Christine Swane
 Viggo Winkel</t>
   </si>
   <si>
     <t>Kunsthandelen Winkel &amp;amp; Magnussen havde fra 1898 lokaler på Højbro Plads.
 Albert Gottschalk var ugift, så Fru Gottschalk må være malerens mor.</t>
   </si>
   <si>
     <t>Johannes Larsen er i København og henter billeder diverse steder til en udstilling hos Winkel &amp;amp; Magnussen.
 Han besøger adskillige venner.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/A2iG</t>
   </si>
   <si>
     <t>Kjøbenhavn 11 Jan 1900.
 Kæreste Alhed!
 Du fik ingen Brev i Gaar og i Dag bliver det nok heller ikke meget. Jeg er her hos Eckardts sammen med Uglen for at hente Billeder, det lader til at jeg maa hente de fleste selv, Winkels Bud var bleven daarlig i Dag. Jeg var i Gaar hos Pang (ikke hjemme) og fik Tulipanerne af Fru Reeberg. Bertha traf jeg paa Vejen til Valby, hun skulde til Byen. Jeg fik Moders Portræt og Anvisning paa Aprilaften, som er paa en Tegnestue hos Magdal Nielsen, spiste saa Frokost med Lud og gik til Fru Gottschalk hun var ikke hjemme saa gik jeg til Kastrup, men traf ikke Philipsen og gik tilbage og spiste en stor Beuf med 2 Spejlæg og Porter i ”Løven”. Derfra gik jeg til Schous som heller ikke var hjemme og saa til Lysses hvor Schou kom om Aftenen. Schou maler Mutter i Legemsstørrelse, hun spiller Violincel. I Morges Kl. 8 kørte jeg ud til Philipsen og var der i Formiddag og spiste til Middag med ham og kørte ind til Højbro med Billederne, traf Uglen hos Winkels og nu er vi som sagt her. Jeg tænker meget paa at Du var saa sød den Dag jeg rejste og saa saa godt ud. Mange kærlige Hilsner til Dig selv og lille søde Puf.
 Din
 Johannes Larsen.</t>
   </si>
   <si>
+    <t>1900-02-09</t>
+  </si>
+  <si>
+    <t>- Jenkins
+Grethe Jungstedt
+Alhed Larsen
+Johanne Christine Larsen
+Harris Sawyer</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer fødte 16. jan. 1900 datteren Grethe (senere g. Jungstedt). Det efterfølgende problem skyldtes formodentlig, at der var rester af moderkagen eller fosterhinderne, der ikke blev afstødt ved fødslen.
+Dr. Cushion og sygeplejerske Loud kendes ikke, bortset fra at de passede Ellen Sawyer i hjemmet efter datterens fødsel.
+Sauternes: fransk hvidvin. 
+B er Alhed Larsens kælenavn. 
+Margaret Richards var muligvis gift med Dr. Richard, som nævnes i 1899-08-20 Ellen Sawyer til Laura Warberg BB1523.
+Thingvalla var et dansk rederi stiftet af C.F. Tietgen i 1880 som havde hovedsæde i København. Omkring 1900 var det et af de dominerende rederier, som sejlede skandinaviske udvandrede til USA. (Kilde: Wikipedia febr. 2026).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1528</t>
+  </si>
+  <si>
+    <t>Laura Warberg skal ikke være bekymret, for Ellen Sawyer sidder nu i en lænestol, spiser og har det godt. Mrs. Loud hjælper med den lille. Grethe er et nemt barn og desuden meget køn. Harris Sawyer spiller for hende, og hun er musikalsk. Det var godt, at Ellen og Harris fik en datter og ikke en søn. 
+Onsdag fik Ellen Sawyer pludselig feber, og dagen efter steg den. En dr. Cushion blev tilkaldt, og næste morgen kom der tre sygeplejersker med en masse apparater. Ellen blev bedøvet, og "skaden" blev fjernet. Lægen forklarede, at Ellen i modsat fald kunne have fået blodforgiftning. Ellen har tænkt meget på Alhed/Be Larsen, som fødte i et land uden mange specialister. 
+Ellen bliver forkælet med østers og Sauterne. Harris steriliserer forbindinger, og Jenkins kommer ved den mindste mistanke om problemer. 
+Pakken er ikke kommet. Ellen vil bede Johanne/Junge Larsen om at undersøge sagen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Lswv</t>
+  </si>
+  <si>
+    <t>9/2 – 1900
+Kære Mor! 
+Jeg var meget ked af at Harry kom for sent på det med at skrive i Tirsdags, da du formodentlig har været lidt urolig efter min dårlige Opførsel for 14 Dage siden. Der er imidlertid ingen Grund til Ængstelse nu, - jeg sidder op i en Lænestol hver Dag, spiser menneskelig Føde og befinder mig udmærket. Dr. Cushions Sygeplejerske er taget bort idag og Mrs Loud er kommen tilbage for at passe mig og den Lille indtil jeg får lidt flere Kræfter og kan passe hende selv. Hun er et ualm. godt Barn, - sover og spiser og passer sine andre Forretninger til Fuldkommenhed. Om Dagen bliver hun fodret hver anden Time, om Natten passer hun selv sine Spisetimer, sover 3-4 Timer, vågner og brøler, så hele Huset ryster indtil hun får sin Flaske. Hun måtte jo desværre vænnes fra, da jeg fik Feber. – Hun er utrolig sød at se på og tegner til at blive en køn lille Unge. Øjnene ere meget større nu, end de var, - de ere næsten sorte, med et lille Anstægrøg ["æg" i ordet overstreget; ”røg” indsat over linjen] af blåt. Hun bliver højt beundret af alle og erklæres for at være en ”Personlighed” og at have ”høj Grad af Karakter”. Harry spiller for hende og han kan ”tydelig se at hun er meget musikalsk”. Han er meget stolt af sin Datter og vi ere enige om, at det var en ren Fejltagelse at vi ønskede en Dreng – en Pige er langt at foretrække. 
+Nu, da alt er velståeoverstået ["stå" i ordet overstreget], kan det vel interessere dig at høre nærmere om mit ”Tilfælde”. Jeg havde det storartet og Dr. var meget tilfreds med mig, da jeg ["jeg" indsat over linjen] pludselig Onsd. Eft. Klk 5 følte en Kuldegysning og det befandtes, at jeg havde høj Feber. Der blev straks telefoneret efter Dr. Jenkins og han masede med mig til Midnat. Ligeledes næste Dag men Feberen steg, og han blev mere og mere betænkelig og om Eft. sendte han Bud efter en Specialist Dr. Cushion, som øjeblikkelig kom og undersøgte mig og konfererede med Dr. Jenkins. Jeg anede ikke hvad de aftalte, så du kan tænke dig min Forbavselse, da den næste Morgen Døren går op og ind strømmer de to Dr. og tre Sygeplejersker med alle Slags mærkelige Apparater. Derpå blev jeg bedøvet (hvilket var meget behageligt) og Dr Cushion fjernede Skaden. Han forklarede Tilfældet sådan, at jeg er for stærk og kraftig, - d.v.s. Musklerne ere så stærke i mig at de trak sig sammen og beholdt noget, som vilde have foraarsaget Blodforgiftning hvis det ikke var bleven taget straks og med en kyndig Hånd. Jeg har tænkt så mange Gange på, hvad der vilde være sket ["hændt" overstreget; "sket" indsat over linjen] hændt, hvis det var hændet B. hjemme, hvor Specialisterne ikke gror på Træerne. – Jeg anede ikke før bag efter, hvor farligt det var – og jeg havde ikke Spor af Smerter eller Ømhed.
+Du kan tro jeg bliver behandlet som en Prinsesse, - får 8 Østers til Frokost hver Dag, samt Sauterne i Sodavand, - det lyder lukulisk, synes jeg. 
+Harris har været mageløs hele Tiden, - han optrådte som Sygeplejerske da det var på det værste, steriliserede Vand, lavede Forbindinger o.s.v. – og han har været utrættelig til at skaffe mig alle Slags til at gøre mig Livet behageligt.
+Dr. Jenkins har også været storartet. Han plejede at telefonere om Aftenen og hvis der var det mindste i Vejen kom han straks selv om han havde været her om Morgenen. En Aften kom han Klk 10 i en forrygende Storm og Regn fordi jeg havde lidt ondt i Halsen, - og det en hel lille Rejse fra S. Boston.
+Folk har i det hele taget været umådelig deltagende og venlige. 
+Margaret Richards var her i går på Gennemrejse. 
+Nu må jeg vist hellere slutte og pille i Seng igen. – Mit næste Brev skal være til Junge. –
+Jeg har nydt alle dine EkstraBreve ["Ekstra" i ordet overstreget]. -
+Lille Grete sender mange Hilsner. Det samme gør Pelle. 
+[Skrevet på tværs øverst s. 1:]
+Pakken er endnu ikke kommen og jeg er meget ængstelig for den. De siger her at Thingvalla er ansvarlig for den, så der skal gøres Vrøvl i København. Jeg vil skrive til Junge at bede hende om at se at få det klaret.</t>
+  </si>
+  <si>
+    <t>1900-02-16</t>
+  </si>
+  <si>
+    <t>1 tomme = 2,54 cm
+Mrs. Loud, Dr. Cushing, Miss Linsealt og Mrs. Holbrook kendes ikke. Fru Smith er muligvis Henry Smiths kone og bosiddende på Nybøllegaard i Hillerslev. 
+Maltet mælk, også kendt som maltpulver eller maltet mælkepulver, er et pulver lavet af en blanding af maltet byg, hvedemel og kondenseret sødmælkspulver.
+107 F er 42 C.
+Miss Linsealt er "total" = afholdskvinde. 
+B er Alhed Larsen.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1548</t>
+  </si>
+  <si>
+    <t>Grethe blev født 16. januar. Fødslen trak i langdrag, men da Ellen Sawyer fik whisky og cognac, kom der gang i sagen. Pigen var grim, mager og havde navestrengen om halsen. Mælken løb først til efter fire dage, men Ellen kunne ikke blive ved med at amme. Hun fik at vide, at hun skulle holde sig i ro i seks uger, men hun fik høj feber. Der blev tilkaldt flere læger og sygeplejersker, og de kogte instrumenter ved komfuret. To af Harris Eastmans kolleger kom med ovne til at sterilisere redskaber i. Ellen blev opereret. Otte dage efter kunne hun stadig knap støtte på benene. 12 dage efter operationen fejrede Ellen og Harris deres bryllupsdag, og Harry gav hende en potageske. Han vil hvert år fremover på bryllupsdagen give hende en sølvting som præmie.
+Harris er nu syg af forkølelse og arbejder hjemme. Han og Ellen har købt en kurv, som lille Grethe kan ligge i.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/v0Gp</t>
+  </si>
+  <si>
+    <t>d. 16de Febr. 
+Kære Mor!
+Jeg har idag fået Dissers Breve. Det var [ulæseligt] pinligt, at netop dette længselfuld ventede Brev fra East. skulde være forsinket. Jeg kan rigtig tænke mig, hvor utålmodig du har ["har" overstreget] må have ventet. Skønt det jo nu er en gammel Historie, må jeg vist hellere sætte dig lidt nøjere ind i Detailerne og besvare nogle af dine Spørgsmål. 
+Hvad der foregik d. 16de Jan da Hendes Nåde, Grethe behagede at ankomme, har jeg næsten glemt, - det forekommer som det er en lille Evighed siden. Det var en langvarig og vanskelig Affaire, og Dr. var til sidst temmelig nervøs over at hun stadig ["stadig" overstreget] blev ved at [”blev ved at” indsat over linjen] holde sig tilbage. Jeg forklarede, at vi Danske ere langsommere i Vendingen end Amerikanerne og at hun jo var halv dansk. Tilsidst fik jeg en svingende Whisky- og Cognacstoddy og det kunde hun ikke modstå. Hun var så langt fra nogen Skønhed da hun kom – jeg har aldrig set noget lignende af Grimhed – det arme lille Asen: Navlesnoren var snoet om hendes Hals og det tog flere Min. før hun trak sit Vejr. Derefter blev hun svøbt ind i et uldent Tæppe og smidt på en Seng, hvor hun lå i tre Timer før nogen tog sig af hende. Jeg holdt dem nemlig beskæftigede med at kaste op, besvime o.s.v.
+East. skrev vist at Ungen vejede 8 Pund, men det var med Klæder på, 7½ foruden. De danske Pund, ere tungere end de amerikanske så i Virkeligheden vejede hun kun c. 6½. Hun var 21 Tom. men meget mager. Hun har nu vundet en Del skønt det lille Skind har gået en Del igennem allerede. For det første kom Mælken først den 4die Dag og hun sultede i al den Tid. De næste 4 Dage nød hun Livet og plagede det næsten ud af mig ved at bide i sin Grådighed. Hun opnåede at få bidt Hul før Feberen kom og hun blev ført ned. og ["og" overstreget] Så halvsultede hun igen èn Dag, da de ikke vilde sætte hende på Flaske før de så om Mælken vilde gå bort. Da dette viste sig at være Tilfældet, fik hun sin Flaske. Så begyndte et regelmæssigt [ulæseligt]. Hun får, hvad de kalder ”malted milk”, et Præparat som synes at passe hende godt. Hun er utrolig god og søvnig og alt tyder på, at hun er et sundt og kraftigt Barn. Eastman godtede sig i Stilhed over at Skæbnen føjede det sådan, at jeg ikke kunde amme hende, da jeg jo så vilde være bunden hjemme for lange Tider. – 
+Ungen opnåede at skaffe mig en lille Rift, men den blev syet sammen næste Dag med tre Sting, hvilket ikke var ret slemt, og siden mærkede jeg ikke mere til det. – 
+Kræfterne kom meget hurtig tilbage og jeg befandt mig udmærket indtil Feberen kom. Ikke desmindre befalede Doktoren mig at ligge i det allermindste 2 Uger – derefter liste forsigtigt omkring en Uge og ikke foretage strængt Arbejde el. gå lange Ture før den lille er 6 Uger gammel. Ved denne Fremgangsmåde er man temmelig sikker på ikke at have Rygsmerter og Træthed det næste halve Aar, sagde han. – Imidlertid kunde han jo have sparet sine Instrukser, da Feberen kom og satte en Stopper for al Kækhed. Det er højst interessant nu bagefter at høre dem fortælle om de Dage. Det blev jo nemlig holdt hemmeligt for mig, og det var kun ved at se Doktorens og Harris’ alvorlige Ansigter, at jeg fik en Mistanke om at det var farligt, - men hvor farligt fik jeg først at vide da jeg næsten var rask. Feberen var flere Gange kun ½ ° fra Maximum, som er 107 Fahrenheit, og Torsdag Aften sagde Dr. til Harris, at der kun var meget ringe Håb. Det lyder utroligt, men da jeg så ham næste Morgen var hans Kinder næsten hule. Hele den Nat blev jeg fodret hveranden Time og efter min Formening trådte Krisen ind, da jeg fik den sidste Dosis Vælling. Jeg faldt ["faldt" overstreget] kom nemlig i stærk Sved, og faldt derefter i Søvn og da Doktoren kom en Times Tid efter kom op [”kom op” indsat over linjen] var Temperaturen betydelig lavere. Jeg troede i min Uskyldighed, at nu var den Historie forbi og lå fredelig og roligt og rensede mine Negle. Bagefter fortalte de, hvordan det stod til i Køkkenet på samme Tid: Vadskekonen var kommen og filede løs på Vadsken, - alle ["le" sidst i ordet overstreget] Morgenvadskningen flød rundt Dr. Jenkins og Dr. Cushing kogte deres Instrumenter ude ved Komfuret, assisteret af deres to Sygeplejersker, - Mrs. Loud rensede den lilles Flasker, - Helen fløj rundt og søgte at bringe lidt Orden i Tingene. Med en Ble i hver Hånd susede hun afsted og mødte i Døren Dudley Pray og Leon. Redpath som kom fra Laboratoriet med to Ovne til at sterilisere på. De var sorte på Hænder og Ansigt, da de ikke havde haft Tid el. tænkt på at rense dem (Ovnene) [”(Ovnene)" indsat over linjen] underneden. Svigermoder havde opgivet alt og så til, medens Harry drak Whisky for at holde sig oppe. Naturligvis skreg den lille for at gøre Forvirringen fuldkommen. – 
+Derefter strømmede de (el. en Del af dem) op til mig og Operationen gik for sig og siden forløb alt normalt. Jeg var oppe første Gang igår for 8 Dage siden og det var mere end latterligt: jeg kunde aldeles ikke støtte på Benene og det varede to Dage før jeg kunde gå alene over Gulvet. 
+Den 12te (vor Bryllupsdag) var jeg nede første Gang og vi fejrede Dagen med stor Højtidelighed. Harry forærede mig en pleteret (?) ["(?)" indsat over linjen] Potageske og om Eft. kom Nelly Taylor ind og hjalp os med at drikke en lille Flaske Champagne. Det var hendes Fødselsdag så det passede helt godt. Champagnen var egentlig købt i Anl. af d. 4de Aarsdagen for min Ankomst, men den Dag var Miss Linsealt (Dr. Cushings Sygeplejerske) her endnu og hun var meget total, så vi nænnede ikke at såre hendes Følelser. Disse to Dage vil vi fejre hvert Aar og Harry vil hvert Aar give mig en lille Sølvting som Præmie. Den 4de fik jeg en lille Sølvsmørkniv el. ret Syl [tegning] til at tage Smørkugler med. 
+I Lørdags kom han hjem med ondt i Halsen og har været hjemme hele denne Uge med en slem Forkølelse. Vi har haft det helt ”sjov, underholdt hinanden” beundret Ungen og bleven opvartet på det bedste af Mrs. Loud. Harry kan sidde her ved sit Skrivebord og telefonere til Laboratoriet og rundt i Byen, så han kan nogenlunde passe sine Forretninger. – Vi anskaffede en langagtig Kurv til Ungen at sove i, men kun en lille. Den er let at flytte rundt med, hvor der er varmest. Den er temmelig bred, så Pudevårene passer godt men Størrelsen er jo ellers beregnet til Seng, og hun vil kunne bruge dem i flere Aar. –
+Doktoren siger, at vi ikke bør lade hendes Øjne komme i stærkt Lys før hun er c. 2 Måneder gammel, så vi kan ikke fotografere hende før den Tid. 
+Nelly Taylor har syet en henrivende lille Kjole til hende. – Mrs. Holbrook har foræret hende en lille bitte Guldnål med en Perle i. – 
+Jeg må sende et Kort til Fru Smith næste Gang, - hvor det var venligt af hende at sende de små Støvler! – 
+Jeg har også tænkt på hvor Febr. og Jan. [”og Jan.” indsat over linjen] altid er fuld af Begivenheder: Også Onkel Carl døde i Febr. og B. rejste til Italien. 
+Lille Grethe snorker i sin Kurv, Harry læser Aviserne og glæder sig over at Begivenhederne i Afrika er lidt mere lovende idag. Jeg vil gå og tage en Middagslur. 
+Hilsen til Svigermoder fra E.S.
+do do til dig, Far og Disser fra Pelle. 
+[Indsat s. 5 i venstre margen samt under teksten:]
+Hilsen til Mogensens. Jeg var meget imponeret over hendes Københavnsrejse, før du skrev om den mislykkede Dreng.
+[Indsat s. 8 langs venstre margen:]
+Sig til Disser, at jeg vil sætte Pris på, om hun vil vedligeholde Correspondancen med [ulæseligt]</t>
+  </si>
+  <si>
     <t>1900-02-17</t>
   </si>
   <si>
     <t>Hanna -
 Peer -
 Thora  Branner
 Margrethe  Eckardt
 Viggo Johansen
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Cathrine Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
 Anna Madsen
 Lars Madsen
 Peder Nielsen
 Ellen  Sawyer
 Astrid Warberg-Goldschmidt
 Jens Ferdinand Willumsen</t>
   </si>
@@ -4580,50 +4810,93 @@
   </si>
   <si>
     <t>Kerteminde Egns - og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>Viggo Johansen synes det går godt med Christine. Johannes Larsen mener, at Willumsen er en god lærer. Johannes Larsen maler på billede af Alhed, som ammer Puf.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/VlTw</t>
   </si>
   <si>
     <t>Kjerteminde den 17/2 99
 Kjære lille Dinemor.
 Du har nok længtes ordentlig efter et Brev trods det at Johannes fortalte Dig en Deel; men vi faar jo rigtignok ikke meget af ham jo jeg fik dog at vide at Du blev saa meget glad ved ham og han sagde mig at Johansen synes Du gaar godt frem nu, intet glæder mig mere end den Slags, nu maa du selv fortælle mig en hel Del om al Din Gjøren og Laden derovre i Kongens Kjøbenhavn min Bøn er altid varm for i fraværende Børn. Gud velsigne Eder –
 Johannes synes godt om at Du fik Villumsen til Lærer han er vist god, jeg ved ikke rigtig hvad jeg skal sige til den; men de andre forstaar det vel bedre. Hils Margrethe fra mig at jeg har længe ønsket Brev fra hende jeg kan ikke endnu paatage mig at skrive ret meget det er jo bedre men dog en langsom Foretning I kommer vel igennem det. Tøjet er paa Loftet og vi skal nok det ned først i Ugen og afsted til Dig for Du trænger til Lommetørklæder. Her har været et forfærdeligt Vejer igaar en saa stærk Snestorm, Georg kom mange Gange det er første Gang i min Levetid, Johannes og Peder Nielsen var ved Strandvejen med Bøsse paa, Alhed var med paa Molen for at se det prægtige Syn af Bølgebrydningen; i dag er det fint og godt Vejr og Tø; men Du skulde se nogle Skandser heruden for Døren nu der [vist] Sneploven gik her i Gaden i morges, men nu regner det og saa bliver det nok snart godt igjen her ingen Post kommer i dag dette naar vel nok igjennem saa Du kan faa Dit Søndagsbrev i morgen fortæl mig dog en hel Deel om alle mine Kjære derovre i Kjøbenhavn. Vilhelm er nede paa Ditlefslyst men kommer vistnok hjem først i Ugen 
 Adolph kommer hjem til Fastelavn han skrev efter et Par nye Bukjern da det jo slider slemt paa de han har – han er ellers ved godt Mod og hilser Eder alle
 Ellen Varberg har været meget syg men er nu i Bedring den lille Pige er rask og trives godt – 
 Dis er rask og Tutte ogsaa saa nu klarer det sig nok alt sammen efterhaanden med Kræfterne Den lille Jeppe er sød og livlig han leer over hele Ansigtet naar Fader kommer derind og det er jo flere Gange om Dagen
 Du ved vel at de har faaet en lille Ærindepige nu som Alhed er saa glad ved hun udretter saa meget det er Skipper Madsens Anna Du kjender hende vel nok – Johannes maler paa Alhed med Barnet ved Brystet han faar 12 Oliebilleder og 6 Aquareller til Udstillingen Du fik vel at vide at han solgte 3 Billeder medens han var derovre det gaar saamæn nok vor Herre lægger sin Velsignelse til hans Gjerning
 Faster Thrine er her i disse Dage og saa skal vi have fat i de stribede Underbenklæder der kan blive en 4 a 5 Par og de bliver nok varme for Dig 
 Marie og jeg har skiftes til at ligge et Par Dage ad gangen nu er vi oppe begge to det er Maries Ben som ikke vil gjøre godt, men smører vi den Kampferolie saa maaske det hjælper vi vil haabe det. Nu i dag tilmorgen var Hundene efter de unge Høns i Haven saa vi maatte slagte dem nu maa vi have Suppe paa dem i Morgen.
 Peer er rejst og vi venter Hanna i Ugen vi kommer i saa hjælper det paa os med.
 Vi vil nu haabe at Vejret maa blive godt saa vi kan rigtig faa godt af den friske Luft.
 Nu ønske vi dig alt muligt godt og saa hilse vi alle derovre der bryder sig om en Hilsen fra os
 Din trofaste Moder</t>
+  </si>
+  <si>
+    <t>1900-07-26</t>
+  </si>
+  <si>
+    <t>Grethe Jungstedt
+Christine  Mackie
+William Mackie
+Harris Sawyer
+- Sawyer, Harris' mor
+Nelly Tailor
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Miss Hogott og Miss Lindscott kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1550</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer er meget glad for brevene og beder Laura Warberg takke alle. Hun får ikke svaret, og Harris Sawyer siger, at hun skal tage jerntilskud.
+Det er dejligt køligt vejr. Grethe er nem at passe. Hun er lidt bange for fremmede.
+Harris har været sløj ovenpå en rejse til Kentucky i slem varme. Han tager koldt bad om morgenen og gør gymnastik. Ellen ville ønske, at han også ville holde ferie. Harris har fået en assistent i laboratoriet. Dette krydser Ellens planer, for hun havde regnet ud, at hvis hun gjorde sig uundværlig i laboratoriet, ville man være nødt til at få Christine/Mornine Mackie til Boston. Det ville være dejligt at få en af sine egne hjem. Ellen er desuden ked af at lade Svigermor passe Grethe, for det er for hårdt for den gamle. 
+Grethe har nu fået flaske og er lagt til at sove. Ellen vil læse i en baktereologibog, som Harris har givet hende.
+Harris er kommet hjem med ondt i siden. Hans ven, Billy Mackie, som netop har åbnet praksis, kom og undersøgte Harris, og lungerne havde det fint. 
+Ellen har haft gæster til smørrebrød, is og lemonade. En af dem gan Grethe en sølvmønt, hvilket Ellen har ørt er et udslag af overtro.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/cMNy</t>
+  </si>
+  <si>
+    <t>[Maskinskrevet]
+Boston July 26
+Kære mor;
+Tak for dit sstorartede lange breve som kom for lidt siden og som lille Grethe og jeg har nydt – hun under vilde gladeshyl. Det er saa sjov at hore , om alt hvad der foregaar i ferien – paa en maade er den jo stilfardigereend den plejer, idet det synes som om tendencen er mere udadgaaende end den ["den" overstreget] sadvanlig, jeg haaber sikkert at faa Dissers foredrag med det forste. Jeg er rigtignok blevet forkalet med breve i den sidste tid – fra mornine, Disser – vil du takke dem meget og sige at jegv ["v" overstreget] paaskonner det af hjarte ogm ["m" overstreget] onsker inderligt, at jeg vilde svare den, mender er kun lidt haab jg ["jg" overstreget] jeg ved ikke hvordan det kan vare at ["at" overstreget] at jeg nasten ikke kan faa mig selv til at skriveet brev - - Harry siger, at jegmaa tage jarn, - jeg har begyndt at tage det - - - maartte det nu bare hjælpe. vi har i denne uge haft dejligt koligt Vejr og baade Harry og lille Grethe ere som nyfodte. Grethe er saa nem at passe saa det er sen ["s" først i ordet overstreget] sand fornojelse ,hun sidder i lange tider paa min seng og leger med sit legetoj medens hun snakker med sig selv hele tiden.Hun er lidt bange for fremmede nu hvad jeg egentlig godt kan lide, De naste billeder mislykkedes ogsaa men jeg haaber min jarnmikstr vil hjalpe os til at gentage energiske forsog, det var vist i sidste uges brev at jeg fortalte om, at Harry ikke havde det godt og at vi vare angstelige for ham. Heldigvis var det da kun et lilleacut tilfalde--rimeligvis foraarsagetaf den forcerede rejse til Kentucky 9 "9" overstreget i den bagendende varme.Han drikker maltøl hver dag og bliver kraftfodret –tager et koldt bad om morgenen-gor lidt gymnastik og det bekommer ham storartet . Hvis han nu bare vilde tage sin ferie? ["?" overstreget] men det bliver saamand ikke til noget med ham---han vil nodigt til det alene og jeg kan ikke tage med ham. Han har nu mere hjalp i laboratoriet, - han har faaet en assistent for Trade Chemist Co og en stenograph for sig selv– en ung pige, som tillige skal hjalpe i laboratoriet med alleslags smaa-arbejder-som qat ["q" overstreget] vadske glasapparater o,s/ ["o.s/" overstreget] o.s.v. Jeg er derfor knap saa uundvarlig-hvad egentlig krydser mine planer. Jeg havde beregnet at ved at gore mig uundvarlig i lab.vilde jeg gore det aldeles noedvendigt at faa en gennemgribende reform istand -fore hus og faa Mornine her over .Nu er det jo ikke ojeblikkeligt tvingende og de vil derfor tk ["tk" overstreget] trakke det ud da det jo er familjen saa. Hvis jeg at jeg virkelig kan a ["a" overstreget] faa Mornine naar det kommer til stykket ,vil jeg forny mine forsog. Det vilde vare en stor lindringfor mig .For det forste sat ["s" først i ordet overstreget] have en af mine egne ,hvad jo vilde vare ubetaleligt-dernast vilde det vare dejligt at fole sig fri en gang imellem igen. Det er mig saa ubehageligt at lade svigermor passa Grethe da jeg ved hvor det tratter hende- paa den andens side bourde ["o" i ordet overstreget; "u" indsat derover] jeg gaa ud med Harry naar han paa nogen maade kan da han jo tranger saa meget til motion og han er ikke at formaa til at gaa alene.
+Lille Grethe har nu indtaget sin flaske efter en 2 Timers lur og har lagt sig til at sove videre, naar hun vaagner skal hun ud a ["a" overstreget] at kore . I de varme dage var hun slete ["e" sidst i ordet overstreget] ikkeude--man lukker sine vinduer og gaar ikke ud uden strangt nodvendigt.Vi vil gaa ud til mit ,,sted,, og jeg vil lase i min bakteriologi som Harry harg ["g" overstreget] givet mig.Han hanger svart i med at lare mig-med at foredrage for mig, naar vi ere hjemme lade mig eksperimentere i lab.og holde mig til bogen. Det er uhyre interessant og slet ikkesaa svart 
+jeg er nu i lab., og vil skrive et par Ord mens jeg er ledig.
+Harry kom hjem i aftes med en daarlig Side –et hold el. hvad detv nu var .Vi tel. til Billy Macky-en god ven af Harry der lige har nedsat sig som lage her i byen-og bad ham komme over . Han underogte Harry paa ktyds og tvars-hamrede og bankede– og fandt at det kun var lidt neuralg og erklarede at hans lunger var i udmarket stand-ikke det mindste at hore. han har lagt paa i vagt densidste uge trods meget arbejde saa jeg er ret tilfreds med ham.
+Jeg havde fremmede i lardags –min sygeplejerske fra dr. Cushings hospital samt Miss. Hagott-superintendant/a/ samme steds og Nelly. jeg trakterede med vaniljeis-smaakager -sandkage lidt fint smorrebrod og citronlimonade.jeg dakkede med min fineste kaffedug og det var meget f e ["e" overstreget] festligt.harry kom hjem og var med . da Miss lindscott gik gav hun til min store forbavselse Grethe 50 cts i solv. Senere fik jeg atvide at det er gammel overtro at det er godt at give born solv 
+Jeg har varet ude at kobe Grethe en ny hvid kjole og et par lyseblaa halvlange sokker. Hun vejer b nu i8 &amp;amp;(am.vagt)
+Jeg kan desvarre ikke skrive mere nu
+ioooooo hilsner til alle fra
+Harry og Pelle</t>
   </si>
   <si>
     <t>1900-10-04</t>
   </si>
   <si>
     <t>Andreas Larsen
 Marie Larsen
 Hedevig Lützhøft
 Nicolaus Lützhøft
 Sophus  Meyer
 Peter Nielsen
 Christine Swane</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen flyttede 18. oktober fra en arbejderbolig på Feden i Kerteminde til Lille Kærbyhus i den anden ende af byen. Deraf nok ordene om at flytte høns, ur mm.
 "Marie glæder sig til at halte med dig": Af de følgende breve fra Johannes til Alhed Larsen fremgår det, at hun har ondt, halter og må ligge i sengen. Alhed Larsen er hos forældrene på Erikshaab.</t>
   </si>
   <si>
     <t>Johannes Larsen har sat billedet af evighedsblomsterne i ramme. Han har hentet hønsene sammen med Peter Nielsen. Uglen har hjulpet med at flytte det gamle ur.
 Plesner har sendt tegningerne til huset.
 Larsen kan sove hos Lützhøft i København. Han har 5-6 billeder, som kan udstilles til foråret og når nok at lave flere i vinter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8efm</t>
   </si>
@@ -4767,51 +5040,51 @@
 Rasmus Kattrup
 Charlotte Knipschildt
 Ernst  Knipschildt
 Gustav Knipschildt
 M Knipschildt
 Otto Knipschildt
 - Krarup, læge
 Hans Jørgen -, Kusk ved grevskabet Muckadell
 Selma Lagerlöf
 Peter Erasmus Lange-Müller
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Augusta Mogensen
 Christian Mogensen
 Alfred Nielsen
 Otto Emil  Paludan
 Frederik Paludan-Müller
 Kirstine -, pige i huset hos Hempel Syberg
 - Poulsen, løjtnant
 Ellen  Sawyer
-Eleonora Scheel
+Lili Scheel
 Karl Schou
 Marie Schou
 Robert Schumann
 - Stürup
 Elly Svarrer
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
     <t>1901-09-28</t>
   </si>
   <si>
     <t>Elna -
@@ -5435,54 +5708,98 @@
     <t>Johanne håber, at rejsen er gået godt, og at Christine og Billy ikke fortryder tilbuddet om, at hun selv må komme til Boston. Hun har købt billet. Moderen må skrive og fortælle om drikkepenge, bagage, banegårde mv. 
 Peter fik land.
 Astrid/Dis er glad for Alfred og for sit bryllup. Johanne har besøgt Alfreds familie og været i Astrids lejlighed. Hun har også besøgt Thora/Tutte og Branner samt Hempel Syberg, og Thora og Branner har været med i Hillerslev. Der har været fødselsdagsmiddag på Gelskov.
 Johanne har været på kirkegården og plante blomster.
 En masse medlemmer af familien har lejet sig ind på Erikshaab om sommeren.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/3BSF</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg
 c/o H.E. Sawyer
 244 Columbia Road
 Dorchester
 Boston
 Mass.
 U.S.A.
 [I brevet:]
 Kæreste Mor! Jeg har ment, at jeg gærne vilde have haft Brev fra Amerika før jeg skrev igen, men jeg maa vist hellere faa sendt et Par Ord over til dig nu, ellers faar du vist for længe at vente – det er jo en Mulighed (jeg haaber dog, det er en _U_mulighed) at ingen af de andre skulde have skrevet til dig endnu. Nu maa du da være derovre; i Dag er det jo akkurat 14 Dage, siden du gled af Sted; jeg har intet kunnet se om den hellige Olaf, men paa Stationen plejer de at vide Besked – jeg haaber, den har været en heldig Olaf, her va ["va" overstreget] har Vejret været et non plus ultra af Dejlighed, saa jeg kan ikke tænke mig andet end at Rejse har været udmærket for dig. Jeg glæder mig til min – er stadig glad ved den tagne Bestemmelse, men er frygtelig spændt paa at høre hvad Christines Mening om det er, bare hun nu ikke fortryder sit Tilbud! Og bare Billy dog nu ikke er ked af at faa mig derover, men nu er det gjort – Billetten er taget – den billigste 1ste Klasse 220 Kr, de 20 Kr. vilde jeg nok give for at have Adgang til Promenadedækket. Vil du ikke nok skrive lidt udførlig til mig om der er noget særlig at iagttage; f. Ex. hvor mange Drikkepenge, man skal give og til hvem. Stuepige? Kellner?? o.s.v? samt hvordan jeg skal forholde mig i New York, mest med min Baggage, Haandkuffert og saa det indskrevne, hvad Banegaard jeg skal til, Fortaering o.s.v. Du giver mig nok lidt god Besked, nu du selv har prøvet det. – Mon du ved, at Peter fik Land, eller mon jeg skal være den første, der fortæller dig det, der var for Resten vist ikke stort tilovers; de andre Stakler er jo midt i det, jeg ved ikke noget om hvordan det gaar. - - Lille Dis faar jeg forfærdelig fornøjelige Breve fra med Strømme af Lovtaler om lille Alfred Hendes Bryllup var saa nydeligt og jeg syntes rigtig godt om [skrevet over linjen: ”om”] de gamle og Svogre og Svigerinder. Dagen efter var jeg ude i Charlottenlund hos Ingeborg Abrahams spiste Frokost hos hende og vi [skrevet over linjen: ”vi”] gik saa begge hen til Disens Lejlighed , hvor vi hang Gardiner op og ordnede lidt den var ganske henrivende i al sin Tarvelighed, det var saa sjovt at se de gamle Erikshaabs Møbler derude. Jeg boede hos Lugges, og blev helt indtaget i Magisteren, saa sødt han dog gaar og hjælper hende, jeg var forfærdelig glad ved at besøge dem. Jeg blev til Søndag, da jeg skulde ledsage Lugge + Skrierbarn, saa fik Lugge mere Tid til at ordne sine Sager. - - I Torsdags var jeg for første Gang paa Cycle i Odense, og da jeg ved 10 Tiden kom til Hunderup fandtes Branner og Tutte; Fruen endnu i Sengen med Kaffe, Cigaret og - - Konfekt; jeg nød saa Frokost derude og en Cigar sammen med dem ude i Haven og tog saa til Byen til mine Time, senere en herlig Middag og – med O. Syberg i godt Humør. Om Lørdagen vilde de besøge os (11te Juni, Termin, du kan tro jeg var ængstelig ved at overbringe [papir mangler] den Besked, men han blev da glad [papir mangler] Tutte og Branner kom spaserende fra Hillerslev hvor Onkel Syberg havde sat dem af, han skulde have Møde i Højrup de fik en lille let Frokost med Chokolade, saa naaede vi en lille Tur ud paa Brinken hvor Branner til min Glæde var Begejstringen selv over Skønheden, og kom saa hjem til Middag Kl. 4, til hvilken Tid Onkel Syberg indtraf. Supper m. Kødboller og nye Gulerødder, en dejlig Aspargesbudding, Fedekalvesteg m. Compot og vellykkede Vandbakkelser fyldt med Crȇme; O. Syberg nød 3-4 af dem (uden Crȇme) og spiste i det hele tappert af alle Retterne. Middagen var jo ogsaa basseret paa ham. De tog af Sted Kl godt halv 7 og Kl 7 skulde vi være være ["være" overstreget; "vi" indsat over ordet] være paa Gjelskov til Fødselsdagsaftensmad sammen med Hollufgaardene og Amstrups. Min Appetit var upaaklagelig – naar man er Værtinde faar man ikke saa meget godt af Maaltiderne, de andre var jo derimod lidt tilsatte. I Gaar var det Fru Mogensens Fødselsdag og jeg alene var inviteret med sammen med Doktorens og Hammers; jeg var frygtelig fin i min nye Molls, den du var med at købe og Vejret var straalende og varmt, men Selskabet - - ja Maden og Anretningen var extra fin, men ellers – naa, jeg vil ikke skose. 
 Jeg var forleden Dag nede i Højrup og købte hos Gartneren nogle Sommerplanter som jeg tog med til Kirkegaarden [utydelig skrift] arbejdede jeg saa i flere Timer med at luge, plante og vande og der blev saa pænt, syntes jeg; der er smukke Tulipaner endnu og Stauderne og Roserne staar godt, men den Rose, som vi plantede i Foraaret, tror jeg ikke der er Haab om. – Ellers er der intet nyt under Solen – jeg glæder mig til at Lugge, Mag, Be, Las, Dis og Goldschmidt skal komme først i Juli; jeg har faaet Lov til af Pallam, at de maa leje sig ind; tænk hvor dejligt, om vi kunde faa lidt gammel Sommerferiestemning. Paa Søndag kommer Fru Grønlund fra Odense og bliver en Uge; det glæder jeg mig skutte til. Hils dem alle tusind Gange, jeg er saa spændt paa at høre hvordan du har det derovre, om du befinder
 [skrevet på tværs øverst på s1:]
 dig vel og hvordan du synes de har det derovre, begge Sættene, skriv endelig lidt udførlig om det. ----- Hermed et Brev fra Molle som jeg aabnede og besvarede, fik straks Brev igen, hendes Tvillinger vejede hver 6 danske Pund, da de blev født, det maa rigtignok have været en drøj Omgang for den lille bitte Molle. Hun var imponeret over din Amerikarejse. – Paa Arreskov er der ingen videre Forandring maaske lidt daarligere. Pallam har terminstravlt men i helt godt Humør. Tilsidst tusinde Hilsener fra din Junge. Kys lille Grethe fra mig.</t>
   </si>
   <si>
+    <t>1903-06-04</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Alfred Goldschmidt
+Grethe Jungstedt
+Christine  Mackie
+William Mackie
+Harris Sawyer
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Christine Mackie, f. Warberg, rejste 1. eller 4. juni 1902 med skibet Kong Oscar til USA. Afskedsfejringen i Danmark er indgående beskrevet i Astrid Warbergs dagbog 1. juni 1902. Christine skulle en tid at bo hos sin søster, Ellen Sawyer, og dennes mand i Boston. Under dette ophold mødte hun lægen William Charles Mackie (1870-?) kaldet Billy. De to blev forlovet i slutningen af 1902 (Laura Warberg til Astrid 1902-12-19). Christine rejste hjem fra Boston i slutningen af november eller begyndelsen af december 1902 (1902-02-25 Ellen Sawyer til Laura Warberg, BB1588). Christine og William Mackie blev gift i Danmark i juli 1903. (1903-07-14 Ellen Sawyer til Laura Warberg, BB1595).
+Mrs Bryan kendes ikke. 
+Det vides ikke, hvor Ellen Sawyer opholdt sig under brevskrivningen, men der må være tale om et feriested.
+Grethes lille legekammerat kendes ikke. 
+BB1559 og BB1543 er sider fra samme brev. BB1543 var fejlagtigt sepereret fra 1559 i arkivkasserne, men de findes her i samme opslag hvad angår renskrift mv, og fysisk ligger arkene sammen i BB1559.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1559</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer er bekymret over, at William/Billy Mackie ikke som aftalt har skrevet, hvornår hans og Christines bryllup finder sted. 
+Harris Sawyer kommer om aftenen og bliver en uge. Ellen nyder at male og ikke at have så mange huslige pligter.
+Der er slemme skovbrande omkring Boston. Det har længe været tørt, og gnister fra tog antænder vegetationen. En karl har kørt Ellen ud for at se på brandene. De kom til et sted, hvor 20-30 mænd forsøgte at bekæmpe ilden.
+Tirsdag: Harris er nu kommet. Han har det bedre og hoster ikke så meget. Han fisker, og de botaniserer begge. Ellen maler desuden akvareller.
+Harris har købt drengetøj til Grethe, og det er langt mere praktisk end hendes hvide, stivede kjoler.
+Nu er der kommet lidt regn, så skovbrandene slukkes måske.
+Ellen sender fotos af Grethe og hendes legekammerat, som nærmest var forelsket i hende.
+Tak Louise for billederne. Astrid/Dises nye kæreste ser flink ud.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/CEAb</t>
+  </si>
+  <si>
+    <t>Kæreste Mor!
+Jeg gaar og er så underlig til Mode fordi vi ingen Telegram har faet fra Billy. Det var en bestemt Aftale at han skulde telegrafere Dagen før Bryllup, så vi kunde vide hvad Dag det er. Men ikke et Muk er kommen endnu. Det er mit Haab at han har glemt det af Sindsbevægelsen, - men alvorlig ængstelig er jeg til jeg hører, om nogen er bleven syg el noget er kommen i Vejen. Sidst fik jeg dit Brev sendt Onsdag Lørdag Aften, - måske jeg får et i Aften [”får et i Aften” indsat over linjen]. Jeg venter Harris om en Time – han kommer for at blive en Uge og jeg venter mig meget af det. Her er så yndigt, - bedårende og vi får udmærket Mad. Det er nogle voldsom rare Mennesker og her er så hyggeligt. Vi ere naturligvis ude den meste Tid, og du kan ikke tænke dig, hvor jeg nyder at kunne male af Hjærtens Lyst uden at behøve at skynde mig ind til Pligter. Man kan dumpe ned hvor det skal være og male, - der er lige smukt alle Vegne. Så snart jeg har malet noget – bærer de det rundt til Naboerne og viser det til dem der kører forbi, - med stor Stolthed og Mrs. Bryan har bestilt Huset malet med Olje, når al denne Røg fra Skovbrandene klarer op. Jeg kan ikke vide om I ser i Aviserne hjemme om alle disse Skovbrande. Der er ikke falden Regn i 2 Maaneder og det er knasende tørt alle vegne. Græsmarkerne [”Græs” indsat over linjen] er brungule, og på åbne Steder i Skovene er Græsset og Bregnerne svedne sort. Når så Toget kører forbi sådanne Steder, kan en Gnist tænde det an – sådan blev den Ild tændt, som jeg skrev om sidst. Op på Form. var der et vældigt Baal, og Mrs B. lod Karlen køre mig over at se det. Det var interessant men ikke noget imod den Skovbrand som vi så den næste Dag: Om Onsdagen var Luften så tæt af Røg, som i den tykkeste Tåge og der blev sagt at hele ”Ragger Mountain” stod i lys Lue. Det var nu Løgn, men der var da Ild på en Snes Steder. Om Eft. kørte vi ud for at opdage det. Det er ikke nemt at finde, fordi Røgen er så tyk ["tyk" overstreget] tæt og Ilden mest ligger og ulmer i Skovbunden. Det var en mageløs Køretur, - halsbrækkende stejle Bakker, - det forekom mig stejlere end ned af Orene, og jeg sad med Livet i Hænderne. Endelig mødte vi nogle Mænd der vidste hvor Ilden var og vi satte Hesten og gik med ham ind mellem Bakkerne, bevokset med Torne og Krat og med store Sten, over Stengærder – o.s.v. til vi kom ned i en Fyrreskov hvor Ilden rasede. Lidt skuffet var jeg, for der var intet stort Baal, - men kun krybende Ild under Skovbunden, - af og til blussede det op og i enkelte Træer brændte det. en 20-30 Mænd sled i det med at smide Sand og Grus på. De fortalte os at over en 
+[Brev BB1543 begynder her:] aaben Slette løber Ilden raskere end en Mand kan løbe, - ham der fortalte det havde selv prøvet det samme Dag.
+Tirsdag Endnu intet Brev om Billys Ankomst, - vi ere meget ængstelige. Harris kom Lørdag Middag - og trives brillant her. Spiser udmærket og jeg synes allerede han ser bedre ud. Stemmen er noget bedre - af og til lyder den normal og Hosten er stærkt på aftagende. Han fisker med Lidenskab og vi botaniserer en Del. Vi har en stor Botanik med og her er en Masse Blomster i Skovene. Jeg tilbringer min meste Tid med at male Akvarel og begynder at kunne haandtere det bedre. - Harris havde to små Drengedragter med til Grethe. Vi vil lade hende gå i dem i Sommer. Det er så langt mere praktisk end hendes lyse Stiver-kjoler med her i de Skørter og Bukser. Det vil dog koste en Formue at holde hende ren her, hvor hun sidder og roder i Gruset den meste Dag Hun ser så sjov ud i dem, og det er lettere for hende at gå i Skovene med dem.
+Igår fik vi da endelig Regn - over hele New England og Canada siger de. Så nu ere forhåbentlige Skovbrandene slukkede. De har raset forfærdelig over hele Landet og brændt 1000 af Hjem.
+Medf. små Billeder er af Rebel og Grethe. R. var den lille Fyr hun legede med. Han elskede hende så højt at Forældrene lo af det og kaldte hende hans første Kærlighed. Hun var lidt mere indifferent.
+Vil du takke Lugge 1000 Gange for de yndige Billeder. Morsomt at se Disens. Han ser volsom flink ud.
+Hilsen fra Harris, Grethe og Pelle
+tilo jer alle
+4. Juni - 03</t>
+  </si>
+  <si>
     <t>1903-07-27</t>
-  </si>
-[...1 lines deleted...]
-    <t>Boston</t>
   </si>
   <si>
     <t>Thora  Branner
 - Flagstad
 Adolph Larsen
 Christine  Mackie
 William Mackie
 - Skakke
 Vagn Thomsen
 Peter Tom-Petersen
 Laura Warberg</t>
   </si>
   <si>
     <t>Johanne Larsen var i Boston hos sine og Astrids to søstre, Christine og Ellen, som begge var gift med amerikanere. Begges ægteskaber knagede.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0446</t>
   </si>
   <si>
     <t>Det må være svært for Johanne at opholde sig hos søstrene i Boston, og det er godt, at hun snart kommer hjem. Astrid vil hente hende på stationen i Højrup og tænker, at Junge må have det som den høne, Astrid engang kom til at holde indespærret i fem dage. 
 Astrid har haft besøg af Hr. Skakke, Flagstad, som ikke måtte synge pga. helbredet, Vagn Thomsen m.fl.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RBsG</t>
   </si>
@@ -13389,50 +13706,130 @@
 Peter Andreas Larsen
 Rasmus  Petersen</t>
   </si>
   <si>
     <t>Man må formode, at gartneren er Rasmus Petersen.</t>
   </si>
   <si>
     <t>Gartneren er død. 
 Der er fugle i haven, og det er koldt. 
 Larsen maler lidt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/h6xM</t>
   </si>
   <si>
     <t>[Fortrykt:]
 Johannes Larsen
 Kierteminde
 [Håndskrevet:]
 23/2 – 36
 Kære Lysse!
 Tak for Jeres Breve som kom i Gaar. Det var dejligt at høre at der ikke er noget i Vejen med Jer. Jeg var begyndt at blive alvorlig bange. Puf har vel fortalt Dig at Gartneren er død og blev begravet i Søndags. Vejret er meget omskifteligt I Forgaars Morges var her hvidt af Sne der tøede i Dagens Løb. I Gaar Solskin og enkelte Byger og til Morgen helt hvidt igen og lidt Frost saa det meste ligger endnu. Stæren fløjter og i Gaar saa jeg 3 Viber og Sjaggere og Alliker trækker N paa i Flokke. Jeg er begyndt at male, men der er ikke videre Gang i det endnu, men Tegn til at der kommer det. Her er en 4-5 Fasaner i Haven der især holder til i Staudebedet og æder de nedfaldne Mispelfrugter. Dette skal ogsaa være et Fødselsdagsbrev. Til Lykke! Det er kun kort men jeg skal paa Posthuset med det nu. Vi sender et Par Bøger. Mange Hilsner til Jer alle 4.
 Din Far.</t>
   </si>
   <si>
+    <t>1936-11-24</t>
+  </si>
+  <si>
+    <t>Lindøgaard pr. Dræby St.</t>
+  </si>
+  <si>
+    <t>Bakkevej 8 Hareskov St.</t>
+  </si>
+  <si>
+    <t>Wilhelmine Berg
+Christian  Brandstrup
+Eline  Brandstrup
+Thora  Branner
+Jacob Lange
+Peter Erasmus Lange-Müller
+Adolph Larsen
+Marie Larsen
+Elisabeth Mackie
+Søren Madsen
+Janna Schou
+Jørgen Schou
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen
+Karl Zeckendorf</t>
+  </si>
+  <si>
+    <t>En tilsyneladende udviklingshæmmet pige var en kort tid i huset hos Johanne C. Larsen. Hun var en slægtning til Jacob Lange.
+Doktoren var formodentlig Karl Zeckendorf, som i 1936 var Jannas Schous kæreste. 
+I 1930-1931 var Elisabeth/Putte Mackie gift med Svend Nielsen. Det vides ikke, hvad den mand, som hun i 1936 var gift med, hed.
+Problemet med Thora/Tutte Branner kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0950</t>
+  </si>
+  <si>
+    <t>Nogle af de æbler, som Johanne C. Larsen har sendt, var en julegave. Det er dejligt, at Axel Müller har fundet en køber til Cox Orange-æblerne. Johanne får nu en rimelig pris for hanekyllinger. En so er derimod blevet solgt alt for billigt. Det er svært at forstå, hvorfor landmænd skal betale så høje afgifter. Johanne lever meget spartansk.
+Den nye hushjælp er gået sin vej. Det var godt, for familien kunne ikke holde hende ud. 
+Dejligt med Astrids nye venner. Johanne nyder at høre om Jannas virksomhed. Og Jørgen/Buf Schou arbejder for Søren Madsen ...
+Johanne gruer for en jul uden børnene. Heldigvis kommer Marie Larsen. 
+Martin/Manse Warberg Larsen har skiftet plads.
+Christine/Putte Mackie skal være i København hele vinteren.
+Wilhelmine Berg/Ta Mis er døende.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ihaP</t>
+  </si>
+  <si>
+    <t>[Skrevet med blæk på kuvertens forside:]
+Fru A. Warberg Müller
+Bakkevej 8
+Hareskov St
+[Med blyant på kuvertens forside:]
+25' Nov 1936
+[Med blå og sort kuglepen på kuvertens forside:]
+7-3-03.
+28-1-2002
+20-3-2000.
+Bibbe. Kerteminde
+[Skrevet på kuvertens bagside:]
+Warberg Larsen
+Lindøgaard Dræby St
+Fyen
+[I brevet:]
+Lindøgaard d. 24-11-1936.
+Kære lille Dis!
+Tak for dit lange Brev. Det var dejligt, at I blev glad ved Æblerne, men jeg ærgrer mig lidt over, at jeg glemte at skrive, at naar der var saa mange, var det fordi Halvdelen var tænkt som Julegave; jeg havde haft i Sinde at sende Jer en lille Kasse Spiseæbler til Jul, da jeg jo ved, at dine er sent paa det med at modnes, men saa kunde jeg ikke lade være med at være praktisk og sende een stor Kasse nu med det samme. Cox Orangerne er lidt smaa, men de smager vist lige godt for det og de kan jo udmærket gemmes, saa I har dem i Julen. Jeg er meget glad over den Gravensten-Bestilling, Axel har skaffet os; de trænger til at blive afsat, en Del har allerede faaet saadanne Pletter – dem nyder vi selv. Og saa faar vi en Tier til den fæle Termin, som jo nærmer sig med stærke Skridt. En til lille glædelig Overraskelse har vi haft; vi fik forleden Skrivelse fra vor Fjerkræforen. at de paa Grund af gunstigere Exportforhold kunde give c. 1 Kr. for Kiloet af Hanekyllinger. Vi solgte for et Par Maaneder siden 35 Haner og ved du hvad de indbragte os? 41 Ør. Stk. Vi havde givet 25 Ør. i Indkøb. Den er vel den Slags, Byboerne mener, naar de altid taler om de gode Tider for Landmændene. For at tage et andet Exempel. Vi havde et ungt Hun-Svin, som skulde være lagt til som Griseso, men den vilde absolut ikke have med Ornen at gøre og vi havde ikke Kort til den, saa den kunde gaa til England. Den vilde ved Salg indbringe c. 35 Kr og vi havde givet 30 Kr for den som Pattegris. Vi har jo desværre bestandig Uheld med vore Grisesøer. Begge disse to Exempler er da Penge lige ud af Lommen, kan du nok forstaa. Hvorfor der skal være denne Strafafgift paa alt hvad der sælges paa Hjemmemarkedet er og bliver mig en Gaade, naar der dog bestandig raabes paa, at der gøres saa meget for Landbruget. Da jeg en Gang spurgte en af de mere kloge, hvad der da blev af alle de Penge, svarede han ”ja, det meste gaar jo til Administrationen” – du forstaar Adm.n af Pengene! Er det ikke det glade Vanvid? Naa, det er jo ikke alle Landboere, der er saa haardt spændt for som vi; hvis det var Tilfældet saa det galt ud for Købmandsstanden, for vi køber intet ud over den nødtørfte Mad. Vor Købmandsbog er c. 9 Kr pr. Hoved om Mdn. Jeg regner nøje ud paa alt, saa du kan tænke dig, hvor værdifuld din Sending til min Fødselsdag var for mig. 
+2.
+Min Hjælp som baade du og Bibbe har udtalt saa stor Glæde over fik en brat Ende. Vi kunde ikke have udholdt hende hun vilde have ødelagt vor daglige Tilværelse for os. Navnlig Tinge og Agraren kunde ikke have klaret det; de erklærede begge, at det var umuligt at udholde hende, og jeg gruede allermest for, at jeg skulde skuffe Langes, som nu troede hende vel anbragt. Men det kom anderledes. Efter 4 Dages Forløb gled hun igen; her var alt for stille for hende, hun er vant til Tummel og mange Mennesker. Og glad var jeg. Men det var jo trist at det ikke kunde gaa; hun kunde godt arbejde og jeg kunde derved have faaet lavet en hel Del Reparationsarbejde. Men hvor jeg nød, da jeg kom af med hende. 
+Hvilken kedelig Tildragelse for Axel med det Fald. De Bæster at anbringe store Sten paa Vejene. Ellers var det jo et vældig godt Brev – sikken dog morsomme Venner I der har faaet. Saadan en Aften (eller Nat!) I der havde maa være meget forfriskende. Og saa pynter det yderligere, at det var en Lørdag, saa I kunde sove ud efter det. – Alt hvad du skriver om Jannas Virksomhed interesserer mig naturligvis glødende Hvem skulde dog have troet det, at den lille Nus, som man altid har anset for lidt indadvendt kunde starte saadan en indbringende Forretning. Gid dog den lille Kompagnon snart kunde komme til Kræfter. Hører I noget fra eller om Doktoren?? Hvor længe mon Tyskerne vil finde sig i alt det? 
+Tænk at Buf arbejder hos Søren Madsen, det tror jeg ikke, jeg har hørt før. Hvad laver han der? Er det noget med Mekanik? eller i kunstnerisk Retning? S.u.
+Vi gruer lidt for Julen – jeg gør da. Det bliver værre for mig efterhaanden at undvære Børnene; vi var jo ogsaa saa godt vant med at have dem om os bestandig. Manse altid og Bibbe meget ofte. – Gud ske Lov at Marie kommer. Vil du sende Børnene hver et Julekort? Saa skal jeg sende deres Adresser. Manse har skiftet Plads nu til Nov. og er nu helt klar af alt dansk, saa det skal nok hjælpe paa hans Engelske. Putte skal være i Kbhvn. hele Vinteren; Manden skrev, at hun maatte saa gærne blive helt borte – ja, det kom fra ham, forstaar du! Det lyder ikke særlig godt, men saa har [”har” indsat over linjen] Christine hende da i Vinter. Og gl. Ta Mis lever stadig; men vi maa vist ikke ønske hende Livet. Hendes Nervesystem var vist i Forvejen meget sløjt Du kan tro, jeg glæder mig over, at jeg fik hende at se en Gang endnu. Og ogsaa O. Christian. Tænk at stakkels T. Eline har faaet Gigt, saa hun bliver stiv i hele Kroppen. Rædselsfuldt! 
+[Skrevet på hovedet øverst på side 4:]
+Saa nu ikke mere – jo for Resten. Du spørger om jeg mener du skal skrive til Tutte til Julen. Jeg had ["had" overstreget] har tænkt meget over, hvad jeg vilde gøre hvis det var mig. Jeg tror, jeg vilde ønske hende ganske kort glædelig Jul og saa skrive
+[Skrevet langs venstre margen side 4:]
+”Tak for alle gamle Dage”. Den lille Ytring synes jeg maa vise hende dit venlige Sindelag overfor hende uden dog at plage hende med mange Ord og Forklaringer. Men for Resten kan en anden ikke. - - -
+[Skrevet øverst på første side:]
+Og saa Farvel til Dis og tusind Hilsner. Skriv snart igen. Din Junge.</t>
+  </si>
+  <si>
     <t>1937-01-22</t>
   </si>
   <si>
     <t>Axel  Müller</t>
   </si>
   <si>
     <t>Sallinge Kro Højrup</t>
   </si>
   <si>
     <t>Frihavnens Hovedkontor København</t>
   </si>
   <si>
     <t>Otto Emil  Paludan
 Karen Pilegaard
 Bendt Schaffalitzky de Muckadell
 Janna Schou
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Det vides ikke, hvem ingeniør Fleuron og sognefogeden var. 
 Herregården Gelskov brændte før 1917, og en ny hovedbygning blev opført (Wikipedia august 2025). 
 Oxfordbevægelsen var en kristen vækkelsesbevægelse, der opstod i 1920'erne, primært kendt for sin betoning af personlig omvendelse og fornyelse gennem fire moralske principper: Ærlighed, renhed, uselviskhed og kærlighed. Bevægelsen lagde vægt på, at enkeltpersoner skulle lade sig vejlede af Gud i deres daglige liv og søge aktivt medlemskab inden for de eksisterende kirker. Senere, i 1938, ændrede bevægelsen navn til Moralsk Oprustning og fokuserede på at bekæmpe truslen fra kommunismen gennem moralsk fornyelse (Internettet aug. 2025). 
 En alen er 627,708 mm = 62,7708 cm.</t>
   </si>
   <si>
@@ -13450,53 +13847,50 @@
 Kjøbenhavn
 Ø.
 [Med blå kuglepen:]
 14-2-03.
 [Håndskrevet på kuvertens bagside:]
 A Warberg Müller
 Sallinge Kro
 Højrup.
 [i brevet:]
 Sallinge Kro, Fredag Fm. 22 Jan 1937.
 Min egen Ven!
 Tak for Opringningen i Aftes – det var vældigt rart at høre Jeres Stemmer – og at alt stod vel til. Jeg hungrer nu meget efter Breve, jeg længes efter Jer begge to.
 I Dag skinner Solen – her er usigelig dejligt hvor end Øjet ser. Der begynder at falde Ro over Gemytterne efter de store Trafiksensationer; i går drog de tre Odensianere afsted til Odense – d v s de to unge Mennesker måtte lade Lastbilen stå Falck kunde ikke få den manøvreret med. Ingeniør Fleuron trillede derimod glad afsted i sin lille fine ultramoderne Vogn; han og jeg var om Formiddagen til Frokost hos Baron Bent Schaffalitzky, som havde telefoneret efter os. Da vi var nået lidt udenfor Sallinge mødte vi Sognefogden – han vendte strax Kanen – stoppede mig ind i en herlig Kørepels – Hr Fleuron ved Siden af – selv stod han bagpå, og så susede vi afsted – over Markerne op til Korsvejen – så var der fin Vej lige til Gjelskov; der er bygget en ganske dejlig Herregård – store dejlige og hyggelige Rum med en god Brændekakkelovn i hver Stue – åbne Døre – en suite – og smilende søde Mennesker. Baronen hentede en støvet Perikumsnaps – brygget af Pallam i 1894 – den smagte! De mente, at når en Warberg var gæst, så måtte Tidspunktet være inde til den Snaps! Og så vankede der en god Cigar - . Baronessen og jeg fandt straks sammen i en lang privat filosofisk Snak i en Sofa. Hun er Oxford, siger Gud ustandselig, som var det en Person hun var dus med. Men det lykkedes alligevel at finde en hel Del Ting, vi kunde være enige om, og hun bad mig endelig komme igen. Hun skulde til Højrup i sin Bil, vi kørte med hende op til Korsvejen; Snekasterne var bleven færdig med Vejen, så vi gik det sidste Stykke til Kroen gennem 4-5 Alen høje Snemure. 
 For lidt siden kom Sognefogden, og vi aftalte at køre ned til Karen (Pilegaard) Frandsen i Højrup ved 1Tiden – så vil han hente mig igen i Aften; vi fik os en hyggelig Passiar om gamle Dage og alle Mennesker fra den Tid. Overalt og fra alle møder man en Bølge af Sympathi så snart det spørges, at man er en Warberg. Far må have været en højt elsket Mand, når denne Følelse kan leve gennem Generationer.
 Jeg er simpelthen lykkelig over at være her. 
 I Dag kan jeg altså ikke vente Brev - men mon der dog ikke kommer et lille et fra jer begge to i Morgen, Lørdag? Søndag skal jeg til Erikshåb. Nu skal jeg ud at se en Flyver starte. Hans Maskine har ligget her fra i går.
 Tusinde kærlige Hilsner til Jer begge!
 Din egen Dis.</t>
   </si>
   <si>
     <t>1937-01-25</t>
   </si>
   <si>
     <t>Sallinge Kro
 Højrup</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bakkevej 8 Hareskov St.</t>
   </si>
   <si>
     <t>Mine -
 Lars Christian Balslev
 Maria Balslev
 - Bender, g. Petersen
 Hans Lorentzen
 Karen Lorentzen
 - Nortoft
 Marie Paludan
 Otto Emil  Paludan
 Karen Pilegaard
 Carl Schaffalitzky de Muckadell
 Erik Schaffalitzky de Muckadell
 Janna Schou</t>
   </si>
   <si>
     <t>Det vides ikke, hvem gamle Christensens, den unge krokone, fru Olsen og sognefogedens var. 
 Baronen kan være både Carl og Erik Schaffalitzky de Muckadell.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0924a</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt håber, at man respekterer hendes valg af farver til køkkenet.
@@ -13625,53 +14019,50 @@
     <t>Thora Cohn
 Jeppe Larsen
 Johannes Larsen
 Else Larsen, Else, Andreas Larsens kone
 Ane Talbot</t>
   </si>
   <si>
     <t>Else Larsen har dagen før født en datter. De ligger på en klinik i Odense og har det godt.
 Andreas Larsen leder efter skødet til Båxhult.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gw5c</t>
   </si>
   <si>
     <t>[Fortrykt på s. 1:] ANDREAS LARSEN
 KJERTEMINDE
 [Håndskrevet:]
 20 Jan
 Kære Lysse og Bimse.
 Else fik igaar en Datter og de har det begge godt. Hun vejer 7 [tegn for pund] og noget, som jeg ikke kan huske, har lange Negle og langt sort Haar. De ligger paa en Klinik i Odense; det er dyrt i Benzin, men ellers ikke.
 Far siger jeg skal skrive at vi er i fuld Gang med at lede efter Skødet til Båxhult. Naar vi har spist skal jeg gennemgaa Indholdet i Chatolskufferne. Dette kan ikke blive længere nu, jeg skal have det med i Byen inden 6. (c: 18). Jeg haaber I har det godt som vi har det ["som vi har det" indsat over linjen] og sender mange Hilsner ogsaa fra Else, Far og Ane og Jeppe
 Puf.</t>
   </si>
   <si>
     <t>1938-02-09</t>
-  </si>
-[...1 lines deleted...]
-    <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Sallinge Kro pr. Højrup St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
 Thora Cohn
 Alfred Fly
 Andreas Larsen
 Jens Larsen
 Johannes Larsen
 Else Larsen, Else, Andreas Larsens kone
 Peter Magnussen
 Axel  Müller
 Ellen  Sawyer
 Ane Talbot
 Andreas Warberg
 Minna Warberg
 Mary Warberg Larsen
 Laura Warberg Petersen
 Viggo Winkel</t>
   </si>
   <si>
     <t>Lars Christian/Laders Balslev boede efter sin pensionering på gården Erikshaab nær Sallinge. Gården var tidligere beboet af warberg-familien. 
@@ -13761,82 +14152,181 @@
 pr. Dræby
 [Skrevet på kuvertens forside med kuglepen:]
 20-5-03
 [På kuvertens bagside:]
 A Warberg
 Sallinge Kro
 [I brevet:]
 Sallinge Kro, Søndag d 13’ Februar 1938
 Kæreste søde Junge!
 Tusind Tak for dit lange goe Brev, der helt igennem var så veltilfreds i Tonen hvor er det dejligt at mærke, Junge. Også Tak for Femmeren, som jeg var dybt rørt over. – ja, den kan netop forlænge dette herlige Ophold med en Dag – ja, næsten to! Jeg bliver for hver Gang mere glad ved at være her – falder mere og mere til alle Steder og befinder mig usigelig vel – bedres Dag for Dag i Hode Nerver - Mave – alting. Jeg Dåre, der til at begynde med – ifjor – havde tænkt mig en absolut ensom Tid, tilbragt på Værelset med fromme Studier – jo, Godmorgen. Det faldt ganske anderledes ud. Og nu bagefter ved jeg dog så godt, at hvor jeg end har været i Verden, hvor meget kønt jeg end har set af Lande – Natur – Landskaber - - så var det dog altid Mennesker, der gav Indhold og Dybde til det altsammen. Det fornyende og forfriskende herovre er: de nye Mennesker, det nye Milieu, det nye Sprog – nyt og dog gammelt – anderledes, helt helt anderledes end det tilvante – deri består den store rekreation for mig. Jeg bliver ikke træt af at lytte til det elskelige fyenske Bondemål, de pudsige Vendinger, de overraskende Udtryk, der i Klang og betoning er så malende; og så er det jo også bedårende overalt at blive mødt med åbne Arme – alle er så søde imod mig, så jeg synes, jeg danser på Roser. Hver ny Dag er fuld af nye små Oplevelser, hver Dag fortæller noget nyt. – 
 De snakker forresten om hernede på Kroen, at de længe har planlagt en Biltur til Munkebo Kro - ! så du skal ikke blive alt for forbavset, hvis vi en Dag ruller ind på Gårdspladsen hos Jer! For hvis Planen realiseres, mens jeg er her, så tænker jeg jo nok, at de springer Kroen over - - vilde du blive forfærdet? Nå, nu får vi se, hvad det bliver til.
 Unge Krokone – Gudrun, er ved at få nye Tænder, jeg tog en Dag med ind til Odense, gik op på Forsamlingshuset og bad en Pige vise mig Selskabslokalerne, da det var lidt tidligt på Formd. vilde jeg ikke spørge Drude – men pludselig stod hun ved Siden af mig! opfordrede mig indtrængende til at besøge Professoren, sagde at hun snart kom til Ølstedgård og vilde så ringe til mig; så gik hun igen, skulde hvile sig efter et Nattebal. Jeg henfaldt i Henrykkelse over Lases underdejlige Værker - var fuldkommen betaget og havde den Lykke at være muttersalene hele Tiden – næsten en Time gik og sad jeg og indsugede de skønne Billeder. Så gik jeg over på Stiftsmusæet, så de gamle oldsager fra Espe og Nybølle o.m.m. Landede i Malerisamlingen og stod pludselig overfor et henrivende Billede af Be – røde Stokroser i Haven, det var overvældende. Der var også et af Karl Schou – Interieur med Mor og Barn – Buf som spæd! En interessant Tur i det hele taget. Om Aftenen Kl ½ 8 ringede Professoren til Kroen, om han 
 2)
 måtte sende en Bil over efter mig, Drude havde ringet til ham, at jeg var der. Det lod jeg mig jo ikke sige to Gange, det passede mig ovenud godt efter den stærkt intellektuelle Dag med Billedkunsten og en Henrykkelse, der ikke rigtig lod sig afsætte i Kroen. 
 Og så oplevede jeg derovre på det gamle Ølstedgård noget – ja, noget af det mærkeligste, jeg endnu har været ude for. 
 Ja, du véd det vel, men jeg vidste det ikke – at Professoren er fuldkommen helbredet – han sagde selv, det er intet mindre end et Mirakel. Et forvandlet Menneske, en Rénaissance; en Mand, fyldt med Spiritualitet og sprudlende Livslyst, lykkelig – strålende, åh, Junge, noget så vidunderligt at opleve. Er noget så dejligt som at møde et lykkeligt Menneske, en helt afklaret Aand, der stråler et Lys ud fra et sådant Menneske, som det er en stor Lyksalighed at opleve.
 Og ved du, hvad hele Aftenen gik med? Han læste sine Digte for mig! Junge, han bliver berømt! De var pragtfulde – og han læste dem pragtfuldt – selv lykkelig over at have skabt dem; det var Vers i alle Tonearter, dybsindige, vise, dystre, dødsens - - om Døden – om Alderdommen – om Tungsindet – og om Livsglæde – Ungdom – Elskov – ”Synd”, Dyd – og så var der et ganske henrivende om den gamle Hankat, Rasmus, ja, du kan ikke tænke dig, hvor det alt sammen var sublimt – jeg var i den syvende Himmel. Naturligvis frydede det mig også, at jeg var den første, han læste dem for; og naturligvis frydede det ham at have så god en Tilhører!
 Ja, du kan tro, at det var en Aften. 
 Da Pigen skulde køre mig hjem (Regnvejr) – måtte vi jo bryde op i menneskelig Tid, han fulgte med i Bilen til Kroen. 
 I Aften er der Karneval på Kroen; jeg har hos Pilegårds lånt en pragtfuld, kongeblå Vadmelskjole fra forrige Aarhundrede, og et strålende Hovedklæde af tyk, rød, blomstret Silke. På Søndag skal jeg med dem i Ryslinge Kirke at høre Rørdam. I Søndags var jeg til Middag på Erikshåb, vi havde en yndig Dag – Vejret mild Solskin, Haven myldrede med Eranthis og Gækkeliljer. Tak for lovede Løg! husk dem endelig. I Fredags var jeg hos Baronessen til megen Filosofi – vi to alene, hun er nu sød. I Morgen er jeg bedt til at overvære Pølsestopning hos Fru Pilegård – senere til stort Pølsegilde. Ja, der er hver Dag noget, og jeg nyder det altsammen. Bliver så længe jeg kan – måske til 1’ Marts Axel synes så afgjort, jeg skal. 
 Hvor er det trist med Marejes Sygdom, det er da ikke noget alvorligt? hun ser ikke robust ud. Dejligt med Elses lille nye. Hils nu alle mange Gange – hvor herligt for dig at have den elskelige Bibbe! hils hende specielt. 
 Og at Vejen bliver lavet – og Lånet trækker op – 
 Tusinde Hilsner fra din Dis</t>
   </si>
   <si>
+    <t>1938-12-22</t>
+  </si>
+  <si>
+    <t>Lindøgaard</t>
+  </si>
+  <si>
+    <t>Marie Larsen
+Axel  Müller
+Ellen  Sawyer
+Janna Schou
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0952</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt/Dis må have mange kræfter. Johanne C. Larsen må derimod økonomisere med sine. 
+Johanne takker for marcipanen. Hun sender penge senere.
+Det er et rædsomt vejr. Johanne kan ikke lide hvid jul. Marie Larsen er kommet.
+Ellen Sawyer er rejst til Stockholm.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/IL3d</t>
+  </si>
+  <si>
+    <t>Lindøgaard 22-12-1938.
+Kæreste lille Dis!
+Ja, et Julebrev bliver det jo, men kun et ganske lidet et. Som du i saa høj Grad forstaar, maa der økonomiseres paa med [”med” indsat over liljen] Kræfterne for Tiden, men det gaar da for Resten helt godt. Tusind Tak for dit Julebrev, som jeg fik i Dag, alt ser jo saa godt ud for Jer, synes jeg, og hvor du maa have mange Kræfter, alt det, du dog kan lave Sig Axel Tak for Marcipanen, det er nu en Skam at gøre Jer Ulejlighed; jeg sender Pengene mellem Jul og Nytaar, ved jo endnu ikke Summen nøjagtig og vi faar ikke Post af Sted i Juledagene, men faar Posten af Privatfolk, som hjælper ”Posten”. Bibbe er i Odense i Dag, hvilket rædsomt Vejr, det dog er. Marie har været her fra i Gaar Morges for at hjælpe os, da vi jo var bag efter og jeg ikke var til saa meget. Vores lille Kasse afgik i Gaar Morges – Onsdag – gid I faar den. Al Trafik er ind over Markerne, da Vejen er tilsat med Driver. Jeg finder nu ikke denne ”hvide” Jul ret rar. Jeg synes dette Vejr giver Uhygge, maaske noget fordi her altid er Træk i alle Stuer, naar det blæser. 
+Elle rejste i Gaar til Stockholm, ogsaa hende sender jeg bekymrede Tanker paa Gr. a Vejret, maaske ganske overflødigt.
+Naa, søde Dis, gid I nu maa faa en rigtig god Jul og ikke have sat alle Jeres Kræfter til, saa I ikke kan nyde den.
+De allerbedste Julehilsner til Jer alle tre fra os her – selvfølgelig langt de fleste fra din 
+Junge.</t>
+  </si>
+  <si>
     <t>1938-12-27</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted
 Elise Hansen
 Johannes V. Jensen
 Johannes Larsen
 Peter Andreas Larsen
 Alhed  Møhl, Lysses datter</t>
   </si>
   <si>
     <t>Elena og Johan Larsen kaldte Johannes Larsen for Chefen. Det er uklart, hvad "røget Bukse" er for noget. 
 Barnet, som i brevet bliver kaldt Abelone kom til at hedde Alhed Maria. Elena Larsen fødte hende i København og fik derefter brystbetændelse, hvorefter hun var indlagt i juledagene. Den ældste søn, Peter, kom til Købehavn få dage før jul. Johan var på gården i Småland. 
 Den Lange Rejse er en romancyklus af Johannes V. Jensen. Sjette og afsluttende bind i denne cyklus hedder Christoffer Colombus.</t>
   </si>
   <si>
     <t>Det er Johannes Larsens fødselsdag. Elena Larsen vil, når hun kommer hjem, sende ham blandt andet elgkød.
 Den lille har nu suttet af det dårlige bryst, for det er nu ved at være rask. Det er drøjt at ligge i sengen. Elena læser Johannes V. Jensen. 
 Alhed/Lomme Brønsted vil have Peter Larsen med til Birkerød. 
 Det sner, og Elena håber ikke, at det vil give problemer med hjemrejsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yVIN</t>
   </si>
   <si>
     <t>27/12 38
 Kære Gamle!
 I Dag er det saa Chefens Fødselsdag til Lykke med ham, jeg fik ikke skrevet men naar jeg kommer op og hjem vil jeg sende det Stk Elgkød og desuden en røget Bukse af den Slags vi delikaterede os med i Fjor, jeg tror ikke Las kender den og det kan jo være det er noget han vil lægge sig efter. - I Dag er der sket gode Fremskridt her paa Pladsen idet Abelone er blevet lagt til det daarlige Bryst som altsaa nu er saa godt som raskt og virkelig fik sig en Taar. Og i Morgen skal jeg op, det er heller ikke et Øjeblik for tidligt for nu var jeg lige ved at tabe Taalmodigheden, det er drøjt i Længden at ligge her, naar man føler sig saa frisk som en Fisk og ogsaa er det. - Jeg har læst den lange Rejse paanær Christoffer Colombus, som Mor har med i Dag; det er en herlig Samling Bøger, vi maa til at dyrke Johs. V. noget mere, man staar jo sig selv i Lyset, ved ikke at læse ham.
 Lomme var her i Gaar, hun vilde have Peter til Birkerød nogle Dage, jeg sagde at det maatte hun snakke med Mor om, men jeg tænker han er derude nu. - Her har det sneet meget i Nat, jeg haaber ikke Sneen skal lægge Hindringer i Vejen for vores Hjemrejse for nu har der ved Gud været Hindringer nok.
 Nu er der vist ikke mer at berette i Dag saa du maa have saa mange kærlige Hilsner
 fra din
 Hømikke.</t>
+  </si>
+  <si>
+    <t>1938-12-29</t>
+  </si>
+  <si>
+    <t>Thora  Branner
+Alfred Fly
+Andreas Larsen
+Johannes Larsen
+Marie Larsen
+Else Larsen, Else, Andreas Larsens kone
+Axel  Müller
+Janna Schou
+Christine Swane
+Lars Swane
+Erik Warberg Larsen
+Grete Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0951</t>
+  </si>
+  <si>
+    <t>Johanne C. Larsen takker for alle de mange julegaver. Hun har fået kvittering for de gaver, som hun selv har sendt.
+Laura/Bibbe Warberg Petersen og Johanne havde knoklet med en gris, hvorefter de skulle pakke gavekasser.
+Johanne og familien havde en hyggelig juleaften i den lavloftede stue. Hun fik som altid flest gaver. 
+Juledag kom Lars/Lasse Swane på ski og blev til den følende dag. Andreas/Puf og Else Larsen samt Christine/Uglen Swane kom på besøg i bil.
+Vejene har i øvrigt været lukket af sne. Johanne måtte transportere sine æg på en slæde. 3. juledag kunne Marie Larsen ikke komme til Kerteminde og deltage i Johannes Larsens fødselsdag. 
+Johanne havde det rart på Kerteminde Sygehus. Hun fik dog røntgenfotograferet foden, og der er ikke noget at gøre ved den smertende storetå. Hun har desuden haft et anfald i sin arm.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/opQe</t>
+  </si>
+  <si>
+    <t>[Skrevet med sort blæk på kuvertens forside:]
+Fru Warberg Müller
+Bakkevej No 8
+Hareskov St
+[Skrevet med blyant på kuvertens forside:]
+Nytaarsaften 1938
+Lørdag
+[Skrevet med sort og blå kuglepen på kuvertens forside:]
+læst 25 sept.05.
+" 17 Febr. 06.
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard pr. Dræby St. Fyn.
+[Julemærke]
+[I brevet:]
+Lindøgaard 29-12-1938
+Kæreste lille Dis
+Hvordan skal jeg begynde og hvordan skal jeg – for at faa Dig sagt Tak for alt det meget, du har overvældet mig med til Jul, for alle de mange Gaver og for alle dine lange og altid interessante Breve! Evnen til at skrive Breve er endnu ikke naaet at indfinde sig hos mig, selv om jeg er ved at vinde godt med, men naar man som jeg var kommen ned paa en Vægt af 106 pund, skal der en Del – baade Tid, Mad og Hvile – til at naa til at naa sit tidligere Stade. Jeg var næsten maalløs over at faa Pakke No 2 fra dig i Gaar [”i Gaar” indsat over linien] efter den store fede Julepakke, som indløb før Juleaften Tusind, tusind Tak for det alt sammen, lille Dis – Chokoladen Marcipan Appelsiner Rosiner til Masser af Julekager, Citroner o.s.v. Og foruden alt det i Kolonial-Branchen, begynder du saa paa Manufaktur-Branchen! Bakkeservietten kom paa et tørt Sted, jeg har vist kun en, Bukserne ser ud til at trodse endog Lindøgaards Kulde og de dejlige Strømper! Tak til Axel for Kalenderen, som jeg blev næsten latterlig glad ved; saadan en lille næsten uundværlig Ting, som det dog aldrig kunde falde én ind selv at anskaffe! Der er bare en Ting ved det, at det er saa alt for meget – Vor Herre maa have en egen Evne til at lægge Velsignelse i dit Mammon, saa du altid har Raad til alting. 
+I Gaar fik jeg Kvitteringer (Takkebreve) for alle tre Kasser og det var dejligt at se, saa glade I var bleven Tutte, lille Grethe Thinesen og du, og jeg glædede mig over, at min ringe Energi naaede at stille dem paa Benene. Den Mand som bringer Kasser til Stationen for os havde erklæret at Onsdag Morgen var sidste Frist – ubønhørlig var han – og da vi havde arbejdet hele Tirsdagen, Bibbe og jeg med den mægtige Grises Ordning, var vi ikke saa lidt trætte, da vi havde spist til Aften og skulde i Gang med at pakke 3 Kasser, samle det hele sammen, slaa Søm i o.s.v. Men alle hjalp og det gled! 
+Vi har haft en dejlig Jul – ja, virkelig en dejlig Jul med Harmoni over hele Linien og Driven den af og smaa hyggelige Passiarer og megen Røg og mange Godter. Vi holdt Juleaften her i de to smaa Stuer; her er jo saa lavt til Loftet, at et stort Juletræ er en Umulighed, saa vi kan kun have saadan en lille Nips-ting, der nemt kan rummes her; alle Pakker lå på Gulvet under det lile Træ og de blev saa efterhånden langet op til Adressaterne og aabnet og jublet over. Drengenes Gaver fra os var ikke nærværende sidet ["s" først i ordet overstreget] de bestod af Abonnementet paa henholdsvis et engelsk Ugeblad for et Aar og et dansk Uge- el. Maanedsbl. (jeg ved ikke) ved navn Viking. Jeg fik som sædvanlig langt de fleste Gaver, jeg ved saa ikke hvorfor, men der var f. Ex. baade Gaver fra Skæg (Hunden) og den lille Mis, en lille tillidsfuld en, som Bibbe en Aften fandt paa Vejen fra Munkebo; den ligger helst paa et Skød.
+Juledag kom Lasse Swane paa Ski fra Kjertem. Han blev til næste Dag, saa kom Puf, Else og Uglen i Bil til Eft.kaffe. Vi maa ind over Markerne – ja i Dag er de begyndt at øse vor Vej, ellers har de kun øst i Strandgyden; vi har i Slæde befordret vore Æg (denne Uge 70 pund) derop til Strandgyden, tog Naboernes med og hentet deres og vor Brødforsyning samme Steds! - - Vi havde en overordentlig hyggelig Eft. med Kjerteminderne, men næste Dag, 3_die_ Juledag, Lases Fødselsdag, var det igen Slut med Trafikken; Rutebilen gik ikke og stakkels Marie maatte bryde den mange årige Tradition at fejre Fødselsdag hos Las. Nu synes det jo igen at lysne lidt. 
+Jeg havde for Resten ellers en yndig Tid paa det søde lille Sygehus i Kjerteminde morede mig godt og holdt Sjov med dem allesammen, men en slem Lussing fik jeg ikke desto mindre derude: mon de kan huske, at jeg snart i flere Aar har haft en daarlig Fod, saa jeg ikke mere kan gaa Ture med Fornøjelse; jeg fik Foden fotograferet og Dr. Fly sagde næste Dag til mig: ”Nej Fru Larsen, den gamle Taa kan jeg ikke gøre noget ved; der er Betændelse i en af Knoglerne (der hvor Storetaaen støder til Foden) hvis det bliver for uudholdeligt at gaa, kan der mejsles lidt af Knoglen, men saa bliver det stift”. Det gjorde mig lidt mat og ”Sjovet” blev lidt mere anstrengt, men hvad, vi maa jo tage det sure med det søde! Og en Lussing til fik jeg (men nu vil jeg snart ikke have flere) jeg har haft en Anfald i den Haand, som hører til den opererede Arm af samme Slags, som jeg i 1½ Aar døjede med i højre Haand og Arm. Hvis jeg skal have halvandet Aar med den ogsaa, er det skidt og jeg maa saa nøjes med at glæde mig over, at jeg nu har Hjælp i Huset, og selv om Smerterne er slemme, er ["er" overstreget] kommer man jo ogsaa over det. Var det ikke to Afbrændere, synes du? Men hver har jo sit.
+[Skrevet langs venstre margen s. 4:]
+Tak for Besørgelsen af Marcipanen og Chokoladen; er du ked af at jeg sender noget af det i Frimærker. Hvor var den glimrend
+[Skrevet øverst s. 4; på hovedet:]
+Nu maa du nøjes for denne Gang, lille Dis, jeg kan ikke som du og absolut ikke til enhver Tid. Endnu en Gang mange mange Tak for det hele og tusinde Hilsner til jer alle tre fra din Junge
+[Skrevet øverst s. 3; på hovedet:]
+Hvor var det dejligt at høre alt det om Janna, om hendes fine Hus og den gode Forretning; det var et henrivende Billede af hende med Partnere i det smukke Værksted. 
+[Skrevet øverst på s. 1; på hovedet:]
+Og saa er det Aar forbi og vi skal i Gang med det nye. 1938 har været ret stormfuldt Aar for os og for Jer (omvendt) gid det nye maa blive lidt ”raskere” og roligere – ikke alene for Jer, men rundt om i alle de forskellige Familier – Hjem unge og gamle 
+Glædelig Nytaar til Jer alle tre fra det ganske Lindøgaard</t>
   </si>
   <si>
     <t>1939-03-18</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Louise Brønsted
 Thora Cohn
 Aksel Dydensborg
 Adolph Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Else Larsen, Else, Andreas Larsens kone
 Axel  Müller
 Otto Emil  Paludan
 Ellen  Sawyer
 Adelheyde Syberg
 Ane Talbot
 Maria von Sperling. g. Balslev
 Albrecht  Warberg
 Laura Warberg Petersen</t>
@@ -14316,50 +14806,118 @@
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv. Christine Swane Breve, kasse 1, kuvert 5, 2002/61, A8 lb 11.</t>
   </si>
   <si>
     <t>Siegfred Neuhaus henvender sig til Christine Swane, for at bede hende om at donere nogle billeder i forbindelse med oprettelsen af Sorø Kunstmuseum.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/P7BK</t>
   </si>
   <si>
     <t>p.t. Bisserup pr. Rude. Sjælland 9/7 1943
 Kære Ugle, når jeg skriver til dig i Dag, er det i Egenskab af Tigger. Ikke for mig selv, men for det nystiftede, nu i de sidste Dage af Maj oprettede Sorø Kunstmuseum, hvortil der søges kgl. Konfirmation på Fundatsen for at Museet i Løbet af et Aar eller to kan komme ind i rækken af Provinsmuseer – dels på Finansloven, og dels ved Carlsbergfondets Uddelinger. Museet er planlagt som det eneste Provinsmuseum for Kunst (udenfor Kbhvn.) på Sjælland af den Art, og dets Tilknytning til en stor offentlig Skole må give det en vis Betydning med Aarene, men Begyndelsen har været ualmindelig trang. ”Soransk Samfund” havde fået det næsten i Orden, da Krigen kom over os, og foreløbig forhindrede, at der blev bygget en selvstændig Museumsbygning på Akademiets Grund. Mange gamle Soranere havde givet Bidrag i Penge og Materialer, Arkitekt Vilh. Lauritsen havde tegnet den ny Bygning, som nok en Gang vil komme. Men alt dette forandredes i Eftersommeren 39, og vi har nu for at komme i Gang lejet egnede Lokaler overfor Akademiparken.
 Dem må vi foreløbig nøjes med, og den Sorø Akademi tilhørende udmærkede [”udmærkede” indsat over linjen] Samling af middelalderlig Træskulptur, som henligger i den såkaldte Saxos Celle i Klosterporten, og som skulle have dannet Grundlaget for Museet, tør vi foreløbig ikke røre ved. Men det, der er hængt op i Dag, er ikke helt at kimse af. Vi har søgt at finde frem ad de naturlige Veje gennem Kunstnere, som selv har gået på Sorø eller haft Fædre der [”eller haft Fædre der” indsat over linjen] og sådanne som har været Lærere der f. Ex Dalsgård ( og mig). Jeg nævner Axel Bentsen, som nu har haft sin Søn her, og Haagen Müller, som er Student herfra, hvad Zahrtmann og Vermehren også er. Bentsen og H-M har givet os Billeder. Ja hvem er nu ”Vi”. Det er først og fremmest Thorlacius-Ussing, som selv er Student fra Sorø, og som qua Kunsthistoriker er den drivende Kraft i Foretagendet, og så mig m.fl. Jeg mener naturligvis, at sligt kan i al Stilhed have stor Betydning for den Ungdom, der gror op. Desværre har vi været stærkt modarbejdede af vor nye Rektor – West – og næsten hele Lærerkollegiet, for jeg lever i en Ørken, hvad Kunst angår. Og der har og er stedse mange Modintriger. Derfor så jeg også gærne Museet opfyldt med en Række gode [”gode” indsat over linjen] moderne Billeder, så
 2
 at Ministeriet ikke kan knibe udenom. Og så har jeg tænkt på dig og foreslået Th. Ussing, at vi prøvede at spørge dig, om du kan tænke dig, at overlade Museet et Billede, og lade ham vælge et, du skal jo blot give ham et Par til Valg, og de behøver jo ikke at være store. Ussing bad mig i Foråret henvende mig til Bentzen, der svarede venligt og til S. Swane. Det sidste vilde jeg ikke. Men jeg ved, at Ussing, der aldrig selv vil henvende sig til Kunstnerne i slig Anledning, foranledigede, at Rektor Raaschou-Nielsen, der gik af for 2 Aar siden, og som i Modsætning til sin Efterfølger havde stor Interesse for Sagen, skrev til S. Swane, med det Resultat – som jeg havde forudsagt – at han aldrig fik noget Svar. Det var et stift Stykke, men når man er nærig som helt sagnagtigt er i og har den Kam, kan man jo intet vente, uden netop dog et Svar. Som altså end ikke kom, formentlig er Portoen for høj. Begrundelsen for Henv. Til S.S. – der jo nu er ved at blive så ringe som Maler – var, at hans Far var Student fra Sorø, og den kan jo også gælde dig på din Søns Vegne. Men jeg har måske vovet mig for langt ud, og du skal være helt frit stillet, blot tænker jeg at du vil svare mig hertil Bisserup pr. Rude, hvor L og jeg er i Juli i et lejet Hus, der hedder ”Lille Sterrede”. For at slutte om Museet, så blev det ”stiftet” i stor Højtidelighed af Undervisningsministeriets Repræsentant (fraværende Rektor West!) i Akademiets Festsal 29/5 i Overværelse af mange Honoratiores. Direktør Leo Swane der havde deponeret 6 Billeder (fra Eckersberg til Ring), Direktør Ussing, Aksel Jørgensen, Bjerg, Chr. Iversen og en lang Række Museumsinspektører o.a. Så det er som sagt en Begyndelse, jeg kender jo ingen Maler, dem jeg holdt af er mest døde og borte. Men så kom jeg – du vil tilgive mig – i Tanker om dig.
 De sidste Aar har været meget svære for L. og mig, som du kan tænke. Vi vilde gærne have set dig hos os, men Trafiken er jo vanskelig. I 1941 om Sommeren lå jeg længe på Rigshospitalet p. Gr. af Depression. Det har næsten været værre i dette Forår, men nu kan jeg p. Gr. af Luftalarm o. lg. Ikke lade L. være ene. Hun tager Sorgen lidt anderledes, hvor hendes lille Digtsamling hos Munksgård i Febr. d. A ”En Flygtnings Spor” jo viser. Jeg har ikke kunnet læse den, for mig er der kun det Middel at male, og 
 3
 det har jeg, siden Isa døde næsten ikke kunnet. Måske mest i Aar, da jeg bliver behandlet af Dr. med. E. Geert-Jørgensen. Men jeg er så uhyre søvnløs. Vort Hjem er jo stort og besværligt, og Skolen trætter mig også nu, særlig da det sidste Aar. Vi har boende et Par Drenge, fordi vi synes, det bringer lidt Liv, men det er tidt besværligt, dog vistnok godt for Louise.
 Jeg ved så lidt om dig. Kunde du ikke lade os vide lidt. Jeg spurgte Leo, men fik egentlig ingen Besked. Sigurd sagde han om, at han ikke kunne lide og ikke så.
 Nå nu vil jeg slutte. Hils Lasse, hvis han bryder sig derom. Han siges at være bleven gift. Jeg håber du er lykkelig, og så er du sådan en dejlig Maler.
 Mange Hilsner fra os.
 Din Siegfred N.
 Du kan jo ringe til Direktør Thorlacius-Ussing Godthåb 40. Billedet kan det jo vente til Septbr., hvis der altså er Håb.</t>
   </si>
   <si>
+    <t>1944-07-07</t>
+  </si>
+  <si>
+    <t>Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Martin Henrik  Balslev
+Nicoline Balslev
+Vilhelm Balslev
+Alfred Fly
+Anne Marie -, i huset på Lindøgaard
+Adolph Larsen
+Ellen  Sawyer
+Maria von Sperling. g. Balslev
+Astrid Warberg-Goldschmidt
+Grete Warberg Larsen
+Martin Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Agraren er på Tur: Adolf Larsen/Agraren var kvartalsdranker og forsvandt jævnligt flere dage fra hjemmet. 
+Følgende omtalte personer kendes ikke: Lab-Lasse, Ric, Laura Warberg Petersens engelske veninde, Malerens fra Munkebo, Fischers fra Kerteminde, Frk. Andersen, Rs. Lassen, Hans Kristian og Ruth Petersen. 
+Pax var en strandrestaurant, som lå nær Lundsgårdsklinten i Kerteminde.
+Lægen Adolph Sell stiftede i 1897 Anstalten for epileptiske i Tersløse, senere Philadelphia og siden Kolonien Filadelfia (fra 2007: Filadelfia).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0871</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen kunne se på Laura/Bi Warberg Petersens brev, at hun har det godt. Det ville være fint, hvis Laura kunne lære noget om røntgen mm. 
+Når Laura kommer hjem på ferie, er der muligvis ingen gæster.
+Johanne har fået en stor regning fra dr. Fly og også en fra sygehuset, som har taget fejl af indlæggelsesdatoerne.
+Anne Marie og Johanne ordner huset, lufter tøj mm.
+Malerens fra Munkebo har svært ved at skaffe tøj til deres seks børn, og Johanne spørger Laura, om hun må give dem Lauras gamle kjoler.
+Fischers og Frk. Petersen har været på besøg. Johanne fulgte en af gæsterne på vej en smuk sommeraften.
+Anne Marie har fri og skal på tur til Klinten og Pax i Kerteminde.
+Astrid Warberg og Axel Müller kommer snart på besøg.
+Maria Balslev har sendt et brev, hvori hun fortæller, at Caroline Balslev er blevet ansat ved Filadelfia, og at Henrik Balslev er blevet arresteret af tyskerne. Han har det dog helt godt.
+Johanne og Martin/Manse Warberg Larsen har det bedre.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/p2AD</t>
+  </si>
+  <si>
+    <t>Lindøgaard Lørdag 7-7-1944
+Kæreste lille Bi! 
+Det var rigtignok et dejligt Brev, jeg fik fra dig i Gaar, saa gennemfornøjet, jeg behøver slet ikke at spørge om, hvordan du har det for Brevet lyste af Velbefindende. Tak for det! Hvor er det dejligt, at dit Arbejde nu er lettere og vel ogsaa mere interessant, men hvor det dog var kreperligt at Lab-Lasse slog fra igen, mon hun dog ikke ved endnu nærmere Omtanke vil slaa til igen? For hvor kunde det være interessant for dig at lære alt det – Røntgen, Maskinskrivning o.s.v., og skal der ingen ekstra Eksamen til for at faa den Slags Assistentpladser? Hvor jeg kan forstaa, du er optaget af det. Det er rart at kende Tidspunktet for din Ferie og jeg synes egentlig ikke det er saa galt at det bliver lidt sent nu, da du lige har været her. Det værste er, at her til den Tid næppe er nogen Gæster (Ric for Eks.) T. Elle har vel begyndt med sine Elever - men Manse snakker om, at du vist vilde have din Englandsveninde (jeg kan ikke komme paa hendes Navn) med Hjem, saa kan du jo da se hende. 
+Jeg fik for et Par Dage siden Regning fra Dr. Fly paa 91 Kr. for 4 Besøg!! De 48 Kr. er for Besøgene, de 43 for Kørsel, saa nu er jeg i Suppedasen igen. Hvor maa de Læger tjene, ja. det gør de jo ogsaa. Til Gengæld fik jeg en overraskende Regning fra Sygehuset; den var 75 Kr. mindre end min Beregning, og ved du hvorfor - men du maa ikke nævne det til en eneste, lov mig det, sligt kan rende rundt paa en eller anden forunderlig Maade – jo, de havde angivet paa Regningen, at jeg var kommen paa Sygehuset d. 1ste April, men men jeg kom d. 15de Marts! Det er bombesikkert; dem om det, synes jeg godt, man kan sige; ikke? Forøvrigt kunde jeg jo slet ikke berigtige det, for saa kom jo mit kære Sygehus-Personale i Fedtefadet; nu lød Regn. paa 170 Kr. mod 245; deraf er de 100 betalt, dem havde jeg faaet af Manse til Depositum, da jeg tog derud; paa Kvitteringen for de 100 Kr. staar der til al Held ikke Dato. Var det ikke en mægtig Tjans, for nu kan Manse passende hjælpe mig med min Lægeregn. i Stedet.
+Jeg har det stadig godt og gaar ogsaa og arbejder lidt med at faa Orden i Huset. Foruden Skufferne i den gule Dragkiste har A.M. og jeg gjort rent i Rullestuen; alt ud af Hjørneskabet; de mange Cigar og Konfekt –
+Kisten i Gangen var jeg to Dage om.
+2
+æsker har vi lagt i en Papæske, saa blev der Plads til Messingtøjet, som du jo mulig en Gang vil have, der staar det saa pænt i det øverste Rum sammen med en Del andre Sager. Alt Tøj fra Skabet har været ude at luftes og børstes og den store Kasse helt tømt og renset. Malerens fra Munkebo var her i Torsdags Aftes til Kaffe og Jordbær du ved, jeg kan saa godt lide den lille Kone – jeg kunde ikke dy mig for at give hende en lille Tøjbunke, som jeg havde samlet til Grethe, for G. havde faaet flere store Tøjbunker af mig i den senere Tid. D. lille K. sagde, at det var næsten umuligt at skaffe Tøj til Børnene (6) i denne Tid. Synes du ikke, det vilde være rigtigere at give hende dine gamle Børnekjoler som jeg har liggende i Kisten i Stedet for at blive ved med at gemme dem? S.u. Det vilde smerte mig at komme af med dem, men jeg synes, jeg maa gøre det; hun har to Piger, en paa 11 og en paa 5. 
+I Aftes var Fischers fra Kjertem. her til Kaffe og Jordbær, det var saa hyggeligt og morsomt Manse og F. gik en lang Tur og saa det hele, M. sagde, da de var taget af Sted – Kl 11 ½ - at det var det morsomste Besøg, han længe havde haft. I Tirsdags havde jeg det morsomste Besøg jeg længe har haft; nemlig Frk. Petersen fra Sygehuset, jeg var alene hjemme, Manse i Odense, Far paa ”Tur” og vi havde det saa henrivende og hyggeligt, vi har saa megt at snakke om, hun og jeg; hun havde paa Sæby Sygehus (Sjælland) været sammen med en Frk. Andersen, som sagde ”Jeg har hørt om Dem gennem af Datter af en Dame som har ligget paa Kjertem. Sygehus”. Da saa Frk. Petersen hørte Navnet Odder, var hun jo klar over, at ”det var gennem Bibbe”. Ved du, at den Frk. Andersen nu er lykkeligt forlovet med en vordende Lærer? - Frk. P. blev ogsaa til 11 ½ og jeg fulgte hende hen forbi Rs. Lass. Vi var lige betagede af Aftenens Skønhed; en lun, stille Sommeraften med Hylde, der duftede og Fjorden der laa og lyste: jeg kan slet ikke sige dig hvor overvældet, jeg var, tilmed var den Mäne, men den betyder jo nu ikke saa meget på denne Aarrsenestid. 
+I Efterm. har Anne Marie fri; jeg spurgte hende, om hun ikke vilde en Tur til Kjert. saa hun kunde faa Klinten at se og mulig drikke Kaffe i Pax, og det passede saa udm. da hun skulde handle inden sin Ferie, og Vejret er jo saa bedaarende i Dag, Manse er ude at stange Aal og Hans Kristian kalker Gaard. – Jeg havde Brev fra Dis i Gaar de havde haft Kludder i det bog ikke kunnnet faa Færgebilletter, saa de maatte tage et senere
+3 
+Tog, hvortil der altsaa – maaske – ikke krævedes Færgeb, saa de kommer først til Odense Søndag Aften og Dis til Dræby Kl 9 Mand. Morgen. Hvad Dag hun og jeg saa tager til Kjert. til Elle ved jeg ikke helt bestemt endnu, men A.M. [”A.M.” indsat over linjen] skal nok have Ferie i Morgen 8 Dage. Ruth Petersen ringede forleden til Manse om hun maatte komme og være her – ja, jeg ved ikke rigtig hvor længe, men hun vilde komme i Dag om 8 Dage; hun maa jo saa holde til nede hos Grethe, hvad der ogsaa nok havde været Meningen, men sove her. 
+Du kan tro, her er fint nu, ferniseret i Havestuen, Sovekams, Spisestue og Gang; Gulvene straaler og det ser ud ud som om det nok skal holde. Jeg haaber Elle kommer i Morgen, men ved det ikke, jeg glæder mig til at vise hende det skinnende Hus.
+Fra Marie Balslev havde jeg Brev for et Par Dage siden; Line er kommen paa Filadelfia, hvad hun var temmelig ked af, men Marie mente, det var et godt Sted for hende. At de ogsaa kunde være saa pjankede den Gang at lade hende gaa i Arbejde uden en god lang Rekonvalecens – Læger er jo tit mærkelige; jeg sagde mange Gange til Marie den Gang, om hun dog ikke skulde have meget længere Reconv. men Overlægen havde ment, hun skulde i Arbejde. Vilhelm er lidt bedre, men ingen Tale om at komme hjem. Tyskerne har arresteret Henrik, ham der er Dyrlæge i Oxbøl – d. 15_de_ Juni Kl 5 Morgen – ført til Esbjerg, er nu i Kolding, hvor han har det helt godt, faar ret god Mad, maa skrive af og til til sin Kone. Jeg blev rædselsslagen, ringede straks til Marie og spurgte om de var bange, men nej det var de ikke. 
+Manse er bedre tilpas nu, synes jeg, ja egentlig meget bedre og er glad ved at virke med det hele her; ogsaa mit Sind er mere ligevægtigt, saa nu gaar det igen; det pynter paa ens Sind at blive rask; jeg tager paa, kan mærke det paa mit Tøj og se det i mit Ansigt. 
+I Dag er det endelig stille Vejr (min Ørebet. kan ikke taale Blæst) og jeg gik i Form. Omgangen rundt – ud ad Porten og op til Bænkene, det gik helt godt, jeg blev ikke træt af det. 
+Nu formaar jeg ikke mere – Tusind af de allerbedste Hilsner fra din Mutter.
+[Skrevet på hovedet øverst på side 1:]
+Vi har ikke hørt noget særligt om Odense. Jo, det var forfærd. trist med Aarhus. 
+[Skrevet langs venstre margen på side1:]
+Det er sandt, jeg har fået dine Legat Penge fra Kirsten, skal jeg 
+[Skrevet nederst på side 1:]
+sende dem eller gemme dem.</t>
+  </si>
+  <si>
     <t>1944-11-18</t>
   </si>
   <si>
     <t>Alhed  Møhl, Lysses datter</t>
   </si>
   <si>
     <t>Marius Christiansen
 Thora Cohn
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johan Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsen ønsker tillykke. Han har været i Sønderjylland og hente en hund, hvis drægtige mor han havde set på en udstilling. Moderen havde vundet flere priser. Hvalpen er også både sød og dygtig. Den sover i en kurv ved Larsens seng, og om eftermiddagen går Larsen tur med hvalpen. 
 Ane, Jeppe og Thora går i skole og i danseskole.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wCxp</t>
   </si>
   <si>
@@ -14937,53 +15495,50 @@
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Malerinden
 Fru Christine Swane
 Skovgaardsvej 5
 Birkerød
 Danemark.
 [Håndskrevet på kuvertens bagside:]
 Lars Swane
 c/o Hotel de l'avenir.
 52 Rue Gay Lussac
 Paris V.
 France
 ["France" er skrevet med grønt blæk. Det øvrige med sort]
 [I brevet:]
 Rue Gay Lussac 52 Tirsdag 7-6-49.
 Kære Mor! Tak for Brev som vi fik i Dag! Det var dejligt at Varedirektoratet nu endelig gav sig. Angaaende Ramme til Udkast: jeg havde tænkt mig at vi fik 2 runde Stokke og hæftede det paa, og saa rullede det ud paa Væggen, jeg tror ikke det andet er praktisk, det bliver alt for uhaandterligt, tænk over det. Angaaende Lærred, saa har jeg bare glemt det, der er Lærreder paa Loftet, Lisbeth kan hjælpe dig at faa dem ned. Der er nogle helt hjemmepræparerede til dig og nogle meget glatte paa det købte Lærred, som jeg skulde have selv. Tag i alt Fald bare hvad du kan bruge.
 Vi har det godt hernede nu er Vejret blevet fint. Vi var i Gaar til Frokost fra Kl. 12 til 4 30_hos Rogers Forældre, de er alle vældig søde, bor nydeligt og det har trods Sprogvanskelligheder været _meget hyggeligt, men kan du forstaa ret anstrengende. Vi skal der til Aften i Morgen og haaber at de vil diske lidt mindre op for os. 
 Angaaende Bilkørsel gennem Tyskland mærkede vi ingen Vanskelligheder, kører man blot nogenlunde fornuftigt (og vi kører helt fornuftigt) er der ingen særlig Besvær. Der er meget ujævn Vej gennem Hamborg og Bremen grundet paa Omkørsler ved Bombningerne, men saa maa man sagtne Farten og Fare frembyder det slet ikke. Den daarligste Vej er i Belgien, hvor det er Brosten meget af Vejen, men der gælder det samme.
 I Gaar var vi med Karen og hendes Mand Bob i Versailles, en dejlig Tur, især den kæmpestore Park var smuk. I Dag har jeg hentet Penge og Benzinmærker til Turister (20 fr. billigere pr L.). Benzinen er ellers lige givet fri. Vi bor nu paa Hotellet hvor Karen bor, billigt og ordentlig, de første to Nætter boede vi lidt dyrere paa Hotel Dagmar lige ved Siden af. Men Mad og alle mulige Ting undtagen Vinen er meget dyrt, saa vi maa passe paa, men saa kan det gaa, og efterhaanden faar vi ogsaa Øvelse i at beregne rigtigt. Vi haaber nu at Rie har haft en god Fødselsdag og er blevet tilfreds med Ur og andre Gaver. Du maa hilse hende meget fra os begge to. Vi har ogsaa i Dag haft Kort fra Poul Utt. og hører at han har talt med Jer. Vi har endnu ikke haft Forbindelse med Hans Tabor men skal have fat i ham en af de nærmeste Dage, vi kom jo lige før Pinse og saa havde ["havde" indsat over linjen] Karen fri, derfor har vi særlig været sammen hende nu, og saa var der Roger, men nu kommer Turen til ham som sagt. Vi bliver her ca 10 dage endnu og jeg vil egentlig gerne have de Breve med da jeg ikke ved hvad det drejer sig om. Senere har Karen lovet at sende Brevene efter os naar vi giver hende Besked om Adr. Hils nu Rie mange Gange fra os og vær selv paa det bedste hilset fra Ursula og Lasse.
 P.S. Vi har haft megen Nytte paa Turen af det dejlige Tæppe, Ursula har nydt det.</t>
   </si>
   <si>
     <t>1949-08-05</t>
-  </si>
-[...1 lines deleted...]
-    <t>Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Birkerød
 Skovgårdsvej 5</t>
   </si>
   <si>
     <t>Bovense pr. Ullerslev
 Andekærgaard</t>
   </si>
   <si>
     <t>Roger -
 Elena Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Christine Swane
 Lars Swane
 Ursula Uttenreitter</t>
   </si>
   <si>
     <t>Elena/Bimse Larsen boede med sin familie i Småland, Sverige. 
 Det vides ikke, hvem Frøkenen og Ruth og Per var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1329</t>
@@ -15272,59 +15827,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ipqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gJjS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maTy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cREO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mtVz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NlB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZOdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EAPU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e5yq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uYyC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NmU1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AN76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zSIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/avlS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0UsI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DPRb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7wTd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KITS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qZxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AWGP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RUmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xCq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oRsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oJhE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DMii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HwZi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sMFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4IPy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AUNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vlso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u5hS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZR3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6fIB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K73t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2x3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hdlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xOwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2OR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYW2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lco6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Kxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hblc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/920F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBEg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Du1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GHTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FGPr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IP6z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kCVM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlSY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eP9r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NbLt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQEk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vVbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Xzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pghm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eNAX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pUYH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u64H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zmwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rZLE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k5Hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Quh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/81Ri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0HmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAS2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QMkk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RA4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A71l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/roCY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RK6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2iG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VlTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8efm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4EbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuYk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J5Xr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KxQx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/itgc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qDbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nnvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6TTa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OacK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7s4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9hnz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Jy9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VQAV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yitM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9jk4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IrsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rPn5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7auh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YXQL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XDEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wuMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/06VF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yrEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dPGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJxX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WuGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fz3R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qNNb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dnDm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/f4hQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6lDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qdwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RmVV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cGG0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zCWy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ul3h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KFPqIZGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1JK260Js" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qzw5bUrY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qhsXLWz3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d7i8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zW9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqdA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ghAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q1aj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aKEfQxsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JIKLC0ja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uysG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RZIr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HqPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZLAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ktbH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pnDS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3T6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C1Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/su7M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7mLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q5cfw0vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/68Re" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uPfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAwS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ByKH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/f2vL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9IuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VzOv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShNF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pxQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QerS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IrVatsz3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KnCk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GCQp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JhFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y9cV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BHw5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7Nk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HY1W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YGwD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DbOx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CT8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wKQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cinc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KhL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/906r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BY61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ial6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/do6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N2rx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rOiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L5fC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TcPK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GM8FzURB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DMr2WPrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XZwQ3HoB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZUJDzbQo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1itiWL5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4zMTy9JF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7akvRFjJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bLBj0Lph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PLJi7Kb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/44Rr071i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cYgH1hkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aFrALJpT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mkxMz5lN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cEWFUJvd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gr4dQ2mb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hjju64Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CcimuYHG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nN4PAKUX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnrN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ypSdLDCw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vYqpD6Vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B2WDSV0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ASOFrmNj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1fN63CIC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CW5tALIU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BZGKV8QE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mRDJ3Tb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3sWAs20P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VRIEUfBN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sacWzjWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/y2CSb9po" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fdrb1Hkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ITVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7g4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mBp4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ask9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uvyOSkUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sNDCWlyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ft5uWdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hMc63H8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U9cAKmCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/61N6kNkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zVxwP1xI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6XCCIPMy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/74ud2QUs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VrJAxjkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QwM4D5cO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/X9r0Y0yd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XBAiJvOP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/agvEKcQm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qsFEbfc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GaciEtMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gtk3gsNP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qVHjSM8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uNd8BOlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eSdVTLFW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c3ZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8NOdIY94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DmiKFIGI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Swou2Xmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/S8jCXUJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dp324dsz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ywhb8eZR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VpIvkzD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tnTP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qzetql1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XQrDomK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3OfqrFfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rtuLWr8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pqBoCGx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wj5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/30GW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TB6V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FphN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PlBEwu63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9sJZVvFn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MzqbODHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FiIZIxLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/go4AUczi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IhyuWxq8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/TwDxraIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8x0S9i3M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OObaQWxD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CRiCiXSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/shwlgOFy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lZyxnYPl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1MaTL2w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RGBE596E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bv4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JBNjUYWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EvC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5bZM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IP4G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RsnD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aDtB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0QBx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JxKM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X4Kb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2Vh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3epsPqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cnGBbRDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MTQoZEHB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kzeNagm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2tmzZbQ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FWo6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/59zsGGWk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/H9iEauF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fR8EXZtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1RfgMKEY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/joeE40wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zgu5go8Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cYLt9V6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zL57Fkpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mpuY7w18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3Z5o835V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CVNAu5Bk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mcUJKL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/l3DdFWRx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qvTz6ZyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YWYEZzRQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pX9kWJgB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tKAKXG91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fsG2myq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D7he" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HZWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5zTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eQoJvbFY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Olvohlrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FVFtSb7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JGRurXx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jAafo5Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gg0Kq5xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pPWDOE0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5I1gaH7S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqdWSk9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dkj1WJML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MSRSPIyP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dcei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mByVKkF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fba1nWsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Bw2wKyB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HpCV8zLO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c7JI9tFg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gUE7xLJu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId399" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId400" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HE09QJq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId401" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UIMwH8M9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId402" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E8Si" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId403" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Civm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId404" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zmGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId405" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RCdfidDt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId406" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/11FIskzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId407" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aannmv6K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId408" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1dvy3zWa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId409" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dqisTYLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId410" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oZjYH6Eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId411" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BbGn7Mcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId412" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LYg1m9x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId413" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LUwVCFiX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId414" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tOw5hYmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId415" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rKPbWaK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId416" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pvviWR4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId417" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/X7a9kwp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId418" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/C1RiZDMr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId419" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7IYzq9qL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId420" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mEccw8Ik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId421" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1xkcfKvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId422" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Rxz2IC2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId423" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/v2zqXnnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId424" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lvbKPgqF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId425" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XYy1v1rg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId426" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bWayMslC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId427" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId428" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/78nBKvC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId429" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0RM2QcsZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId430" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c4gBtApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId431" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pJqTLgG1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId432" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xw5xLNUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId433" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VMhoFPMQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId434" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dku3q7Dh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId435" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dw5MEcDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId436" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iME0s4ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId437" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3vInc6Kp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId438" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f5mH3mkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId439" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/08F9lP68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId440" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYXp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId441" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U5gZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId442" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fVq7VHUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId443" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId444" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sS5uItnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId445" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId446" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cXl1cFcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId447" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b7t9WpN0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId448" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lc4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId449" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId450" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId451" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PaVC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId452" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0bsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId453" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SOop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId454" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VTML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId455" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63vE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId456" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lE3T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId457" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId458" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/njgK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId459" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId460" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId461" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CJuc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId462" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6vQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId463" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId464" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h6xM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId465" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId466" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId467" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jM2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId468" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wpLc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId469" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gw5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId470" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId471" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId472" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVIN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId473" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId474" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opAm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId475" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9pbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId476" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i36C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId477" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId478" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eR2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId479" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId480" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r1OB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId481" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7BK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId482" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId483" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId484" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId485" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId486" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId487" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qdBO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId488" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z4LY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId489" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eT5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId490" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6H9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId491" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8EAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId492" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId493" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId494" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DDsy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId495" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId496" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId497" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId498" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OauH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId499" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ipqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gJjS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maTy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cREO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mtVz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NlB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZOdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EAPU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e5yq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uYyC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NmU1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AN76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zSIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/avlS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0UsI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DPRb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7wTd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KITS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qZxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AWGP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RUmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xCq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oRsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oJhE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DMii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HwZi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sMFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4IPy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AUNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vlso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u5hS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZR3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6fIB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K73t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2x3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hdlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xOwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2OR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYW2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lco6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Kxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hblc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/920F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBEg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Du1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GHTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FGPr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IP6z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qs1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kCVM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlSY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eP9r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NbLt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQEk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vVbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Xzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pghm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eNAX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pUYH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u64H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zmwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rZLE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k5Hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Quh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/81Ri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0HmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAS2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QMkk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RA4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A71l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/roCY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RK6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2iG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lswv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0Gp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VlTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cMNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8efm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4EbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuYk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J5Xr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KxQx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/itgc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qDbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nnvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6TTa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OacK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7s4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9hnz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CEAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Jy9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VQAV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yitM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9jk4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IrsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rPn5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7auh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YXQL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XDEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wuMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/06VF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yrEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dPGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJxX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WuGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fz3R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qNNb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dnDm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/f4hQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6lDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qdwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RmVV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cGG0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zCWy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ul3h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KFPqIZGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1JK260Js" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qzw5bUrY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qhsXLWz3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d7i8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zW9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqdA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ghAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q1aj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aKEfQxsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JIKLC0ja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uysG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RZIr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HqPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZLAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ktbH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pnDS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3T6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C1Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/su7M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7mLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q5cfw0vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/68Re" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uPfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAwS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ByKH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/f2vL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9IuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VzOv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShNF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pxQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QerS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IrVatsz3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KnCk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GCQp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JhFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y9cV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BHw5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7Nk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HY1W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YGwD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DbOx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CT8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wKQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cinc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KhL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/906r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BY61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ial6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/do6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N2rx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rOiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L5fC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TcPK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GM8FzURB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DMr2WPrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XZwQ3HoB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZUJDzbQo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1itiWL5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4zMTy9JF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7akvRFjJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bLBj0Lph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PLJi7Kb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/44Rr071i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cYgH1hkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aFrALJpT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mkxMz5lN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cEWFUJvd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gr4dQ2mb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hjju64Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CcimuYHG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nN4PAKUX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnrN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ypSdLDCw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vYqpD6Vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B2WDSV0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ASOFrmNj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1fN63CIC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CW5tALIU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BZGKV8QE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mRDJ3Tb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3sWAs20P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VRIEUfBN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sacWzjWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/y2CSb9po" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fdrb1Hkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ITVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7g4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mBp4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ask9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uvyOSkUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sNDCWlyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ft5uWdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hMc63H8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U9cAKmCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/61N6kNkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zVxwP1xI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6XCCIPMy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/74ud2QUs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VrJAxjkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QwM4D5cO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/X9r0Y0yd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XBAiJvOP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/agvEKcQm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qsFEbfc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GaciEtMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gtk3gsNP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qVHjSM8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uNd8BOlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eSdVTLFW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c3ZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8NOdIY94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DmiKFIGI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Swou2Xmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/S8jCXUJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dp324dsz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ywhb8eZR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VpIvkzD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tnTP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qzetql1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XQrDomK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3OfqrFfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rtuLWr8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pqBoCGx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wj5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/30GW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TB6V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FphN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PlBEwu63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9sJZVvFn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MzqbODHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FiIZIxLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/go4AUczi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IhyuWxq8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/TwDxraIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8x0S9i3M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OObaQWxD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CRiCiXSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/shwlgOFy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lZyxnYPl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1MaTL2w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RGBE596E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bv4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JBNjUYWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EvC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5bZM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IP4G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RsnD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aDtB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0QBx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JxKM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X4Kb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2Vh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3epsPqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cnGBbRDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MTQoZEHB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kzeNagm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2tmzZbQ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FWo6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/59zsGGWk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/H9iEauF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fR8EXZtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1RfgMKEY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/joeE40wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zgu5go8Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cYLt9V6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zL57Fkpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mpuY7w18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3Z5o835V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CVNAu5Bk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mcUJKL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/l3DdFWRx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qvTz6ZyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YWYEZzRQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pX9kWJgB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tKAKXG91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fsG2myq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D7he" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HZWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5zTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eQoJvbFY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Olvohlrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FVFtSb7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JGRurXx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jAafo5Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gg0Kq5xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pPWDOE0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5I1gaH7S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqdWSk9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dkj1WJML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MSRSPIyP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dcei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mByVKkF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fba1nWsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId399" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Bw2wKyB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId400" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId401" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HpCV8zLO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId402" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId403" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c7JI9tFg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId404" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gUE7xLJu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId405" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId406" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HE09QJq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId407" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UIMwH8M9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId408" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E8Si" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId409" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Civm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId410" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zmGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId411" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RCdfidDt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId412" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/11FIskzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId413" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aannmv6K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId414" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1dvy3zWa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId415" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dqisTYLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId416" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oZjYH6Eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId417" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BbGn7Mcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId418" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LYg1m9x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId419" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LUwVCFiX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId420" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tOw5hYmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId421" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rKPbWaK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId422" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pvviWR4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId423" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/X7a9kwp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId424" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/C1RiZDMr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId425" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7IYzq9qL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId426" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mEccw8Ik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId427" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1xkcfKvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId428" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Rxz2IC2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId429" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/v2zqXnnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId430" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lvbKPgqF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId431" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XYy1v1rg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId432" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bWayMslC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId433" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId434" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/78nBKvC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId435" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0RM2QcsZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId436" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c4gBtApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId437" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pJqTLgG1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId438" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xw5xLNUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId439" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VMhoFPMQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId440" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dku3q7Dh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId441" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dw5MEcDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId442" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iME0s4ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId443" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3vInc6Kp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId444" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f5mH3mkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId445" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/08F9lP68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId446" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYXp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId447" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U5gZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId448" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fVq7VHUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId449" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId450" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sS5uItnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId451" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId452" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cXl1cFcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId453" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b7t9WpN0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId454" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lc4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId455" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId456" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId457" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PaVC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId458" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0bsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId459" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SOop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId460" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VTML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId461" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63vE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId462" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lE3T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId463" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId464" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/njgK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId465" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId466" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId467" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CJuc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId468" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6vQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId469" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId470" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h6xM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId471" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId472" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId473" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId474" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jM2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId475" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wpLc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId476" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gw5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId477" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId478" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId479" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IL3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId480" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVIN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId481" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId482" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId483" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opAm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId484" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9pbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId485" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i36C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId486" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId487" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eR2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId488" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId489" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r1OB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId490" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7BK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId491" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId492" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId493" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId494" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId495" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId496" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId497" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qdBO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId498" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z4LY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId499" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eT5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId500" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6H9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId501" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8EAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId502" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId503" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId504" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DDsy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId505" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId506" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId507" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId508" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OauH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId509" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M494"/>
+  <dimension ref="A1:M504"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -18613,19201 +19168,19653 @@
       </c>
       <c r="I75" s="5" t="s">
         <v>521</v>
       </c>
       <c r="J75" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K75" s="5" t="s">
         <v>522</v>
       </c>
       <c r="L75" s="6" t="s">
         <v>523</v>
       </c>
       <c r="M75" s="5" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
         <v>525</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>16</v>
+        <v>526</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>143</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>91</v>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="J76" s="5" t="s">
-        <v>22</v>
+        <v>529</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>532</v>
+        <v>16</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>392</v>
+        <v>143</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F77" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>533</v>
+      <c r="F77" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H77" s="5" t="s">
         <v>534</v>
       </c>
       <c r="I77" s="5" t="s">
         <v>535</v>
       </c>
       <c r="J77" s="5" t="s">
-        <v>305</v>
+        <v>22</v>
       </c>
       <c r="K77" s="5" t="s">
         <v>536</v>
       </c>
       <c r="L77" s="6" t="s">
         <v>537</v>
       </c>
       <c r="M77" s="5" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
         <v>539</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>16</v>
+        <v>540</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>143</v>
+        <v>392</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G78" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G78" s="5" t="s">
+        <v>541</v>
       </c>
       <c r="H78" s="5" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="I78" s="5" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="J78" s="5" t="s">
-        <v>22</v>
+        <v>305</v>
       </c>
       <c r="K78" s="5" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>143</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F79" s="5" t="s">
-        <v>18</v>
+      <c r="F79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="5" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="I79" s="5" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="J79" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K79" s="5" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>143</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="5" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="I80" s="5" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="J80" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>143</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F81" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F81" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H81" s="5" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="I81" s="5" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="J81" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K81" s="5" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>143</v>
       </c>
       <c r="E82" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H82" s="5" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="I82" s="5" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="J82" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K82" s="5" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="L82" s="6" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>143</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F83" s="5" t="s">
-        <v>18</v>
+      <c r="F83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="5" t="s">
-        <v>570</v>
-[...1 lines deleted...]
-      <c r="I83" s="5"/>
+        <v>572</v>
+      </c>
+      <c r="I83" s="5" t="s">
+        <v>573</v>
+      </c>
       <c r="J83" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K83" s="5" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>143</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F84" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="5" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="I84" s="5"/>
       <c r="J84" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>143</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F85" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="5" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="I85" s="5"/>
       <c r="J85" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K85" s="5" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>585</v>
+        <v>16</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>586</v>
+        <v>143</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>587</v>
+        <v>17</v>
       </c>
       <c r="F86" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H86" s="5" t="s">
         <v>588</v>
       </c>
-      <c r="G86" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H86" s="5" t="s">
+      <c r="I86" s="5"/>
+      <c r="J86" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K86" s="5" t="s">
         <v>589</v>
       </c>
-      <c r="I86" s="5" t="s">
+      <c r="L86" s="6" t="s">
         <v>590</v>
       </c>
-      <c r="J86" s="5" t="s">
+      <c r="M86" s="5" t="s">
         <v>591</v>
-      </c>
-[...7 lines deleted...]
-        <v>594</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>16</v>
+        <v>593</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>143</v>
+        <v>594</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>17</v>
-[...6 lines deleted...]
-      <c r="G87" s="5" t="s">
+        <v>595</v>
+      </c>
+      <c r="F87" s="5" t="s">
         <v>596</v>
+      </c>
+      <c r="G87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H87" s="5" t="s">
         <v>597</v>
       </c>
-      <c r="I87" s="5"/>
+      <c r="I87" s="5" t="s">
+        <v>598</v>
+      </c>
       <c r="J87" s="5" t="s">
-        <v>22</v>
+        <v>599</v>
       </c>
       <c r="K87" s="5" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="L87" s="6" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>392</v>
+        <v>143</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G88" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G88" s="5" t="s">
+        <v>604</v>
       </c>
       <c r="H88" s="5" t="s">
-        <v>602</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="I88" s="5"/>
       <c r="J88" s="5" t="s">
-        <v>604</v>
+        <v>22</v>
       </c>
       <c r="K88" s="5" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>143</v>
+        <v>392</v>
       </c>
       <c r="E89" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H89" s="5" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="I89" s="5" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="J89" s="5" t="s">
-        <v>22</v>
+        <v>612</v>
       </c>
       <c r="K89" s="5" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="L89" s="6" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D90" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="D90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E90" s="5" t="s">
-        <v>301</v>
+        <v>17</v>
       </c>
       <c r="F90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G90" s="5" t="s">
-        <v>615</v>
+      <c r="G90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H90" s="5" t="s">
-        <v>616</v>
-[...1 lines deleted...]
-      <c r="I90" s="5"/>
+        <v>617</v>
+      </c>
+      <c r="I90" s="5" t="s">
+        <v>618</v>
+      </c>
       <c r="J90" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K90" s="5" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="D91" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E91" s="5" t="s">
-        <v>17</v>
+        <v>301</v>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G91" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G91" s="5" t="s">
+        <v>623</v>
       </c>
       <c r="H91" s="5" t="s">
-        <v>621</v>
-[...3 lines deleted...]
-      </c>
+        <v>624</v>
+      </c>
+      <c r="I91" s="5"/>
       <c r="J91" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>91</v>
+        <v>16</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>173</v>
+        <v>143</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>628</v>
+        <v>17</v>
+      </c>
+      <c r="F92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H92" s="5" t="s">
         <v>629</v>
       </c>
       <c r="I92" s="5" t="s">
         <v>630</v>
       </c>
       <c r="J92" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K92" s="5" t="s">
         <v>631</v>
       </c>
-      <c r="K92" s="5" t="s">
+      <c r="L92" s="6" t="s">
         <v>632</v>
       </c>
-      <c r="L92" s="6" t="s">
+      <c r="M92" s="5" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>15</v>
+        <v>91</v>
       </c>
       <c r="D93" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="E93" s="5" t="s">
+        <v>635</v>
+      </c>
+      <c r="F93" s="5" t="s">
         <v>636</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="s">
         <v>637</v>
       </c>
-      <c r="I93" s="5"/>
+      <c r="I93" s="5" t="s">
+        <v>638</v>
+      </c>
       <c r="J93" s="5" t="s">
-        <v>305</v>
+        <v>639</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>143</v>
+        <v>644</v>
       </c>
       <c r="E94" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F94" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F94" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="s">
-        <v>642</v>
-[...3 lines deleted...]
-      </c>
+        <v>645</v>
+      </c>
+      <c r="I94" s="5"/>
       <c r="J94" s="5" t="s">
-        <v>22</v>
+        <v>305</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>143</v>
       </c>
       <c r="E95" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H95" s="5" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="I95" s="5" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="J95" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>654</v>
+        <v>16</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>655</v>
+        <v>143</v>
       </c>
       <c r="E96" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
         <v>656</v>
       </c>
-      <c r="I96" s="5"/>
+      <c r="I96" s="5" t="s">
+        <v>657</v>
+      </c>
       <c r="J96" s="5" t="s">
-        <v>657</v>
+        <v>22</v>
       </c>
       <c r="K96" s="5" t="s">
         <v>658</v>
       </c>
       <c r="L96" s="6" t="s">
         <v>659</v>
       </c>
       <c r="M96" s="5" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
         <v>661</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>16</v>
+        <v>231</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>143</v>
+        <v>91</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>17</v>
+        <v>662</v>
       </c>
       <c r="F97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G97" s="5" t="s">
-        <v>662</v>
+      <c r="G97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H97" s="5" t="s">
         <v>663</v>
       </c>
       <c r="I97" s="5" t="s">
         <v>664</v>
       </c>
       <c r="J97" s="5" t="s">
-        <v>22</v>
+        <v>665</v>
       </c>
       <c r="K97" s="5" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>143</v>
+        <v>670</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>671</v>
+      </c>
+      <c r="E98" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H98" s="5" t="s">
-        <v>669</v>
-[...3 lines deleted...]
-      </c>
+        <v>672</v>
+      </c>
+      <c r="I98" s="5"/>
       <c r="J98" s="5" t="s">
-        <v>22</v>
+        <v>673</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>143</v>
       </c>
       <c r="E99" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F99" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="F99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G99" s="5" t="s">
+        <v>678</v>
       </c>
       <c r="H99" s="5" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="I99" s="5" t="s">
-        <v>676</v>
+        <v>680</v>
       </c>
       <c r="J99" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K99" s="5" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>679</v>
+        <v>683</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>680</v>
+        <v>684</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>15</v>
+        <v>143</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E100" s="5" t="s">
-[...6 lines deleted...]
-        <v>681</v>
+      <c r="E100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H100" s="5" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="I100" s="5" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="J100" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K100" s="5" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="L100" s="6" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>143</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>401</v>
-[...7 lines deleted...]
-        <v>688</v>
+        <v>17</v>
+      </c>
+      <c r="F101" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="G101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H101" s="5" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="I101" s="5" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="J101" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K101" s="5" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>231</v>
+        <v>15</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>91</v>
-[...14 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E102" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F102" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="G102" s="5" t="s">
+        <v>697</v>
       </c>
       <c r="H102" s="5" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="I102" s="5" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="J102" s="5" t="s">
-        <v>697</v>
+        <v>22</v>
       </c>
       <c r="K102" s="5" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="M102" s="5" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>91</v>
+        <v>16</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>702</v>
-[...12 lines deleted...]
-        </is>
+        <v>143</v>
+      </c>
+      <c r="E103" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="F103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G103" s="5" t="s">
+        <v>704</v>
       </c>
       <c r="H103" s="5" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="I103" s="5" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="J103" s="5" t="s">
-        <v>706</v>
+        <v>22</v>
       </c>
       <c r="K103" s="5" t="s">
         <v>707</v>
       </c>
       <c r="L103" s="6" t="s">
         <v>708</v>
       </c>
       <c r="M103" s="5" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
         <v>710</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>173</v>
+        <v>231</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>91</v>
       </c>
-      <c r="E104" s="5" t="s">
+      <c r="E104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H104" s="5" t="s">
         <v>711</v>
       </c>
-      <c r="F104" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H104" s="5" t="s">
+      <c r="I104" s="5" t="s">
         <v>712</v>
       </c>
-      <c r="I104" s="5" t="s">
+      <c r="J104" s="5" t="s">
         <v>713</v>
       </c>
-      <c r="J104" s="5" t="s">
+      <c r="K104" s="5" t="s">
         <v>714</v>
       </c>
-      <c r="K104" s="5" t="s">
+      <c r="L104" s="6" t="s">
         <v>715</v>
       </c>
-      <c r="L104" s="6" t="s">
+      <c r="M104" s="5" t="s">
         <v>716</v>
-      </c>
-[...1 lines deleted...]
-        <v>717</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="D105" s="5" t="s">
+        <v>718</v>
+      </c>
+      <c r="E105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F105" s="5" t="s">
         <v>719</v>
-      </c>
-[...11 lines deleted...]
-        </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H105" s="5" t="s">
         <v>720</v>
       </c>
       <c r="I105" s="5" t="s">
         <v>721</v>
       </c>
       <c r="J105" s="5" t="s">
         <v>722</v>
       </c>
       <c r="K105" s="5" t="s">
         <v>723</v>
       </c>
       <c r="L105" s="6" t="s">
         <v>724</v>
       </c>
       <c r="M105" s="5" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
         <v>726</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="D106" s="5" t="s">
         <v>91</v>
       </c>
-      <c r="D106" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E106" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>727</v>
+      </c>
+      <c r="F106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H106" s="5" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="I106" s="5" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="J106" s="5" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="K106" s="5" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="L106" s="6" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="M106" s="5" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>91</v>
+        <v>526</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>702</v>
-[...2 lines deleted...]
-        <v>734</v>
+        <v>718</v>
+      </c>
+      <c r="E107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H107" s="5" t="s">
         <v>735</v>
       </c>
       <c r="I107" s="5" t="s">
         <v>736</v>
       </c>
       <c r="J107" s="5" t="s">
         <v>737</v>
       </c>
       <c r="K107" s="5" t="s">
         <v>738</v>
       </c>
       <c r="L107" s="6" t="s">
         <v>739</v>
       </c>
       <c r="M107" s="5" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
         <v>741</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>91</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>702</v>
+        <v>90</v>
       </c>
       <c r="E108" s="5" t="s">
-        <v>493</v>
+        <v>18</v>
       </c>
       <c r="F108" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="G108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H108" s="5" t="s">
         <v>742</v>
       </c>
-      <c r="G108" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H108" s="5" t="s">
+      <c r="I108" s="5" t="s">
         <v>743</v>
       </c>
-      <c r="I108" s="5" t="s">
+      <c r="J108" s="5" t="s">
         <v>744</v>
       </c>
-      <c r="J108" s="5" t="s">
+      <c r="K108" s="5" t="s">
         <v>745</v>
       </c>
-      <c r="K108" s="5" t="s">
+      <c r="L108" s="6" t="s">
         <v>746</v>
       </c>
-      <c r="L108" s="6" t="s">
+      <c r="M108" s="5" t="s">
         <v>747</v>
-      </c>
-[...1 lines deleted...]
-        <v>748</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>15</v>
+        <v>91</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>636</v>
+        <v>718</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>749</v>
+      </c>
+      <c r="F109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H109" s="5" t="s">
         <v>750</v>
       </c>
       <c r="I109" s="5" t="s">
         <v>751</v>
       </c>
       <c r="J109" s="5" t="s">
-        <v>591</v>
+        <v>752</v>
       </c>
       <c r="K109" s="5" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="M109" s="5" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>143</v>
+        <v>91</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>91</v>
-[...9 lines deleted...]
-        </is>
+        <v>718</v>
+      </c>
+      <c r="E110" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="F110" s="5" t="s">
+        <v>757</v>
       </c>
       <c r="G110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H110" s="5" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="I110" s="5" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="J110" s="5" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="K110" s="5" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>763</v>
+        <v>15</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>636</v>
+        <v>644</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>764</v>
+        <v>17</v>
       </c>
       <c r="F111" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H111" s="5" t="s">
         <v>765</v>
       </c>
       <c r="I111" s="5" t="s">
         <v>766</v>
       </c>
       <c r="J111" s="5" t="s">
-        <v>305</v>
+        <v>599</v>
       </c>
       <c r="K111" s="5" t="s">
         <v>767</v>
       </c>
       <c r="L111" s="6" t="s">
         <v>768</v>
       </c>
       <c r="M111" s="5" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
         <v>770</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>16</v>
+        <v>143</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>91</v>
+      </c>
+      <c r="E112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G112" s="5" t="s">
+      <c r="G112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H112" s="5" t="s">
         <v>771</v>
       </c>
-      <c r="H112" s="5" t="s">
+      <c r="I112" s="5" t="s">
         <v>772</v>
       </c>
-      <c r="I112" s="5" t="s">
+      <c r="J112" s="5" t="s">
         <v>773</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="K112" s="5" t="s">
         <v>774</v>
       </c>
       <c r="L112" s="6" t="s">
         <v>775</v>
       </c>
       <c r="M112" s="5" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
         <v>777</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>15</v>
+        <v>778</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>636</v>
+        <v>644</v>
       </c>
       <c r="E113" s="5" t="s">
-        <v>17</v>
+        <v>779</v>
       </c>
       <c r="F113" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H113" s="5" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="I113" s="5" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="J113" s="5" t="s">
-        <v>780</v>
+        <v>305</v>
       </c>
       <c r="K113" s="5" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="L113" s="6" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="M113" s="5" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>143</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>17</v>
-[...7 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="F114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G114" s="5" t="s">
+        <v>786</v>
       </c>
       <c r="H114" s="5" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="I114" s="5" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="J114" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K114" s="5" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>16</v>
+        <v>231</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>91</v>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H115" s="5" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="I115" s="5" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="J115" s="5" t="s">
-        <v>22</v>
+        <v>795</v>
       </c>
       <c r="K115" s="5" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
       <c r="L115" s="6" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="M115" s="5" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>702</v>
-[...4 lines deleted...]
-        </is>
+        <v>231</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>91</v>
       </c>
       <c r="E116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H116" s="5" t="s">
-[...6 lines deleted...]
-        </is>
+      <c r="H116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I116" s="5" t="s">
+        <v>800</v>
+      </c>
+      <c r="J116" s="5" t="s">
+        <v>801</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>800</v>
-[...1 lines deleted...]
-      <c r="M116" s="5"/>
+        <v>803</v>
+      </c>
+      <c r="M116" s="5" t="s">
+        <v>804</v>
+      </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>702</v>
-[...14 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>644</v>
+      </c>
+      <c r="E117" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F117" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H117" s="5" t="s">
-        <v>802</v>
-[...10 lines deleted...]
-        </is>
+        <v>806</v>
+      </c>
+      <c r="I117" s="5" t="s">
+        <v>807</v>
+      </c>
+      <c r="J117" s="5" t="s">
+        <v>808</v>
+      </c>
+      <c r="K117" s="5" t="s">
+        <v>809</v>
       </c>
       <c r="L117" s="6" t="s">
-        <v>803</v>
-[...1 lines deleted...]
-      <c r="M117" s="5"/>
+        <v>810</v>
+      </c>
+      <c r="M117" s="5" t="s">
+        <v>811</v>
+      </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>804</v>
+        <v>812</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>702</v>
+        <v>231</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>269</v>
+        <v>91</v>
       </c>
       <c r="E118" s="5" t="s">
-        <v>628</v>
+        <v>662</v>
       </c>
       <c r="F118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H118" s="5" t="s">
-        <v>805</v>
+        <v>813</v>
       </c>
       <c r="I118" s="5" t="s">
-        <v>806</v>
+        <v>814</v>
       </c>
       <c r="J118" s="5" t="s">
-        <v>807</v>
+        <v>815</v>
       </c>
       <c r="K118" s="5" t="s">
-        <v>808</v>
+        <v>816</v>
       </c>
       <c r="L118" s="6" t="s">
-        <v>809</v>
+        <v>817</v>
       </c>
       <c r="M118" s="5" t="s">
-        <v>810</v>
+        <v>818</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>811</v>
+        <v>819</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>636</v>
+        <v>143</v>
       </c>
       <c r="E119" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F119" s="5" t="s">
-        <v>18</v>
+        <v>301</v>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H119" s="5" t="s">
-        <v>812</v>
+        <v>820</v>
       </c>
       <c r="I119" s="5" t="s">
-        <v>813</v>
+        <v>821</v>
       </c>
       <c r="J119" s="5" t="s">
-        <v>305</v>
+        <v>22</v>
       </c>
       <c r="K119" s="5" t="s">
-        <v>814</v>
+        <v>822</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>815</v>
+        <v>823</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>816</v>
+        <v>824</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>817</v>
+        <v>825</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>143</v>
       </c>
       <c r="E120" s="5" t="s">
-        <v>818</v>
+        <v>17</v>
       </c>
       <c r="F120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G120" s="5" t="s">
-        <v>819</v>
+      <c r="G120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H120" s="5" t="s">
-        <v>820</v>
+        <v>826</v>
       </c>
       <c r="I120" s="5" t="s">
-        <v>821</v>
+        <v>827</v>
       </c>
       <c r="J120" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K120" s="5" t="s">
-        <v>822</v>
+        <v>828</v>
       </c>
       <c r="L120" s="6" t="s">
-        <v>823</v>
+        <v>829</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>824</v>
+        <v>830</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>825</v>
+        <v>831</v>
       </c>
       <c r="B121" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>718</v>
+      </c>
+      <c r="D121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H121" s="5" t="s">
-        <v>826</v>
+        <v>833</v>
       </c>
       <c r="I121" s="5"/>
-      <c r="J121" s="5" t="s">
-        <v>22</v>
+      <c r="J121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K121" s="5" t="s">
-        <v>827</v>
+        <v>834</v>
       </c>
       <c r="L121" s="6" t="s">
-        <v>828</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="M121" s="5"/>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>830</v>
+        <v>836</v>
       </c>
       <c r="B122" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>231</v>
-[...5 lines deleted...]
-        <v>831</v>
+        <v>718</v>
+      </c>
+      <c r="D122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H122" s="5" t="s">
-        <v>832</v>
-[...8 lines deleted...]
-        <v>835</v>
+        <v>837</v>
+      </c>
+      <c r="I122" s="5"/>
+      <c r="J122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L122" s="6" t="s">
-        <v>836</v>
-[...3 lines deleted...]
-      </c>
+        <v>838</v>
+      </c>
+      <c r="M122" s="5"/>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>839</v>
+        <v>718</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>269</v>
       </c>
-      <c r="E123" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E123" s="5" t="s">
+        <v>636</v>
       </c>
       <c r="F123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H123" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H123" s="5" t="s">
+        <v>840</v>
       </c>
       <c r="I123" s="5" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="J123" s="5" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="K123" s="5" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="L123" s="6" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="M123" s="5" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>143</v>
+        <v>644</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>818</v>
-[...7 lines deleted...]
-        <v>846</v>
+        <v>17</v>
+      </c>
+      <c r="F124" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H124" s="5" t="s">
         <v>847</v>
       </c>
       <c r="I124" s="5" t="s">
         <v>848</v>
       </c>
       <c r="J124" s="5" t="s">
-        <v>22</v>
+        <v>305</v>
       </c>
       <c r="K124" s="5" t="s">
         <v>849</v>
       </c>
       <c r="L124" s="6" t="s">
         <v>850</v>
       </c>
       <c r="M124" s="5" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
         <v>852</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>654</v>
+        <v>16</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>655</v>
+        <v>143</v>
       </c>
       <c r="E125" s="5" t="s">
         <v>853</v>
       </c>
       <c r="F125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G125" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I125" s="5"/>
+      <c r="G125" s="5" t="s">
+        <v>854</v>
+      </c>
+      <c r="H125" s="5" t="s">
+        <v>855</v>
+      </c>
+      <c r="I125" s="5" t="s">
+        <v>856</v>
+      </c>
       <c r="J125" s="5" t="s">
-        <v>854</v>
+        <v>22</v>
       </c>
       <c r="K125" s="5" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="L125" s="6" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="M125" s="5" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>859</v>
+        <v>16</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>860</v>
+        <v>143</v>
+      </c>
+      <c r="E126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H126" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="I126" s="5" t="s">
+      <c r="I126" s="5"/>
+      <c r="J126" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K126" s="5" t="s">
         <v>862</v>
       </c>
-      <c r="J126" s="5" t="s">
+      <c r="L126" s="6" t="s">
         <v>863</v>
       </c>
-      <c r="K126" s="5" t="s">
+      <c r="M126" s="5" t="s">
         <v>864</v>
-      </c>
-[...4 lines deleted...]
-        <v>866</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>867</v>
+        <v>865</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>15</v>
+        <v>231</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>636</v>
+        <v>91</v>
       </c>
       <c r="E127" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>866</v>
+      </c>
+      <c r="F127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H127" s="5" t="s">
+        <v>867</v>
+      </c>
+      <c r="I127" s="5" t="s">
         <v>868</v>
       </c>
-      <c r="I127" s="5" t="s">
+      <c r="J127" s="5" t="s">
         <v>869</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
       <c r="K127" s="5" t="s">
         <v>870</v>
       </c>
       <c r="L127" s="6" t="s">
         <v>871</v>
       </c>
       <c r="M127" s="5" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
         <v>873</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C128" s="5" t="s">
         <v>874</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>392</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>269</v>
+      </c>
+      <c r="E128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H128" s="5" t="s">
+      <c r="H128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I128" s="5" t="s">
         <v>875</v>
       </c>
-      <c r="I128" s="5" t="s">
+      <c r="J128" s="5" t="s">
         <v>876</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="K128" s="5" t="s">
         <v>877</v>
       </c>
       <c r="L128" s="6" t="s">
         <v>878</v>
       </c>
       <c r="M128" s="5" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
         <v>880</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>143</v>
       </c>
       <c r="E129" s="5" t="s">
+        <v>853</v>
+      </c>
+      <c r="F129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G129" s="5" t="s">
         <v>881</v>
-      </c>
-[...8 lines deleted...]
-        </is>
       </c>
       <c r="H129" s="5" t="s">
         <v>882</v>
       </c>
       <c r="I129" s="5" t="s">
         <v>883</v>
       </c>
       <c r="J129" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K129" s="5" t="s">
         <v>884</v>
       </c>
       <c r="L129" s="6" t="s">
         <v>885</v>
       </c>
       <c r="M129" s="5" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
         <v>887</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>16</v>
+        <v>670</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>143</v>
+        <v>671</v>
       </c>
       <c r="E130" s="5" t="s">
-        <v>18</v>
+        <v>888</v>
       </c>
       <c r="F130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G130" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H130" s="5" t="s">
+      <c r="G130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I130" s="5"/>
+      <c r="J130" s="5" t="s">
         <v>889</v>
       </c>
-      <c r="I130" s="5" t="s">
+      <c r="K130" s="5" t="s">
         <v>890</v>
       </c>
-      <c r="J130" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K130" s="5" t="s">
+      <c r="L130" s="6" t="s">
         <v>891</v>
       </c>
-      <c r="L130" s="6" t="s">
+      <c r="M130" s="5" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>893</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>16</v>
+        <v>894</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>143</v>
+        <v>91</v>
       </c>
       <c r="E131" s="5" t="s">
-        <v>18</v>
+        <v>895</v>
       </c>
       <c r="F131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G131" s="5" t="s">
-        <v>895</v>
+      <c r="G131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H131" s="5" t="s">
         <v>896</v>
       </c>
       <c r="I131" s="5" t="s">
         <v>897</v>
       </c>
       <c r="J131" s="5" t="s">
-        <v>22</v>
+        <v>898</v>
       </c>
       <c r="K131" s="5" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="L131" s="6" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="M131" s="5" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>269</v>
+        <v>15</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>91</v>
-[...4 lines deleted...]
-        </is>
+        <v>644</v>
+      </c>
+      <c r="E132" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F132" s="5" t="s">
-        <v>902</v>
+        <v>18</v>
       </c>
       <c r="G132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H132" s="5" t="s">
         <v>903</v>
       </c>
       <c r="I132" s="5" t="s">
         <v>904</v>
       </c>
       <c r="J132" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="K132" s="5" t="s">
         <v>905</v>
       </c>
-      <c r="K132" s="5" t="s">
+      <c r="L132" s="6" t="s">
         <v>906</v>
       </c>
-      <c r="L132" s="6" t="s">
+      <c r="M132" s="5" t="s">
         <v>907</v>
-      </c>
-[...1 lines deleted...]
-        <v>908</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>702</v>
+        <v>909</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>261</v>
+        <v>392</v>
       </c>
       <c r="E133" s="5" t="s">
-        <v>301</v>
+        <v>393</v>
       </c>
       <c r="F133" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H133" s="5" t="s">
         <v>910</v>
       </c>
-      <c r="G133" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H133" s="5" t="s">
+      <c r="I133" s="5" t="s">
         <v>911</v>
       </c>
-      <c r="I133" s="5" t="s">
+      <c r="J133" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K133" s="5" t="s">
         <v>912</v>
       </c>
-      <c r="J133" s="5" t="s">
+      <c r="L133" s="6" t="s">
         <v>913</v>
       </c>
-      <c r="K133" s="5" t="s">
+      <c r="M133" s="5" t="s">
         <v>914</v>
-      </c>
-[...4 lines deleted...]
-        <v>916</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C134" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>143</v>
       </c>
       <c r="E134" s="5" t="s">
-        <v>18</v>
+        <v>916</v>
       </c>
       <c r="F134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H134" s="5" t="s">
+        <v>917</v>
+      </c>
+      <c r="I134" s="5" t="s">
         <v>918</v>
-      </c>
-[...1 lines deleted...]
-        <v>919</v>
       </c>
       <c r="J134" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K134" s="5" t="s">
+        <v>919</v>
+      </c>
+      <c r="L134" s="6" t="s">
         <v>920</v>
       </c>
-      <c r="L134" s="6" t="s">
+      <c r="M134" s="5" t="s">
         <v>921</v>
-      </c>
-[...1 lines deleted...]
-        <v>922</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>923</v>
+        <v>922</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C135" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>143</v>
       </c>
       <c r="E135" s="5" t="s">
-        <v>881</v>
+        <v>18</v>
       </c>
       <c r="F135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G135" s="5" t="s">
+        <v>923</v>
+      </c>
+      <c r="H135" s="5" t="s">
         <v>924</v>
       </c>
-      <c r="H135" s="5" t="s">
+      <c r="I135" s="5" t="s">
         <v>925</v>
-      </c>
-[...1 lines deleted...]
-        <v>926</v>
       </c>
       <c r="J135" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K135" s="5" t="s">
+        <v>926</v>
+      </c>
+      <c r="L135" s="6" t="s">
         <v>927</v>
       </c>
-      <c r="L135" s="6" t="s">
+      <c r="M135" s="5" t="s">
         <v>928</v>
-      </c>
-[...1 lines deleted...]
-        <v>929</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>930</v>
+        <v>929</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>702</v>
+        <v>16</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>269</v>
+        <v>143</v>
       </c>
       <c r="E136" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G136" s="5" t="s">
+        <v>930</v>
+      </c>
+      <c r="H136" s="5" t="s">
         <v>931</v>
       </c>
-      <c r="F136" s="5" t="s">
+      <c r="I136" s="5" t="s">
         <v>932</v>
       </c>
-      <c r="G136" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H136" s="5" t="s">
+      <c r="J136" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K136" s="5" t="s">
         <v>933</v>
       </c>
-      <c r="I136" s="5" t="s">
+      <c r="L136" s="6" t="s">
         <v>934</v>
       </c>
-      <c r="J136" s="5" t="s">
+      <c r="M136" s="5" t="s">
         <v>935</v>
-      </c>
-[...7 lines deleted...]
-        <v>938</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>939</v>
+        <v>936</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C137" s="5" t="s">
-        <v>654</v>
+        <v>269</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="E137" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="E137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F137" s="5" t="s">
+        <v>937</v>
+      </c>
+      <c r="G137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H137" s="5" t="s">
+        <v>938</v>
+      </c>
+      <c r="I137" s="5" t="s">
+        <v>939</v>
+      </c>
+      <c r="J137" s="5" t="s">
         <v>940</v>
       </c>
-      <c r="F137" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H137" s="5" t="s">
+      <c r="K137" s="5" t="s">
         <v>941</v>
       </c>
-      <c r="I137" s="5"/>
-[...3 lines deleted...]
-      <c r="K137" s="5" t="s">
+      <c r="L137" s="6" t="s">
         <v>942</v>
       </c>
-      <c r="L137" s="6" t="s">
+      <c r="M137" s="5" t="s">
         <v>943</v>
-      </c>
-[...1 lines deleted...]
-        <v>944</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>702</v>
+        <v>231</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>261</v>
-[...1 lines deleted...]
-      <c r="E138" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="E138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H138" s="5" t="s">
+        <v>945</v>
+      </c>
+      <c r="I138" s="5" t="s">
         <v>946</v>
       </c>
-      <c r="F138" s="5" t="s">
+      <c r="J138" s="5" t="s">
         <v>947</v>
       </c>
-      <c r="G138" s="5" t="s">
+      <c r="K138" s="5" t="s">
         <v>948</v>
       </c>
-      <c r="H138" s="5" t="s">
+      <c r="L138" s="6" t="s">
         <v>949</v>
       </c>
-      <c r="I138" s="5" t="s">
+      <c r="M138" s="5" t="s">
         <v>950</v>
-      </c>
-[...10 lines deleted...]
-        <v>954</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>955</v>
+        <v>951</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C139" s="5" t="s">
-        <v>702</v>
+        <v>718</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>269</v>
+        <v>261</v>
       </c>
       <c r="E139" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="F139" s="5" t="s">
+        <v>662</v>
+      </c>
+      <c r="G139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H139" s="5" t="s">
+        <v>952</v>
+      </c>
+      <c r="I139" s="5" t="s">
+        <v>953</v>
+      </c>
+      <c r="J139" s="5" t="s">
+        <v>954</v>
+      </c>
+      <c r="K139" s="5" t="s">
+        <v>955</v>
+      </c>
+      <c r="L139" s="6" t="s">
         <v>956</v>
       </c>
-      <c r="F139" s="5" t="s">
+      <c r="M139" s="5" t="s">
         <v>957</v>
       </c>
-      <c r="G139" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H139" s="5" t="s">
+    </row>
+    <row r="140">
+      <c r="A140" s="5" t="s">
         <v>958</v>
-      </c>
-[...18 lines deleted...]
-        <v>1905</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>654</v>
+        <v>16</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>655</v>
-[...4 lines deleted...]
-        </is>
+        <v>143</v>
+      </c>
+      <c r="E140" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H140" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="I140" s="5" t="s">
+        <v>960</v>
+      </c>
+      <c r="J140" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K140" s="5" t="s">
+        <v>961</v>
+      </c>
+      <c r="L140" s="6" t="s">
+        <v>962</v>
+      </c>
+      <c r="M140" s="5" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="5" t="s">
         <v>964</v>
-      </c>
-[...16 lines deleted...]
-        <v>1905</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C141" s="5" t="s">
-        <v>654</v>
+        <v>16</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>655</v>
+        <v>143</v>
       </c>
       <c r="E141" s="5" t="s">
+        <v>916</v>
+      </c>
+      <c r="F141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G141" s="5" t="s">
+        <v>965</v>
+      </c>
+      <c r="H141" s="5" t="s">
+        <v>966</v>
+      </c>
+      <c r="I141" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="J141" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K141" s="5" t="s">
+        <v>968</v>
+      </c>
+      <c r="L141" s="6" t="s">
         <v>969</v>
       </c>
-      <c r="F141" s="5" t="inlineStr">
-[...16 lines deleted...]
-      <c r="K141" s="5" t="s">
+      <c r="M141" s="5" t="s">
         <v>970</v>
-      </c>
-[...4 lines deleted...]
-        <v>968</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C142" s="5" t="s">
+        <v>718</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="E142" s="5" t="s">
+        <v>972</v>
+      </c>
+      <c r="F142" s="5" t="s">
         <v>973</v>
       </c>
-      <c r="D142" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E142" s="5" t="s">
+      <c r="G142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H142" s="5" t="s">
         <v>974</v>
       </c>
-      <c r="F142" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H142" s="5" t="s">
+      <c r="I142" s="5" t="s">
         <v>975</v>
       </c>
-      <c r="I142" s="5" t="s">
+      <c r="J142" s="5" t="s">
         <v>976</v>
       </c>
-      <c r="J142" s="5" t="s">
+      <c r="K142" s="5" t="s">
         <v>977</v>
       </c>
-      <c r="K142" s="5" t="s">
+      <c r="L142" s="6" t="s">
         <v>978</v>
       </c>
-      <c r="L142" s="6" t="s">
+      <c r="M142" s="5" t="s">
         <v>979</v>
-      </c>
-[...1 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C143" s="5" t="s">
-        <v>15</v>
+        <v>670</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>636</v>
+        <v>671</v>
       </c>
       <c r="E143" s="5" t="s">
+        <v>981</v>
+      </c>
+      <c r="F143" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F143" s="5" t="s">
+      <c r="G143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H143" s="5" t="s">
         <v>982</v>
       </c>
-      <c r="G143" s="5" t="s">
+      <c r="I143" s="5"/>
+      <c r="J143" s="5" t="s">
+        <v>889</v>
+      </c>
+      <c r="K143" s="5" t="s">
         <v>983</v>
       </c>
-      <c r="H143" s="5" t="s">
+      <c r="L143" s="6" t="s">
         <v>984</v>
       </c>
-      <c r="I143" s="5" t="s">
+      <c r="M143" s="5" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>988</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>989</v>
+        <v>986</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C144" s="5" t="s">
-        <v>702</v>
+        <v>718</v>
       </c>
       <c r="D144" s="5" t="s">
         <v>261</v>
       </c>
       <c r="E144" s="5" t="s">
+        <v>987</v>
+      </c>
+      <c r="F144" s="5" t="s">
+        <v>988</v>
+      </c>
+      <c r="G144" s="5" t="s">
+        <v>989</v>
+      </c>
+      <c r="H144" s="5" t="s">
         <v>990</v>
       </c>
-      <c r="F144" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H144" s="5" t="s">
+      <c r="I144" s="5" t="s">
         <v>991</v>
       </c>
-      <c r="I144" s="5" t="s">
+      <c r="J144" s="5" t="s">
         <v>992</v>
       </c>
-      <c r="J144" s="5" t="s">
+      <c r="K144" s="5" t="s">
         <v>993</v>
       </c>
-      <c r="K144" s="5" t="s">
+      <c r="L144" s="6" t="s">
         <v>994</v>
       </c>
-      <c r="L144" s="6" t="s">
+      <c r="M144" s="5" t="s">
         <v>995</v>
-      </c>
-[...1 lines deleted...]
-        <v>996</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>15</v>
+        <v>718</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>636</v>
+        <v>269</v>
       </c>
       <c r="E145" s="5" t="s">
-        <v>17</v>
+        <v>997</v>
       </c>
       <c r="F145" s="5" t="s">
-        <v>982</v>
-[...1 lines deleted...]
-      <c r="G145" s="5" t="s">
         <v>998</v>
+      </c>
+      <c r="G145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H145" s="5" t="s">
         <v>999</v>
       </c>
       <c r="I145" s="5" t="s">
         <v>1000</v>
       </c>
       <c r="J145" s="5" t="s">
-        <v>305</v>
+        <v>1001</v>
       </c>
       <c r="K145" s="5" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="L145" s="6" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="M145" s="5" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="146">
-      <c r="A146" s="5" t="s">
-        <v>1004</v>
+      <c r="A146" s="5" t="n">
+        <v>1905</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>702</v>
+        <v>670</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="E146" s="5" t="s">
+        <v>671</v>
+      </c>
+      <c r="E146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H146" s="5" t="s">
         <v>1005</v>
       </c>
-      <c r="F146" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H146" s="5" t="s">
+      <c r="I146" s="5"/>
+      <c r="J146" s="5" t="s">
         <v>1006</v>
       </c>
-      <c r="I146" s="5" t="s">
+      <c r="K146" s="5" t="s">
         <v>1007</v>
       </c>
-      <c r="J146" s="5" t="s">
+      <c r="L146" s="6" t="s">
         <v>1008</v>
       </c>
-      <c r="K146" s="5" t="s">
+      <c r="M146" s="5" t="s">
         <v>1009</v>
       </c>
-      <c r="L146" s="6" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="147">
-      <c r="A147" s="5" t="s">
-        <v>1012</v>
+      <c r="A147" s="5" t="n">
+        <v>1905</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C147" s="5" t="s">
-        <v>15</v>
+        <v>670</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>636</v>
+        <v>671</v>
       </c>
       <c r="E147" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>982</v>
+        <v>1010</v>
+      </c>
+      <c r="F147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H147" s="5" t="s">
-        <v>1013</v>
+        <v>1005</v>
       </c>
       <c r="I147" s="5"/>
       <c r="J147" s="5" t="s">
-        <v>1014</v>
+        <v>673</v>
       </c>
       <c r="K147" s="5" t="s">
-        <v>1015</v>
+        <v>1011</v>
       </c>
       <c r="L147" s="6" t="s">
-        <v>1016</v>
+        <v>1012</v>
       </c>
       <c r="M147" s="5" t="s">
-        <v>1017</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>1018</v>
+        <v>1013</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>702</v>
+        <v>1014</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>269</v>
+        <v>91</v>
       </c>
       <c r="E148" s="5" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H148" s="5" t="s">
+        <v>1016</v>
+      </c>
+      <c r="I148" s="5" t="s">
+        <v>1017</v>
+      </c>
+      <c r="J148" s="5" t="s">
+        <v>1018</v>
+      </c>
+      <c r="K148" s="5" t="s">
         <v>1019</v>
       </c>
-      <c r="F148" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H148" s="5" t="s">
+      <c r="L148" s="6" t="s">
         <v>1020</v>
       </c>
-      <c r="I148" s="5" t="s">
+      <c r="M148" s="5" t="s">
         <v>1021</v>
-      </c>
-[...10 lines deleted...]
-        <v>1025</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>1026</v>
+        <v>1022</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C149" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>636</v>
+        <v>644</v>
       </c>
       <c r="E149" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F149" s="5" t="s">
-        <v>982</v>
+        <v>1023</v>
       </c>
       <c r="G149" s="5" t="s">
+        <v>1024</v>
+      </c>
+      <c r="H149" s="5" t="s">
+        <v>1025</v>
+      </c>
+      <c r="I149" s="5" t="s">
+        <v>1026</v>
+      </c>
+      <c r="J149" s="5" t="s">
+        <v>599</v>
+      </c>
+      <c r="K149" s="5" t="s">
         <v>1027</v>
       </c>
-      <c r="H149" s="5" t="s">
+      <c r="L149" s="6" t="s">
         <v>1028</v>
       </c>
-      <c r="I149" s="5" t="s">
+      <c r="M149" s="5" t="s">
         <v>1029</v>
-      </c>
-[...10 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>1034</v>
+        <v>1030</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>763</v>
+        <v>718</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>636</v>
+        <v>261</v>
       </c>
       <c r="E150" s="5" t="s">
-        <v>17</v>
+        <v>1031</v>
       </c>
       <c r="F150" s="5" t="s">
-        <v>982</v>
-[...1 lines deleted...]
-      <c r="G150" s="5" t="s">
+        <v>973</v>
+      </c>
+      <c r="G150" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H150" s="5" t="s">
+        <v>1032</v>
+      </c>
+      <c r="I150" s="5" t="s">
+        <v>1033</v>
+      </c>
+      <c r="J150" s="5" t="s">
+        <v>1034</v>
+      </c>
+      <c r="K150" s="5" t="s">
         <v>1035</v>
       </c>
-      <c r="H150" s="5" t="s">
+      <c r="L150" s="6" t="s">
         <v>1036</v>
       </c>
-      <c r="I150" s="5" t="s">
+      <c r="M150" s="5" t="s">
         <v>1037</v>
-      </c>
-[...10 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>636</v>
+        <v>644</v>
       </c>
       <c r="E151" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F151" s="5" t="s">
-        <v>982</v>
+        <v>1023</v>
       </c>
       <c r="G151" s="5" t="s">
-        <v>18</v>
+        <v>1039</v>
       </c>
       <c r="H151" s="5" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="I151" s="5" t="s">
-        <v>1043</v>
+        <v>1041</v>
       </c>
       <c r="J151" s="5" t="s">
         <v>305</v>
       </c>
       <c r="K151" s="5" t="s">
+        <v>1042</v>
+      </c>
+      <c r="L151" s="6" t="s">
+        <v>1043</v>
+      </c>
+      <c r="M151" s="5" t="s">
         <v>1044</v>
-      </c>
-[...4 lines deleted...]
-        <v>1046</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>1047</v>
+        <v>1045</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="5" t="s">
+        <v>718</v>
+      </c>
+      <c r="D152" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="E152" s="5" t="s">
+        <v>1046</v>
+      </c>
+      <c r="F152" s="5" t="s">
+        <v>973</v>
+      </c>
+      <c r="G152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H152" s="5" t="s">
+        <v>1047</v>
+      </c>
+      <c r="I152" s="5" t="s">
         <v>1048</v>
       </c>
-      <c r="D152" s="5" t="s">
-[...8 lines deleted...]
-      <c r="G152" s="5" t="s">
+      <c r="J152" s="5" t="s">
         <v>1049</v>
       </c>
-      <c r="H152" s="5" t="s">
+      <c r="K152" s="5" t="s">
         <v>1050</v>
       </c>
-      <c r="I152" s="5" t="s">
+      <c r="L152" s="6" t="s">
         <v>1051</v>
       </c>
-      <c r="J152" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K152" s="5" t="s">
+      <c r="M152" s="5" t="s">
         <v>1052</v>
-      </c>
-[...4 lines deleted...]
-        <v>1054</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C153" s="5" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>702</v>
-[...4 lines deleted...]
-        </is>
+        <v>644</v>
+      </c>
+      <c r="E153" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F153" s="5" t="s">
+        <v>1023</v>
+      </c>
+      <c r="G153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H153" s="5" t="s">
+        <v>1054</v>
+      </c>
+      <c r="I153" s="5"/>
+      <c r="J153" s="5" t="s">
+        <v>1055</v>
+      </c>
+      <c r="K153" s="5" t="s">
         <v>1056</v>
       </c>
-      <c r="G153" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H153" s="5" t="s">
+      <c r="L153" s="6" t="s">
         <v>1057</v>
       </c>
-      <c r="I153" s="5" t="s">
+      <c r="M153" s="5" t="s">
         <v>1058</v>
-      </c>
-[...10 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>1063</v>
+        <v>1059</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C154" s="5" t="s">
-        <v>702</v>
+        <v>718</v>
       </c>
       <c r="D154" s="5" t="s">
         <v>269</v>
       </c>
       <c r="E154" s="5" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F154" s="5" t="s">
+        <v>973</v>
+      </c>
+      <c r="G154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H154" s="5" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I154" s="5" t="s">
+        <v>1062</v>
+      </c>
+      <c r="J154" s="5" t="s">
+        <v>1063</v>
+      </c>
+      <c r="K154" s="5" t="s">
         <v>1064</v>
       </c>
-      <c r="F154" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H154" s="5" t="s">
+      <c r="L154" s="6" t="s">
         <v>1065</v>
       </c>
-      <c r="I154" s="5"/>
-      <c r="J154" s="5" t="s">
+      <c r="M154" s="5" t="s">
         <v>1066</v>
-      </c>
-[...7 lines deleted...]
-        <v>1069</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>392</v>
+        <v>644</v>
       </c>
       <c r="E155" s="5" t="s">
-        <v>493</v>
-[...9 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F155" s="5" t="s">
+        <v>1023</v>
+      </c>
+      <c r="G155" s="5" t="s">
+        <v>1068</v>
       </c>
       <c r="H155" s="5" t="s">
+        <v>1069</v>
+      </c>
+      <c r="I155" s="5" t="s">
+        <v>1070</v>
+      </c>
+      <c r="J155" s="5" t="s">
         <v>1071</v>
       </c>
-      <c r="I155" s="5" t="s">
+      <c r="K155" s="5" t="s">
         <v>1072</v>
       </c>
-      <c r="J155" s="5" t="s">
+      <c r="L155" s="6" t="s">
         <v>1073</v>
       </c>
-      <c r="K155" s="5" t="s">
+      <c r="M155" s="5" t="s">
         <v>1074</v>
-      </c>
-[...4 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C156" s="5" t="s">
-        <v>763</v>
+        <v>778</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>636</v>
+        <v>644</v>
       </c>
       <c r="E156" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F156" s="5" t="s">
+        <v>1023</v>
+      </c>
+      <c r="G156" s="5" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H156" s="5" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I156" s="5" t="s">
         <v>1078</v>
       </c>
-      <c r="G156" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H156" s="5" t="s">
+      <c r="J156" s="5" t="s">
+        <v>1071</v>
+      </c>
+      <c r="K156" s="5" t="s">
         <v>1079</v>
       </c>
-      <c r="I156" s="5" t="s">
+      <c r="L156" s="6" t="s">
         <v>1080</v>
       </c>
-      <c r="J156" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K156" s="5" t="s">
+      <c r="M156" s="5" t="s">
         <v>1081</v>
-      </c>
-[...4 lines deleted...]
-        <v>1083</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>1084</v>
+        <v>1082</v>
       </c>
       <c r="B157" s="5" t="s">
-        <v>1085</v>
+        <v>14</v>
       </c>
       <c r="C157" s="5" t="s">
-        <v>1086</v>
+        <v>15</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>636</v>
+        <v>644</v>
       </c>
       <c r="E157" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F157" s="5" t="s">
-        <v>1078</v>
-[...4 lines deleted...]
-        </is>
+        <v>1023</v>
+      </c>
+      <c r="G157" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="H157" s="5" t="s">
-        <v>839</v>
+        <v>1083</v>
       </c>
       <c r="I157" s="5" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="J157" s="5" t="s">
         <v>305</v>
       </c>
       <c r="K157" s="5" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="L157" s="6" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="M157" s="5" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C158" s="5" t="s">
-        <v>16</v>
+        <v>1089</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>143</v>
+        <v>644</v>
       </c>
       <c r="E158" s="5" t="s">
-        <v>17</v>
+        <v>779</v>
       </c>
       <c r="F158" s="5" t="s">
-        <v>1064</v>
-[...4 lines deleted...]
-        </is>
+        <v>1023</v>
+      </c>
+      <c r="G158" s="5" t="s">
+        <v>1090</v>
       </c>
       <c r="H158" s="5" t="s">
+        <v>1091</v>
+      </c>
+      <c r="I158" s="5" t="s">
         <v>1092</v>
       </c>
-      <c r="I158" s="5" t="s">
+      <c r="J158" s="5" t="s">
+        <v>599</v>
+      </c>
+      <c r="K158" s="5" t="s">
         <v>1093</v>
       </c>
-      <c r="J158" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K158" s="5" t="s">
+      <c r="L158" s="6" t="s">
         <v>1094</v>
       </c>
-      <c r="L158" s="6" t="s">
+      <c r="M158" s="5" t="s">
         <v>1095</v>
-      </c>
-[...1 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>1097</v>
+        <v>1096</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C159" s="5" t="s">
-        <v>16</v>
+        <v>91</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>143</v>
-[...9 lines deleted...]
-      <c r="G159" s="5" t="s">
+        <v>718</v>
+      </c>
+      <c r="E159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F159" s="5" t="s">
+        <v>1097</v>
+      </c>
+      <c r="G159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H159" s="5" t="s">
         <v>1098</v>
       </c>
-      <c r="H159" s="5" t="s">
+      <c r="I159" s="5" t="s">
         <v>1099</v>
       </c>
-      <c r="I159" s="5" t="s">
+      <c r="J159" s="5" t="s">
         <v>1100</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="K159" s="5" t="s">
         <v>1101</v>
       </c>
       <c r="L159" s="6" t="s">
         <v>1102</v>
       </c>
       <c r="M159" s="5" t="s">
         <v>1103</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
         <v>1104</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>143</v>
+        <v>718</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>269</v>
+      </c>
+      <c r="E160" s="5" t="s">
+        <v>1105</v>
       </c>
       <c r="F160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H160" s="5" t="s">
-        <v>1105</v>
-[...1 lines deleted...]
-      <c r="I160" s="5" t="s">
         <v>1106</v>
       </c>
+      <c r="I160" s="5"/>
       <c r="J160" s="5" t="s">
-        <v>22</v>
+        <v>1107</v>
       </c>
       <c r="K160" s="5" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="L160" s="6" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="M160" s="5" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>1104</v>
+        <v>1111</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="5" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>16</v>
+        <v>392</v>
       </c>
       <c r="E161" s="5" t="s">
-        <v>1064</v>
+        <v>493</v>
       </c>
       <c r="F161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H161" s="5" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="I161" s="5" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="J161" s="5" t="s">
-        <v>22</v>
+        <v>1114</v>
       </c>
       <c r="K161" s="5" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="L161" s="6" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="M161" s="5" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>16</v>
+        <v>778</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>143</v>
+        <v>644</v>
       </c>
       <c r="E162" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F162" s="5" t="s">
-        <v>1064</v>
+        <v>1119</v>
       </c>
       <c r="G162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H162" s="5" t="s">
-        <v>1116</v>
+        <v>1120</v>
       </c>
       <c r="I162" s="5" t="s">
-        <v>1117</v>
+        <v>1121</v>
       </c>
       <c r="J162" s="5" t="s">
-        <v>22</v>
+        <v>305</v>
       </c>
       <c r="K162" s="5" t="s">
-        <v>1118</v>
+        <v>1122</v>
       </c>
       <c r="L162" s="6" t="s">
-        <v>1119</v>
+        <v>1123</v>
       </c>
       <c r="M162" s="5" t="s">
-        <v>1120</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>1121</v>
+        <v>1125</v>
       </c>
       <c r="B163" s="5" t="s">
-        <v>14</v>
+        <v>1126</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>16</v>
+        <v>1127</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>143</v>
+        <v>644</v>
       </c>
       <c r="E163" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F163" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F163" s="5" t="s">
+        <v>1119</v>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H163" s="5" t="s">
-        <v>1122</v>
+        <v>874</v>
       </c>
       <c r="I163" s="5" t="s">
-        <v>1123</v>
+        <v>1128</v>
       </c>
       <c r="J163" s="5" t="s">
-        <v>22</v>
+        <v>305</v>
       </c>
       <c r="K163" s="5" t="s">
-        <v>1124</v>
+        <v>1129</v>
       </c>
       <c r="L163" s="6" t="s">
-        <v>1125</v>
+        <v>1130</v>
       </c>
       <c r="M163" s="5" t="s">
-        <v>1126</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>1127</v>
+        <v>1132</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D164" s="5" t="s">
         <v>143</v>
       </c>
       <c r="E164" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F164" s="5" t="s">
-        <v>1064</v>
+        <v>1105</v>
       </c>
       <c r="G164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H164" s="5" t="s">
-        <v>1128</v>
+        <v>1133</v>
       </c>
       <c r="I164" s="5" t="s">
-        <v>1129</v>
+        <v>1134</v>
       </c>
       <c r="J164" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K164" s="5" t="s">
-        <v>1130</v>
+        <v>1135</v>
       </c>
       <c r="L164" s="6" t="s">
-        <v>1131</v>
+        <v>1136</v>
       </c>
       <c r="M164" s="5" t="s">
-        <v>1132</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>1133</v>
+        <v>1138</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C165" s="5" t="s">
-        <v>91</v>
+        <v>16</v>
       </c>
       <c r="D165" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="E165" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E165" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G165" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G165" s="5" t="s">
+        <v>1139</v>
       </c>
       <c r="H165" s="5" t="s">
-        <v>1134</v>
+        <v>1140</v>
       </c>
       <c r="I165" s="5" t="s">
-        <v>1135</v>
+        <v>1141</v>
       </c>
       <c r="J165" s="5" t="s">
-        <v>1136</v>
+        <v>22</v>
       </c>
       <c r="K165" s="5" t="s">
-        <v>1137</v>
+        <v>1142</v>
       </c>
       <c r="L165" s="6" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="M165" s="5" t="s">
-        <v>1139</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>1140</v>
+        <v>1145</v>
       </c>
       <c r="B166" s="5" t="s">
-        <v>323</v>
+        <v>14</v>
       </c>
       <c r="C166" s="5" t="s">
-        <v>90</v>
+        <v>143</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>143</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="E166" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F166" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H166" s="5" t="s">
-        <v>1141</v>
+        <v>1146</v>
       </c>
       <c r="I166" s="5" t="s">
-        <v>1142</v>
+        <v>1147</v>
       </c>
       <c r="J166" s="5" t="s">
-        <v>1143</v>
+        <v>22</v>
       </c>
       <c r="K166" s="5" t="s">
-        <v>1144</v>
+        <v>1148</v>
       </c>
       <c r="L166" s="6" t="s">
-        <v>1145</v>
+        <v>1149</v>
       </c>
       <c r="M166" s="5" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>1147</v>
+        <v>1145</v>
       </c>
       <c r="B167" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C167" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="D167" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D167" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E167" s="5" t="s">
+        <v>1105</v>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H167" s="5" t="s">
-        <v>1148</v>
-[...10 lines deleted...]
-        </is>
+        <v>1151</v>
+      </c>
+      <c r="I167" s="5" t="s">
+        <v>1152</v>
+      </c>
+      <c r="J167" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K167" s="5" t="s">
+        <v>1153</v>
       </c>
       <c r="L167" s="6" t="s">
-        <v>1149</v>
-[...1 lines deleted...]
-      <c r="M167" s="5"/>
+        <v>1154</v>
+      </c>
+      <c r="M167" s="5" t="s">
+        <v>1155</v>
+      </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>1150</v>
+        <v>1156</v>
       </c>
       <c r="B168" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D168" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="D168" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="E168" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F168" s="5" t="s">
+        <v>1105</v>
       </c>
       <c r="G168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H168" s="5" t="s">
-        <v>143</v>
-[...10 lines deleted...]
-        </is>
+        <v>1157</v>
+      </c>
+      <c r="I168" s="5" t="s">
+        <v>1158</v>
+      </c>
+      <c r="J168" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K168" s="5" t="s">
+        <v>1159</v>
       </c>
       <c r="L168" s="6" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="M168" s="5"/>
+        <v>1160</v>
+      </c>
+      <c r="M168" s="5" t="s">
+        <v>1161</v>
+      </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>1152</v>
+        <v>1162</v>
       </c>
       <c r="B169" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D169" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D169" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="E169" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H169" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="H169" s="5" t="s">
+        <v>1163</v>
+      </c>
+      <c r="I169" s="5" t="s">
+        <v>1164</v>
+      </c>
+      <c r="J169" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K169" s="5" t="s">
+        <v>1165</v>
       </c>
       <c r="L169" s="6" t="s">
-        <v>1153</v>
-[...1 lines deleted...]
-      <c r="M169" s="5"/>
+        <v>1166</v>
+      </c>
+      <c r="M169" s="5" t="s">
+        <v>1167</v>
+      </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>1154</v>
+        <v>1168</v>
       </c>
       <c r="B170" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D170" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="D170" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="E170" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F170" s="5" t="s">
+        <v>1105</v>
       </c>
       <c r="G170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H170" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="H170" s="5" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I170" s="5" t="s">
+        <v>1170</v>
+      </c>
+      <c r="J170" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K170" s="5" t="s">
+        <v>1171</v>
       </c>
       <c r="L170" s="6" t="s">
-        <v>1155</v>
-[...1 lines deleted...]
-      <c r="M170" s="5"/>
+        <v>1172</v>
+      </c>
+      <c r="M170" s="5" t="s">
+        <v>1173</v>
+      </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>1156</v>
+        <v>1174</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C171" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="D171" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="D171" s="5" t="s">
-[...6 lines deleted...]
-        <v>1157</v>
+      <c r="E171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H171" s="5" t="s">
-        <v>1158</v>
+        <v>1175</v>
       </c>
       <c r="I171" s="5" t="s">
-        <v>1159</v>
+        <v>1176</v>
       </c>
       <c r="J171" s="5" t="s">
-        <v>22</v>
+        <v>1177</v>
       </c>
       <c r="K171" s="5" t="s">
-        <v>1160</v>
+        <v>1178</v>
       </c>
       <c r="L171" s="6" t="s">
-        <v>1161</v>
+        <v>1179</v>
       </c>
       <c r="M171" s="5" t="s">
-        <v>1162</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>1163</v>
+        <v>1181</v>
       </c>
       <c r="B172" s="5" t="s">
-        <v>14</v>
+        <v>323</v>
       </c>
       <c r="C172" s="5" t="s">
-        <v>16</v>
+        <v>90</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>143</v>
       </c>
       <c r="E172" s="5" t="s">
-        <v>1157</v>
+        <v>662</v>
       </c>
       <c r="F172" s="5" t="s">
-        <v>910</v>
-[...2 lines deleted...]
-        <v>1164</v>
+        <v>17</v>
+      </c>
+      <c r="G172" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H172" s="5" t="s">
-        <v>1165</v>
+        <v>1182</v>
       </c>
       <c r="I172" s="5" t="s">
-        <v>1166</v>
+        <v>1183</v>
       </c>
       <c r="J172" s="5" t="s">
-        <v>22</v>
+        <v>1184</v>
       </c>
       <c r="K172" s="5" t="s">
-        <v>1167</v>
+        <v>1185</v>
       </c>
       <c r="L172" s="6" t="s">
-        <v>1168</v>
+        <v>1186</v>
       </c>
       <c r="M172" s="5" t="s">
-        <v>1169</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>1170</v>
+        <v>1188</v>
       </c>
       <c r="B173" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C173" s="5" t="s">
-        <v>702</v>
-[...8 lines deleted...]
-        <v>1172</v>
+        <v>16</v>
+      </c>
+      <c r="D173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H173" s="5" t="s">
-        <v>1173</v>
-[...8 lines deleted...]
-        <v>1176</v>
+        <v>1189</v>
+      </c>
+      <c r="I173" s="5"/>
+      <c r="J173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L173" s="6" t="s">
-        <v>1177</v>
-[...3 lines deleted...]
-      </c>
+        <v>1190</v>
+      </c>
+      <c r="M173" s="5"/>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>1179</v>
+        <v>1191</v>
       </c>
       <c r="B174" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C174" s="5" t="s">
-        <v>702</v>
-[...8 lines deleted...]
-        <v>1172</v>
+        <v>16</v>
+      </c>
+      <c r="D174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H174" s="5" t="s">
-        <v>1181</v>
-[...8 lines deleted...]
-        <v>1184</v>
+        <v>143</v>
+      </c>
+      <c r="I174" s="5"/>
+      <c r="J174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L174" s="6" t="s">
-        <v>1185</v>
-[...3 lines deleted...]
-      </c>
+        <v>1192</v>
+      </c>
+      <c r="M174" s="5"/>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>1187</v>
+        <v>1193</v>
       </c>
       <c r="B175" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C175" s="5" t="s">
-        <v>91</v>
-[...8 lines deleted...]
-        <v>1189</v>
+        <v>16</v>
+      </c>
+      <c r="D175" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E175" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F175" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H175" s="5" t="s">
-[...9 lines deleted...]
-        <v>1193</v>
+      <c r="H175" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I175" s="5"/>
+      <c r="J175" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K175" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L175" s="6" t="s">
         <v>1194</v>
       </c>
-      <c r="M175" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M175" s="5"/>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B176" s="5" t="s">
+        <v>832</v>
+      </c>
+      <c r="C176" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I176" s="5"/>
+      <c r="J176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L176" s="6" t="s">
         <v>1196</v>
       </c>
-      <c r="B176" s="5" t="s">
-[...38 lines deleted...]
-      </c>
+      <c r="M176" s="5"/>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>1204</v>
+        <v>1197</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C177" s="5" t="s">
-        <v>654</v>
+        <v>143</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>1205</v>
+        <v>16</v>
       </c>
       <c r="E177" s="5" t="s">
-        <v>17</v>
-[...7 lines deleted...]
-        <v>1206</v>
+        <v>662</v>
+      </c>
+      <c r="F177" s="5" t="s">
+        <v>1198</v>
+      </c>
+      <c r="G177" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H177" s="5" t="s">
-        <v>1207</v>
+        <v>1199</v>
       </c>
       <c r="I177" s="5" t="s">
-        <v>1208</v>
+        <v>1200</v>
       </c>
       <c r="J177" s="5" t="s">
-        <v>305</v>
+        <v>22</v>
       </c>
       <c r="K177" s="5" t="s">
-        <v>1209</v>
+        <v>1201</v>
       </c>
       <c r="L177" s="6" t="s">
-        <v>1210</v>
+        <v>1202</v>
       </c>
       <c r="M177" s="5" t="s">
-        <v>1211</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>1212</v>
+        <v>1204</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C178" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D178" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="D178" s="5" t="s">
-[...15 lines deleted...]
-        </is>
+      <c r="E178" s="5" t="s">
+        <v>1198</v>
+      </c>
+      <c r="F178" s="5" t="s">
+        <v>662</v>
+      </c>
+      <c r="G178" s="5" t="s">
+        <v>1205</v>
       </c>
       <c r="H178" s="5" t="s">
-        <v>1213</v>
+        <v>1206</v>
       </c>
       <c r="I178" s="5" t="s">
-        <v>1214</v>
+        <v>1207</v>
       </c>
       <c r="J178" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K178" s="5" t="s">
-        <v>1215</v>
+        <v>1208</v>
       </c>
       <c r="L178" s="6" t="s">
-        <v>1216</v>
+        <v>1209</v>
       </c>
       <c r="M178" s="5" t="s">
-        <v>1217</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B179" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C179" s="5" t="s">
+        <v>718</v>
+      </c>
+      <c r="D179" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="E179" s="5" t="s">
+        <v>1212</v>
+      </c>
+      <c r="F179" s="5" t="s">
+        <v>1213</v>
+      </c>
+      <c r="G179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H179" s="5" t="s">
+        <v>1214</v>
+      </c>
+      <c r="I179" s="5" t="s">
+        <v>1215</v>
+      </c>
+      <c r="J179" s="5" t="s">
+        <v>1216</v>
+      </c>
+      <c r="K179" s="5" t="s">
+        <v>1217</v>
+      </c>
+      <c r="L179" s="6" t="s">
         <v>1218</v>
       </c>
-      <c r="B179" s="5" t="s">
-[...36 lines deleted...]
-      <c r="K179" s="5" t="s">
+      <c r="M179" s="5" t="s">
         <v>1219</v>
       </c>
-      <c r="L179" s="6" t="s">
-[...2 lines deleted...]
-      <c r="M179" s="5"/>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B180" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C180" s="5" t="s">
+        <v>718</v>
+      </c>
+      <c r="D180" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="E180" s="5" t="s">
         <v>1221</v>
       </c>
-      <c r="B180" s="5" t="s">
-[...18 lines deleted...]
-        </is>
+      <c r="F180" s="5" t="s">
+        <v>1213</v>
       </c>
       <c r="G180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H180" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H180" s="5" t="s">
+        <v>1222</v>
+      </c>
+      <c r="I180" s="5" t="s">
+        <v>1223</v>
+      </c>
+      <c r="J180" s="5" t="s">
+        <v>1224</v>
       </c>
       <c r="K180" s="5" t="s">
-        <v>1219</v>
+        <v>1225</v>
       </c>
       <c r="L180" s="6" t="s">
-        <v>1222</v>
-[...1 lines deleted...]
-      <c r="M180" s="5"/>
+        <v>1226</v>
+      </c>
+      <c r="M180" s="5" t="s">
+        <v>1227</v>
+      </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>1223</v>
+        <v>1228</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C181" s="5" t="s">
-        <v>1224</v>
+        <v>91</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>1225</v>
+        <v>718</v>
       </c>
       <c r="E181" s="5" t="s">
-        <v>18</v>
-[...7 lines deleted...]
-        <v>1226</v>
+        <v>1229</v>
+      </c>
+      <c r="F181" s="5" t="s">
+        <v>1230</v>
+      </c>
+      <c r="G181" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H181" s="5" t="s">
-        <v>1227</v>
-[...1 lines deleted...]
-      <c r="I181" s="5"/>
+        <v>1231</v>
+      </c>
+      <c r="I181" s="5" t="s">
+        <v>1232</v>
+      </c>
       <c r="J181" s="5" t="s">
-        <v>1228</v>
+        <v>1233</v>
       </c>
       <c r="K181" s="5" t="s">
-        <v>1229</v>
+        <v>1234</v>
       </c>
       <c r="L181" s="6" t="s">
-        <v>1230</v>
+        <v>1235</v>
       </c>
       <c r="M181" s="5" t="s">
-        <v>1231</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>1232</v>
+        <v>1237</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C182" s="5" t="s">
         <v>91</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>702</v>
+        <v>261</v>
       </c>
       <c r="E182" s="5" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-        <v>1056</v>
+        <v>1238</v>
+      </c>
+      <c r="F182" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H182" s="5" t="s">
-        <v>1233</v>
+        <v>1239</v>
       </c>
       <c r="I182" s="5" t="s">
-        <v>1234</v>
+        <v>1240</v>
       </c>
       <c r="J182" s="5" t="s">
-        <v>1235</v>
+        <v>1241</v>
       </c>
       <c r="K182" s="5" t="s">
-        <v>1236</v>
+        <v>1242</v>
       </c>
       <c r="L182" s="6" t="s">
-        <v>1237</v>
+        <v>1243</v>
       </c>
       <c r="M182" s="5" t="s">
-        <v>1238</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>1239</v>
+        <v>1245</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C183" s="5" t="s">
-        <v>1240</v>
+        <v>670</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>1225</v>
-[...4 lines deleted...]
-        </is>
+        <v>1246</v>
+      </c>
+      <c r="E183" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G183" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G183" s="5" t="s">
+        <v>1247</v>
       </c>
       <c r="H183" s="5" t="s">
-        <v>1241</v>
-[...1 lines deleted...]
-      <c r="I183" s="5"/>
+        <v>1248</v>
+      </c>
+      <c r="I183" s="5" t="s">
+        <v>1249</v>
+      </c>
       <c r="J183" s="5" t="s">
-        <v>1228</v>
+        <v>305</v>
       </c>
       <c r="K183" s="5" t="s">
-        <v>1242</v>
+        <v>1250</v>
       </c>
       <c r="L183" s="6" t="s">
-        <v>1243</v>
+        <v>1251</v>
       </c>
       <c r="M183" s="5" t="s">
-        <v>1244</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
-        <v>1245</v>
+        <v>1253</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C184" s="5" t="s">
-        <v>655</v>
+        <v>143</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>1246</v>
-[...2 lines deleted...]
-        <v>1247</v>
+        <v>16</v>
+      </c>
+      <c r="E184" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G184" s="5" t="s">
-        <v>1248</v>
+      <c r="G184" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H184" s="5" t="s">
-        <v>1249</v>
+        <v>1254</v>
       </c>
       <c r="I184" s="5" t="s">
-        <v>1250</v>
+        <v>1255</v>
       </c>
       <c r="J184" s="5" t="s">
-        <v>1251</v>
+        <v>22</v>
       </c>
       <c r="K184" s="5" t="s">
-        <v>1252</v>
+        <v>1256</v>
       </c>
       <c r="L184" s="6" t="s">
-        <v>1253</v>
+        <v>1257</v>
       </c>
       <c r="M184" s="5" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="B185" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C185" s="5" t="s">
-        <v>91</v>
-[...8 lines deleted...]
-        <v>1056</v>
+        <v>16</v>
+      </c>
+      <c r="D185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H185" s="5" t="s">
-[...6 lines deleted...]
-        <v>1258</v>
+      <c r="H185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I185" s="5"/>
+      <c r="J185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K185" s="5" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="L185" s="6" t="s">
-        <v>1260</v>
-[...1 lines deleted...]
-      <c r="M185" s="5" t="s">
         <v>1261</v>
       </c>
+      <c r="M185" s="5"/>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
         <v>1262</v>
       </c>
       <c r="B186" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C186" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D186" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E186" s="5" t="s">
+      <c r="D186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I186" s="5"/>
+      <c r="J186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K186" s="5" t="s">
+        <v>1260</v>
+      </c>
+      <c r="L186" s="6" t="s">
         <v>1263</v>
       </c>
-      <c r="F186" s="5" t="inlineStr">
-[...24 lines deleted...]
-      </c>
+      <c r="M186" s="5"/>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
-        <v>1270</v>
+        <v>1264</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C187" s="5" t="s">
-        <v>1271</v>
+        <v>1265</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>636</v>
+        <v>1266</v>
       </c>
       <c r="E187" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F187" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="F187" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G187" s="5" t="s">
+        <v>1267</v>
       </c>
       <c r="H187" s="5" t="s">
+        <v>1268</v>
+      </c>
+      <c r="I187" s="5"/>
+      <c r="J187" s="5" t="s">
+        <v>1269</v>
+      </c>
+      <c r="K187" s="5" t="s">
+        <v>1270</v>
+      </c>
+      <c r="L187" s="6" t="s">
+        <v>1271</v>
+      </c>
+      <c r="M187" s="5" t="s">
         <v>1272</v>
-      </c>
-[...13 lines deleted...]
-        <v>1276</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>1277</v>
+        <v>1273</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C188" s="5" t="s">
-        <v>654</v>
+        <v>91</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>1246</v>
+        <v>718</v>
       </c>
       <c r="E188" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="F188" s="5" t="s">
+        <v>1097</v>
+      </c>
+      <c r="G188" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H188" s="5" t="s">
+        <v>1274</v>
+      </c>
+      <c r="I188" s="5" t="s">
+        <v>1275</v>
+      </c>
+      <c r="J188" s="5" t="s">
+        <v>1276</v>
+      </c>
+      <c r="K188" s="5" t="s">
+        <v>1277</v>
+      </c>
+      <c r="L188" s="6" t="s">
         <v>1278</v>
       </c>
-      <c r="F188" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H188" s="5" t="s">
+      <c r="M188" s="5" t="s">
         <v>1279</v>
-      </c>
-[...13 lines deleted...]
-        <v>1283</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
-        <v>1284</v>
+        <v>1280</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C189" s="5" t="s">
-        <v>1285</v>
+        <v>1281</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>1225</v>
+        <v>1266</v>
       </c>
       <c r="E189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H189" s="5" t="s">
-        <v>1286</v>
+        <v>1282</v>
       </c>
       <c r="I189" s="5"/>
       <c r="J189" s="5" t="s">
-        <v>1287</v>
+        <v>1269</v>
       </c>
       <c r="K189" s="5" t="s">
-        <v>1288</v>
+        <v>1283</v>
       </c>
       <c r="L189" s="6" t="s">
-        <v>1289</v>
+        <v>1284</v>
       </c>
       <c r="M189" s="5" t="s">
-        <v>1290</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
-        <v>1291</v>
+        <v>1286</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C190" s="5" t="s">
-        <v>654</v>
+        <v>671</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>1246</v>
+        <v>1287</v>
       </c>
       <c r="E190" s="5" t="s">
+        <v>1288</v>
+      </c>
+      <c r="F190" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G190" s="5" t="s">
+        <v>1289</v>
+      </c>
+      <c r="H190" s="5" t="s">
+        <v>1290</v>
+      </c>
+      <c r="I190" s="5" t="s">
+        <v>1291</v>
+      </c>
+      <c r="J190" s="5" t="s">
         <v>1292</v>
       </c>
-      <c r="F190" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H190" s="5" t="s">
+      <c r="K190" s="5" t="s">
         <v>1293</v>
       </c>
-      <c r="I190" s="5" t="s">
+      <c r="L190" s="6" t="s">
         <v>1294</v>
       </c>
-      <c r="J190" s="5" t="s">
+      <c r="M190" s="5" t="s">
         <v>1295</v>
-      </c>
-[...7 lines deleted...]
-        <v>1298</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
-        <v>1299</v>
+        <v>1296</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C191" s="5" t="s">
         <v>91</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>702</v>
+        <v>718</v>
       </c>
       <c r="E191" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F191" s="5" t="s">
+        <v>1097</v>
+      </c>
+      <c r="G191" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H191" s="5" t="s">
+        <v>1297</v>
+      </c>
+      <c r="I191" s="5" t="s">
+        <v>1298</v>
+      </c>
+      <c r="J191" s="5" t="s">
+        <v>1299</v>
+      </c>
+      <c r="K191" s="5" t="s">
         <v>1300</v>
       </c>
-      <c r="F191" s="5" t="s">
+      <c r="L191" s="6" t="s">
         <v>1301</v>
       </c>
-      <c r="G191" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H191" s="5" t="s">
+      <c r="M191" s="5" t="s">
         <v>1302</v>
-      </c>
-[...13 lines deleted...]
-        <v>1307</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
-        <v>1308</v>
+        <v>1303</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C192" s="5" t="s">
-        <v>231</v>
+        <v>16</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>702</v>
-[...12 lines deleted...]
-        </is>
+        <v>143</v>
+      </c>
+      <c r="E192" s="5" t="s">
+        <v>1304</v>
+      </c>
+      <c r="F192" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G192" s="5" t="s">
+        <v>1305</v>
       </c>
       <c r="H192" s="5" t="s">
+        <v>1306</v>
+      </c>
+      <c r="I192" s="5" t="s">
+        <v>1307</v>
+      </c>
+      <c r="J192" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K192" s="5" t="s">
+        <v>1308</v>
+      </c>
+      <c r="L192" s="6" t="s">
         <v>1309</v>
       </c>
-      <c r="I192" s="5" t="s">
+      <c r="M192" s="5" t="s">
         <v>1310</v>
-      </c>
-[...10 lines deleted...]
-        <v>1314</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
-        <v>1315</v>
+        <v>1311</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C193" s="5" t="s">
-        <v>655</v>
+        <v>1312</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>1205</v>
+        <v>644</v>
       </c>
       <c r="E193" s="5" t="s">
-        <v>1278</v>
-[...7 lines deleted...]
-        <v>1316</v>
+        <v>18</v>
+      </c>
+      <c r="F193" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G193" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H193" s="5" t="s">
-        <v>1317</v>
+        <v>1313</v>
       </c>
       <c r="I193" s="5" t="s">
-        <v>1318</v>
+        <v>1314</v>
       </c>
       <c r="J193" s="5" t="s">
         <v>305</v>
       </c>
       <c r="K193" s="5" t="s">
-        <v>1319</v>
+        <v>1315</v>
       </c>
       <c r="L193" s="6" t="s">
-        <v>1320</v>
+        <v>1316</v>
       </c>
       <c r="M193" s="5" t="s">
-        <v>1321</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>1322</v>
+        <v>1318</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C194" s="5" t="s">
+        <v>670</v>
+      </c>
+      <c r="D194" s="5" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E194" s="5" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F194" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G194" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H194" s="5" t="s">
+        <v>1320</v>
+      </c>
+      <c r="I194" s="5" t="s">
+        <v>1321</v>
+      </c>
+      <c r="J194" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K194" s="5" t="s">
+        <v>1322</v>
+      </c>
+      <c r="L194" s="6" t="s">
         <v>1323</v>
       </c>
-      <c r="D194" s="5" t="s">
+      <c r="M194" s="5" t="s">
         <v>1324</v>
-      </c>
-[...29 lines deleted...]
-        <v>1329</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
-        <v>1330</v>
+        <v>1325</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C195" s="5" t="s">
-        <v>91</v>
+        <v>1326</v>
       </c>
       <c r="D195" s="5" t="s">
-        <v>702</v>
-[...1 lines deleted...]
-      <c r="E195" s="5" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E195" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F195" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G195" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H195" s="5" t="s">
+        <v>1327</v>
+      </c>
+      <c r="I195" s="5"/>
+      <c r="J195" s="5" t="s">
+        <v>1328</v>
+      </c>
+      <c r="K195" s="5" t="s">
+        <v>1329</v>
+      </c>
+      <c r="L195" s="6" t="s">
+        <v>1330</v>
+      </c>
+      <c r="M195" s="5" t="s">
         <v>1331</v>
-      </c>
-[...24 lines deleted...]
-        <v>1337</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>1338</v>
+        <v>1332</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C196" s="5" t="s">
-        <v>1271</v>
+        <v>670</v>
       </c>
       <c r="D196" s="5" t="s">
-        <v>636</v>
+        <v>1287</v>
       </c>
       <c r="E196" s="5" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-      <c r="G196" s="5" t="s">
+        <v>1333</v>
+      </c>
+      <c r="F196" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G196" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H196" s="5" t="s">
+        <v>1334</v>
+      </c>
+      <c r="I196" s="5" t="s">
+        <v>1335</v>
+      </c>
+      <c r="J196" s="5" t="s">
+        <v>1336</v>
+      </c>
+      <c r="K196" s="5" t="s">
+        <v>1337</v>
+      </c>
+      <c r="L196" s="6" t="s">
+        <v>1338</v>
+      </c>
+      <c r="M196" s="5" t="s">
         <v>1339</v>
-      </c>
-[...16 lines deleted...]
-        <v>1344</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>1345</v>
+        <v>1340</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C197" s="5" t="s">
-        <v>654</v>
+        <v>91</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>1246</v>
-[...9 lines deleted...]
-        </is>
+        <v>718</v>
+      </c>
+      <c r="E197" s="5" t="s">
+        <v>1341</v>
+      </c>
+      <c r="F197" s="5" t="s">
+        <v>1342</v>
       </c>
       <c r="G197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H197" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I197" s="5"/>
+      <c r="H197" s="5" t="s">
+        <v>1343</v>
+      </c>
+      <c r="I197" s="5" t="s">
+        <v>1344</v>
+      </c>
       <c r="J197" s="5" t="s">
-        <v>1295</v>
+        <v>1345</v>
       </c>
       <c r="K197" s="5" t="s">
         <v>1346</v>
       </c>
       <c r="L197" s="6" t="s">
         <v>1347</v>
       </c>
       <c r="M197" s="5" t="s">
         <v>1348</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
         <v>1349</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C198" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="C198" s="5" t="s">
+        <v>231</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>1225</v>
-[...1 lines deleted...]
-      <c r="E198" s="5" t="s">
+        <v>718</v>
+      </c>
+      <c r="E198" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F198" s="5" t="s">
+        <v>1060</v>
+      </c>
+      <c r="G198" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H198" s="5" t="s">
         <v>1350</v>
-      </c>
-[...13 lines deleted...]
-        </is>
       </c>
       <c r="I198" s="5" t="s">
         <v>1351</v>
       </c>
       <c r="J198" s="5" t="s">
         <v>1352</v>
       </c>
       <c r="K198" s="5" t="s">
         <v>1353</v>
       </c>
       <c r="L198" s="6" t="s">
         <v>1354</v>
       </c>
       <c r="M198" s="5" t="s">
         <v>1355</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
         <v>1356</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C199" s="5" t="s">
-        <v>16</v>
+        <v>671</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>143</v>
+        <v>1246</v>
       </c>
       <c r="E199" s="5" t="s">
-        <v>1357</v>
+        <v>1319</v>
       </c>
       <c r="F199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G199" s="5" t="s">
         <v>1357</v>
       </c>
       <c r="H199" s="5" t="s">
         <v>1358</v>
       </c>
       <c r="I199" s="5" t="s">
         <v>1359</v>
       </c>
       <c r="J199" s="5" t="s">
-        <v>22</v>
+        <v>305</v>
       </c>
       <c r="K199" s="5" t="s">
         <v>1360</v>
       </c>
       <c r="L199" s="6" t="s">
         <v>1361</v>
       </c>
       <c r="M199" s="5" t="s">
         <v>1362</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
         <v>1363</v>
       </c>
       <c r="B200" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C200" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>1364</v>
+      </c>
+      <c r="D200" s="5" t="s">
+        <v>1365</v>
       </c>
       <c r="E200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H200" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H200" s="5" t="s">
+        <v>1366</v>
       </c>
       <c r="I200" s="5"/>
-      <c r="J200" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J200" s="5" t="s">
+        <v>1367</v>
       </c>
       <c r="K200" s="5" t="s">
-        <v>1219</v>
+        <v>1368</v>
       </c>
       <c r="L200" s="6" t="s">
-        <v>1364</v>
-[...1 lines deleted...]
-      <c r="M200" s="5"/>
+        <v>1369</v>
+      </c>
+      <c r="M200" s="5" t="s">
+        <v>1370</v>
+      </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
-        <v>1365</v>
+        <v>1371</v>
       </c>
       <c r="B201" s="5" t="s">
-        <v>323</v>
+        <v>14</v>
       </c>
       <c r="C201" s="5" t="s">
-        <v>1366</v>
+        <v>91</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>1367</v>
+        <v>718</v>
       </c>
       <c r="E201" s="5" t="s">
-        <v>1368</v>
+        <v>1372</v>
       </c>
       <c r="F201" s="5" t="s">
-        <v>17</v>
+        <v>1097</v>
       </c>
       <c r="G201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H201" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H201" s="5" t="s">
+        <v>1373</v>
       </c>
       <c r="I201" s="5" t="s">
-        <v>1369</v>
+        <v>1374</v>
       </c>
       <c r="J201" s="5" t="s">
-        <v>1370</v>
+        <v>1375</v>
       </c>
       <c r="K201" s="5" t="s">
-        <v>1371</v>
+        <v>1376</v>
       </c>
       <c r="L201" s="6" t="s">
-        <v>1372</v>
+        <v>1377</v>
       </c>
       <c r="M201" s="5" t="s">
-        <v>1373</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
-        <v>1374</v>
+        <v>1379</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C202" s="5" t="s">
-        <v>1366</v>
+        <v>1312</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>1367</v>
+        <v>644</v>
       </c>
       <c r="E202" s="5" t="s">
-        <v>1375</v>
+        <v>18</v>
       </c>
       <c r="F202" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="G202" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G202" s="5" t="s">
+        <v>1380</v>
+      </c>
+      <c r="H202" s="5" t="s">
+        <v>1381</v>
       </c>
       <c r="I202" s="5" t="s">
-        <v>1376</v>
+        <v>1382</v>
       </c>
       <c r="J202" s="5" t="s">
-        <v>1377</v>
+        <v>305</v>
       </c>
       <c r="K202" s="5" t="s">
-        <v>1378</v>
+        <v>1383</v>
       </c>
       <c r="L202" s="6" t="s">
-        <v>1379</v>
+        <v>1384</v>
       </c>
       <c r="M202" s="5" t="s">
-        <v>1380</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>1381</v>
+        <v>1386</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C203" s="5" t="s">
-        <v>1323</v>
+        <v>670</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>1382</v>
+        <v>1287</v>
       </c>
       <c r="E203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G203" s="5" t="s">
-        <v>1383</v>
+      <c r="G203" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I203" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I203" s="5"/>
       <c r="J203" s="5" t="s">
-        <v>1326</v>
+        <v>1336</v>
       </c>
       <c r="K203" s="5" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="L203" s="6" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
       <c r="M203" s="5" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C204" s="5" t="s">
-        <v>1382</v>
+      <c r="C204" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="D204" s="5" t="s">
-        <v>1324</v>
-[...4 lines deleted...]
-        </is>
+        <v>1266</v>
+      </c>
+      <c r="E204" s="5" t="s">
+        <v>1391</v>
       </c>
       <c r="F204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I204" s="5"/>
+      <c r="I204" s="5" t="s">
+        <v>1392</v>
+      </c>
       <c r="J204" s="5" t="s">
-        <v>1326</v>
+        <v>1393</v>
       </c>
       <c r="K204" s="5" t="s">
-        <v>1389</v>
+        <v>1394</v>
       </c>
       <c r="L204" s="6" t="s">
-        <v>1390</v>
+        <v>1395</v>
       </c>
       <c r="M204" s="5" t="s">
-        <v>1391</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>1392</v>
+        <v>1397</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C205" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D205" s="5" t="s">
         <v>143</v>
       </c>
       <c r="E205" s="5" t="s">
-        <v>1393</v>
+        <v>1398</v>
       </c>
       <c r="F205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G205" s="5" t="s">
-        <v>1394</v>
+        <v>1398</v>
       </c>
       <c r="H205" s="5" t="s">
-        <v>1395</v>
+        <v>1399</v>
       </c>
       <c r="I205" s="5" t="s">
-        <v>1396</v>
+        <v>1400</v>
       </c>
       <c r="J205" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K205" s="5" t="s">
-        <v>1397</v>
+        <v>1401</v>
       </c>
       <c r="L205" s="6" t="s">
-        <v>1398</v>
+        <v>1402</v>
       </c>
       <c r="M205" s="5" t="s">
-        <v>1399</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>1400</v>
+        <v>1404</v>
       </c>
       <c r="B206" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C206" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D206" s="5" t="s">
-[...3 lines deleted...]
-        <v>1393</v>
+      <c r="D206" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E206" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G206" s="5" t="s">
-[...9 lines deleted...]
-        <v>22</v>
+      <c r="G206" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H206" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I206" s="5"/>
+      <c r="J206" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K206" s="5" t="s">
-        <v>1403</v>
+        <v>1260</v>
       </c>
       <c r="L206" s="6" t="s">
-        <v>1404</v>
-[...1 lines deleted...]
-      <c r="M206" s="5" t="s">
         <v>1405</v>
       </c>
+      <c r="M206" s="5"/>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
         <v>1406</v>
       </c>
       <c r="B207" s="5" t="s">
-        <v>1085</v>
+        <v>323</v>
       </c>
       <c r="C207" s="5" t="s">
-        <v>16</v>
+        <v>1407</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>143</v>
-[...4 lines deleted...]
-        </is>
+        <v>1408</v>
+      </c>
+      <c r="E207" s="5" t="s">
+        <v>1409</v>
       </c>
       <c r="F207" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="G207" s="5" t="s">
-[...5 lines deleted...]
-      <c r="I207" s="5"/>
+      <c r="G207" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H207" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I207" s="5" t="s">
+        <v>1410</v>
+      </c>
       <c r="J207" s="5" t="s">
-        <v>22</v>
+        <v>1411</v>
       </c>
       <c r="K207" s="5" t="s">
-        <v>1409</v>
+        <v>1412</v>
       </c>
       <c r="L207" s="6" t="s">
-        <v>1410</v>
+        <v>1413</v>
       </c>
       <c r="M207" s="5" t="s">
-        <v>1411</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>1412</v>
+        <v>1415</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C208" s="5" t="s">
-        <v>654</v>
+        <v>1407</v>
       </c>
       <c r="D208" s="5" t="s">
-        <v>1246</v>
+        <v>1408</v>
       </c>
       <c r="E208" s="5" t="s">
-        <v>1413</v>
-[...4 lines deleted...]
-        </is>
+        <v>1416</v>
+      </c>
+      <c r="F208" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H208" s="5" t="s">
-        <v>1414</v>
+      <c r="H208" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I208" s="5" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="J208" s="5" t="s">
-        <v>1295</v>
+        <v>1418</v>
       </c>
       <c r="K208" s="5" t="s">
-        <v>1416</v>
+        <v>1419</v>
       </c>
       <c r="L208" s="6" t="s">
-        <v>1417</v>
+        <v>1420</v>
       </c>
       <c r="M208" s="5" t="s">
-        <v>1418</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>1419</v>
+        <v>1422</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C209" s="5" t="s">
-        <v>91</v>
+        <v>1364</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>702</v>
-[...13 lines deleted...]
-        <v>1420</v>
+        <v>1423</v>
+      </c>
+      <c r="E209" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F209" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G209" s="5" t="s">
+        <v>1424</v>
+      </c>
+      <c r="H209" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I209" s="5" t="s">
-        <v>1421</v>
+        <v>1425</v>
       </c>
       <c r="J209" s="5" t="s">
-        <v>1422</v>
+        <v>1367</v>
       </c>
       <c r="K209" s="5" t="s">
-        <v>1423</v>
+        <v>1426</v>
       </c>
       <c r="L209" s="6" t="s">
-        <v>1424</v>
+        <v>1427</v>
       </c>
       <c r="M209" s="5" t="s">
-        <v>1425</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
-        <v>1426</v>
+        <v>1429</v>
       </c>
       <c r="B210" s="5" t="s">
-        <v>323</v>
+        <v>14</v>
       </c>
       <c r="C210" s="5" t="s">
-        <v>702</v>
+        <v>1423</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>91</v>
+        <v>1365</v>
       </c>
       <c r="E210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F210" s="5" t="s">
-        <v>1427</v>
+      <c r="F210" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H210" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H210" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I210" s="5"/>
       <c r="J210" s="5" t="s">
+        <v>1367</v>
+      </c>
+      <c r="K210" s="5" t="s">
         <v>1430</v>
       </c>
-      <c r="K210" s="5" t="s">
+      <c r="L210" s="6" t="s">
         <v>1431</v>
       </c>
-      <c r="L210" s="6" t="s">
+      <c r="M210" s="5" t="s">
         <v>1432</v>
-      </c>
-[...1 lines deleted...]
-        <v>1433</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>1434</v>
+        <v>1433</v>
       </c>
       <c r="B211" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C211" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D211" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D211" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="E211" s="5" t="s">
+        <v>1434</v>
       </c>
       <c r="F211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G211" s="5" t="inlineStr">
-[...18 lines deleted...]
-        </is>
+      <c r="G211" s="5" t="s">
+        <v>1435</v>
+      </c>
+      <c r="H211" s="5" t="s">
+        <v>1436</v>
+      </c>
+      <c r="I211" s="5" t="s">
+        <v>1437</v>
+      </c>
+      <c r="J211" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K211" s="5" t="s">
+        <v>1438</v>
       </c>
       <c r="L211" s="6" t="s">
-        <v>1435</v>
-[...1 lines deleted...]
-      <c r="M211" s="5"/>
+        <v>1439</v>
+      </c>
+      <c r="M211" s="5" t="s">
+        <v>1440</v>
+      </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>1436</v>
+        <v>1441</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C212" s="5" t="s">
-        <v>91</v>
+        <v>16</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>702</v>
+        <v>143</v>
       </c>
       <c r="E212" s="5" t="s">
-        <v>1437</v>
-[...7 lines deleted...]
-        </is>
+        <v>1434</v>
+      </c>
+      <c r="F212" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G212" s="5" t="s">
+        <v>1434</v>
       </c>
       <c r="H212" s="5" t="s">
-        <v>1438</v>
+        <v>1442</v>
       </c>
       <c r="I212" s="5" t="s">
-        <v>1439</v>
+        <v>1443</v>
       </c>
       <c r="J212" s="5" t="s">
-        <v>1440</v>
+        <v>22</v>
       </c>
       <c r="K212" s="5" t="s">
-        <v>1441</v>
+        <v>1444</v>
       </c>
       <c r="L212" s="6" t="s">
-        <v>1442</v>
+        <v>1445</v>
       </c>
       <c r="M212" s="5" t="s">
-        <v>1443</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>1444</v>
+        <v>1447</v>
       </c>
       <c r="B213" s="5" t="s">
-        <v>14</v>
+        <v>1126</v>
       </c>
       <c r="C213" s="5" t="s">
-        <v>1285</v>
+        <v>16</v>
       </c>
       <c r="D213" s="5" t="s">
-        <v>1225</v>
+        <v>143</v>
       </c>
       <c r="E213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F213" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F213" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G213" s="5" t="s">
+        <v>1448</v>
       </c>
       <c r="H213" s="5" t="s">
-        <v>1445</v>
+        <v>1449</v>
       </c>
       <c r="I213" s="5"/>
       <c r="J213" s="5" t="s">
-        <v>1446</v>
+        <v>22</v>
       </c>
       <c r="K213" s="5" t="s">
-        <v>1447</v>
+        <v>1450</v>
       </c>
       <c r="L213" s="6" t="s">
-        <v>1448</v>
+        <v>1451</v>
       </c>
       <c r="M213" s="5" t="s">
-        <v>1449</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>1450</v>
+        <v>1453</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C214" s="5" t="s">
-        <v>16</v>
+        <v>670</v>
       </c>
       <c r="D214" s="5" t="s">
-        <v>143</v>
+        <v>1287</v>
       </c>
       <c r="E214" s="5" t="s">
-        <v>1451</v>
-[...5 lines deleted...]
-        <v>1452</v>
+        <v>1454</v>
+      </c>
+      <c r="F214" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G214" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H214" s="5" t="s">
-        <v>1453</v>
+        <v>1455</v>
       </c>
       <c r="I214" s="5" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
       <c r="J214" s="5" t="s">
-        <v>22</v>
+        <v>1336</v>
       </c>
       <c r="K214" s="5" t="s">
-        <v>1455</v>
+        <v>1457</v>
       </c>
       <c r="L214" s="6" t="s">
-        <v>1456</v>
+        <v>1458</v>
       </c>
       <c r="M214" s="5" t="s">
-        <v>1457</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>91</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>702</v>
-[...4 lines deleted...]
-        </is>
+        <v>718</v>
+      </c>
+      <c r="E215" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F215" s="5" t="s">
-        <v>1056</v>
+        <v>1097</v>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H215" s="5" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="I215" s="5" t="s">
-        <v>1460</v>
+        <v>1462</v>
       </c>
       <c r="J215" s="5" t="s">
-        <v>1461</v>
+        <v>1463</v>
       </c>
       <c r="K215" s="5" t="s">
-        <v>1462</v>
+        <v>1464</v>
       </c>
       <c r="L215" s="6" t="s">
-        <v>1463</v>
+        <v>1465</v>
       </c>
       <c r="M215" s="5" t="s">
-        <v>1464</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
       <c r="B216" s="5" t="s">
-        <v>14</v>
+        <v>323</v>
       </c>
       <c r="C216" s="5" t="s">
-        <v>1323</v>
+        <v>718</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>655</v>
-[...7 lines deleted...]
-        </is>
+        <v>91</v>
+      </c>
+      <c r="E216" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F216" s="5" t="s">
+        <v>1468</v>
       </c>
       <c r="G216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H216" s="5" t="s">
-        <v>1467</v>
-[...1 lines deleted...]
-      <c r="I216" s="5"/>
+        <v>1469</v>
+      </c>
+      <c r="I216" s="5" t="s">
+        <v>1470</v>
+      </c>
       <c r="J216" s="5" t="s">
-        <v>1326</v>
+        <v>1471</v>
       </c>
       <c r="K216" s="5" t="s">
-        <v>1468</v>
+        <v>1472</v>
       </c>
       <c r="L216" s="6" t="s">
-        <v>1469</v>
+        <v>1473</v>
       </c>
       <c r="M216" s="5" t="s">
-        <v>1470</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>1471</v>
+        <v>1475</v>
       </c>
       <c r="B217" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C217" s="5" t="s">
-        <v>1472</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>16</v>
+      </c>
+      <c r="D217" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E217" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H217" s="5" t="s">
-        <v>1473</v>
+      <c r="H217" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I217" s="5"/>
-      <c r="J217" s="5" t="s">
-[...3 lines deleted...]
-        <v>1474</v>
+      <c r="J217" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K217" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L217" s="6" t="s">
-        <v>1475</v>
-[...1 lines deleted...]
-      <c r="M217" s="5" t="s">
         <v>1476</v>
       </c>
+      <c r="M217" s="5"/>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
         <v>1477</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C218" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="D218" s="5" t="s">
+        <v>718</v>
+      </c>
+      <c r="E218" s="5" t="s">
         <v>1478</v>
       </c>
-      <c r="D218" s="5" t="s">
-[...8 lines deleted...]
-        </is>
+      <c r="F218" s="5" t="s">
+        <v>1097</v>
       </c>
       <c r="G218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H218" s="5" t="s">
         <v>1479</v>
       </c>
-      <c r="I218" s="5"/>
+      <c r="I218" s="5" t="s">
+        <v>1480</v>
+      </c>
       <c r="J218" s="5" t="s">
-        <v>1446</v>
+        <v>1481</v>
       </c>
       <c r="K218" s="5" t="s">
-        <v>1480</v>
+        <v>1482</v>
       </c>
       <c r="L218" s="6" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="M218" s="5" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C219" s="5" t="s">
-        <v>654</v>
+        <v>1326</v>
       </c>
       <c r="D219" s="5" t="s">
-        <v>1205</v>
-[...2 lines deleted...]
-        <v>1413</v>
+        <v>1266</v>
+      </c>
+      <c r="E219" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H219" s="5" t="s">
-        <v>1484</v>
-[...3 lines deleted...]
-      </c>
+        <v>1486</v>
+      </c>
+      <c r="I219" s="5"/>
       <c r="J219" s="5" t="s">
-        <v>305</v>
+        <v>1487</v>
       </c>
       <c r="K219" s="5" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="L219" s="6" t="s">
-        <v>1487</v>
+        <v>1489</v>
       </c>
       <c r="M219" s="5" t="s">
-        <v>1488</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>1489</v>
+        <v>1491</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C220" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D220" s="5" t="s">
         <v>143</v>
       </c>
       <c r="E220" s="5" t="s">
-        <v>1350</v>
-[...4 lines deleted...]
-        </is>
+        <v>1492</v>
+      </c>
+      <c r="F220" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G220" s="5" t="s">
-        <v>1490</v>
+        <v>1493</v>
       </c>
       <c r="H220" s="5" t="s">
-        <v>1491</v>
+        <v>1494</v>
       </c>
       <c r="I220" s="5" t="s">
-        <v>1492</v>
+        <v>1495</v>
       </c>
       <c r="J220" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K220" s="5" t="s">
-        <v>1493</v>
+        <v>1496</v>
       </c>
       <c r="L220" s="6" t="s">
-        <v>1494</v>
+        <v>1497</v>
       </c>
       <c r="M220" s="5" t="s">
-        <v>1495</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>1496</v>
+        <v>1499</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C221" s="5" t="s">
-        <v>1478</v>
+        <v>91</v>
       </c>
       <c r="D221" s="5" t="s">
-        <v>1225</v>
-[...7 lines deleted...]
-        </is>
+        <v>718</v>
+      </c>
+      <c r="E221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F221" s="5" t="s">
+        <v>1097</v>
       </c>
       <c r="G221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H221" s="5" t="s">
-        <v>1498</v>
-[...1 lines deleted...]
-      <c r="I221" s="5"/>
+        <v>1500</v>
+      </c>
+      <c r="I221" s="5" t="s">
+        <v>1501</v>
+      </c>
       <c r="J221" s="5" t="s">
-        <v>1499</v>
+        <v>1502</v>
       </c>
       <c r="K221" s="5" t="s">
-        <v>1500</v>
+        <v>1503</v>
       </c>
       <c r="L221" s="6" t="s">
-        <v>1501</v>
+        <v>1504</v>
       </c>
       <c r="M221" s="5" t="s">
-        <v>1502</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
-        <v>1503</v>
+        <v>1506</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C222" s="5" t="s">
-        <v>143</v>
+        <v>1364</v>
       </c>
       <c r="D222" s="5" t="s">
-        <v>16</v>
+        <v>671</v>
       </c>
       <c r="E222" s="5" t="s">
-        <v>17</v>
+        <v>1507</v>
       </c>
       <c r="F222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H222" s="5" t="s">
-        <v>1504</v>
-[...3 lines deleted...]
-      </c>
+        <v>1508</v>
+      </c>
+      <c r="I222" s="5"/>
       <c r="J222" s="5" t="s">
-        <v>22</v>
+        <v>1367</v>
       </c>
       <c r="K222" s="5" t="s">
-        <v>1506</v>
+        <v>1509</v>
       </c>
       <c r="L222" s="6" t="s">
-        <v>1507</v>
+        <v>1510</v>
       </c>
       <c r="M222" s="5" t="s">
-        <v>1508</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
-        <v>1509</v>
+        <v>1512</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C223" s="5" t="s">
-        <v>143</v>
+        <v>1513</v>
       </c>
       <c r="D223" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>1266</v>
+      </c>
+      <c r="E223" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H223" s="5" t="s">
-        <v>1510</v>
-[...3 lines deleted...]
-      </c>
+        <v>1514</v>
+      </c>
+      <c r="I223" s="5"/>
       <c r="J223" s="5" t="s">
-        <v>22</v>
+        <v>1487</v>
       </c>
       <c r="K223" s="5" t="s">
-        <v>1512</v>
+        <v>1515</v>
       </c>
       <c r="L223" s="6" t="s">
-        <v>1513</v>
+        <v>1516</v>
       </c>
       <c r="M223" s="5" t="s">
-        <v>1514</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
-        <v>1515</v>
+        <v>1518</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C224" s="5" t="s">
-        <v>1516</v>
+        <v>1519</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>1285</v>
-[...4 lines deleted...]
-        </is>
+        <v>1266</v>
+      </c>
+      <c r="E224" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H224" s="5" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="I224" s="5"/>
       <c r="J224" s="5" t="s">
-        <v>1518</v>
+        <v>1487</v>
       </c>
       <c r="K224" s="5" t="s">
-        <v>1519</v>
+        <v>1521</v>
       </c>
       <c r="L224" s="6" t="s">
-        <v>1520</v>
+        <v>1522</v>
       </c>
       <c r="M224" s="5" t="s">
-        <v>1521</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
       <c r="B225" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C225" s="5" t="s">
-        <v>91</v>
+        <v>670</v>
       </c>
       <c r="D225" s="5" t="s">
-        <v>702</v>
+        <v>1246</v>
       </c>
       <c r="E225" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>1523</v>
+        <v>1454</v>
+      </c>
+      <c r="F225" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H225" s="5" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="I225" s="5" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="J225" s="5" t="s">
-        <v>1526</v>
+        <v>305</v>
       </c>
       <c r="K225" s="5" t="s">
         <v>1527</v>
       </c>
       <c r="L225" s="6" t="s">
         <v>1528</v>
       </c>
       <c r="M225" s="5" t="s">
         <v>1529</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
         <v>1530</v>
       </c>
       <c r="B226" s="5" t="s">
-        <v>1085</v>
+        <v>14</v>
       </c>
       <c r="C226" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D226" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="E226" s="5" t="s">
+        <v>1391</v>
+      </c>
+      <c r="F226" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G226" s="5" t="s">
         <v>1531</v>
-      </c>
-[...12 lines deleted...]
-        </is>
       </c>
       <c r="H226" s="5" t="s">
         <v>1532</v>
       </c>
-      <c r="I226" s="5"/>
+      <c r="I226" s="5" t="s">
+        <v>1533</v>
+      </c>
       <c r="J226" s="5" t="s">
-        <v>305</v>
+        <v>22</v>
       </c>
       <c r="K226" s="5" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="L226" s="6" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="M226" s="5" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C227" s="5" t="s">
-        <v>91</v>
+        <v>1519</v>
       </c>
       <c r="D227" s="5" t="s">
-        <v>719</v>
+        <v>1266</v>
       </c>
       <c r="E227" s="5" t="s">
-        <v>17</v>
+        <v>1538</v>
       </c>
       <c r="F227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H227" s="5" t="s">
-        <v>1537</v>
-[...3 lines deleted...]
-      </c>
+        <v>1539</v>
+      </c>
+      <c r="I227" s="5"/>
       <c r="J227" s="5" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="K227" s="5" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="L227" s="6" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="M227" s="5" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C228" s="5" t="s">
-        <v>654</v>
+        <v>143</v>
       </c>
       <c r="D228" s="5" t="s">
-        <v>1382</v>
+        <v>16</v>
       </c>
       <c r="E228" s="5" t="s">
-        <v>1544</v>
+        <v>17</v>
       </c>
       <c r="F228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H228" s="5" t="s">
         <v>1545</v>
       </c>
       <c r="I228" s="5" t="s">
         <v>1546</v>
       </c>
       <c r="J228" s="5" t="s">
-        <v>1295</v>
+        <v>22</v>
       </c>
       <c r="K228" s="5" t="s">
         <v>1547</v>
       </c>
       <c r="L228" s="6" t="s">
         <v>1548</v>
       </c>
       <c r="M228" s="5" t="s">
         <v>1549</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
         <v>1550</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C229" s="5" t="s">
         <v>143</v>
       </c>
       <c r="D229" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E229" s="5" t="s">
+      <c r="E229" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F229" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G229" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H229" s="5" t="s">
         <v>1551</v>
       </c>
-      <c r="F229" s="5" t="s">
+      <c r="I229" s="5" t="s">
         <v>1552</v>
       </c>
-      <c r="G229" s="5" t="s">
+      <c r="J229" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K229" s="5" t="s">
         <v>1553</v>
       </c>
-      <c r="H229" s="5" t="s">
+      <c r="L229" s="6" t="s">
         <v>1554</v>
       </c>
-      <c r="I229" s="5" t="s">
+      <c r="M229" s="5" t="s">
         <v>1555</v>
-      </c>
-[...10 lines deleted...]
-        <v>1558</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
-        <v>1559</v>
+        <v>1556</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C230" s="5" t="s">
-        <v>654</v>
+        <v>1557</v>
       </c>
       <c r="D230" s="5" t="s">
-        <v>1382</v>
-[...2 lines deleted...]
-        <v>1544</v>
+        <v>1326</v>
+      </c>
+      <c r="E230" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H230" s="5" t="s">
+        <v>1558</v>
+      </c>
+      <c r="I230" s="5"/>
+      <c r="J230" s="5" t="s">
+        <v>1559</v>
+      </c>
+      <c r="K230" s="5" t="s">
         <v>1560</v>
       </c>
-      <c r="I230" s="5" t="s">
+      <c r="L230" s="6" t="s">
         <v>1561</v>
       </c>
-      <c r="J230" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K230" s="5" t="s">
+      <c r="M230" s="5" t="s">
         <v>1562</v>
-      </c>
-[...4 lines deleted...]
-        <v>1564</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>1565</v>
+        <v>1563</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C231" s="5" t="s">
-        <v>16</v>
+        <v>91</v>
       </c>
       <c r="D231" s="5" t="s">
-        <v>143</v>
+        <v>718</v>
       </c>
       <c r="E231" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F231" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F231" s="5" t="s">
+        <v>1564</v>
       </c>
       <c r="G231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H231" s="5" t="s">
+        <v>1565</v>
+      </c>
+      <c r="I231" s="5" t="s">
         <v>1566</v>
       </c>
-      <c r="I231" s="5" t="s">
+      <c r="J231" s="5" t="s">
         <v>1567</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="K231" s="5" t="s">
         <v>1568</v>
       </c>
       <c r="L231" s="6" t="s">
         <v>1569</v>
       </c>
       <c r="M231" s="5" t="s">
         <v>1570</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
         <v>1571</v>
       </c>
       <c r="B232" s="5" t="s">
-        <v>14</v>
+        <v>1126</v>
       </c>
       <c r="C232" s="5" t="s">
-        <v>16</v>
+        <v>1572</v>
       </c>
       <c r="D232" s="5" t="s">
-        <v>143</v>
+        <v>1573</v>
       </c>
       <c r="E232" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F232" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>1572</v>
+      <c r="F232" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G232" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H232" s="5" t="s">
         <v>1573</v>
       </c>
-      <c r="I232" s="5" t="s">
+      <c r="I232" s="5"/>
+      <c r="J232" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="K232" s="5" t="s">
         <v>1574</v>
       </c>
-      <c r="J232" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K232" s="5" t="s">
+      <c r="L232" s="6" t="s">
         <v>1575</v>
       </c>
-      <c r="L232" s="6" t="s">
+      <c r="M232" s="5" t="s">
         <v>1576</v>
-      </c>
-[...1 lines deleted...]
-        <v>1577</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
-        <v>1578</v>
+        <v>1577</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C233" s="5" t="s">
-        <v>16</v>
+        <v>91</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>143</v>
+        <v>526</v>
       </c>
       <c r="E233" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G233" s="5" t="s">
+      <c r="G233" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H233" s="5" t="s">
+        <v>1578</v>
+      </c>
+      <c r="I233" s="5" t="s">
         <v>1579</v>
       </c>
-      <c r="H233" s="5" t="s">
+      <c r="J233" s="5" t="s">
         <v>1580</v>
       </c>
-      <c r="I233" s="5" t="s">
+      <c r="K233" s="5" t="s">
         <v>1581</v>
       </c>
-      <c r="J233" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K233" s="5" t="s">
+      <c r="L233" s="6" t="s">
         <v>1582</v>
       </c>
-      <c r="L233" s="6" t="s">
+      <c r="M233" s="5" t="s">
         <v>1583</v>
-      </c>
-[...1 lines deleted...]
-        <v>1584</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
-        <v>1585</v>
+        <v>1584</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C234" s="5" t="s">
-        <v>143</v>
+        <v>670</v>
       </c>
       <c r="D234" s="5" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E234" s="5" t="s">
+        <v>1585</v>
+      </c>
+      <c r="F234" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G234" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H234" s="5" t="s">
         <v>1586</v>
       </c>
-      <c r="E234" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G234" s="5" t="s">
+      <c r="I234" s="5" t="s">
         <v>1587</v>
       </c>
-      <c r="H234" s="5" t="s">
+      <c r="J234" s="5" t="s">
+        <v>1336</v>
+      </c>
+      <c r="K234" s="5" t="s">
         <v>1588</v>
       </c>
-      <c r="I234" s="5" t="s">
+      <c r="L234" s="6" t="s">
         <v>1589</v>
       </c>
-      <c r="J234" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K234" s="5" t="s">
+      <c r="M234" s="5" t="s">
         <v>1590</v>
-      </c>
-[...4 lines deleted...]
-        <v>1592</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
-        <v>1593</v>
+        <v>1591</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C235" s="5" t="s">
-        <v>654</v>
+        <v>143</v>
       </c>
       <c r="D235" s="5" t="s">
-        <v>1205</v>
+        <v>16</v>
       </c>
       <c r="E235" s="5" t="s">
-        <v>1413</v>
-[...4 lines deleted...]
-        </is>
+        <v>1592</v>
+      </c>
+      <c r="F235" s="5" t="s">
+        <v>1593</v>
       </c>
       <c r="G235" s="5" t="s">
         <v>1594</v>
       </c>
       <c r="H235" s="5" t="s">
         <v>1595</v>
       </c>
       <c r="I235" s="5" t="s">
         <v>1596</v>
       </c>
       <c r="J235" s="5" t="s">
         <v>305</v>
       </c>
       <c r="K235" s="5" t="s">
         <v>1597</v>
       </c>
       <c r="L235" s="6" t="s">
         <v>1598</v>
       </c>
       <c r="M235" s="5" t="s">
         <v>1599</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
         <v>1600</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C236" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="C236" s="5" t="s">
+        <v>670</v>
       </c>
       <c r="D236" s="5" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E236" s="5" t="s">
+        <v>1585</v>
+      </c>
+      <c r="F236" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G236" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H236" s="5" t="s">
         <v>1601</v>
       </c>
-      <c r="E236" s="5" t="s">
+      <c r="I236" s="5" t="s">
         <v>1602</v>
       </c>
-      <c r="F236" s="5" t="s">
+      <c r="J236" s="5" t="s">
+        <v>1336</v>
+      </c>
+      <c r="K236" s="5" t="s">
         <v>1603</v>
       </c>
-      <c r="G236" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H236" s="5" t="s">
+      <c r="L236" s="6" t="s">
         <v>1604</v>
       </c>
-      <c r="I236" s="5" t="s">
+      <c r="M236" s="5" t="s">
         <v>1605</v>
-      </c>
-[...10 lines deleted...]
-        <v>1609</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
-        <v>1610</v>
+        <v>1606</v>
       </c>
       <c r="B237" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C237" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D237" s="5" t="s">
         <v>143</v>
       </c>
       <c r="E237" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G237" s="5" t="s">
-        <v>1611</v>
+      <c r="G237" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H237" s="5" t="s">
-        <v>1612</v>
+        <v>1607</v>
       </c>
       <c r="I237" s="5" t="s">
-        <v>1613</v>
+        <v>1608</v>
       </c>
       <c r="J237" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K237" s="5" t="s">
-        <v>1614</v>
+        <v>1609</v>
       </c>
       <c r="L237" s="6" t="s">
-        <v>1615</v>
+        <v>1610</v>
       </c>
       <c r="M237" s="5" t="s">
-        <v>1616</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
-        <v>1617</v>
+        <v>1612</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C238" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D238" s="5" t="s">
         <v>143</v>
       </c>
       <c r="E238" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F238" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G238" s="5" t="s">
-        <v>1618</v>
+        <v>1613</v>
       </c>
       <c r="H238" s="5" t="s">
-        <v>1619</v>
+        <v>1614</v>
       </c>
       <c r="I238" s="5" t="s">
-        <v>1620</v>
+        <v>1615</v>
       </c>
       <c r="J238" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K238" s="5" t="s">
-        <v>1621</v>
+        <v>1616</v>
       </c>
       <c r="L238" s="6" t="s">
-        <v>1622</v>
+        <v>1617</v>
       </c>
       <c r="M238" s="5" t="s">
-        <v>1623</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
-        <v>1624</v>
+        <v>1619</v>
       </c>
       <c r="B239" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C239" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D239" s="5" t="s">
-        <v>1586</v>
+        <v>143</v>
       </c>
       <c r="E239" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F239" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G239" s="5" t="s">
+        <v>1620</v>
+      </c>
+      <c r="H239" s="5" t="s">
+        <v>1621</v>
+      </c>
+      <c r="I239" s="5" t="s">
+        <v>1622</v>
+      </c>
+      <c r="J239" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K239" s="5" t="s">
+        <v>1623</v>
+      </c>
+      <c r="L239" s="6" t="s">
+        <v>1624</v>
+      </c>
+      <c r="M239" s="5" t="s">
         <v>1625</v>
-      </c>
-[...16 lines deleted...]
-        <v>1630</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B240" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C240" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="D240" s="5" t="s">
+        <v>1627</v>
+      </c>
+      <c r="E240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G240" s="5" t="s">
+        <v>1628</v>
+      </c>
+      <c r="H240" s="5" t="s">
+        <v>1629</v>
+      </c>
+      <c r="I240" s="5" t="s">
+        <v>1630</v>
+      </c>
+      <c r="J240" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="K240" s="5" t="s">
         <v>1631</v>
       </c>
-      <c r="B240" s="5" t="s">
-[...25 lines deleted...]
-      <c r="H240" s="5" t="s">
+      <c r="L240" s="6" t="s">
         <v>1632</v>
       </c>
-      <c r="I240" s="5"/>
-[...5 lines deleted...]
-      <c r="K240" s="5" t="s">
+      <c r="M240" s="5" t="s">
         <v>1633</v>
       </c>
-      <c r="L240" s="6" t="s">
-[...2 lines deleted...]
-      <c r="M240" s="5"/>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B241" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C241" s="5" t="s">
+        <v>670</v>
+      </c>
+      <c r="D241" s="5" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E241" s="5" t="s">
+        <v>1454</v>
+      </c>
+      <c r="F241" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G241" s="5" t="s">
         <v>1635</v>
       </c>
-      <c r="B241" s="5" t="s">
-[...34 lines deleted...]
-        </is>
+      <c r="H241" s="5" t="s">
+        <v>1636</v>
+      </c>
+      <c r="I241" s="5" t="s">
+        <v>1637</v>
+      </c>
+      <c r="J241" s="5" t="s">
+        <v>305</v>
       </c>
       <c r="K241" s="5" t="s">
-        <v>1633</v>
+        <v>1638</v>
       </c>
       <c r="L241" s="6" t="s">
-        <v>1636</v>
-[...1 lines deleted...]
-      <c r="M241" s="5"/>
+        <v>1639</v>
+      </c>
+      <c r="M241" s="5" t="s">
+        <v>1640</v>
+      </c>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
-        <v>1637</v>
+        <v>1641</v>
       </c>
       <c r="B242" s="5" t="s">
-        <v>797</v>
-[...17 lines deleted...]
-        </is>
+        <v>14</v>
+      </c>
+      <c r="C242" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D242" s="5" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E242" s="5" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F242" s="5" t="s">
+        <v>1644</v>
       </c>
       <c r="G242" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H242" s="5" t="s">
-        <v>1638</v>
-[...5 lines deleted...]
-        </is>
+        <v>1645</v>
+      </c>
+      <c r="I242" s="5" t="s">
+        <v>1646</v>
+      </c>
+      <c r="J242" s="5" t="s">
+        <v>1647</v>
       </c>
       <c r="K242" s="5" t="s">
-        <v>1633</v>
+        <v>1648</v>
       </c>
       <c r="L242" s="6" t="s">
-        <v>1639</v>
-[...1 lines deleted...]
-      <c r="M242" s="5"/>
+        <v>1649</v>
+      </c>
+      <c r="M242" s="5" t="s">
+        <v>1650</v>
+      </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
-        <v>1640</v>
+        <v>1651</v>
       </c>
       <c r="B243" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C243" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D243" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D243" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="E243" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F243" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G243" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G243" s="5" t="s">
+        <v>1652</v>
       </c>
       <c r="H243" s="5" t="s">
-        <v>1638</v>
-[...5 lines deleted...]
-        </is>
+        <v>1653</v>
+      </c>
+      <c r="I243" s="5" t="s">
+        <v>1654</v>
+      </c>
+      <c r="J243" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="K243" s="5" t="s">
-        <v>1633</v>
+        <v>1655</v>
       </c>
       <c r="L243" s="6" t="s">
-        <v>1641</v>
-[...1 lines deleted...]
-      <c r="M243" s="5"/>
+        <v>1656</v>
+      </c>
+      <c r="M243" s="5" t="s">
+        <v>1657</v>
+      </c>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
-        <v>1642</v>
+        <v>1658</v>
       </c>
       <c r="B244" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C244" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D244" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D244" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="E244" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G244" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G244" s="5" t="s">
+        <v>1659</v>
       </c>
       <c r="H244" s="5" t="s">
-        <v>1586</v>
-[...5 lines deleted...]
-        </is>
+        <v>1660</v>
+      </c>
+      <c r="I244" s="5" t="s">
+        <v>1661</v>
+      </c>
+      <c r="J244" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="K244" s="5" t="s">
-        <v>1633</v>
+        <v>1662</v>
       </c>
       <c r="L244" s="6" t="s">
-        <v>1643</v>
-[...1 lines deleted...]
-      <c r="M244" s="5"/>
+        <v>1663</v>
+      </c>
+      <c r="M244" s="5" t="s">
+        <v>1664</v>
+      </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
-        <v>1644</v>
+        <v>1665</v>
       </c>
       <c r="B245" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C245" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D245" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D245" s="5" t="s">
+        <v>1627</v>
+      </c>
+      <c r="E245" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G245" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G245" s="5" t="s">
+        <v>1666</v>
       </c>
       <c r="H245" s="5" t="s">
-        <v>1645</v>
-[...5 lines deleted...]
-        </is>
+        <v>1667</v>
+      </c>
+      <c r="I245" s="5" t="s">
+        <v>1668</v>
+      </c>
+      <c r="J245" s="5" t="s">
+        <v>305</v>
       </c>
       <c r="K245" s="5" t="s">
-        <v>1633</v>
+        <v>1669</v>
       </c>
       <c r="L245" s="6" t="s">
-        <v>1646</v>
-[...1 lines deleted...]
-      <c r="M245" s="5"/>
+        <v>1670</v>
+      </c>
+      <c r="M245" s="5" t="s">
+        <v>1671</v>
+      </c>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
-        <v>1647</v>
+        <v>1672</v>
       </c>
       <c r="B246" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C246" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D246" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E246" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F246" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G246" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H246" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H246" s="5" t="s">
+        <v>1673</v>
       </c>
       <c r="I246" s="5"/>
       <c r="J246" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K246" s="5" t="s">
-        <v>1633</v>
+        <v>1674</v>
       </c>
       <c r="L246" s="6" t="s">
-        <v>1648</v>
+        <v>1675</v>
       </c>
       <c r="M246" s="5"/>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
-        <v>1649</v>
+        <v>1676</v>
       </c>
       <c r="B247" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C247" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I247" s="5"/>
       <c r="J247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K247" s="5" t="s">
-        <v>1633</v>
+        <v>1674</v>
       </c>
       <c r="L247" s="6" t="s">
-        <v>1650</v>
+        <v>1677</v>
       </c>
       <c r="M247" s="5"/>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
-        <v>1651</v>
+        <v>1678</v>
       </c>
       <c r="B248" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C248" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H248" s="5" t="s">
-        <v>1638</v>
+        <v>1679</v>
       </c>
       <c r="I248" s="5"/>
       <c r="J248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K248" s="5" t="s">
-        <v>1633</v>
+        <v>1674</v>
       </c>
       <c r="L248" s="6" t="s">
-        <v>1652</v>
+        <v>1680</v>
       </c>
       <c r="M248" s="5"/>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
-        <v>1653</v>
+        <v>1681</v>
       </c>
       <c r="B249" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C249" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H249" s="5" t="s">
-        <v>1638</v>
+        <v>1679</v>
       </c>
       <c r="I249" s="5"/>
       <c r="J249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K249" s="5" t="s">
-        <v>1633</v>
+        <v>1674</v>
       </c>
       <c r="L249" s="6" t="s">
-        <v>1654</v>
+        <v>1682</v>
       </c>
       <c r="M249" s="5"/>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
-        <v>1655</v>
+        <v>1683</v>
       </c>
       <c r="B250" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C250" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H250" s="5" t="s">
-        <v>1656</v>
+        <v>1627</v>
       </c>
       <c r="I250" s="5"/>
       <c r="J250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K250" s="5" t="s">
-        <v>1633</v>
+        <v>1674</v>
       </c>
       <c r="L250" s="6" t="s">
-        <v>1657</v>
+        <v>1684</v>
       </c>
       <c r="M250" s="5"/>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
-        <v>1658</v>
+        <v>1685</v>
       </c>
       <c r="B251" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C251" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H251" s="5" t="s">
-        <v>1659</v>
+        <v>1686</v>
       </c>
       <c r="I251" s="5"/>
       <c r="J251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K251" s="5" t="s">
-        <v>1633</v>
+        <v>1674</v>
       </c>
       <c r="L251" s="6" t="s">
-        <v>1660</v>
+        <v>1687</v>
       </c>
       <c r="M251" s="5"/>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
-        <v>1661</v>
+        <v>1688</v>
       </c>
       <c r="B252" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C252" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H252" s="5" t="s">
-        <v>1586</v>
+      <c r="H252" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I252" s="5"/>
       <c r="J252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K252" s="5" t="s">
-        <v>1633</v>
+        <v>1674</v>
       </c>
       <c r="L252" s="6" t="s">
-        <v>1662</v>
+        <v>1689</v>
       </c>
       <c r="M252" s="5"/>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
-        <v>1663</v>
+        <v>1690</v>
       </c>
       <c r="B253" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C253" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H253" s="5" t="s">
-        <v>1586</v>
+      <c r="H253" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I253" s="5"/>
       <c r="J253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K253" s="5" t="s">
-        <v>1633</v>
+        <v>1674</v>
       </c>
       <c r="L253" s="6" t="s">
-        <v>1664</v>
+        <v>1691</v>
       </c>
       <c r="M253" s="5"/>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
-        <v>1665</v>
+        <v>1692</v>
       </c>
       <c r="B254" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C254" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H254" s="5" t="s">
-        <v>1666</v>
+        <v>1679</v>
       </c>
       <c r="I254" s="5"/>
       <c r="J254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K254" s="5" t="s">
-        <v>1633</v>
+        <v>1674</v>
       </c>
       <c r="L254" s="6" t="s">
-        <v>1667</v>
+        <v>1693</v>
       </c>
       <c r="M254" s="5"/>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
-        <v>1668</v>
+        <v>1694</v>
       </c>
       <c r="B255" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C255" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H255" s="5" t="s">
-        <v>1638</v>
+        <v>1679</v>
       </c>
       <c r="I255" s="5"/>
       <c r="J255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K255" s="5" t="s">
-        <v>1633</v>
+        <v>1674</v>
       </c>
       <c r="L255" s="6" t="s">
-        <v>1669</v>
+        <v>1695</v>
       </c>
       <c r="M255" s="5"/>
     </row>
     <row r="256">
       <c r="A256" s="5" t="s">
-        <v>1670</v>
+        <v>1696</v>
       </c>
       <c r="B256" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C256" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H256" s="5" t="s">
-        <v>1638</v>
+        <v>1697</v>
       </c>
       <c r="I256" s="5"/>
       <c r="J256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K256" s="5" t="s">
-        <v>1633</v>
+        <v>1674</v>
       </c>
       <c r="L256" s="6" t="s">
-        <v>1671</v>
+        <v>1698</v>
       </c>
       <c r="M256" s="5"/>
     </row>
     <row r="257">
       <c r="A257" s="5" t="s">
-        <v>1672</v>
+        <v>1699</v>
       </c>
       <c r="B257" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C257" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H257" s="5" t="s">
-        <v>1638</v>
+        <v>1700</v>
       </c>
       <c r="I257" s="5"/>
       <c r="J257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K257" s="5" t="s">
-        <v>1633</v>
+        <v>1674</v>
       </c>
       <c r="L257" s="6" t="s">
-        <v>1673</v>
+        <v>1701</v>
       </c>
       <c r="M257" s="5"/>
     </row>
     <row r="258">
       <c r="A258" s="5" t="s">
-        <v>1674</v>
+        <v>1702</v>
       </c>
       <c r="B258" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C258" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D258" s="5" t="s">
-[...3 lines deleted...]
-        <v>1350</v>
+      <c r="D258" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E258" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F258" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G258" s="5" t="s">
-        <v>1675</v>
+      <c r="G258" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H258" s="5" t="s">
-        <v>1676</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>1627</v>
+      </c>
+      <c r="I258" s="5"/>
+      <c r="J258" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K258" s="5" t="s">
-        <v>1678</v>
+        <v>1674</v>
       </c>
       <c r="L258" s="6" t="s">
-        <v>1679</v>
-[...3 lines deleted...]
-      </c>
+        <v>1703</v>
+      </c>
+      <c r="M258" s="5"/>
     </row>
     <row r="259">
       <c r="A259" s="5" t="s">
-        <v>1681</v>
+        <v>1704</v>
       </c>
       <c r="B259" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C259" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H259" s="5" t="s">
-        <v>1682</v>
+        <v>1627</v>
       </c>
       <c r="I259" s="5"/>
       <c r="J259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K259" s="5" t="s">
-        <v>1633</v>
+        <v>1674</v>
       </c>
       <c r="L259" s="6" t="s">
-        <v>1683</v>
+        <v>1705</v>
       </c>
       <c r="M259" s="5"/>
     </row>
     <row r="260">
       <c r="A260" s="5" t="s">
-        <v>1684</v>
+        <v>1706</v>
       </c>
       <c r="B260" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C260" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H260" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H260" s="5" t="s">
+        <v>1707</v>
       </c>
       <c r="I260" s="5"/>
       <c r="J260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K260" s="5" t="s">
-        <v>1685</v>
+        <v>1674</v>
       </c>
       <c r="L260" s="6" t="s">
-        <v>1686</v>
+        <v>1708</v>
       </c>
       <c r="M260" s="5"/>
     </row>
     <row r="261">
       <c r="A261" s="5" t="s">
-        <v>1687</v>
+        <v>1709</v>
       </c>
       <c r="B261" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C261" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H261" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H261" s="5" t="s">
+        <v>1679</v>
       </c>
       <c r="I261" s="5"/>
       <c r="J261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K261" s="5" t="s">
-        <v>1685</v>
+        <v>1674</v>
       </c>
       <c r="L261" s="6" t="s">
-        <v>1688</v>
+        <v>1710</v>
       </c>
       <c r="M261" s="5"/>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
-        <v>1689</v>
+        <v>1711</v>
       </c>
       <c r="B262" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C262" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H262" s="5" t="s">
-        <v>1638</v>
+        <v>1679</v>
       </c>
       <c r="I262" s="5"/>
       <c r="J262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K262" s="5" t="s">
-        <v>1633</v>
+        <v>1674</v>
       </c>
       <c r="L262" s="6" t="s">
-        <v>1690</v>
+        <v>1712</v>
       </c>
       <c r="M262" s="5"/>
     </row>
     <row r="263">
       <c r="A263" s="5" t="s">
-        <v>1691</v>
+        <v>1713</v>
       </c>
       <c r="B263" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C263" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H263" s="5" t="s">
-        <v>1692</v>
+        <v>1679</v>
       </c>
       <c r="I263" s="5"/>
       <c r="J263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K263" s="5" t="s">
-        <v>1633</v>
+        <v>1674</v>
       </c>
       <c r="L263" s="6" t="s">
-        <v>1693</v>
+        <v>1714</v>
       </c>
       <c r="M263" s="5"/>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
-        <v>1694</v>
+        <v>1715</v>
       </c>
       <c r="B264" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C264" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D264" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D264" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="E264" s="5" t="s">
+        <v>1391</v>
       </c>
       <c r="F264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G264" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G264" s="5" t="s">
+        <v>1716</v>
       </c>
       <c r="H264" s="5" t="s">
-        <v>1601</v>
-[...5 lines deleted...]
-        </is>
+        <v>1717</v>
+      </c>
+      <c r="I264" s="5" t="s">
+        <v>1718</v>
+      </c>
+      <c r="J264" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="K264" s="5" t="s">
-        <v>1685</v>
+        <v>1719</v>
       </c>
       <c r="L264" s="6" t="s">
-        <v>1695</v>
-[...1 lines deleted...]
-      <c r="M264" s="5"/>
+        <v>1720</v>
+      </c>
+      <c r="M264" s="5" t="s">
+        <v>1721</v>
+      </c>
     </row>
     <row r="265">
       <c r="A265" s="5" t="s">
-        <v>1696</v>
+        <v>1722</v>
       </c>
       <c r="B265" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C265" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H265" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H265" s="5" t="s">
+        <v>1723</v>
       </c>
       <c r="I265" s="5"/>
       <c r="J265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K265" s="5" t="s">
-        <v>1697</v>
+        <v>1674</v>
       </c>
       <c r="L265" s="6" t="s">
-        <v>1698</v>
+        <v>1724</v>
       </c>
       <c r="M265" s="5"/>
     </row>
     <row r="266">
       <c r="A266" s="5" t="s">
-        <v>1699</v>
+        <v>1725</v>
       </c>
       <c r="B266" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C266" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H266" s="5" t="s">
-        <v>1638</v>
+      <c r="H266" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I266" s="5"/>
       <c r="J266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K266" s="5" t="s">
-        <v>1697</v>
+        <v>1726</v>
       </c>
       <c r="L266" s="6" t="s">
-        <v>1700</v>
+        <v>1727</v>
       </c>
       <c r="M266" s="5"/>
     </row>
     <row r="267">
       <c r="A267" s="5" t="s">
-        <v>1701</v>
+        <v>1728</v>
       </c>
       <c r="B267" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C267" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I267" s="5"/>
       <c r="J267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K267" s="5" t="s">
-        <v>1697</v>
+        <v>1726</v>
       </c>
       <c r="L267" s="6" t="s">
-        <v>1702</v>
+        <v>1729</v>
       </c>
       <c r="M267" s="5"/>
     </row>
     <row r="268">
       <c r="A268" s="5" t="s">
-        <v>1703</v>
+        <v>1730</v>
       </c>
       <c r="B268" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C268" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H268" s="5" t="s">
-        <v>1659</v>
+        <v>1679</v>
       </c>
       <c r="I268" s="5"/>
       <c r="J268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K268" s="5" t="s">
-        <v>1697</v>
+        <v>1674</v>
       </c>
       <c r="L268" s="6" t="s">
-        <v>1704</v>
+        <v>1731</v>
       </c>
       <c r="M268" s="5"/>
     </row>
     <row r="269">
       <c r="A269" s="5" t="s">
-        <v>1705</v>
+        <v>1732</v>
       </c>
       <c r="B269" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C269" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H269" s="5" t="s">
-        <v>1659</v>
+        <v>1733</v>
       </c>
       <c r="I269" s="5"/>
       <c r="J269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K269" s="5" t="s">
-        <v>1697</v>
+        <v>1674</v>
       </c>
       <c r="L269" s="6" t="s">
-        <v>1706</v>
+        <v>1734</v>
       </c>
       <c r="M269" s="5"/>
     </row>
     <row r="270">
       <c r="A270" s="5" t="s">
-        <v>1707</v>
+        <v>1735</v>
       </c>
       <c r="B270" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C270" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H270" s="5" t="s">
-        <v>1659</v>
+        <v>1642</v>
       </c>
       <c r="I270" s="5"/>
       <c r="J270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K270" s="5" t="s">
-        <v>1697</v>
+        <v>1726</v>
       </c>
       <c r="L270" s="6" t="s">
-        <v>1708</v>
+        <v>1736</v>
       </c>
       <c r="M270" s="5"/>
     </row>
     <row r="271">
       <c r="A271" s="5" t="s">
-        <v>1709</v>
+        <v>1737</v>
       </c>
       <c r="B271" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C271" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I271" s="5"/>
       <c r="J271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K271" s="5" t="s">
-        <v>1697</v>
+        <v>1738</v>
       </c>
       <c r="L271" s="6" t="s">
-        <v>1710</v>
+        <v>1739</v>
       </c>
       <c r="M271" s="5"/>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
-        <v>1711</v>
+        <v>1740</v>
       </c>
       <c r="B272" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C272" s="5" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>1712</v>
+        <v>16</v>
+      </c>
+      <c r="D272" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F272" s="5" t="s">
-[...3 lines deleted...]
-        <v>1714</v>
+      <c r="F272" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G272" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H272" s="5" t="s">
-        <v>1715</v>
-[...5 lines deleted...]
-        <v>1717</v>
+        <v>1679</v>
+      </c>
+      <c r="I272" s="5"/>
+      <c r="J272" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K272" s="5" t="s">
-        <v>1718</v>
+        <v>1738</v>
       </c>
       <c r="L272" s="6" t="s">
-        <v>1719</v>
-[...3 lines deleted...]
-      </c>
+        <v>1741</v>
+      </c>
+      <c r="M272" s="5"/>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
-        <v>1721</v>
+        <v>1742</v>
       </c>
       <c r="B273" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C273" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D273" s="5" t="s">
-[...3 lines deleted...]
-        <v>1722</v>
+      <c r="D273" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E273" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H273" s="5" t="s">
-[...6 lines deleted...]
-        <v>22</v>
+      <c r="H273" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I273" s="5"/>
+      <c r="J273" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K273" s="5" t="s">
-        <v>1725</v>
+        <v>1738</v>
       </c>
       <c r="L273" s="6" t="s">
-        <v>1726</v>
-[...3 lines deleted...]
-      </c>
+        <v>1743</v>
+      </c>
+      <c r="M273" s="5"/>
     </row>
     <row r="274">
       <c r="A274" s="5" t="s">
-        <v>1728</v>
+        <v>1744</v>
       </c>
       <c r="B274" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C274" s="5" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="D274" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="D274" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F274" s="5" t="s">
-[...3 lines deleted...]
-        <v>1729</v>
+      <c r="F274" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G274" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H274" s="5" t="s">
-        <v>1730</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>1700</v>
+      </c>
+      <c r="I274" s="5"/>
+      <c r="J274" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K274" s="5" t="s">
-        <v>1732</v>
+        <v>1738</v>
       </c>
       <c r="L274" s="6" t="s">
-        <v>1733</v>
-[...3 lines deleted...]
-      </c>
+        <v>1745</v>
+      </c>
+      <c r="M274" s="5"/>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
-        <v>1735</v>
+        <v>1746</v>
       </c>
       <c r="B275" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C275" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D275" s="5" t="s">
-[...3 lines deleted...]
-        <v>1451</v>
+      <c r="D275" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E275" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G275" s="5" t="s">
-        <v>1736</v>
+      <c r="G275" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H275" s="5" t="s">
-        <v>1737</v>
-[...1 lines deleted...]
-      <c r="I275" s="5" t="s">
+        <v>1700</v>
+      </c>
+      <c r="I275" s="5"/>
+      <c r="J275" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K275" s="5" t="s">
         <v>1738</v>
       </c>
-      <c r="J275" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L275" s="6" t="s">
-        <v>1740</v>
-[...3 lines deleted...]
-      </c>
+        <v>1747</v>
+      </c>
+      <c r="M275" s="5"/>
     </row>
     <row r="276">
       <c r="A276" s="5" t="s">
-        <v>1742</v>
+        <v>1748</v>
       </c>
       <c r="B276" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C276" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D276" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="D276" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E276" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H276" s="5" t="s">
-        <v>1659</v>
-[...5 lines deleted...]
-        <v>305</v>
+        <v>1700</v>
+      </c>
+      <c r="I276" s="5"/>
+      <c r="J276" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K276" s="5" t="s">
-        <v>1744</v>
+        <v>1738</v>
       </c>
       <c r="L276" s="6" t="s">
-        <v>1745</v>
-[...3 lines deleted...]
-      </c>
+        <v>1749</v>
+      </c>
+      <c r="M276" s="5"/>
     </row>
     <row r="277">
       <c r="A277" s="5" t="s">
-        <v>1747</v>
+        <v>1750</v>
       </c>
       <c r="B277" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C277" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H277" s="5" t="s">
-        <v>1659</v>
+      <c r="H277" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I277" s="5"/>
       <c r="J277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K277" s="5" t="s">
-        <v>1748</v>
+        <v>1738</v>
       </c>
       <c r="L277" s="6" t="s">
-        <v>1749</v>
+        <v>1751</v>
       </c>
       <c r="M277" s="5"/>
     </row>
     <row r="278">
       <c r="A278" s="5" t="s">
-        <v>1750</v>
+        <v>1752</v>
       </c>
       <c r="B278" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C278" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>143</v>
+      </c>
+      <c r="D278" s="5" t="s">
+        <v>1753</v>
       </c>
       <c r="E278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F278" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F278" s="5" t="s">
+        <v>1754</v>
+      </c>
+      <c r="G278" s="5" t="s">
+        <v>1755</v>
       </c>
       <c r="H278" s="5" t="s">
-        <v>1659</v>
-[...5 lines deleted...]
-        </is>
+        <v>1756</v>
+      </c>
+      <c r="I278" s="5" t="s">
+        <v>1757</v>
+      </c>
+      <c r="J278" s="5" t="s">
+        <v>1758</v>
       </c>
       <c r="K278" s="5" t="s">
-        <v>1748</v>
+        <v>1759</v>
       </c>
       <c r="L278" s="6" t="s">
-        <v>1751</v>
-[...1 lines deleted...]
-      <c r="M278" s="5"/>
+        <v>1760</v>
+      </c>
+      <c r="M278" s="5" t="s">
+        <v>1761</v>
+      </c>
     </row>
     <row r="279">
       <c r="A279" s="5" t="s">
-        <v>1752</v>
+        <v>1762</v>
       </c>
       <c r="B279" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C279" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D279" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D279" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="E279" s="5" t="s">
+        <v>1763</v>
       </c>
       <c r="F279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H279" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H279" s="5" t="s">
+        <v>1764</v>
+      </c>
+      <c r="I279" s="5" t="s">
+        <v>1765</v>
+      </c>
+      <c r="J279" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="K279" s="5" t="s">
-        <v>1748</v>
+        <v>1766</v>
       </c>
       <c r="L279" s="6" t="s">
-        <v>1753</v>
-[...1 lines deleted...]
-      <c r="M279" s="5"/>
+        <v>1767</v>
+      </c>
+      <c r="M279" s="5" t="s">
+        <v>1768</v>
+      </c>
     </row>
     <row r="280">
       <c r="A280" s="5" t="s">
-        <v>1754</v>
+        <v>1769</v>
       </c>
       <c r="B280" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C280" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="D280" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D280" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F280" s="5" t="inlineStr">
-[...18 lines deleted...]
-        </is>
+      <c r="F280" s="5" t="s">
+        <v>1763</v>
+      </c>
+      <c r="G280" s="5" t="s">
+        <v>1770</v>
+      </c>
+      <c r="H280" s="5" t="s">
+        <v>1771</v>
+      </c>
+      <c r="I280" s="5" t="s">
+        <v>1772</v>
+      </c>
+      <c r="J280" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="K280" s="5" t="s">
-        <v>1748</v>
+        <v>1773</v>
       </c>
       <c r="L280" s="6" t="s">
-        <v>1755</v>
-[...1 lines deleted...]
-      <c r="M280" s="5"/>
+        <v>1774</v>
+      </c>
+      <c r="M280" s="5" t="s">
+        <v>1775</v>
+      </c>
     </row>
     <row r="281">
       <c r="A281" s="5" t="s">
-        <v>1756</v>
+        <v>1776</v>
       </c>
       <c r="B281" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C281" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D281" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D281" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="E281" s="5" t="s">
+        <v>1492</v>
       </c>
       <c r="F281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G281" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G281" s="5" t="s">
+        <v>1777</v>
       </c>
       <c r="H281" s="5" t="s">
-        <v>1659</v>
-[...5 lines deleted...]
-        </is>
+        <v>1778</v>
+      </c>
+      <c r="I281" s="5" t="s">
+        <v>1779</v>
+      </c>
+      <c r="J281" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="K281" s="5" t="s">
-        <v>1748</v>
+        <v>1780</v>
       </c>
       <c r="L281" s="6" t="s">
-        <v>1757</v>
-[...1 lines deleted...]
-      <c r="M281" s="5"/>
+        <v>1781</v>
+      </c>
+      <c r="M281" s="5" t="s">
+        <v>1782</v>
+      </c>
     </row>
     <row r="282">
       <c r="A282" s="5" t="s">
-        <v>1758</v>
+        <v>1783</v>
       </c>
       <c r="B282" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C282" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D282" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D282" s="5" t="s">
+        <v>1700</v>
+      </c>
+      <c r="E282" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H282" s="5" t="s">
-        <v>1659</v>
-[...5 lines deleted...]
-        </is>
+        <v>1700</v>
+      </c>
+      <c r="I282" s="5" t="s">
+        <v>1784</v>
+      </c>
+      <c r="J282" s="5" t="s">
+        <v>305</v>
       </c>
       <c r="K282" s="5" t="s">
-        <v>1759</v>
+        <v>1785</v>
       </c>
       <c r="L282" s="6" t="s">
-        <v>1760</v>
-[...1 lines deleted...]
-      <c r="M282" s="5"/>
+        <v>1786</v>
+      </c>
+      <c r="M282" s="5" t="s">
+        <v>1787</v>
+      </c>
     </row>
     <row r="283">
       <c r="A283" s="5" t="s">
-        <v>1761</v>
+        <v>1788</v>
       </c>
       <c r="B283" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C283" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H283" s="5" t="s">
-        <v>1659</v>
+        <v>1700</v>
       </c>
       <c r="I283" s="5"/>
       <c r="J283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K283" s="5" t="s">
-        <v>1748</v>
+        <v>1789</v>
       </c>
       <c r="L283" s="6" t="s">
-        <v>1762</v>
+        <v>1790</v>
       </c>
       <c r="M283" s="5"/>
     </row>
     <row r="284">
       <c r="A284" s="5" t="s">
-        <v>1763</v>
+        <v>1791</v>
       </c>
       <c r="B284" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C284" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H284" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H284" s="5" t="s">
+        <v>1700</v>
       </c>
       <c r="I284" s="5"/>
       <c r="J284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K284" s="5" t="s">
-        <v>1764</v>
+        <v>1789</v>
       </c>
       <c r="L284" s="6" t="s">
-        <v>1765</v>
+        <v>1792</v>
       </c>
       <c r="M284" s="5"/>
     </row>
     <row r="285">
       <c r="A285" s="5" t="s">
-        <v>1766</v>
+        <v>1793</v>
       </c>
       <c r="B285" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C285" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I285" s="5"/>
       <c r="J285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K285" s="5" t="s">
-        <v>1748</v>
+        <v>1789</v>
       </c>
       <c r="L285" s="6" t="s">
-        <v>1767</v>
+        <v>1794</v>
       </c>
       <c r="M285" s="5"/>
     </row>
     <row r="286">
       <c r="A286" s="5" t="s">
-        <v>1768</v>
+        <v>1795</v>
       </c>
       <c r="B286" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C286" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I286" s="5"/>
       <c r="J286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K286" s="5" t="s">
-        <v>1769</v>
+        <v>1789</v>
       </c>
       <c r="L286" s="6" t="s">
-        <v>1770</v>
+        <v>1796</v>
       </c>
       <c r="M286" s="5"/>
     </row>
     <row r="287">
       <c r="A287" s="5" t="s">
-        <v>1771</v>
+        <v>1797</v>
       </c>
       <c r="B287" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C287" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H287" s="5" t="s">
-        <v>1659</v>
+        <v>1700</v>
       </c>
       <c r="I287" s="5"/>
       <c r="J287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K287" s="5" t="s">
-        <v>1769</v>
+        <v>1789</v>
       </c>
       <c r="L287" s="6" t="s">
-        <v>1772</v>
+        <v>1798</v>
       </c>
       <c r="M287" s="5"/>
     </row>
     <row r="288">
       <c r="A288" s="5" t="s">
-        <v>1773</v>
+        <v>1799</v>
       </c>
       <c r="B288" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C288" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H288" s="5" t="s">
-        <v>1659</v>
+        <v>1700</v>
       </c>
       <c r="I288" s="5"/>
       <c r="J288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K288" s="5" t="s">
-        <v>1769</v>
+        <v>1800</v>
       </c>
       <c r="L288" s="6" t="s">
-        <v>1774</v>
+        <v>1801</v>
       </c>
       <c r="M288" s="5"/>
     </row>
     <row r="289">
       <c r="A289" s="5" t="s">
-        <v>1775</v>
+        <v>1802</v>
       </c>
       <c r="B289" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C289" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H289" s="5" t="s">
-        <v>1776</v>
+        <v>1700</v>
       </c>
       <c r="I289" s="5"/>
       <c r="J289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K289" s="5" t="s">
-        <v>1769</v>
+        <v>1789</v>
       </c>
       <c r="L289" s="6" t="s">
-        <v>1777</v>
+        <v>1803</v>
       </c>
       <c r="M289" s="5"/>
     </row>
     <row r="290">
       <c r="A290" s="5" t="s">
-        <v>1778</v>
+        <v>1804</v>
       </c>
       <c r="B290" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C290" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H290" s="5" t="s">
-        <v>1659</v>
+      <c r="H290" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I290" s="5"/>
       <c r="J290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K290" s="5" t="s">
-        <v>1769</v>
+        <v>1805</v>
       </c>
       <c r="L290" s="6" t="s">
-        <v>1779</v>
+        <v>1806</v>
       </c>
       <c r="M290" s="5"/>
     </row>
     <row r="291">
       <c r="A291" s="5" t="s">
-        <v>1780</v>
+        <v>1807</v>
       </c>
       <c r="B291" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C291" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I291" s="5"/>
       <c r="J291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K291" s="5" t="s">
-        <v>1769</v>
+        <v>1789</v>
       </c>
       <c r="L291" s="6" t="s">
-        <v>1781</v>
+        <v>1808</v>
       </c>
       <c r="M291" s="5"/>
     </row>
     <row r="292">
       <c r="A292" s="5" t="s">
-        <v>1782</v>
+        <v>1809</v>
       </c>
       <c r="B292" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C292" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H292" s="5" t="s">
-        <v>1659</v>
+      <c r="H292" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I292" s="5"/>
       <c r="J292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K292" s="5" t="s">
-        <v>1769</v>
+        <v>1810</v>
       </c>
       <c r="L292" s="6" t="s">
-        <v>1783</v>
+        <v>1811</v>
       </c>
       <c r="M292" s="5"/>
     </row>
     <row r="293">
       <c r="A293" s="5" t="s">
-        <v>1784</v>
+        <v>1812</v>
       </c>
       <c r="B293" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C293" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H293" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H293" s="5" t="s">
+        <v>1700</v>
       </c>
       <c r="I293" s="5"/>
       <c r="J293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K293" s="5" t="s">
-        <v>1785</v>
+        <v>1810</v>
       </c>
       <c r="L293" s="6" t="s">
-        <v>1786</v>
+        <v>1813</v>
       </c>
       <c r="M293" s="5"/>
     </row>
     <row r="294">
       <c r="A294" s="5" t="s">
-        <v>1787</v>
+        <v>1814</v>
       </c>
       <c r="B294" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C294" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H294" s="5" t="s">
-        <v>1776</v>
+        <v>1700</v>
       </c>
       <c r="I294" s="5"/>
       <c r="J294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K294" s="5" t="s">
-        <v>1769</v>
+        <v>1810</v>
       </c>
       <c r="L294" s="6" t="s">
-        <v>1788</v>
+        <v>1815</v>
       </c>
       <c r="M294" s="5"/>
     </row>
     <row r="295">
       <c r="A295" s="5" t="s">
-        <v>1789</v>
+        <v>1816</v>
       </c>
       <c r="B295" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C295" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H295" s="5" t="s">
-        <v>1790</v>
+        <v>1817</v>
       </c>
       <c r="I295" s="5"/>
       <c r="J295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K295" s="5" t="s">
-        <v>1748</v>
+        <v>1810</v>
       </c>
       <c r="L295" s="6" t="s">
-        <v>1791</v>
+        <v>1818</v>
       </c>
       <c r="M295" s="5"/>
     </row>
     <row r="296">
       <c r="A296" s="5" t="s">
-        <v>1792</v>
+        <v>1819</v>
       </c>
       <c r="B296" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C296" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H296" s="5" t="s">
-        <v>1793</v>
+        <v>1700</v>
       </c>
       <c r="I296" s="5"/>
       <c r="J296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K296" s="5" t="s">
-        <v>1748</v>
+        <v>1810</v>
       </c>
       <c r="L296" s="6" t="s">
-        <v>1794</v>
+        <v>1820</v>
       </c>
       <c r="M296" s="5"/>
     </row>
     <row r="297">
       <c r="A297" s="5" t="s">
-        <v>1795</v>
+        <v>1821</v>
       </c>
       <c r="B297" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C297" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I297" s="5"/>
       <c r="J297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K297" s="5" t="s">
-        <v>1748</v>
+        <v>1810</v>
       </c>
       <c r="L297" s="6" t="s">
-        <v>1796</v>
+        <v>1822</v>
       </c>
       <c r="M297" s="5"/>
     </row>
     <row r="298">
       <c r="A298" s="5" t="s">
-        <v>1797</v>
+        <v>1823</v>
       </c>
       <c r="B298" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C298" s="5" t="s">
-        <v>1271</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>16</v>
+      </c>
+      <c r="D298" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E298" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F298" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H298" s="5" t="s">
-        <v>1799</v>
-[...5 lines deleted...]
-        <v>305</v>
+        <v>1700</v>
+      </c>
+      <c r="I298" s="5"/>
+      <c r="J298" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K298" s="5" t="s">
-        <v>1801</v>
+        <v>1810</v>
       </c>
       <c r="L298" s="6" t="s">
-        <v>1802</v>
-[...3 lines deleted...]
-      </c>
+        <v>1824</v>
+      </c>
+      <c r="M298" s="5"/>
     </row>
     <row r="299">
       <c r="A299" s="5" t="s">
-        <v>1804</v>
+        <v>1825</v>
       </c>
       <c r="B299" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C299" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I299" s="5"/>
       <c r="J299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K299" s="5" t="s">
-        <v>1748</v>
+        <v>1826</v>
       </c>
       <c r="L299" s="6" t="s">
-        <v>1805</v>
+        <v>1827</v>
       </c>
       <c r="M299" s="5"/>
     </row>
     <row r="300">
       <c r="A300" s="5" t="s">
-        <v>1806</v>
+        <v>1828</v>
       </c>
       <c r="B300" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C300" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H300" s="5" t="s">
-        <v>1659</v>
+        <v>1817</v>
       </c>
       <c r="I300" s="5"/>
       <c r="J300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K300" s="5" t="s">
-        <v>1748</v>
+        <v>1810</v>
       </c>
       <c r="L300" s="6" t="s">
-        <v>1807</v>
+        <v>1829</v>
       </c>
       <c r="M300" s="5"/>
     </row>
     <row r="301">
       <c r="A301" s="5" t="s">
-        <v>1808</v>
+        <v>1830</v>
       </c>
       <c r="B301" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C301" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H301" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H301" s="5" t="s">
+        <v>1831</v>
       </c>
       <c r="I301" s="5"/>
       <c r="J301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K301" s="5" t="s">
-        <v>1748</v>
+        <v>1789</v>
       </c>
       <c r="L301" s="6" t="s">
-        <v>1809</v>
+        <v>1832</v>
       </c>
       <c r="M301" s="5"/>
     </row>
     <row r="302">
       <c r="A302" s="5" t="s">
-        <v>1810</v>
+        <v>1833</v>
       </c>
       <c r="B302" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C302" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H302" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H302" s="5" t="s">
+        <v>1834</v>
       </c>
       <c r="I302" s="5"/>
       <c r="J302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K302" s="5" t="s">
-        <v>1748</v>
+        <v>1789</v>
       </c>
       <c r="L302" s="6" t="s">
-        <v>1811</v>
+        <v>1835</v>
       </c>
       <c r="M302" s="5"/>
     </row>
     <row r="303">
       <c r="A303" s="5" t="s">
-        <v>1812</v>
+        <v>1836</v>
       </c>
       <c r="B303" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C303" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I303" s="5"/>
       <c r="J303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K303" s="5" t="s">
-        <v>1748</v>
+        <v>1789</v>
       </c>
       <c r="L303" s="6" t="s">
-        <v>1813</v>
+        <v>1837</v>
       </c>
       <c r="M303" s="5"/>
     </row>
     <row r="304">
       <c r="A304" s="5" t="s">
-        <v>1814</v>
+        <v>1838</v>
       </c>
       <c r="B304" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C304" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>1312</v>
+      </c>
+      <c r="D304" s="5" t="s">
+        <v>644</v>
+      </c>
+      <c r="E304" s="5" t="s">
+        <v>1839</v>
+      </c>
+      <c r="F304" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H304" s="5" t="s">
-        <v>1659</v>
-[...5 lines deleted...]
-        </is>
+        <v>1840</v>
+      </c>
+      <c r="I304" s="5" t="s">
+        <v>1841</v>
+      </c>
+      <c r="J304" s="5" t="s">
+        <v>305</v>
       </c>
       <c r="K304" s="5" t="s">
-        <v>1748</v>
+        <v>1842</v>
       </c>
       <c r="L304" s="6" t="s">
-        <v>1815</v>
-[...1 lines deleted...]
-      <c r="M304" s="5"/>
+        <v>1843</v>
+      </c>
+      <c r="M304" s="5" t="s">
+        <v>1844</v>
+      </c>
     </row>
     <row r="305">
       <c r="A305" s="5" t="s">
-        <v>1816</v>
+        <v>1845</v>
       </c>
       <c r="B305" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C305" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I305" s="5"/>
       <c r="J305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K305" s="5" t="s">
-        <v>1748</v>
+        <v>1789</v>
       </c>
       <c r="L305" s="6" t="s">
-        <v>1817</v>
+        <v>1846</v>
       </c>
       <c r="M305" s="5"/>
     </row>
     <row r="306">
       <c r="A306" s="5" t="s">
-        <v>1818</v>
+        <v>1847</v>
       </c>
       <c r="B306" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C306" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D306" s="5" t="s">
-        <v>1601</v>
+      <c r="D306" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G306" s="5" t="s">
-        <v>1819</v>
+      <c r="G306" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H306" s="5" t="s">
-        <v>1820</v>
-[...5 lines deleted...]
-        <v>305</v>
+        <v>1700</v>
+      </c>
+      <c r="I306" s="5"/>
+      <c r="J306" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K306" s="5" t="s">
-        <v>1822</v>
+        <v>1789</v>
       </c>
       <c r="L306" s="6" t="s">
-        <v>1823</v>
-[...3 lines deleted...]
-      </c>
+        <v>1848</v>
+      </c>
+      <c r="M306" s="5"/>
     </row>
     <row r="307">
       <c r="A307" s="5" t="s">
-        <v>1825</v>
+        <v>1849</v>
       </c>
       <c r="B307" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C307" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I307" s="5"/>
       <c r="J307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K307" s="5" t="s">
-        <v>1748</v>
+        <v>1789</v>
       </c>
       <c r="L307" s="6" t="s">
-        <v>1826</v>
+        <v>1850</v>
       </c>
       <c r="M307" s="5"/>
     </row>
     <row r="308">
       <c r="A308" s="5" t="s">
-        <v>1827</v>
+        <v>1851</v>
       </c>
       <c r="B308" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C308" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H308" s="5" t="s">
-        <v>1790</v>
+      <c r="H308" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I308" s="5"/>
       <c r="J308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K308" s="5" t="s">
-        <v>1748</v>
+        <v>1789</v>
       </c>
       <c r="L308" s="6" t="s">
-        <v>1828</v>
+        <v>1852</v>
       </c>
       <c r="M308" s="5"/>
     </row>
     <row r="309">
       <c r="A309" s="5" t="s">
-        <v>1829</v>
+        <v>1853</v>
       </c>
       <c r="B309" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C309" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I309" s="5"/>
       <c r="J309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K309" s="5" t="s">
-        <v>1748</v>
+        <v>1789</v>
       </c>
       <c r="L309" s="6" t="s">
-        <v>1830</v>
+        <v>1854</v>
       </c>
       <c r="M309" s="5"/>
     </row>
     <row r="310">
       <c r="A310" s="5" t="s">
-        <v>1831</v>
+        <v>1855</v>
       </c>
       <c r="B310" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C310" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H310" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H310" s="5" t="s">
+        <v>1700</v>
       </c>
       <c r="I310" s="5"/>
       <c r="J310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K310" s="5" t="s">
-        <v>1769</v>
+        <v>1789</v>
       </c>
       <c r="L310" s="6" t="s">
-        <v>1832</v>
+        <v>1856</v>
       </c>
       <c r="M310" s="5"/>
     </row>
     <row r="311">
       <c r="A311" s="5" t="s">
-        <v>1833</v>
+        <v>1857</v>
       </c>
       <c r="B311" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C311" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I311" s="5"/>
       <c r="J311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K311" s="5" t="s">
-        <v>1769</v>
+        <v>1789</v>
       </c>
       <c r="L311" s="6" t="s">
-        <v>1834</v>
+        <v>1858</v>
       </c>
       <c r="M311" s="5"/>
     </row>
     <row r="312">
-      <c r="A312" s="5" t="n">
-        <v>1923</v>
+      <c r="A312" s="5" t="s">
+        <v>1859</v>
       </c>
       <c r="B312" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C312" s="5" t="s">
-        <v>1835</v>
+        <v>16</v>
       </c>
       <c r="D312" s="5" t="s">
-        <v>719</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1642</v>
+      </c>
+      <c r="E312" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F312" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G312" s="5" t="s">
-        <v>1836</v>
+        <v>1860</v>
       </c>
       <c r="H312" s="5" t="s">
-        <v>1837</v>
-[...1 lines deleted...]
-      <c r="I312" s="5"/>
+        <v>1861</v>
+      </c>
+      <c r="I312" s="5" t="s">
+        <v>1862</v>
+      </c>
       <c r="J312" s="5" t="s">
-        <v>1838</v>
+        <v>305</v>
       </c>
       <c r="K312" s="5" t="s">
-        <v>1839</v>
+        <v>1863</v>
       </c>
       <c r="L312" s="6" t="s">
-        <v>1840</v>
+        <v>1864</v>
       </c>
       <c r="M312" s="5" t="s">
-        <v>1841</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="5" t="s">
-        <v>1842</v>
+        <v>1866</v>
       </c>
       <c r="B313" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C313" s="5" t="s">
-        <v>1843</v>
-[...8 lines deleted...]
-        <v>1845</v>
+        <v>16</v>
+      </c>
+      <c r="D313" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E313" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F313" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G313" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H313" s="5" t="s">
-[...6 lines deleted...]
-        <v>1848</v>
+      <c r="H313" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I313" s="5"/>
+      <c r="J313" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K313" s="5" t="s">
-        <v>1849</v>
+        <v>1789</v>
       </c>
       <c r="L313" s="6" t="s">
-        <v>1850</v>
-[...3 lines deleted...]
-      </c>
+        <v>1867</v>
+      </c>
+      <c r="M313" s="5"/>
     </row>
     <row r="314">
       <c r="A314" s="5" t="s">
-        <v>1852</v>
+        <v>1868</v>
       </c>
       <c r="B314" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C314" s="5" t="s">
-        <v>1271</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>16</v>
+      </c>
+      <c r="D314" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E314" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F314" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G314" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H314" s="5" t="s">
-        <v>1853</v>
-[...5 lines deleted...]
-        <v>305</v>
+        <v>1831</v>
+      </c>
+      <c r="I314" s="5"/>
+      <c r="J314" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K314" s="5" t="s">
-        <v>1855</v>
+        <v>1789</v>
       </c>
       <c r="L314" s="6" t="s">
-        <v>1856</v>
-[...3 lines deleted...]
-      </c>
+        <v>1869</v>
+      </c>
+      <c r="M314" s="5"/>
     </row>
     <row r="315">
       <c r="A315" s="5" t="s">
-        <v>1858</v>
+        <v>1870</v>
       </c>
       <c r="B315" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C315" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D315" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="D315" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E315" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F315" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G315" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H315" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I315" s="5" t="s">
-[...3 lines deleted...]
-        <v>305</v>
+      <c r="I315" s="5"/>
+      <c r="J315" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K315" s="5" t="s">
-        <v>1860</v>
+        <v>1789</v>
       </c>
       <c r="L315" s="6" t="s">
-        <v>1861</v>
-[...3 lines deleted...]
-      </c>
+        <v>1871</v>
+      </c>
+      <c r="M315" s="5"/>
     </row>
     <row r="316">
       <c r="A316" s="5" t="s">
-        <v>1863</v>
+        <v>1872</v>
       </c>
       <c r="B316" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C316" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D316" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E316" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F316" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G316" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H316" s="5" t="s">
-        <v>1864</v>
+      <c r="H316" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I316" s="5"/>
       <c r="J316" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K316" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K316" s="5" t="s">
+        <v>1810</v>
       </c>
       <c r="L316" s="6" t="s">
-        <v>1865</v>
+        <v>1873</v>
       </c>
       <c r="M316" s="5"/>
     </row>
     <row r="317">
       <c r="A317" s="5" t="s">
-        <v>1866</v>
+        <v>1874</v>
       </c>
       <c r="B317" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C317" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D317" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E317" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F317" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G317" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H317" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I317" s="5"/>
       <c r="J317" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K317" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K317" s="5" t="s">
+        <v>1810</v>
       </c>
       <c r="L317" s="6" t="s">
-        <v>1867</v>
+        <v>1875</v>
       </c>
       <c r="M317" s="5"/>
     </row>
     <row r="318">
-      <c r="A318" s="5" t="s">
-        <v>1868</v>
+      <c r="A318" s="5" t="n">
+        <v>1923</v>
       </c>
       <c r="B318" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C318" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1876</v>
+      </c>
+      <c r="D318" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="E318" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F318" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G318" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G318" s="5" t="s">
+        <v>1877</v>
+      </c>
+      <c r="H318" s="5" t="s">
+        <v>1878</v>
       </c>
       <c r="I318" s="5"/>
-      <c r="J318" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J318" s="5" t="s">
+        <v>1879</v>
+      </c>
+      <c r="K318" s="5" t="s">
+        <v>1880</v>
       </c>
       <c r="L318" s="6" t="s">
-        <v>1869</v>
-[...1 lines deleted...]
-      <c r="M318" s="5"/>
+        <v>1881</v>
+      </c>
+      <c r="M318" s="5" t="s">
+        <v>1882</v>
+      </c>
     </row>
     <row r="319">
       <c r="A319" s="5" t="s">
-        <v>1870</v>
+        <v>1883</v>
       </c>
       <c r="B319" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C319" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>1884</v>
+      </c>
+      <c r="D319" s="5" t="s">
+        <v>718</v>
+      </c>
+      <c r="E319" s="5" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F319" s="5" t="s">
+        <v>1886</v>
       </c>
       <c r="G319" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H319" s="5" t="s">
-        <v>1864</v>
-[...10 lines deleted...]
-        </is>
+        <v>1887</v>
+      </c>
+      <c r="I319" s="5" t="s">
+        <v>1888</v>
+      </c>
+      <c r="J319" s="5" t="s">
+        <v>1889</v>
+      </c>
+      <c r="K319" s="5" t="s">
+        <v>1890</v>
       </c>
       <c r="L319" s="6" t="s">
-        <v>1871</v>
-[...1 lines deleted...]
-      <c r="M319" s="5"/>
+        <v>1891</v>
+      </c>
+      <c r="M319" s="5" t="s">
+        <v>1892</v>
+      </c>
     </row>
     <row r="320">
       <c r="A320" s="5" t="s">
-        <v>1872</v>
+        <v>1893</v>
       </c>
       <c r="B320" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C320" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>1312</v>
+      </c>
+      <c r="D320" s="5" t="s">
+        <v>644</v>
+      </c>
+      <c r="E320" s="5" t="s">
+        <v>1839</v>
+      </c>
+      <c r="F320" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G320" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H320" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="H320" s="5" t="s">
+        <v>1894</v>
+      </c>
+      <c r="I320" s="5" t="s">
+        <v>1895</v>
+      </c>
+      <c r="J320" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="K320" s="5" t="s">
+        <v>1896</v>
       </c>
       <c r="L320" s="6" t="s">
-        <v>1873</v>
-[...1 lines deleted...]
-      <c r="M320" s="5"/>
+        <v>1897</v>
+      </c>
+      <c r="M320" s="5" t="s">
+        <v>1898</v>
+      </c>
     </row>
     <row r="321">
       <c r="A321" s="5" t="s">
-        <v>1874</v>
+        <v>1899</v>
       </c>
       <c r="B321" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C321" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D321" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D321" s="5" t="s">
+        <v>1700</v>
+      </c>
+      <c r="E321" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F321" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G321" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H321" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I321" s="5"/>
-[...8 lines deleted...]
-        </is>
+      <c r="I321" s="5" t="s">
+        <v>1900</v>
+      </c>
+      <c r="J321" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="K321" s="5" t="s">
+        <v>1901</v>
       </c>
       <c r="L321" s="6" t="s">
-        <v>1875</v>
-[...1 lines deleted...]
-      <c r="M321" s="5"/>
+        <v>1902</v>
+      </c>
+      <c r="M321" s="5" t="s">
+        <v>1903</v>
+      </c>
     </row>
     <row r="322">
       <c r="A322" s="5" t="s">
-        <v>1876</v>
+        <v>1904</v>
       </c>
       <c r="B322" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C322" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D322" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E322" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F322" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G322" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H322" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H322" s="5" t="s">
+        <v>1905</v>
       </c>
       <c r="I322" s="5"/>
       <c r="J322" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K322" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L322" s="6" t="s">
-        <v>1877</v>
+        <v>1906</v>
       </c>
       <c r="M322" s="5"/>
     </row>
     <row r="323">
       <c r="A323" s="5" t="s">
-        <v>1878</v>
+        <v>1907</v>
       </c>
       <c r="B323" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C323" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D323" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E323" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F323" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G323" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H323" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I323" s="5"/>
       <c r="J323" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K323" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L323" s="6" t="s">
-        <v>1879</v>
+        <v>1908</v>
       </c>
       <c r="M323" s="5"/>
     </row>
     <row r="324">
       <c r="A324" s="5" t="s">
-        <v>1880</v>
+        <v>1909</v>
       </c>
       <c r="B324" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C324" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D324" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E324" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F324" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G324" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H324" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I324" s="5"/>
       <c r="J324" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K324" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L324" s="6" t="s">
-        <v>1881</v>
+        <v>1910</v>
       </c>
       <c r="M324" s="5"/>
     </row>
     <row r="325">
       <c r="A325" s="5" t="s">
-        <v>1882</v>
+        <v>1911</v>
       </c>
       <c r="B325" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C325" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D325" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E325" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F325" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G325" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H325" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H325" s="5" t="s">
+        <v>1905</v>
       </c>
       <c r="I325" s="5"/>
       <c r="J325" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K325" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L325" s="6" t="s">
-        <v>1883</v>
+        <v>1912</v>
       </c>
       <c r="M325" s="5"/>
     </row>
     <row r="326">
       <c r="A326" s="5" t="s">
-        <v>1884</v>
+        <v>1913</v>
       </c>
       <c r="B326" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C326" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D326" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E326" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F326" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G326" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H326" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I326" s="5"/>
       <c r="J326" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K326" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L326" s="6" t="s">
-        <v>1885</v>
+        <v>1914</v>
       </c>
       <c r="M326" s="5"/>
     </row>
     <row r="327">
       <c r="A327" s="5" t="s">
-        <v>1886</v>
+        <v>1915</v>
       </c>
       <c r="B327" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C327" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I327" s="5"/>
       <c r="J327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L327" s="6" t="s">
-        <v>1887</v>
+        <v>1916</v>
       </c>
       <c r="M327" s="5"/>
     </row>
     <row r="328">
       <c r="A328" s="5" t="s">
-        <v>1888</v>
+        <v>1917</v>
       </c>
       <c r="B328" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C328" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I328" s="5"/>
       <c r="J328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L328" s="6" t="s">
-        <v>1889</v>
+        <v>1918</v>
       </c>
       <c r="M328" s="5"/>
     </row>
     <row r="329">
       <c r="A329" s="5" t="s">
-        <v>1890</v>
+        <v>1919</v>
       </c>
       <c r="B329" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C329" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I329" s="5"/>
       <c r="J329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L329" s="6" t="s">
-        <v>1891</v>
+        <v>1920</v>
       </c>
       <c r="M329" s="5"/>
     </row>
     <row r="330">
       <c r="A330" s="5" t="s">
-        <v>1892</v>
+        <v>1921</v>
       </c>
       <c r="B330" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C330" s="5" t="s">
-        <v>1835</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D330" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E330" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F330" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G330" s="5" t="s">
-[...12 lines deleted...]
-        <v>1897</v>
+      <c r="G330" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H330" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I330" s="5"/>
+      <c r="J330" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K330" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L330" s="6" t="s">
-        <v>1898</v>
-[...3 lines deleted...]
-      </c>
+        <v>1922</v>
+      </c>
+      <c r="M330" s="5"/>
     </row>
     <row r="331">
       <c r="A331" s="5" t="s">
-        <v>1900</v>
+        <v>1923</v>
       </c>
       <c r="B331" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C331" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D331" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E331" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F331" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G331" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H331" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I331" s="5"/>
       <c r="J331" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K331" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L331" s="6" t="s">
-        <v>1901</v>
+        <v>1924</v>
       </c>
       <c r="M331" s="5"/>
     </row>
     <row r="332">
       <c r="A332" s="5" t="s">
-        <v>1902</v>
+        <v>1925</v>
       </c>
       <c r="B332" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C332" s="5" t="s">
-        <v>1835</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D332" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E332" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F332" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G332" s="5" t="s">
-[...3 lines deleted...]
-        <v>1903</v>
+      <c r="G332" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H332" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I332" s="5"/>
-      <c r="J332" s="5" t="s">
-[...3 lines deleted...]
-        <v>1904</v>
+      <c r="J332" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K332" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L332" s="6" t="s">
-        <v>1905</v>
-[...3 lines deleted...]
-      </c>
+        <v>1926</v>
+      </c>
+      <c r="M332" s="5"/>
     </row>
     <row r="333">
       <c r="A333" s="5" t="s">
-        <v>1907</v>
+        <v>1927</v>
       </c>
       <c r="B333" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C333" s="5" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>1586</v>
+        <v>16</v>
+      </c>
+      <c r="D333" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E333" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F333" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G333" s="5" t="s">
-[...12 lines deleted...]
-        <v>1911</v>
+      <c r="G333" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H333" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I333" s="5"/>
+      <c r="J333" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K333" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L333" s="6" t="s">
-        <v>1912</v>
-[...3 lines deleted...]
-      </c>
+        <v>1928</v>
+      </c>
+      <c r="M333" s="5"/>
     </row>
     <row r="334">
       <c r="A334" s="5" t="s">
-        <v>1914</v>
+        <v>1929</v>
       </c>
       <c r="B334" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C334" s="5" t="s">
-        <v>1835</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D334" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E334" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F334" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G334" s="5" t="s">
-[...12 lines deleted...]
-        <v>1917</v>
+      <c r="G334" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H334" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I334" s="5"/>
+      <c r="J334" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K334" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L334" s="6" t="s">
-        <v>1918</v>
-[...3 lines deleted...]
-      </c>
+        <v>1930</v>
+      </c>
+      <c r="M334" s="5"/>
     </row>
     <row r="335">
       <c r="A335" s="5" t="s">
-        <v>1920</v>
+        <v>1931</v>
       </c>
       <c r="B335" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C335" s="5" t="s">
-        <v>1835</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D335" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E335" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F335" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G335" s="5" t="s">
-[...3 lines deleted...]
-        <v>1921</v>
+      <c r="G335" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H335" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I335" s="5"/>
-      <c r="J335" s="5" t="s">
-[...3 lines deleted...]
-        <v>1922</v>
+      <c r="J335" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K335" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L335" s="6" t="s">
-        <v>1923</v>
-[...3 lines deleted...]
-      </c>
+        <v>1932</v>
+      </c>
+      <c r="M335" s="5"/>
     </row>
     <row r="336">
       <c r="A336" s="5" t="s">
-        <v>1925</v>
+        <v>1933</v>
       </c>
       <c r="B336" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C336" s="5" t="s">
-        <v>143</v>
+        <v>1876</v>
       </c>
       <c r="D336" s="5" t="s">
-        <v>1586</v>
-[...4 lines deleted...]
-        </is>
+        <v>526</v>
+      </c>
+      <c r="E336" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F336" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G336" s="5" t="s">
-        <v>1926</v>
+        <v>1934</v>
       </c>
       <c r="H336" s="5" t="s">
-        <v>1927</v>
+        <v>1935</v>
       </c>
       <c r="I336" s="5" t="s">
-        <v>1928</v>
+        <v>1936</v>
       </c>
       <c r="J336" s="5" t="s">
-        <v>305</v>
+        <v>1937</v>
       </c>
       <c r="K336" s="5" t="s">
-        <v>1929</v>
+        <v>1938</v>
       </c>
       <c r="L336" s="6" t="s">
-        <v>1930</v>
+        <v>1939</v>
       </c>
       <c r="M336" s="5" t="s">
-        <v>1931</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="5" t="s">
-        <v>1932</v>
+        <v>1941</v>
       </c>
       <c r="B337" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C337" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D337" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="D337" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E337" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F337" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G337" s="5" t="s">
-[...12 lines deleted...]
-        <v>1936</v>
+      <c r="G337" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H337" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I337" s="5"/>
+      <c r="J337" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K337" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L337" s="6" t="s">
-        <v>1937</v>
-[...3 lines deleted...]
-      </c>
+        <v>1942</v>
+      </c>
+      <c r="M337" s="5"/>
     </row>
     <row r="338">
       <c r="A338" s="5" t="s">
-        <v>1939</v>
+        <v>1943</v>
       </c>
       <c r="B338" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C338" s="5" t="s">
-        <v>16</v>
+        <v>1876</v>
       </c>
       <c r="D338" s="5" t="s">
-        <v>143</v>
-[...6 lines deleted...]
-      <c r="F338" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="E338" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="G338" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F338" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G338" s="5" t="s">
+        <v>1934</v>
       </c>
       <c r="H338" s="5" t="s">
-        <v>1940</v>
-[...3 lines deleted...]
-      </c>
+        <v>1944</v>
+      </c>
+      <c r="I338" s="5"/>
       <c r="J338" s="5" t="s">
-        <v>305</v>
+        <v>1937</v>
       </c>
       <c r="K338" s="5" t="s">
-        <v>1942</v>
+        <v>1945</v>
       </c>
       <c r="L338" s="6" t="s">
-        <v>1943</v>
+        <v>1946</v>
       </c>
       <c r="M338" s="5" t="s">
-        <v>1944</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="5" t="s">
-        <v>1945</v>
+        <v>1948</v>
       </c>
       <c r="B339" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C339" s="5" t="s">
-        <v>16</v>
+        <v>143</v>
       </c>
       <c r="D339" s="5" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1627</v>
+      </c>
+      <c r="E339" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F339" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G339" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G339" s="5" t="s">
+        <v>1949</v>
       </c>
       <c r="H339" s="5" t="s">
-        <v>1946</v>
+        <v>1950</v>
       </c>
       <c r="I339" s="5" t="s">
-        <v>1947</v>
+        <v>1951</v>
       </c>
       <c r="J339" s="5" t="s">
-        <v>22</v>
+        <v>305</v>
       </c>
       <c r="K339" s="5" t="s">
-        <v>1948</v>
+        <v>1952</v>
       </c>
       <c r="L339" s="6" t="s">
-        <v>1949</v>
+        <v>1953</v>
       </c>
       <c r="M339" s="5" t="s">
-        <v>1950</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="5" t="s">
-        <v>1951</v>
+        <v>1955</v>
       </c>
       <c r="B340" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C340" s="5" t="s">
-        <v>1835</v>
+        <v>1876</v>
       </c>
       <c r="D340" s="5" t="s">
-        <v>1952</v>
+        <v>526</v>
       </c>
       <c r="E340" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F340" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G340" s="5" t="s">
-        <v>1953</v>
+        <v>1934</v>
       </c>
       <c r="H340" s="5" t="s">
-        <v>1954</v>
-[...1 lines deleted...]
-      <c r="I340" s="5"/>
+        <v>1956</v>
+      </c>
+      <c r="I340" s="5" t="s">
+        <v>1957</v>
+      </c>
       <c r="J340" s="5" t="s">
-        <v>1896</v>
+        <v>1937</v>
       </c>
       <c r="K340" s="5" t="s">
-        <v>1955</v>
+        <v>1958</v>
       </c>
       <c r="L340" s="6" t="s">
-        <v>1956</v>
+        <v>1959</v>
       </c>
       <c r="M340" s="5" t="s">
-        <v>1957</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="5" t="s">
-        <v>1958</v>
+        <v>1961</v>
       </c>
       <c r="B341" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C341" s="5" t="s">
-        <v>16</v>
+        <v>1876</v>
       </c>
       <c r="D341" s="5" t="s">
-        <v>143</v>
+        <v>526</v>
       </c>
       <c r="E341" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F341" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G341" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G341" s="5" t="s">
+        <v>1934</v>
       </c>
       <c r="H341" s="5" t="s">
-        <v>1959</v>
-[...3 lines deleted...]
-      </c>
+        <v>1962</v>
+      </c>
+      <c r="I341" s="5"/>
       <c r="J341" s="5" t="s">
-        <v>22</v>
+        <v>1937</v>
       </c>
       <c r="K341" s="5" t="s">
-        <v>1961</v>
+        <v>1963</v>
       </c>
       <c r="L341" s="6" t="s">
-        <v>1962</v>
+        <v>1964</v>
       </c>
       <c r="M341" s="5" t="s">
-        <v>1963</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="5" t="s">
-        <v>1964</v>
+        <v>1966</v>
       </c>
       <c r="B342" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C342" s="5" t="s">
-        <v>1835</v>
+        <v>143</v>
       </c>
       <c r="D342" s="5" t="s">
-        <v>719</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1627</v>
+      </c>
+      <c r="E342" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F342" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G342" s="5" t="s">
-        <v>1965</v>
+        <v>1967</v>
       </c>
       <c r="H342" s="5" t="s">
-        <v>1966</v>
-[...1 lines deleted...]
-      <c r="I342" s="5"/>
+        <v>1968</v>
+      </c>
+      <c r="I342" s="5" t="s">
+        <v>1969</v>
+      </c>
       <c r="J342" s="5" t="s">
-        <v>1896</v>
+        <v>305</v>
       </c>
       <c r="K342" s="5" t="s">
-        <v>1967</v>
+        <v>1970</v>
       </c>
       <c r="L342" s="6" t="s">
-        <v>1968</v>
+        <v>1971</v>
       </c>
       <c r="M342" s="5" t="s">
-        <v>1969</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="5" t="s">
-        <v>1970</v>
+        <v>1973</v>
       </c>
       <c r="B343" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C343" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D343" s="5" t="s">
         <v>143</v>
       </c>
       <c r="E343" s="5" t="s">
-        <v>1722</v>
+        <v>18</v>
       </c>
       <c r="F343" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G343" s="5" t="s">
-        <v>1971</v>
+        <v>1974</v>
       </c>
       <c r="H343" s="5" t="s">
-        <v>1972</v>
-[...1 lines deleted...]
-      <c r="I343" s="5"/>
+        <v>1975</v>
+      </c>
+      <c r="I343" s="5" t="s">
+        <v>1976</v>
+      </c>
       <c r="J343" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K343" s="5" t="s">
-        <v>1973</v>
+        <v>1977</v>
       </c>
       <c r="L343" s="6" t="s">
-        <v>1974</v>
+        <v>1978</v>
       </c>
       <c r="M343" s="5" t="s">
-        <v>1975</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="5" t="s">
-        <v>1976</v>
+        <v>1980</v>
       </c>
       <c r="B344" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C344" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D344" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D344" s="5" t="s">
+        <v>143</v>
       </c>
       <c r="E344" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F344" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F344" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G344" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H344" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H344" s="5" t="s">
+        <v>1981</v>
+      </c>
+      <c r="I344" s="5" t="s">
+        <v>1982</v>
+      </c>
+      <c r="J344" s="5" t="s">
+        <v>305</v>
       </c>
       <c r="K344" s="5" t="s">
-        <v>1977</v>
+        <v>1983</v>
       </c>
       <c r="L344" s="6" t="s">
-        <v>1978</v>
-[...1 lines deleted...]
-      <c r="M344" s="5"/>
+        <v>1984</v>
+      </c>
+      <c r="M344" s="5" t="s">
+        <v>1985</v>
+      </c>
     </row>
     <row r="345">
       <c r="A345" s="5" t="s">
-        <v>1979</v>
+        <v>1986</v>
       </c>
       <c r="B345" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C345" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D345" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D345" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="E345" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F345" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G345" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H345" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H345" s="5" t="s">
+        <v>1987</v>
+      </c>
+      <c r="I345" s="5" t="s">
+        <v>1988</v>
+      </c>
+      <c r="J345" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="K345" s="5" t="s">
-        <v>1977</v>
+        <v>1989</v>
       </c>
       <c r="L345" s="6" t="s">
-        <v>1980</v>
-[...1 lines deleted...]
-      <c r="M345" s="5"/>
+        <v>1990</v>
+      </c>
+      <c r="M345" s="5" t="s">
+        <v>1991</v>
+      </c>
     </row>
     <row r="346">
       <c r="A346" s="5" t="s">
-        <v>1981</v>
+        <v>1992</v>
       </c>
       <c r="B346" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C346" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1876</v>
+      </c>
+      <c r="D346" s="5" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E346" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F346" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G346" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G346" s="5" t="s">
+        <v>1994</v>
+      </c>
+      <c r="H346" s="5" t="s">
+        <v>1995</v>
       </c>
       <c r="I346" s="5"/>
-      <c r="J346" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J346" s="5" t="s">
+        <v>1937</v>
       </c>
       <c r="K346" s="5" t="s">
-        <v>1977</v>
+        <v>1996</v>
       </c>
       <c r="L346" s="6" t="s">
-        <v>1982</v>
-[...1 lines deleted...]
-      <c r="M346" s="5"/>
+        <v>1997</v>
+      </c>
+      <c r="M346" s="5" t="s">
+        <v>1998</v>
+      </c>
     </row>
     <row r="347">
       <c r="A347" s="5" t="s">
-        <v>1983</v>
+        <v>1999</v>
       </c>
       <c r="B347" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C347" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D347" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D347" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="E347" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F347" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G347" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H347" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H347" s="5" t="s">
+        <v>2000</v>
+      </c>
+      <c r="I347" s="5" t="s">
+        <v>2001</v>
+      </c>
+      <c r="J347" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="K347" s="5" t="s">
-        <v>1977</v>
+        <v>2002</v>
       </c>
       <c r="L347" s="6" t="s">
-        <v>1984</v>
-[...1 lines deleted...]
-      <c r="M347" s="5"/>
+        <v>2003</v>
+      </c>
+      <c r="M347" s="5" t="s">
+        <v>2004</v>
+      </c>
     </row>
     <row r="348">
       <c r="A348" s="5" t="s">
-        <v>1985</v>
+        <v>2005</v>
       </c>
       <c r="B348" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C348" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1876</v>
+      </c>
+      <c r="D348" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="E348" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F348" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G348" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G348" s="5" t="s">
+        <v>2006</v>
+      </c>
+      <c r="H348" s="5" t="s">
+        <v>2007</v>
       </c>
       <c r="I348" s="5"/>
-      <c r="J348" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J348" s="5" t="s">
+        <v>1937</v>
       </c>
       <c r="K348" s="5" t="s">
-        <v>1977</v>
+        <v>2008</v>
       </c>
       <c r="L348" s="6" t="s">
-        <v>1986</v>
-[...1 lines deleted...]
-      <c r="M348" s="5"/>
+        <v>2009</v>
+      </c>
+      <c r="M348" s="5" t="s">
+        <v>2010</v>
+      </c>
     </row>
     <row r="349">
       <c r="A349" s="5" t="s">
-        <v>1987</v>
+        <v>2011</v>
       </c>
       <c r="B349" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C349" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D349" s="5" t="s">
         <v>143</v>
       </c>
       <c r="E349" s="5" t="s">
-        <v>1988</v>
+        <v>1763</v>
       </c>
       <c r="F349" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G349" s="5" t="s">
-        <v>1989</v>
+        <v>2012</v>
       </c>
       <c r="H349" s="5" t="s">
-        <v>1990</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I349" s="5"/>
       <c r="J349" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K349" s="5" t="s">
-        <v>1992</v>
+        <v>2014</v>
       </c>
       <c r="L349" s="6" t="s">
-        <v>1993</v>
+        <v>2015</v>
       </c>
       <c r="M349" s="5" t="s">
-        <v>1994</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="5" t="s">
-        <v>1995</v>
+        <v>2017</v>
       </c>
       <c r="B350" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C350" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I350" s="5"/>
       <c r="J350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K350" s="5" t="s">
-        <v>1977</v>
+        <v>2018</v>
       </c>
       <c r="L350" s="6" t="s">
-        <v>1996</v>
+        <v>2019</v>
       </c>
       <c r="M350" s="5"/>
     </row>
     <row r="351">
       <c r="A351" s="5" t="s">
-        <v>1997</v>
+        <v>2020</v>
       </c>
       <c r="B351" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C351" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D351" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E351" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F351" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G351" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H351" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I351" s="5"/>
       <c r="J351" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K351" s="5" t="s">
-        <v>1977</v>
+        <v>2018</v>
       </c>
       <c r="L351" s="6" t="s">
-        <v>1998</v>
+        <v>2021</v>
       </c>
       <c r="M351" s="5"/>
     </row>
     <row r="352">
       <c r="A352" s="5" t="s">
-        <v>1999</v>
+        <v>2022</v>
       </c>
       <c r="B352" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C352" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I352" s="5"/>
       <c r="J352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K352" s="5" t="s">
-        <v>1977</v>
+        <v>2018</v>
       </c>
       <c r="L352" s="6" t="s">
-        <v>2000</v>
+        <v>2023</v>
       </c>
       <c r="M352" s="5"/>
     </row>
     <row r="353">
       <c r="A353" s="5" t="s">
-        <v>2001</v>
+        <v>2024</v>
       </c>
       <c r="B353" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C353" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I353" s="5"/>
       <c r="J353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K353" s="5" t="s">
-        <v>1977</v>
+        <v>2018</v>
       </c>
       <c r="L353" s="6" t="s">
-        <v>2002</v>
+        <v>2025</v>
       </c>
       <c r="M353" s="5"/>
     </row>
     <row r="354">
       <c r="A354" s="5" t="s">
-        <v>2003</v>
+        <v>2026</v>
       </c>
       <c r="B354" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C354" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I354" s="5"/>
       <c r="J354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K354" s="5" t="s">
-        <v>1977</v>
+        <v>2018</v>
       </c>
       <c r="L354" s="6" t="s">
-        <v>2004</v>
+        <v>2027</v>
       </c>
       <c r="M354" s="5"/>
     </row>
     <row r="355">
       <c r="A355" s="5" t="s">
-        <v>2005</v>
+        <v>2028</v>
       </c>
       <c r="B355" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C355" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D355" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D355" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="E355" s="5" t="s">
+        <v>2029</v>
       </c>
       <c r="F355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G355" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G355" s="5" t="s">
+        <v>2030</v>
+      </c>
+      <c r="H355" s="5" t="s">
+        <v>2031</v>
+      </c>
+      <c r="I355" s="5" t="s">
+        <v>2032</v>
+      </c>
+      <c r="J355" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="K355" s="5" t="s">
-        <v>1977</v>
+        <v>2033</v>
       </c>
       <c r="L355" s="6" t="s">
-        <v>2006</v>
-[...1 lines deleted...]
-      <c r="M355" s="5"/>
+        <v>2034</v>
+      </c>
+      <c r="M355" s="5" t="s">
+        <v>2035</v>
+      </c>
     </row>
     <row r="356">
       <c r="A356" s="5" t="s">
-        <v>2007</v>
+        <v>2036</v>
       </c>
       <c r="B356" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C356" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I356" s="5"/>
       <c r="J356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K356" s="5" t="s">
-        <v>2008</v>
+        <v>2018</v>
       </c>
       <c r="L356" s="6" t="s">
-        <v>2009</v>
+        <v>2037</v>
       </c>
       <c r="M356" s="5"/>
     </row>
     <row r="357">
       <c r="A357" s="5" t="s">
-        <v>2010</v>
+        <v>2038</v>
       </c>
       <c r="B357" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C357" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I357" s="5"/>
       <c r="J357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K357" s="5" t="s">
-        <v>2008</v>
+        <v>2018</v>
       </c>
       <c r="L357" s="6" t="s">
-        <v>2011</v>
+        <v>2039</v>
       </c>
       <c r="M357" s="5"/>
     </row>
     <row r="358">
       <c r="A358" s="5" t="s">
-        <v>2012</v>
+        <v>2040</v>
       </c>
       <c r="B358" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C358" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I358" s="5"/>
       <c r="J358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K358" s="5" t="s">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="L358" s="6" t="s">
-        <v>2014</v>
+        <v>2041</v>
       </c>
       <c r="M358" s="5"/>
     </row>
     <row r="359">
       <c r="A359" s="5" t="s">
-        <v>2015</v>
+        <v>2042</v>
       </c>
       <c r="B359" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C359" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I359" s="5"/>
       <c r="J359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K359" s="5" t="s">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="L359" s="6" t="s">
-        <v>2017</v>
+        <v>2043</v>
       </c>
       <c r="M359" s="5"/>
     </row>
     <row r="360">
       <c r="A360" s="5" t="s">
-        <v>2018</v>
+        <v>2044</v>
       </c>
       <c r="B360" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C360" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I360" s="5"/>
       <c r="J360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K360" s="5" t="s">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="L360" s="6" t="s">
-        <v>2019</v>
+        <v>2045</v>
       </c>
       <c r="M360" s="5"/>
     </row>
     <row r="361">
       <c r="A361" s="5" t="s">
-        <v>2020</v>
+        <v>2046</v>
       </c>
       <c r="B361" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C361" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D361" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E361" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F361" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G361" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H361" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I361" s="5"/>
       <c r="J361" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K361" s="5" t="s">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="L361" s="6" t="s">
-        <v>2021</v>
+        <v>2047</v>
       </c>
       <c r="M361" s="5"/>
     </row>
     <row r="362">
       <c r="A362" s="5" t="s">
-        <v>2022</v>
+        <v>2048</v>
       </c>
       <c r="B362" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C362" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D362" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E362" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F362" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G362" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H362" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I362" s="5"/>
       <c r="J362" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K362" s="5" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="L362" s="6" t="s">
-        <v>2023</v>
+        <v>2050</v>
       </c>
       <c r="M362" s="5"/>
     </row>
     <row r="363">
       <c r="A363" s="5" t="s">
-        <v>2024</v>
+        <v>2051</v>
       </c>
       <c r="B363" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C363" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I363" s="5"/>
       <c r="J363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K363" s="5" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="L363" s="6" t="s">
-        <v>2025</v>
+        <v>2052</v>
       </c>
       <c r="M363" s="5"/>
     </row>
     <row r="364">
       <c r="A364" s="5" t="s">
-        <v>2026</v>
+        <v>2053</v>
       </c>
       <c r="B364" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C364" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D364" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E364" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F364" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G364" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H364" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I364" s="5"/>
       <c r="J364" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K364" s="5" t="s">
-        <v>2016</v>
+        <v>2054</v>
       </c>
       <c r="L364" s="6" t="s">
-        <v>2027</v>
+        <v>2055</v>
       </c>
       <c r="M364" s="5"/>
     </row>
     <row r="365">
       <c r="A365" s="5" t="s">
-        <v>2028</v>
+        <v>2056</v>
       </c>
       <c r="B365" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C365" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D365" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E365" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F365" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G365" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H365" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I365" s="5"/>
       <c r="J365" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K365" s="5" t="s">
-        <v>2016</v>
+        <v>2057</v>
       </c>
       <c r="L365" s="6" t="s">
-        <v>2029</v>
+        <v>2058</v>
       </c>
       <c r="M365" s="5"/>
     </row>
     <row r="366">
       <c r="A366" s="5" t="s">
-        <v>2030</v>
+        <v>2059</v>
       </c>
       <c r="B366" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C366" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D366" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E366" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F366" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G366" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H366" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I366" s="5"/>
       <c r="J366" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K366" s="5" t="s">
-        <v>2016</v>
+        <v>2057</v>
       </c>
       <c r="L366" s="6" t="s">
-        <v>2031</v>
+        <v>2060</v>
       </c>
       <c r="M366" s="5"/>
     </row>
     <row r="367">
       <c r="A367" s="5" t="s">
-        <v>2032</v>
+        <v>2061</v>
       </c>
       <c r="B367" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C367" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D367" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E367" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F367" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G367" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H367" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I367" s="5"/>
       <c r="J367" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K367" s="5" t="s">
-        <v>2016</v>
+        <v>2057</v>
       </c>
       <c r="L367" s="6" t="s">
-        <v>2033</v>
+        <v>2062</v>
       </c>
       <c r="M367" s="5"/>
     </row>
     <row r="368">
       <c r="A368" s="5" t="s">
-        <v>2034</v>
+        <v>2063</v>
       </c>
       <c r="B368" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C368" s="5" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>1586</v>
+        <v>16</v>
+      </c>
+      <c r="D368" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E368" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F368" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G368" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H368" s="5" t="s">
-[...6 lines deleted...]
-        <v>305</v>
+      <c r="H368" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I368" s="5"/>
+      <c r="J368" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K368" s="5" t="s">
-        <v>2037</v>
+        <v>2057</v>
       </c>
       <c r="L368" s="6" t="s">
-        <v>2038</v>
-[...3 lines deleted...]
-      </c>
+        <v>2064</v>
+      </c>
+      <c r="M368" s="5"/>
     </row>
     <row r="369">
       <c r="A369" s="5" t="s">
-        <v>2040</v>
+        <v>2065</v>
       </c>
       <c r="B369" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C369" s="5" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>1586</v>
+        <v>16</v>
+      </c>
+      <c r="D369" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G369" s="5" t="s">
-[...9 lines deleted...]
-        <v>305</v>
+      <c r="G369" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H369" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I369" s="5"/>
+      <c r="J369" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K369" s="5" t="s">
-        <v>2044</v>
+        <v>2057</v>
       </c>
       <c r="L369" s="6" t="s">
-        <v>2045</v>
-[...3 lines deleted...]
-      </c>
+        <v>2066</v>
+      </c>
+      <c r="M369" s="5"/>
     </row>
     <row r="370">
       <c r="A370" s="5" t="s">
-        <v>2047</v>
+        <v>2067</v>
       </c>
       <c r="B370" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C370" s="5" t="s">
-        <v>1586</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D370" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E370" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G370" s="5" t="s">
-[...9 lines deleted...]
-        <v>2051</v>
+      <c r="G370" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H370" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I370" s="5"/>
+      <c r="J370" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K370" s="5" t="s">
-        <v>2052</v>
+        <v>2057</v>
       </c>
       <c r="L370" s="6" t="s">
-        <v>2053</v>
-[...3 lines deleted...]
-      </c>
+        <v>2068</v>
+      </c>
+      <c r="M370" s="5"/>
     </row>
     <row r="371">
       <c r="A371" s="5" t="s">
-        <v>2055</v>
+        <v>2069</v>
       </c>
       <c r="B371" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C371" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D371" s="5" t="s">
-[...3 lines deleted...]
-        <v>2056</v>
+      <c r="D371" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E371" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F371" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G371" s="5" t="s">
+      <c r="G371" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H371" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I371" s="5"/>
+      <c r="J371" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K371" s="5" t="s">
         <v>2057</v>
       </c>
-      <c r="H371" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L371" s="6" t="s">
-        <v>2061</v>
-[...3 lines deleted...]
-      </c>
+        <v>2070</v>
+      </c>
+      <c r="M371" s="5"/>
     </row>
     <row r="372">
       <c r="A372" s="5" t="s">
-        <v>2063</v>
+        <v>2071</v>
       </c>
       <c r="B372" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C372" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H372" s="5" t="s">
-        <v>2064</v>
+      <c r="H372" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I372" s="5"/>
       <c r="J372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K372" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K372" s="5" t="s">
+        <v>2057</v>
       </c>
       <c r="L372" s="6" t="s">
-        <v>2065</v>
+        <v>2072</v>
       </c>
       <c r="M372" s="5"/>
     </row>
     <row r="373">
       <c r="A373" s="5" t="s">
-        <v>2066</v>
+        <v>2073</v>
       </c>
       <c r="B373" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C373" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H373" s="5" t="s">
-        <v>2067</v>
+      <c r="H373" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I373" s="5"/>
       <c r="J373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K373" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K373" s="5" t="s">
+        <v>2057</v>
       </c>
       <c r="L373" s="6" t="s">
-        <v>2068</v>
+        <v>2074</v>
       </c>
       <c r="M373" s="5"/>
     </row>
     <row r="374">
       <c r="A374" s="5" t="s">
-        <v>2069</v>
+        <v>2075</v>
       </c>
       <c r="B374" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C374" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>143</v>
+      </c>
+      <c r="D374" s="5" t="s">
+        <v>1627</v>
       </c>
       <c r="E374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H374" s="5" t="s">
-        <v>2070</v>
-[...10 lines deleted...]
-        </is>
+        <v>2076</v>
+      </c>
+      <c r="I374" s="5" t="s">
+        <v>2077</v>
+      </c>
+      <c r="J374" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="K374" s="5" t="s">
+        <v>2078</v>
       </c>
       <c r="L374" s="6" t="s">
-        <v>2071</v>
-[...1 lines deleted...]
-      <c r="M374" s="5"/>
+        <v>2079</v>
+      </c>
+      <c r="M374" s="5" t="s">
+        <v>2080</v>
+      </c>
     </row>
     <row r="375">
       <c r="A375" s="5" t="s">
-        <v>2072</v>
+        <v>2081</v>
       </c>
       <c r="B375" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C375" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>143</v>
+      </c>
+      <c r="D375" s="5" t="s">
+        <v>1627</v>
       </c>
       <c r="E375" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F375" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G375" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G375" s="5" t="s">
+        <v>2082</v>
       </c>
       <c r="H375" s="5" t="s">
-        <v>2073</v>
-[...10 lines deleted...]
-        </is>
+        <v>2083</v>
+      </c>
+      <c r="I375" s="5" t="s">
+        <v>2084</v>
+      </c>
+      <c r="J375" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="K375" s="5" t="s">
+        <v>2085</v>
       </c>
       <c r="L375" s="6" t="s">
-        <v>2074</v>
-[...1 lines deleted...]
-      <c r="M375" s="5"/>
+        <v>2086</v>
+      </c>
+      <c r="M375" s="5" t="s">
+        <v>2087</v>
+      </c>
     </row>
     <row r="376">
       <c r="A376" s="5" t="s">
-        <v>2075</v>
+        <v>2088</v>
       </c>
       <c r="B376" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C376" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1627</v>
+      </c>
+      <c r="D376" s="5" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E376" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F376" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G376" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G376" s="5" t="s">
+        <v>2089</v>
       </c>
       <c r="H376" s="5" t="s">
-        <v>2076</v>
-[...10 lines deleted...]
-        </is>
+        <v>2090</v>
+      </c>
+      <c r="I376" s="5" t="s">
+        <v>2091</v>
+      </c>
+      <c r="J376" s="5" t="s">
+        <v>2092</v>
+      </c>
+      <c r="K376" s="5" t="s">
+        <v>2093</v>
       </c>
       <c r="L376" s="6" t="s">
-        <v>2077</v>
-[...1 lines deleted...]
-      <c r="M376" s="5"/>
+        <v>2094</v>
+      </c>
+      <c r="M376" s="5" t="s">
+        <v>2095</v>
+      </c>
     </row>
     <row r="377">
       <c r="A377" s="5" t="s">
-        <v>2078</v>
+        <v>2096</v>
       </c>
       <c r="B377" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C377" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D377" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D377" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="E377" s="5" t="s">
+        <v>2097</v>
       </c>
       <c r="F377" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G377" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G377" s="5" t="s">
+        <v>2098</v>
       </c>
       <c r="H377" s="5" t="s">
-        <v>2079</v>
-[...10 lines deleted...]
-        </is>
+        <v>2099</v>
+      </c>
+      <c r="I377" s="5" t="s">
+        <v>2100</v>
+      </c>
+      <c r="J377" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K377" s="5" t="s">
+        <v>2101</v>
       </c>
       <c r="L377" s="6" t="s">
-        <v>2080</v>
-[...1 lines deleted...]
-      <c r="M377" s="5"/>
+        <v>2102</v>
+      </c>
+      <c r="M377" s="5" t="s">
+        <v>2103</v>
+      </c>
     </row>
     <row r="378">
       <c r="A378" s="5" t="s">
-        <v>2081</v>
+        <v>2104</v>
       </c>
       <c r="B378" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C378" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D378" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E378" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F378" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G378" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H378" s="5" t="s">
-        <v>2082</v>
+        <v>2105</v>
       </c>
       <c r="I378" s="5"/>
       <c r="J378" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K378" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L378" s="6" t="s">
-        <v>2083</v>
+        <v>2106</v>
       </c>
       <c r="M378" s="5"/>
     </row>
     <row r="379">
       <c r="A379" s="5" t="s">
-        <v>2084</v>
+        <v>2107</v>
       </c>
       <c r="B379" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C379" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D379" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E379" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F379" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G379" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H379" s="5" t="s">
-        <v>2085</v>
+        <v>2108</v>
       </c>
       <c r="I379" s="5"/>
       <c r="J379" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K379" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L379" s="6" t="s">
-        <v>2086</v>
+        <v>2109</v>
       </c>
       <c r="M379" s="5"/>
     </row>
     <row r="380">
       <c r="A380" s="5" t="s">
-        <v>2087</v>
+        <v>2110</v>
       </c>
       <c r="B380" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C380" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D380" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E380" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F380" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G380" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H380" s="5" t="s">
-        <v>2088</v>
+        <v>2111</v>
       </c>
       <c r="I380" s="5"/>
       <c r="J380" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K380" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L380" s="6" t="s">
-        <v>2089</v>
+        <v>2112</v>
       </c>
       <c r="M380" s="5"/>
     </row>
     <row r="381">
       <c r="A381" s="5" t="s">
-        <v>2087</v>
+        <v>2113</v>
       </c>
       <c r="B381" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C381" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D381" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E381" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F381" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G381" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H381" s="5" t="s">
-        <v>2090</v>
+        <v>2114</v>
       </c>
       <c r="I381" s="5"/>
       <c r="J381" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K381" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L381" s="6" t="s">
-        <v>2091</v>
+        <v>2115</v>
       </c>
       <c r="M381" s="5"/>
     </row>
     <row r="382">
       <c r="A382" s="5" t="s">
-        <v>2092</v>
+        <v>2116</v>
       </c>
       <c r="B382" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C382" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D382" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E382" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F382" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G382" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H382" s="5" t="s">
-        <v>2093</v>
+        <v>2117</v>
       </c>
       <c r="I382" s="5"/>
       <c r="J382" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K382" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L382" s="6" t="s">
-        <v>2094</v>
+        <v>2118</v>
       </c>
       <c r="M382" s="5"/>
     </row>
     <row r="383">
       <c r="A383" s="5" t="s">
-        <v>2095</v>
+        <v>2119</v>
       </c>
       <c r="B383" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C383" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H383" s="5" t="s">
-        <v>2096</v>
+        <v>2120</v>
       </c>
       <c r="I383" s="5"/>
       <c r="J383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L383" s="6" t="s">
-        <v>2097</v>
+        <v>2121</v>
       </c>
       <c r="M383" s="5"/>
     </row>
     <row r="384">
       <c r="A384" s="5" t="s">
-        <v>2098</v>
+        <v>2122</v>
       </c>
       <c r="B384" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C384" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D384" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E384" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F384" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G384" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H384" s="5" t="s">
-        <v>2099</v>
+        <v>2123</v>
       </c>
       <c r="I384" s="5"/>
       <c r="J384" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K384" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L384" s="6" t="s">
-        <v>2100</v>
+        <v>2124</v>
       </c>
       <c r="M384" s="5"/>
     </row>
     <row r="385">
       <c r="A385" s="5" t="s">
-        <v>2101</v>
+        <v>2125</v>
       </c>
       <c r="B385" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C385" s="5" t="s">
-        <v>2102</v>
-[...1 lines deleted...]
-      <c r="D385" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="D385" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E385" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F385" s="5" t="s">
-[...3 lines deleted...]
-        <v>2104</v>
+      <c r="F385" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G385" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H385" s="5" t="s">
-        <v>2105</v>
-[...8 lines deleted...]
-        <v>2107</v>
+        <v>2126</v>
+      </c>
+      <c r="I385" s="5"/>
+      <c r="J385" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K385" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L385" s="6" t="s">
-        <v>2108</v>
-[...3 lines deleted...]
-      </c>
+        <v>2127</v>
+      </c>
+      <c r="M385" s="5"/>
     </row>
     <row r="386">
       <c r="A386" s="5" t="s">
-        <v>2110</v>
+        <v>2128</v>
       </c>
       <c r="B386" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C386" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D386" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E386" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F386" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G386" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H386" s="5" t="s">
-        <v>2111</v>
+        <v>2129</v>
       </c>
       <c r="I386" s="5"/>
       <c r="J386" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K386" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L386" s="6" t="s">
-        <v>2112</v>
+        <v>2130</v>
       </c>
       <c r="M386" s="5"/>
     </row>
     <row r="387">
       <c r="A387" s="5" t="s">
-        <v>2113</v>
+        <v>2128</v>
       </c>
       <c r="B387" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C387" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D387" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E387" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F387" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G387" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H387" s="5" t="s">
-        <v>2114</v>
+        <v>2131</v>
       </c>
       <c r="I387" s="5"/>
       <c r="J387" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K387" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L387" s="6" t="s">
-        <v>2115</v>
+        <v>2132</v>
       </c>
       <c r="M387" s="5"/>
     </row>
     <row r="388">
       <c r="A388" s="5" t="s">
-        <v>2116</v>
+        <v>2133</v>
       </c>
       <c r="B388" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C388" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D388" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E388" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F388" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G388" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H388" s="5" t="s">
-        <v>2117</v>
+        <v>2134</v>
       </c>
       <c r="I388" s="5"/>
       <c r="J388" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K388" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L388" s="6" t="s">
-        <v>2118</v>
+        <v>2135</v>
       </c>
       <c r="M388" s="5"/>
     </row>
     <row r="389">
       <c r="A389" s="5" t="s">
-        <v>2119</v>
+        <v>2136</v>
       </c>
       <c r="B389" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C389" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H389" s="5" t="s">
-        <v>2120</v>
+        <v>2137</v>
       </c>
       <c r="I389" s="5"/>
       <c r="J389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L389" s="6" t="s">
-        <v>2121</v>
+        <v>2138</v>
       </c>
       <c r="M389" s="5"/>
     </row>
     <row r="390">
       <c r="A390" s="5" t="s">
-        <v>2122</v>
+        <v>2139</v>
       </c>
       <c r="B390" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C390" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H390" s="5" t="s">
-        <v>2123</v>
+        <v>2140</v>
       </c>
       <c r="I390" s="5"/>
       <c r="J390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L390" s="6" t="s">
-        <v>2124</v>
+        <v>2141</v>
       </c>
       <c r="M390" s="5"/>
     </row>
     <row r="391">
       <c r="A391" s="5" t="s">
-        <v>2125</v>
+        <v>2142</v>
       </c>
       <c r="B391" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C391" s="5" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D391" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D391" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E391" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F391" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F391" s="5" t="s">
+        <v>2144</v>
+      </c>
+      <c r="G391" s="5" t="s">
+        <v>2145</v>
       </c>
       <c r="H391" s="5" t="s">
-        <v>2126</v>
-[...10 lines deleted...]
-        </is>
+        <v>2146</v>
+      </c>
+      <c r="I391" s="5" t="s">
+        <v>2147</v>
+      </c>
+      <c r="J391" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K391" s="5" t="s">
+        <v>2148</v>
       </c>
       <c r="L391" s="6" t="s">
-        <v>2127</v>
-[...1 lines deleted...]
-      <c r="M391" s="5"/>
+        <v>2149</v>
+      </c>
+      <c r="M391" s="5" t="s">
+        <v>2150</v>
+      </c>
     </row>
     <row r="392">
       <c r="A392" s="5" t="s">
-        <v>2128</v>
+        <v>2151</v>
       </c>
       <c r="B392" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C392" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D392" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E392" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F392" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G392" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H392" s="5" t="s">
-        <v>2129</v>
+        <v>2152</v>
       </c>
       <c r="I392" s="5"/>
       <c r="J392" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K392" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L392" s="6" t="s">
-        <v>2130</v>
+        <v>2153</v>
       </c>
       <c r="M392" s="5"/>
     </row>
     <row r="393">
       <c r="A393" s="5" t="s">
-        <v>2131</v>
+        <v>2154</v>
       </c>
       <c r="B393" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C393" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D393" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E393" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F393" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G393" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H393" s="5" t="s">
-        <v>2132</v>
+        <v>2155</v>
       </c>
       <c r="I393" s="5"/>
       <c r="J393" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K393" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L393" s="6" t="s">
-        <v>2133</v>
+        <v>2156</v>
       </c>
       <c r="M393" s="5"/>
     </row>
     <row r="394">
       <c r="A394" s="5" t="s">
-        <v>2134</v>
+        <v>2157</v>
       </c>
       <c r="B394" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C394" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H394" s="5" t="s">
-        <v>2135</v>
+        <v>2158</v>
       </c>
       <c r="I394" s="5"/>
       <c r="J394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L394" s="6" t="s">
-        <v>2136</v>
+        <v>2159</v>
       </c>
       <c r="M394" s="5"/>
     </row>
     <row r="395">
       <c r="A395" s="5" t="s">
-        <v>2137</v>
+        <v>2160</v>
       </c>
       <c r="B395" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C395" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D395" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E395" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F395" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G395" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H395" s="5" t="s">
-        <v>2138</v>
+        <v>2161</v>
       </c>
       <c r="I395" s="5"/>
       <c r="J395" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K395" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L395" s="6" t="s">
-        <v>2139</v>
+        <v>2162</v>
       </c>
       <c r="M395" s="5"/>
     </row>
     <row r="396">
       <c r="A396" s="5" t="s">
-        <v>2140</v>
+        <v>2163</v>
       </c>
       <c r="B396" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C396" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D396" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E396" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F396" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G396" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H396" s="5" t="s">
-        <v>2141</v>
+        <v>2164</v>
       </c>
       <c r="I396" s="5"/>
       <c r="J396" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K396" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L396" s="6" t="s">
-        <v>2142</v>
+        <v>2165</v>
       </c>
       <c r="M396" s="5"/>
     </row>
     <row r="397">
       <c r="A397" s="5" t="s">
-        <v>2143</v>
+        <v>2166</v>
       </c>
       <c r="B397" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C397" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D397" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E397" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F397" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G397" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H397" s="5" t="s">
-        <v>2144</v>
+        <v>2167</v>
       </c>
       <c r="I397" s="5"/>
       <c r="J397" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K397" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L397" s="6" t="s">
-        <v>2145</v>
+        <v>2168</v>
       </c>
       <c r="M397" s="5"/>
     </row>
     <row r="398">
       <c r="A398" s="5" t="s">
-        <v>2146</v>
+        <v>2169</v>
       </c>
       <c r="B398" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C398" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D398" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="D398" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E398" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F398" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G398" s="5" t="s">
-        <v>2147</v>
+      <c r="G398" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H398" s="5" t="s">
-        <v>2148</v>
-[...8 lines deleted...]
-        <v>2150</v>
+        <v>2170</v>
+      </c>
+      <c r="I398" s="5"/>
+      <c r="J398" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K398" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L398" s="6" t="s">
-        <v>2151</v>
-[...3 lines deleted...]
-      </c>
+        <v>2171</v>
+      </c>
+      <c r="M398" s="5"/>
     </row>
     <row r="399">
       <c r="A399" s="5" t="s">
-        <v>2153</v>
+        <v>2172</v>
       </c>
       <c r="B399" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C399" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D399" s="5" t="s">
-[...3 lines deleted...]
-        <v>493</v>
+      <c r="D399" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E399" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F399" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G399" s="5" t="s">
-        <v>2154</v>
+      <c r="G399" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H399" s="5" t="s">
-        <v>2155</v>
-[...8 lines deleted...]
-        <v>2158</v>
+        <v>2173</v>
+      </c>
+      <c r="I399" s="5"/>
+      <c r="J399" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K399" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L399" s="6" t="s">
-        <v>2159</v>
-[...3 lines deleted...]
-      </c>
+        <v>2174</v>
+      </c>
+      <c r="M399" s="5"/>
     </row>
     <row r="400">
       <c r="A400" s="5" t="s">
-        <v>2161</v>
+        <v>2175</v>
       </c>
       <c r="B400" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C400" s="5" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>719</v>
+        <v>16</v>
+      </c>
+      <c r="D400" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E400" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F400" s="5" t="s">
-        <v>2162</v>
+      <c r="F400" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G400" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H400" s="5" t="s">
-        <v>2163</v>
-[...8 lines deleted...]
-        <v>2166</v>
+        <v>2176</v>
+      </c>
+      <c r="I400" s="5"/>
+      <c r="J400" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K400" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L400" s="6" t="s">
-        <v>2167</v>
-[...3 lines deleted...]
-      </c>
+        <v>2177</v>
+      </c>
+      <c r="M400" s="5"/>
     </row>
     <row r="401">
       <c r="A401" s="5" t="s">
-        <v>2169</v>
+        <v>2178</v>
       </c>
       <c r="B401" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C401" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D401" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E401" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F401" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G401" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H401" s="5" t="s">
-        <v>2170</v>
+        <v>2179</v>
       </c>
       <c r="I401" s="5"/>
       <c r="J401" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K401" s="5" t="s">
-        <v>2171</v>
+      <c r="K401" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L401" s="6" t="s">
-        <v>2172</v>
+        <v>2180</v>
       </c>
       <c r="M401" s="5"/>
     </row>
     <row r="402">
       <c r="A402" s="5" t="s">
-        <v>2173</v>
+        <v>2181</v>
       </c>
       <c r="B402" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C402" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D402" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E402" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F402" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G402" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H402" s="5" t="s">
-        <v>2174</v>
+        <v>2182</v>
       </c>
       <c r="I402" s="5"/>
       <c r="J402" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K402" s="5" t="s">
-        <v>2175</v>
+      <c r="K402" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L402" s="6" t="s">
-        <v>2176</v>
+        <v>2183</v>
       </c>
       <c r="M402" s="5"/>
     </row>
     <row r="403">
       <c r="A403" s="5" t="s">
-        <v>2177</v>
+        <v>2184</v>
       </c>
       <c r="B403" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C403" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D403" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E403" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F403" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G403" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H403" s="5" t="s">
-        <v>2178</v>
+        <v>2185</v>
       </c>
       <c r="I403" s="5"/>
       <c r="J403" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K403" s="5" t="s">
-        <v>2179</v>
+      <c r="K403" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L403" s="6" t="s">
-        <v>2180</v>
+        <v>2186</v>
       </c>
       <c r="M403" s="5"/>
     </row>
     <row r="404">
       <c r="A404" s="5" t="s">
-        <v>2181</v>
+        <v>2187</v>
       </c>
       <c r="B404" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C404" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D404" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D404" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="E404" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F404" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G404" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G404" s="5" t="s">
+        <v>2188</v>
       </c>
       <c r="H404" s="5" t="s">
-        <v>2182</v>
-[...5 lines deleted...]
-        </is>
+        <v>2189</v>
+      </c>
+      <c r="I404" s="5" t="s">
+        <v>2190</v>
+      </c>
+      <c r="J404" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="K404" s="5" t="s">
-        <v>2179</v>
+        <v>2191</v>
       </c>
       <c r="L404" s="6" t="s">
-        <v>2183</v>
-[...1 lines deleted...]
-      <c r="M404" s="5"/>
+        <v>2192</v>
+      </c>
+      <c r="M404" s="5" t="s">
+        <v>2193</v>
+      </c>
     </row>
     <row r="405">
       <c r="A405" s="5" t="s">
-        <v>2184</v>
+        <v>2194</v>
       </c>
       <c r="B405" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C405" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D405" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D405" s="5" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E405" s="5" t="s">
+        <v>493</v>
       </c>
       <c r="F405" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G405" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G405" s="5" t="s">
+        <v>2195</v>
+      </c>
+      <c r="H405" s="5" t="s">
+        <v>2196</v>
+      </c>
+      <c r="I405" s="5" t="s">
+        <v>2197</v>
+      </c>
+      <c r="J405" s="5" t="s">
+        <v>2198</v>
       </c>
       <c r="K405" s="5" t="s">
-        <v>2179</v>
+        <v>2199</v>
       </c>
       <c r="L405" s="6" t="s">
-        <v>2185</v>
-[...1 lines deleted...]
-      <c r="M405" s="5"/>
+        <v>2200</v>
+      </c>
+      <c r="M405" s="5" t="s">
+        <v>2201</v>
+      </c>
     </row>
     <row r="406">
       <c r="A406" s="5" t="s">
-        <v>2186</v>
+        <v>2202</v>
       </c>
       <c r="B406" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C406" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>231</v>
+      </c>
+      <c r="D406" s="5" t="s">
+        <v>526</v>
       </c>
       <c r="E406" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F406" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F406" s="5" t="s">
+        <v>2203</v>
       </c>
       <c r="G406" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H406" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H406" s="5" t="s">
+        <v>2204</v>
+      </c>
+      <c r="I406" s="5" t="s">
+        <v>2205</v>
+      </c>
+      <c r="J406" s="5" t="s">
+        <v>2206</v>
       </c>
       <c r="K406" s="5" t="s">
-        <v>2179</v>
+        <v>2207</v>
       </c>
       <c r="L406" s="6" t="s">
-        <v>2187</v>
-[...1 lines deleted...]
-      <c r="M406" s="5"/>
+        <v>2208</v>
+      </c>
+      <c r="M406" s="5" t="s">
+        <v>2209</v>
+      </c>
     </row>
     <row r="407">
       <c r="A407" s="5" t="s">
-        <v>2188</v>
+        <v>2210</v>
       </c>
       <c r="B407" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C407" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D407" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E407" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F407" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G407" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H407" s="5" t="s">
-        <v>2189</v>
+        <v>2211</v>
       </c>
       <c r="I407" s="5"/>
       <c r="J407" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K407" s="5" t="s">
-        <v>2179</v>
+        <v>2212</v>
       </c>
       <c r="L407" s="6" t="s">
-        <v>2190</v>
+        <v>2213</v>
       </c>
       <c r="M407" s="5"/>
     </row>
     <row r="408">
       <c r="A408" s="5" t="s">
-        <v>2191</v>
+        <v>2214</v>
       </c>
       <c r="B408" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C408" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D408" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E408" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F408" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G408" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H408" s="5" t="s">
-        <v>2192</v>
+        <v>2215</v>
       </c>
       <c r="I408" s="5"/>
       <c r="J408" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K408" s="5" t="s">
-        <v>2179</v>
+        <v>2216</v>
       </c>
       <c r="L408" s="6" t="s">
-        <v>2193</v>
+        <v>2217</v>
       </c>
       <c r="M408" s="5"/>
     </row>
     <row r="409">
       <c r="A409" s="5" t="s">
-        <v>2194</v>
+        <v>2218</v>
       </c>
       <c r="B409" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C409" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D409" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E409" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F409" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G409" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H409" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H409" s="5" t="s">
+        <v>2219</v>
       </c>
       <c r="I409" s="5"/>
       <c r="J409" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K409" s="5" t="s">
-        <v>2179</v>
+        <v>2220</v>
       </c>
       <c r="L409" s="6" t="s">
-        <v>2195</v>
+        <v>2221</v>
       </c>
       <c r="M409" s="5"/>
     </row>
     <row r="410">
       <c r="A410" s="5" t="s">
-        <v>2196</v>
+        <v>2222</v>
       </c>
       <c r="B410" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C410" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D410" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E410" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F410" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G410" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H410" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H410" s="5" t="s">
+        <v>2223</v>
       </c>
       <c r="I410" s="5"/>
       <c r="J410" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K410" s="5" t="s">
-        <v>2179</v>
+        <v>2220</v>
       </c>
       <c r="L410" s="6" t="s">
-        <v>2197</v>
+        <v>2224</v>
       </c>
       <c r="M410" s="5"/>
     </row>
     <row r="411">
       <c r="A411" s="5" t="s">
-        <v>2198</v>
+        <v>2225</v>
       </c>
       <c r="B411" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C411" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D411" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E411" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F411" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G411" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H411" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I411" s="5"/>
       <c r="J411" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K411" s="5" t="s">
-        <v>2179</v>
+        <v>2220</v>
       </c>
       <c r="L411" s="6" t="s">
-        <v>2199</v>
+        <v>2226</v>
       </c>
       <c r="M411" s="5"/>
     </row>
     <row r="412">
       <c r="A412" s="5" t="s">
-        <v>2200</v>
+        <v>2227</v>
       </c>
       <c r="B412" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C412" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D412" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E412" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F412" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G412" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H412" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I412" s="5"/>
       <c r="J412" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K412" s="5" t="s">
-        <v>2179</v>
+        <v>2220</v>
       </c>
       <c r="L412" s="6" t="s">
-        <v>2201</v>
+        <v>2228</v>
       </c>
       <c r="M412" s="5"/>
     </row>
     <row r="413">
       <c r="A413" s="5" t="s">
-        <v>2202</v>
+        <v>2229</v>
       </c>
       <c r="B413" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C413" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D413" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E413" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F413" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G413" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H413" s="5" t="s">
-        <v>2203</v>
+        <v>2230</v>
       </c>
       <c r="I413" s="5"/>
       <c r="J413" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K413" s="5" t="s">
-        <v>2179</v>
+        <v>2220</v>
       </c>
       <c r="L413" s="6" t="s">
-        <v>2204</v>
+        <v>2231</v>
       </c>
       <c r="M413" s="5"/>
     </row>
     <row r="414">
       <c r="A414" s="5" t="s">
-        <v>2205</v>
+        <v>2232</v>
       </c>
       <c r="B414" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C414" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D414" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E414" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F414" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G414" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H414" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H414" s="5" t="s">
+        <v>2233</v>
       </c>
       <c r="I414" s="5"/>
       <c r="J414" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K414" s="5" t="s">
-        <v>2179</v>
+        <v>2220</v>
       </c>
       <c r="L414" s="6" t="s">
-        <v>2206</v>
+        <v>2234</v>
       </c>
       <c r="M414" s="5"/>
     </row>
     <row r="415">
       <c r="A415" s="5" t="s">
-        <v>2207</v>
+        <v>2235</v>
       </c>
       <c r="B415" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C415" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D415" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E415" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F415" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G415" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H415" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I415" s="5"/>
       <c r="J415" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K415" s="5" t="s">
-        <v>2179</v>
+        <v>2220</v>
       </c>
       <c r="L415" s="6" t="s">
-        <v>2208</v>
+        <v>2236</v>
       </c>
       <c r="M415" s="5"/>
     </row>
     <row r="416">
       <c r="A416" s="5" t="s">
-        <v>2209</v>
+        <v>2237</v>
       </c>
       <c r="B416" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C416" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D416" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E416" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F416" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G416" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H416" s="5" t="s">
-        <v>2210</v>
+      <c r="H416" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I416" s="5"/>
       <c r="J416" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K416" s="5" t="s">
-        <v>2179</v>
+        <v>2220</v>
       </c>
       <c r="L416" s="6" t="s">
-        <v>2211</v>
+        <v>2238</v>
       </c>
       <c r="M416" s="5"/>
     </row>
     <row r="417">
       <c r="A417" s="5" t="s">
-        <v>2212</v>
+        <v>2239</v>
       </c>
       <c r="B417" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C417" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D417" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E417" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F417" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G417" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H417" s="5" t="s">
-        <v>2213</v>
+      <c r="H417" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I417" s="5"/>
       <c r="J417" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K417" s="5" t="s">
-        <v>2179</v>
+        <v>2220</v>
       </c>
       <c r="L417" s="6" t="s">
-        <v>2214</v>
+        <v>2240</v>
       </c>
       <c r="M417" s="5"/>
     </row>
     <row r="418">
       <c r="A418" s="5" t="s">
-        <v>2215</v>
+        <v>2241</v>
       </c>
       <c r="B418" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C418" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D418" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E418" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F418" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G418" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H418" s="5" t="s">
-        <v>2216</v>
+      <c r="H418" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I418" s="5"/>
       <c r="J418" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K418" s="5" t="s">
-        <v>2179</v>
+        <v>2220</v>
       </c>
       <c r="L418" s="6" t="s">
-        <v>2217</v>
+        <v>2242</v>
       </c>
       <c r="M418" s="5"/>
     </row>
     <row r="419">
       <c r="A419" s="5" t="s">
-        <v>2218</v>
+        <v>2243</v>
       </c>
       <c r="B419" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C419" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D419" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E419" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F419" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G419" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H419" s="5" t="s">
-        <v>2219</v>
+        <v>2244</v>
       </c>
       <c r="I419" s="5"/>
       <c r="J419" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K419" s="5" t="s">
-        <v>2179</v>
+        <v>2220</v>
       </c>
       <c r="L419" s="6" t="s">
-        <v>2220</v>
+        <v>2245</v>
       </c>
       <c r="M419" s="5"/>
     </row>
     <row r="420">
       <c r="A420" s="5" t="s">
-        <v>2221</v>
+        <v>2246</v>
       </c>
       <c r="B420" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C420" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D420" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E420" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F420" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G420" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H420" s="5" t="s">
-        <v>2222</v>
+      <c r="H420" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I420" s="5"/>
       <c r="J420" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K420" s="5" t="s">
-        <v>2179</v>
+        <v>2220</v>
       </c>
       <c r="L420" s="6" t="s">
-        <v>2223</v>
+        <v>2247</v>
       </c>
       <c r="M420" s="5"/>
     </row>
     <row r="421">
       <c r="A421" s="5" t="s">
-        <v>2224</v>
+        <v>2248</v>
       </c>
       <c r="B421" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C421" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D421" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E421" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F421" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G421" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H421" s="5" t="s">
-        <v>2225</v>
+      <c r="H421" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I421" s="5"/>
       <c r="J421" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K421" s="5" t="s">
-        <v>2179</v>
+        <v>2220</v>
       </c>
       <c r="L421" s="6" t="s">
-        <v>2226</v>
+        <v>2249</v>
       </c>
       <c r="M421" s="5"/>
     </row>
     <row r="422">
       <c r="A422" s="5" t="s">
-        <v>2227</v>
+        <v>2250</v>
       </c>
       <c r="B422" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C422" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D422" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E422" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F422" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G422" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H422" s="5" t="s">
-        <v>2228</v>
+        <v>2251</v>
       </c>
       <c r="I422" s="5"/>
       <c r="J422" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K422" s="5" t="s">
-        <v>2229</v>
+        <v>2220</v>
       </c>
       <c r="L422" s="6" t="s">
-        <v>2230</v>
+        <v>2252</v>
       </c>
       <c r="M422" s="5"/>
     </row>
     <row r="423">
       <c r="A423" s="5" t="s">
-        <v>2231</v>
+        <v>2253</v>
       </c>
       <c r="B423" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C423" s="5" t="s">
-        <v>269</v>
-[...8 lines deleted...]
-        <v>2232</v>
+        <v>16</v>
+      </c>
+      <c r="D423" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E423" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F423" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G423" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H423" s="5" t="s">
-        <v>2233</v>
-[...5 lines deleted...]
-        <v>2235</v>
+        <v>2254</v>
+      </c>
+      <c r="I423" s="5"/>
+      <c r="J423" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K423" s="5" t="s">
-        <v>2236</v>
+        <v>2220</v>
       </c>
       <c r="L423" s="6" t="s">
-        <v>2237</v>
-[...3 lines deleted...]
-      </c>
+        <v>2255</v>
+      </c>
+      <c r="M423" s="5"/>
     </row>
     <row r="424">
       <c r="A424" s="5" t="s">
-        <v>2239</v>
+        <v>2256</v>
       </c>
       <c r="B424" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C424" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D424" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E424" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F424" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G424" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H424" s="5" t="s">
-        <v>2225</v>
+        <v>2257</v>
       </c>
       <c r="I424" s="5"/>
       <c r="J424" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K424" s="5" t="s">
-        <v>2229</v>
+        <v>2220</v>
       </c>
       <c r="L424" s="6" t="s">
-        <v>2240</v>
+        <v>2258</v>
       </c>
       <c r="M424" s="5"/>
     </row>
     <row r="425">
       <c r="A425" s="5" t="s">
-        <v>2241</v>
+        <v>2259</v>
       </c>
       <c r="B425" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C425" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D425" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E425" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F425" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G425" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H425" s="5" t="s">
-        <v>2225</v>
+        <v>2260</v>
       </c>
       <c r="I425" s="5"/>
       <c r="J425" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K425" s="5" t="s">
-        <v>2229</v>
+        <v>2220</v>
       </c>
       <c r="L425" s="6" t="s">
-        <v>2242</v>
+        <v>2261</v>
       </c>
       <c r="M425" s="5"/>
     </row>
     <row r="426">
       <c r="A426" s="5" t="s">
-        <v>2243</v>
+        <v>2262</v>
       </c>
       <c r="B426" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C426" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D426" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E426" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F426" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G426" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H426" s="5" t="s">
-        <v>2225</v>
+        <v>2263</v>
       </c>
       <c r="I426" s="5"/>
       <c r="J426" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K426" s="5" t="s">
-        <v>2229</v>
+        <v>2220</v>
       </c>
       <c r="L426" s="6" t="s">
-        <v>2244</v>
+        <v>2264</v>
       </c>
       <c r="M426" s="5"/>
     </row>
     <row r="427">
       <c r="A427" s="5" t="s">
-        <v>2245</v>
+        <v>2265</v>
       </c>
       <c r="B427" s="5" t="s">
-        <v>797</v>
-[...4 lines deleted...]
-        </is>
+        <v>832</v>
+      </c>
+      <c r="C427" s="5" t="s">
+        <v>16</v>
       </c>
       <c r="D427" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E427" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F427" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G427" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H427" s="5" t="s">
-        <v>2225</v>
+        <v>2266</v>
       </c>
       <c r="I427" s="5"/>
       <c r="J427" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K427" s="5" t="s">
-        <v>2229</v>
+        <v>2220</v>
       </c>
       <c r="L427" s="6" t="s">
-        <v>2246</v>
+        <v>2267</v>
       </c>
       <c r="M427" s="5"/>
     </row>
     <row r="428">
       <c r="A428" s="5" t="s">
-        <v>2247</v>
+        <v>2268</v>
       </c>
       <c r="B428" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C428" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D428" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E428" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F428" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G428" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H428" s="5" t="s">
-        <v>2248</v>
+        <v>2269</v>
       </c>
       <c r="I428" s="5"/>
       <c r="J428" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K428" s="5" t="s">
-        <v>2229</v>
+        <v>2270</v>
       </c>
       <c r="L428" s="6" t="s">
-        <v>2249</v>
+        <v>2271</v>
       </c>
       <c r="M428" s="5"/>
     </row>
     <row r="429">
       <c r="A429" s="5" t="s">
-        <v>2250</v>
+        <v>2272</v>
       </c>
       <c r="B429" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C429" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>269</v>
+      </c>
+      <c r="D429" s="5" t="s">
+        <v>718</v>
+      </c>
+      <c r="E429" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F429" s="5" t="s">
+        <v>2273</v>
       </c>
       <c r="G429" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H429" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H429" s="5" t="s">
+        <v>2274</v>
+      </c>
+      <c r="I429" s="5" t="s">
+        <v>2275</v>
+      </c>
+      <c r="J429" s="5" t="s">
+        <v>2276</v>
       </c>
       <c r="K429" s="5" t="s">
-        <v>2229</v>
+        <v>2277</v>
       </c>
       <c r="L429" s="6" t="s">
-        <v>2251</v>
-[...1 lines deleted...]
-      <c r="M429" s="5"/>
+        <v>2278</v>
+      </c>
+      <c r="M429" s="5" t="s">
+        <v>2279</v>
+      </c>
     </row>
     <row r="430">
       <c r="A430" s="5" t="s">
-        <v>2252</v>
+        <v>2280</v>
       </c>
       <c r="B430" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C430" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D430" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E430" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F430" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G430" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H430" s="5" t="s">
-        <v>2225</v>
+        <v>2266</v>
       </c>
       <c r="I430" s="5"/>
       <c r="J430" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K430" s="5" t="s">
-        <v>2229</v>
+        <v>2270</v>
       </c>
       <c r="L430" s="6" t="s">
-        <v>2253</v>
+        <v>2281</v>
       </c>
       <c r="M430" s="5"/>
     </row>
     <row r="431">
       <c r="A431" s="5" t="s">
-        <v>2254</v>
+        <v>2282</v>
       </c>
       <c r="B431" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C431" s="5" t="s">
-        <v>2225</v>
+        <v>16</v>
       </c>
       <c r="D431" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E431" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F431" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G431" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H431" s="5" t="s">
-        <v>2225</v>
+        <v>2266</v>
       </c>
       <c r="I431" s="5"/>
       <c r="J431" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K431" s="5" t="s">
-        <v>2255</v>
+        <v>2270</v>
       </c>
       <c r="L431" s="6" t="s">
-        <v>2256</v>
+        <v>2283</v>
       </c>
       <c r="M431" s="5"/>
     </row>
     <row r="432">
       <c r="A432" s="5" t="s">
-        <v>2257</v>
+        <v>2284</v>
       </c>
       <c r="B432" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C432" s="5" t="s">
-        <v>2225</v>
+        <v>16</v>
       </c>
       <c r="D432" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E432" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F432" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G432" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H432" s="5" t="s">
-        <v>2225</v>
+        <v>2266</v>
       </c>
       <c r="I432" s="5"/>
       <c r="J432" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K432" s="5" t="s">
-        <v>2255</v>
+        <v>2270</v>
       </c>
       <c r="L432" s="6" t="s">
-        <v>2258</v>
+        <v>2285</v>
       </c>
       <c r="M432" s="5"/>
     </row>
     <row r="433">
       <c r="A433" s="5" t="s">
-        <v>2259</v>
+        <v>2286</v>
       </c>
       <c r="B433" s="5" t="s">
-        <v>797</v>
-[...2 lines deleted...]
-        <v>2225</v>
+        <v>832</v>
+      </c>
+      <c r="C433" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="D433" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E433" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F433" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G433" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H433" s="5" t="s">
-        <v>2225</v>
+        <v>2266</v>
       </c>
       <c r="I433" s="5"/>
       <c r="J433" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K433" s="5" t="s">
-        <v>2255</v>
+        <v>2270</v>
       </c>
       <c r="L433" s="6" t="s">
-        <v>2260</v>
+        <v>2287</v>
       </c>
       <c r="M433" s="5"/>
     </row>
     <row r="434">
       <c r="A434" s="5" t="s">
-        <v>2261</v>
+        <v>2288</v>
       </c>
       <c r="B434" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C434" s="5" t="s">
-        <v>2225</v>
+        <v>16</v>
       </c>
       <c r="D434" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E434" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F434" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G434" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H434" s="5" t="s">
-        <v>2225</v>
+        <v>2289</v>
       </c>
       <c r="I434" s="5"/>
       <c r="J434" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K434" s="5" t="s">
-        <v>2255</v>
+        <v>2270</v>
       </c>
       <c r="L434" s="6" t="s">
-        <v>2262</v>
+        <v>2290</v>
       </c>
       <c r="M434" s="5"/>
     </row>
     <row r="435">
       <c r="A435" s="5" t="s">
-        <v>2263</v>
+        <v>2291</v>
       </c>
       <c r="B435" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C435" s="5" t="s">
-        <v>2225</v>
+        <v>16</v>
       </c>
       <c r="D435" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E435" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F435" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G435" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H435" s="5" t="s">
-        <v>2225</v>
+      <c r="H435" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I435" s="5"/>
       <c r="J435" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K435" s="5" t="s">
-        <v>2255</v>
+        <v>2270</v>
       </c>
       <c r="L435" s="6" t="s">
-        <v>2264</v>
+        <v>2292</v>
       </c>
       <c r="M435" s="5"/>
     </row>
     <row r="436">
       <c r="A436" s="5" t="s">
-        <v>2265</v>
+        <v>2293</v>
       </c>
       <c r="B436" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C436" s="5" t="s">
-        <v>702</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D436" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E436" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F436" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G436" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H436" s="5" t="s">
         <v>2266</v>
       </c>
-      <c r="I436" s="5" t="s">
-[...3 lines deleted...]
-        <v>2268</v>
+      <c r="I436" s="5"/>
+      <c r="J436" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K436" s="5" t="s">
-        <v>2269</v>
+        <v>2270</v>
       </c>
       <c r="L436" s="6" t="s">
-        <v>2270</v>
-[...3 lines deleted...]
-      </c>
+        <v>2294</v>
+      </c>
+      <c r="M436" s="5"/>
     </row>
     <row r="437">
       <c r="A437" s="5" t="s">
-        <v>2265</v>
+        <v>2295</v>
       </c>
       <c r="B437" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C437" s="5" t="s">
-        <v>702</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>2266</v>
+      </c>
+      <c r="D437" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E437" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F437" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G437" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H437" s="5" t="s">
-        <v>2272</v>
-[...5 lines deleted...]
-        <v>2268</v>
+        <v>2266</v>
+      </c>
+      <c r="I437" s="5"/>
+      <c r="J437" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K437" s="5" t="s">
-        <v>2274</v>
+        <v>2296</v>
       </c>
       <c r="L437" s="6" t="s">
-        <v>2275</v>
-[...3 lines deleted...]
-      </c>
+        <v>2297</v>
+      </c>
+      <c r="M437" s="5"/>
     </row>
     <row r="438">
       <c r="A438" s="5" t="s">
-        <v>2277</v>
+        <v>2298</v>
       </c>
       <c r="B438" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C438" s="5" t="s">
-        <v>16</v>
+        <v>2266</v>
       </c>
       <c r="D438" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E438" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F438" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G438" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H438" s="5" t="s">
-        <v>2278</v>
+        <v>2266</v>
       </c>
       <c r="I438" s="5"/>
       <c r="J438" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K438" s="5" t="s">
-        <v>2279</v>
+        <v>2296</v>
       </c>
       <c r="L438" s="6" t="s">
-        <v>2280</v>
+        <v>2299</v>
       </c>
       <c r="M438" s="5"/>
     </row>
     <row r="439">
       <c r="A439" s="5" t="s">
-        <v>2281</v>
+        <v>2300</v>
       </c>
       <c r="B439" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C439" s="5" t="s">
-        <v>16</v>
+        <v>2266</v>
       </c>
       <c r="D439" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E439" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F439" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G439" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H439" s="5" t="s">
-        <v>2282</v>
+        <v>2266</v>
       </c>
       <c r="I439" s="5"/>
       <c r="J439" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K439" s="5" t="s">
-        <v>2279</v>
+        <v>2296</v>
       </c>
       <c r="L439" s="6" t="s">
-        <v>2283</v>
+        <v>2301</v>
       </c>
       <c r="M439" s="5"/>
     </row>
     <row r="440">
       <c r="A440" s="5" t="s">
-        <v>2284</v>
+        <v>2302</v>
       </c>
       <c r="B440" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C440" s="5" t="s">
-        <v>16</v>
+        <v>2266</v>
       </c>
       <c r="D440" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E440" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F440" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G440" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H440" s="5" t="s">
-        <v>2285</v>
+        <v>2266</v>
       </c>
       <c r="I440" s="5"/>
       <c r="J440" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K440" s="5" t="s">
-        <v>2279</v>
+        <v>2296</v>
       </c>
       <c r="L440" s="6" t="s">
-        <v>2286</v>
+        <v>2303</v>
       </c>
       <c r="M440" s="5"/>
     </row>
     <row r="441">
       <c r="A441" s="5" t="s">
-        <v>2287</v>
+        <v>2304</v>
       </c>
       <c r="B441" s="5" t="s">
-        <v>797</v>
+        <v>832</v>
       </c>
       <c r="C441" s="5" t="s">
-        <v>16</v>
+        <v>2266</v>
       </c>
       <c r="D441" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E441" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F441" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G441" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H441" s="5" t="s">
-        <v>2288</v>
+        <v>2266</v>
       </c>
       <c r="I441" s="5"/>
       <c r="J441" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K441" s="5" t="s">
-        <v>2279</v>
+        <v>2296</v>
       </c>
       <c r="L441" s="6" t="s">
-        <v>2289</v>
+        <v>2305</v>
       </c>
       <c r="M441" s="5"/>
     </row>
     <row r="442">
       <c r="A442" s="5" t="s">
-        <v>2290</v>
+        <v>2306</v>
       </c>
       <c r="B442" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C442" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>718</v>
+      </c>
+      <c r="D442" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="E442" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F442" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G442" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H442" s="5" t="s">
-        <v>2291</v>
-[...5 lines deleted...]
-        </is>
+        <v>2307</v>
+      </c>
+      <c r="I442" s="5" t="s">
+        <v>2308</v>
+      </c>
+      <c r="J442" s="5" t="s">
+        <v>2309</v>
       </c>
       <c r="K442" s="5" t="s">
-        <v>2279</v>
+        <v>2310</v>
       </c>
       <c r="L442" s="6" t="s">
-        <v>2292</v>
-[...1 lines deleted...]
-      <c r="M442" s="5"/>
+        <v>2311</v>
+      </c>
+      <c r="M442" s="5" t="s">
+        <v>2312</v>
+      </c>
     </row>
     <row r="443">
       <c r="A443" s="5" t="s">
-        <v>2293</v>
+        <v>2306</v>
       </c>
       <c r="B443" s="5" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="C443" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>718</v>
+      </c>
+      <c r="D443" s="5" t="s">
+        <v>261</v>
       </c>
       <c r="E443" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F443" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G443" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H443" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H443" s="5" t="s">
+        <v>2313</v>
+      </c>
+      <c r="I443" s="5" t="s">
+        <v>2314</v>
+      </c>
+      <c r="J443" s="5" t="s">
+        <v>2309</v>
       </c>
       <c r="K443" s="5" t="s">
-        <v>2279</v>
+        <v>2315</v>
       </c>
       <c r="L443" s="6" t="s">
-        <v>2294</v>
-[...1 lines deleted...]
-      <c r="M443" s="5"/>
+        <v>2316</v>
+      </c>
+      <c r="M443" s="5" t="s">
+        <v>2317</v>
+      </c>
     </row>
     <row r="444">
       <c r="A444" s="5" t="s">
-        <v>2295</v>
+        <v>2318</v>
       </c>
       <c r="B444" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C444" s="5" t="s">
-        <v>1586</v>
-[...2 lines deleted...]
-        <v>1601</v>
+        <v>16</v>
+      </c>
+      <c r="D444" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E444" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F444" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G444" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H444" s="5" t="s">
-        <v>2296</v>
-[...5 lines deleted...]
-        <v>1606</v>
+        <v>2319</v>
+      </c>
+      <c r="I444" s="5"/>
+      <c r="J444" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K444" s="5" t="s">
-        <v>2298</v>
+        <v>2320</v>
       </c>
       <c r="L444" s="6" t="s">
-        <v>2299</v>
-[...3 lines deleted...]
-      </c>
+        <v>2321</v>
+      </c>
+      <c r="M444" s="5"/>
     </row>
     <row r="445">
       <c r="A445" s="5" t="s">
-        <v>2301</v>
+        <v>2322</v>
       </c>
       <c r="B445" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C445" s="5" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>719</v>
+        <v>16</v>
+      </c>
+      <c r="D445" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E445" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F445" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G445" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H445" s="5" t="s">
-        <v>2302</v>
-[...5 lines deleted...]
-        <v>2304</v>
+        <v>2323</v>
+      </c>
+      <c r="I445" s="5"/>
+      <c r="J445" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K445" s="5" t="s">
-        <v>2305</v>
+        <v>2320</v>
       </c>
       <c r="L445" s="6" t="s">
-        <v>2306</v>
-[...3 lines deleted...]
-      </c>
+        <v>2324</v>
+      </c>
+      <c r="M445" s="5"/>
     </row>
     <row r="446">
       <c r="A446" s="5" t="s">
-        <v>2308</v>
+        <v>2325</v>
       </c>
       <c r="B446" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C446" s="5" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>719</v>
+        <v>16</v>
+      </c>
+      <c r="D446" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E446" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F446" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G446" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H446" s="5" t="s">
-        <v>2309</v>
-[...5 lines deleted...]
-        <v>2311</v>
+        <v>2326</v>
+      </c>
+      <c r="I446" s="5"/>
+      <c r="J446" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K446" s="5" t="s">
-        <v>2312</v>
+        <v>2320</v>
       </c>
       <c r="L446" s="6" t="s">
-        <v>2313</v>
-[...3 lines deleted...]
-      </c>
+        <v>2327</v>
+      </c>
+      <c r="M446" s="5"/>
     </row>
     <row r="447">
       <c r="A447" s="5" t="s">
-        <v>2315</v>
+        <v>2328</v>
       </c>
       <c r="B447" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C447" s="5" t="s">
-        <v>2316</v>
-[...1 lines deleted...]
-      <c r="D447" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E447" s="5" t="s">
-        <v>2317</v>
+      <c r="D447" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E447" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F447" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G447" s="5" t="s">
-        <v>2317</v>
+      <c r="G447" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H447" s="5" t="s">
-        <v>2318</v>
+        <v>2329</v>
       </c>
       <c r="I447" s="5"/>
-      <c r="J447" s="5" t="s">
-        <v>305</v>
+      <c r="J447" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K447" s="5" t="s">
-        <v>2319</v>
+        <v>2320</v>
       </c>
       <c r="L447" s="6" t="s">
-        <v>2320</v>
-[...3 lines deleted...]
-      </c>
+        <v>2330</v>
+      </c>
+      <c r="M447" s="5"/>
     </row>
     <row r="448">
       <c r="A448" s="5" t="s">
-        <v>2322</v>
+        <v>2331</v>
       </c>
       <c r="B448" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C448" s="5" t="s">
-        <v>2316</v>
-[...1 lines deleted...]
-      <c r="D448" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E448" s="5" t="s">
-        <v>2317</v>
+      <c r="D448" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E448" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F448" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G448" s="5" t="s">
-        <v>2323</v>
+      <c r="G448" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H448" s="5" t="s">
-        <v>2324</v>
+        <v>2332</v>
       </c>
       <c r="I448" s="5"/>
-      <c r="J448" s="5" t="s">
-        <v>305</v>
+      <c r="J448" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K448" s="5" t="s">
-        <v>2325</v>
+        <v>2320</v>
       </c>
       <c r="L448" s="6" t="s">
-        <v>2326</v>
-[...3 lines deleted...]
-      </c>
+        <v>2333</v>
+      </c>
+      <c r="M448" s="5"/>
     </row>
     <row r="449">
       <c r="A449" s="5" t="s">
-        <v>2322</v>
+        <v>2334</v>
       </c>
       <c r="B449" s="5" t="s">
-        <v>14</v>
+        <v>832</v>
       </c>
       <c r="C449" s="5" t="s">
-        <v>1516</v>
-[...5 lines deleted...]
-        <v>2328</v>
+        <v>16</v>
+      </c>
+      <c r="D449" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E449" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F449" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G449" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H449" s="5" t="s">
-[...6 lines deleted...]
-        <v>1606</v>
+      <c r="H449" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I449" s="5"/>
+      <c r="J449" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K449" s="5" t="s">
-        <v>2331</v>
+        <v>2320</v>
       </c>
       <c r="L449" s="6" t="s">
-        <v>2332</v>
-[...3 lines deleted...]
-      </c>
+        <v>2335</v>
+      </c>
+      <c r="M449" s="5"/>
     </row>
     <row r="450">
       <c r="A450" s="5" t="s">
-        <v>2334</v>
+        <v>2336</v>
       </c>
       <c r="B450" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C450" s="5" t="s">
-        <v>2335</v>
+        <v>1627</v>
       </c>
       <c r="D450" s="5" t="s">
-        <v>1246</v>
-[...2 lines deleted...]
-        <v>1544</v>
+        <v>1642</v>
+      </c>
+      <c r="E450" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F450" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G450" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H450" s="5" t="s">
-        <v>2336</v>
+        <v>2337</v>
       </c>
       <c r="I450" s="5" t="s">
-        <v>2337</v>
+        <v>2338</v>
       </c>
       <c r="J450" s="5" t="s">
-        <v>1295</v>
+        <v>1647</v>
       </c>
       <c r="K450" s="5" t="s">
-        <v>2338</v>
+        <v>2339</v>
       </c>
       <c r="L450" s="6" t="s">
-        <v>2339</v>
+        <v>2340</v>
       </c>
       <c r="M450" s="5" t="s">
-        <v>2340</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="5" t="s">
-        <v>2341</v>
+        <v>2342</v>
       </c>
       <c r="B451" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C451" s="5" t="s">
         <v>231</v>
       </c>
       <c r="D451" s="5" t="s">
-        <v>719</v>
+        <v>526</v>
       </c>
       <c r="E451" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F451" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G451" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H451" s="5" t="s">
-        <v>2342</v>
+        <v>2343</v>
       </c>
       <c r="I451" s="5" t="s">
-        <v>2343</v>
+        <v>2344</v>
       </c>
       <c r="J451" s="5" t="s">
-        <v>2344</v>
+        <v>2345</v>
       </c>
       <c r="K451" s="5" t="s">
-        <v>2345</v>
+        <v>2346</v>
       </c>
       <c r="L451" s="6" t="s">
-        <v>2346</v>
+        <v>2347</v>
       </c>
       <c r="M451" s="5" t="s">
-        <v>2347</v>
+        <v>2348</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="5" t="s">
-        <v>2348</v>
+        <v>2349</v>
       </c>
       <c r="B452" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C452" s="5" t="s">
-        <v>839</v>
+        <v>231</v>
       </c>
       <c r="D452" s="5" t="s">
-        <v>1601</v>
-[...2 lines deleted...]
-        <v>1078</v>
+        <v>526</v>
+      </c>
+      <c r="E452" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F452" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G452" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H452" s="5" t="s">
-        <v>2349</v>
+        <v>2350</v>
       </c>
       <c r="I452" s="5" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="J452" s="5" t="s">
-        <v>1606</v>
+        <v>2352</v>
       </c>
       <c r="K452" s="5" t="s">
-        <v>2351</v>
+        <v>2353</v>
       </c>
       <c r="L452" s="6" t="s">
-        <v>2352</v>
+        <v>2354</v>
       </c>
       <c r="M452" s="5" t="s">
-        <v>2353</v>
+        <v>2355</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="5" t="s">
-        <v>2354</v>
+        <v>2356</v>
       </c>
       <c r="B453" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C453" s="5" t="s">
-        <v>1516</v>
+        <v>2357</v>
       </c>
       <c r="D453" s="5" t="s">
-        <v>1601</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E453" s="5" t="s">
+        <v>2358</v>
       </c>
       <c r="F453" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G453" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G453" s="5" t="s">
+        <v>2358</v>
       </c>
       <c r="H453" s="5" t="s">
-        <v>2355</v>
-[...3 lines deleted...]
-      </c>
+        <v>2359</v>
+      </c>
+      <c r="I453" s="5"/>
       <c r="J453" s="5" t="s">
-        <v>1606</v>
+        <v>305</v>
       </c>
       <c r="K453" s="5" t="s">
-        <v>2357</v>
+        <v>2360</v>
       </c>
       <c r="L453" s="6" t="s">
-        <v>2358</v>
+        <v>2361</v>
       </c>
       <c r="M453" s="5" t="s">
-        <v>2359</v>
+        <v>2362</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="5" t="s">
-        <v>2360</v>
+        <v>2363</v>
       </c>
       <c r="B454" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C454" s="5" t="s">
-        <v>2361</v>
+        <v>2357</v>
       </c>
       <c r="D454" s="5" t="s">
-        <v>2362</v>
+        <v>16</v>
       </c>
       <c r="E454" s="5" t="s">
-        <v>2363</v>
+        <v>2358</v>
       </c>
       <c r="F454" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G454" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G454" s="5" t="s">
+        <v>2364</v>
       </c>
       <c r="H454" s="5" t="s">
-        <v>2364</v>
+        <v>2365</v>
       </c>
       <c r="I454" s="5"/>
       <c r="J454" s="5" t="s">
-        <v>2365</v>
+        <v>305</v>
       </c>
       <c r="K454" s="5" t="s">
         <v>2366</v>
       </c>
       <c r="L454" s="6" t="s">
         <v>2367</v>
       </c>
       <c r="M454" s="5" t="s">
         <v>2368</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="5" t="s">
-        <v>2369</v>
+        <v>2363</v>
       </c>
       <c r="B455" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C455" s="5" t="s">
-        <v>1271</v>
+        <v>1557</v>
       </c>
       <c r="D455" s="5" t="s">
-        <v>1601</v>
+        <v>1642</v>
       </c>
       <c r="E455" s="5" t="s">
+        <v>2369</v>
+      </c>
+      <c r="F455" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G455" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H455" s="5" t="s">
         <v>2370</v>
       </c>
-      <c r="F455" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H455" s="5" t="s">
+      <c r="I455" s="5" t="s">
         <v>2371</v>
       </c>
-      <c r="I455" s="5"/>
       <c r="J455" s="5" t="s">
+        <v>1647</v>
+      </c>
+      <c r="K455" s="5" t="s">
         <v>2372</v>
       </c>
-      <c r="K455" s="5" t="s">
+      <c r="L455" s="6" t="s">
         <v>2373</v>
       </c>
-      <c r="L455" s="6" t="s">
+      <c r="M455" s="5" t="s">
         <v>2374</v>
-      </c>
-[...1 lines deleted...]
-        <v>2375</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="5" t="s">
-        <v>2376</v>
+        <v>2375</v>
       </c>
       <c r="B456" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C456" s="5" t="s">
-        <v>16</v>
+        <v>2376</v>
       </c>
       <c r="D456" s="5" t="s">
-        <v>1586</v>
+        <v>1287</v>
       </c>
       <c r="E456" s="5" t="s">
+        <v>1585</v>
+      </c>
+      <c r="F456" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G456" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H456" s="5" t="s">
         <v>2377</v>
       </c>
-      <c r="F456" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H456" s="5" t="s">
+      <c r="I456" s="5" t="s">
         <v>2378</v>
       </c>
-      <c r="I456" s="5" t="s">
+      <c r="J456" s="5" t="s">
+        <v>1336</v>
+      </c>
+      <c r="K456" s="5" t="s">
         <v>2379</v>
       </c>
-      <c r="J456" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K456" s="5" t="s">
+      <c r="L456" s="6" t="s">
         <v>2380</v>
       </c>
-      <c r="L456" s="6" t="s">
+      <c r="M456" s="5" t="s">
         <v>2381</v>
-      </c>
-[...1 lines deleted...]
-        <v>2382</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="5" t="s">
-        <v>2383</v>
+        <v>2382</v>
       </c>
       <c r="B457" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C457" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="D457" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="E457" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F457" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G457" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H457" s="5" t="s">
+        <v>2383</v>
+      </c>
+      <c r="I457" s="5" t="s">
         <v>2384</v>
       </c>
-      <c r="D457" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E457" s="5" t="s">
+      <c r="J457" s="5" t="s">
         <v>2385</v>
       </c>
-      <c r="F457" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H457" s="5" t="s">
+      <c r="K457" s="5" t="s">
         <v>2386</v>
       </c>
-      <c r="I457" s="5" t="s">
+      <c r="L457" s="6" t="s">
         <v>2387</v>
       </c>
-      <c r="J457" s="5" t="s">
+      <c r="M457" s="5" t="s">
         <v>2388</v>
-      </c>
-[...7 lines deleted...]
-        <v>2391</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="5" t="s">
-        <v>2392</v>
+        <v>2389</v>
       </c>
       <c r="B458" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C458" s="5" t="s">
-        <v>654</v>
+        <v>874</v>
       </c>
       <c r="D458" s="5" t="s">
-        <v>1246</v>
+        <v>1642</v>
       </c>
       <c r="E458" s="5" t="s">
-        <v>1544</v>
+        <v>1119</v>
       </c>
       <c r="F458" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G458" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H458" s="5" t="s">
+        <v>2390</v>
+      </c>
+      <c r="I458" s="5" t="s">
+        <v>2391</v>
+      </c>
+      <c r="J458" s="5" t="s">
+        <v>1647</v>
+      </c>
+      <c r="K458" s="5" t="s">
+        <v>2392</v>
+      </c>
+      <c r="L458" s="6" t="s">
         <v>2393</v>
       </c>
-      <c r="I458" s="5"/>
-[...3 lines deleted...]
-      <c r="K458" s="5" t="s">
+      <c r="M458" s="5" t="s">
         <v>2394</v>
-      </c>
-[...4 lines deleted...]
-        <v>2396</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="5" t="s">
-        <v>2397</v>
+        <v>2395</v>
       </c>
       <c r="B459" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C459" s="5" t="s">
-        <v>16</v>
+        <v>1557</v>
       </c>
       <c r="D459" s="5" t="s">
-        <v>1601</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1642</v>
+      </c>
+      <c r="E459" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F459" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G459" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H459" s="5" t="s">
+        <v>2396</v>
+      </c>
+      <c r="I459" s="5" t="s">
+        <v>2397</v>
+      </c>
+      <c r="J459" s="5" t="s">
+        <v>1647</v>
+      </c>
+      <c r="K459" s="5" t="s">
         <v>2398</v>
       </c>
-      <c r="I459" s="5" t="s">
+      <c r="L459" s="6" t="s">
         <v>2399</v>
       </c>
-      <c r="J459" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K459" s="5" t="s">
+      <c r="M459" s="5" t="s">
         <v>2400</v>
-      </c>
-[...4 lines deleted...]
-        <v>2402</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="5" t="s">
-        <v>2403</v>
+        <v>2401</v>
       </c>
       <c r="B460" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C460" s="5" t="s">
-        <v>16</v>
+        <v>2402</v>
       </c>
       <c r="D460" s="5" t="s">
-        <v>1601</v>
+        <v>2403</v>
       </c>
       <c r="E460" s="5" t="s">
-        <v>17</v>
+        <v>2404</v>
       </c>
       <c r="F460" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G460" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H460" s="5" t="s">
-        <v>2404</v>
-[...1 lines deleted...]
-      <c r="I460" s="5" t="s">
         <v>2405</v>
       </c>
+      <c r="I460" s="5"/>
       <c r="J460" s="5" t="s">
-        <v>2365</v>
+        <v>2406</v>
       </c>
       <c r="K460" s="5" t="s">
-        <v>2406</v>
+        <v>2407</v>
       </c>
       <c r="L460" s="6" t="s">
-        <v>2407</v>
+        <v>2408</v>
       </c>
       <c r="M460" s="5" t="s">
-        <v>2408</v>
+        <v>2409</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="5" t="s">
-        <v>2409</v>
+        <v>2410</v>
       </c>
       <c r="B461" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C461" s="5" t="s">
-        <v>702</v>
+        <v>1312</v>
       </c>
       <c r="D461" s="5" t="s">
-        <v>2410</v>
+        <v>1642</v>
       </c>
       <c r="E461" s="5" t="s">
         <v>2411</v>
       </c>
-      <c r="F461" s="5" t="s">
+      <c r="F461" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G461" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H461" s="5" t="s">
         <v>2412</v>
       </c>
-      <c r="G461" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H461" s="5" t="s">
+      <c r="I461" s="5"/>
+      <c r="J461" s="5" t="s">
         <v>2413</v>
       </c>
-      <c r="I461" s="5" t="s">
+      <c r="K461" s="5" t="s">
         <v>2414</v>
       </c>
-      <c r="J461" s="5" t="s">
+      <c r="L461" s="6" t="s">
         <v>2415</v>
       </c>
-      <c r="K461" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L461" s="6" t="s">
+      <c r="M461" s="5" t="s">
         <v>2416</v>
-      </c>
-[...1 lines deleted...]
-        <v>2417</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="5" t="s">
-        <v>2418</v>
+        <v>2417</v>
       </c>
       <c r="B462" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C462" s="5" t="s">
-        <v>702</v>
+        <v>16</v>
       </c>
       <c r="D462" s="5" t="s">
-        <v>2410</v>
+        <v>1627</v>
       </c>
       <c r="E462" s="5" t="s">
+        <v>2418</v>
+      </c>
+      <c r="F462" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G462" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H462" s="5" t="s">
         <v>2419</v>
       </c>
-      <c r="F462" s="5" t="s">
+      <c r="I462" s="5" t="s">
         <v>2420</v>
       </c>
-      <c r="G462" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H462" s="5" t="s">
+      <c r="J462" s="5" t="s">
+        <v>2406</v>
+      </c>
+      <c r="K462" s="5" t="s">
         <v>2421</v>
       </c>
-      <c r="I462" s="5" t="s">
+      <c r="L462" s="6" t="s">
         <v>2422</v>
       </c>
-      <c r="J462" s="5" t="s">
+      <c r="M462" s="5" t="s">
         <v>2423</v>
-      </c>
-[...7 lines deleted...]
-        <v>2426</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="5" t="s">
-        <v>2427</v>
+        <v>2424</v>
       </c>
       <c r="B463" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C463" s="5" t="s">
-        <v>654</v>
+        <v>2425</v>
       </c>
       <c r="D463" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="E463" s="5" t="s">
+        <v>2426</v>
+      </c>
+      <c r="F463" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G463" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H463" s="5" t="s">
+        <v>2427</v>
+      </c>
+      <c r="I463" s="5" t="s">
         <v>2428</v>
       </c>
-      <c r="E463" s="5" t="s">
+      <c r="J463" s="5" t="s">
         <v>2429</v>
       </c>
-      <c r="F463" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H463" s="5" t="s">
+      <c r="K463" s="5" t="s">
         <v>2430</v>
       </c>
-      <c r="I463" s="5" t="s">
+      <c r="L463" s="6" t="s">
         <v>2431</v>
       </c>
-      <c r="J463" s="5" t="s">
+      <c r="M463" s="5" t="s">
         <v>2432</v>
-      </c>
-[...7 lines deleted...]
-        <v>2435</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="5" t="s">
-        <v>2436</v>
+        <v>2433</v>
       </c>
       <c r="B464" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C464" s="5" t="s">
+        <v>670</v>
+      </c>
+      <c r="D464" s="5" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E464" s="5" t="s">
+        <v>1585</v>
+      </c>
+      <c r="F464" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G464" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H464" s="5" t="s">
+        <v>2434</v>
+      </c>
+      <c r="I464" s="5"/>
+      <c r="J464" s="5" t="s">
+        <v>1336</v>
+      </c>
+      <c r="K464" s="5" t="s">
+        <v>2435</v>
+      </c>
+      <c r="L464" s="6" t="s">
+        <v>2436</v>
+      </c>
+      <c r="M464" s="5" t="s">
         <v>2437</v>
-      </c>
-[...34 lines deleted...]
-        <v>2442</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="5" t="s">
-        <v>2443</v>
+        <v>2438</v>
       </c>
       <c r="B465" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C465" s="5" t="s">
-        <v>1586</v>
+        <v>16</v>
       </c>
       <c r="D465" s="5" t="s">
-        <v>2362</v>
-[...4 lines deleted...]
-        </is>
+        <v>1642</v>
+      </c>
+      <c r="E465" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F465" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G465" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H465" s="5" t="s">
-        <v>2444</v>
-[...1 lines deleted...]
-      <c r="I465" s="5"/>
+        <v>2439</v>
+      </c>
+      <c r="I465" s="5" t="s">
+        <v>2440</v>
+      </c>
       <c r="J465" s="5" t="s">
-        <v>1606</v>
+        <v>2406</v>
       </c>
       <c r="K465" s="5" t="s">
-        <v>2445</v>
+        <v>2441</v>
       </c>
       <c r="L465" s="6" t="s">
-        <v>2446</v>
+        <v>2442</v>
       </c>
       <c r="M465" s="5" t="s">
-        <v>2447</v>
+        <v>2443</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="5" t="s">
-        <v>2448</v>
+        <v>2444</v>
       </c>
       <c r="B466" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C466" s="5" t="s">
-        <v>269</v>
+        <v>16</v>
       </c>
       <c r="D466" s="5" t="s">
-        <v>702</v>
+        <v>1642</v>
       </c>
       <c r="E466" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F466" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G466" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H466" s="5" t="s">
+        <v>2445</v>
+      </c>
+      <c r="I466" s="5" t="s">
+        <v>2446</v>
+      </c>
+      <c r="J466" s="5" t="s">
+        <v>2406</v>
+      </c>
+      <c r="K466" s="5" t="s">
+        <v>2447</v>
+      </c>
+      <c r="L466" s="6" t="s">
+        <v>2448</v>
+      </c>
+      <c r="M466" s="5" t="s">
         <v>2449</v>
-      </c>
-[...24 lines deleted...]
-        <v>2456</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="5" t="s">
-        <v>2457</v>
+        <v>2450</v>
       </c>
       <c r="B467" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C467" s="5" t="s">
-        <v>702</v>
+        <v>269</v>
       </c>
       <c r="D467" s="5" t="s">
-        <v>269</v>
+        <v>718</v>
       </c>
       <c r="E467" s="5" t="s">
+        <v>2451</v>
+      </c>
+      <c r="F467" s="5" t="s">
+        <v>2452</v>
+      </c>
+      <c r="G467" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H467" s="5" t="s">
+        <v>2453</v>
+      </c>
+      <c r="I467" s="5" t="s">
+        <v>2454</v>
+      </c>
+      <c r="J467" s="5" t="s">
+        <v>2455</v>
+      </c>
+      <c r="K467" s="5" t="s">
+        <v>2456</v>
+      </c>
+      <c r="L467" s="6" t="s">
+        <v>2457</v>
+      </c>
+      <c r="M467" s="5" t="s">
         <v>2458</v>
-      </c>
-[...24 lines deleted...]
-        <v>2464</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="5" t="s">
-        <v>2465</v>
+        <v>2459</v>
       </c>
       <c r="B468" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C468" s="5" t="s">
-        <v>1516</v>
+        <v>718</v>
       </c>
       <c r="D468" s="5" t="s">
-        <v>1601</v>
-[...9 lines deleted...]
-        </is>
+        <v>2460</v>
+      </c>
+      <c r="E468" s="5" t="s">
+        <v>2461</v>
+      </c>
+      <c r="F468" s="5" t="s">
+        <v>2462</v>
       </c>
       <c r="G468" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H468" s="5" t="s">
+        <v>2463</v>
+      </c>
+      <c r="I468" s="5" t="s">
+        <v>2464</v>
+      </c>
+      <c r="J468" s="5" t="s">
+        <v>2465</v>
+      </c>
+      <c r="K468" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L468" s="6" t="s">
         <v>2466</v>
       </c>
-      <c r="I468" s="5" t="s">
+      <c r="M468" s="5" t="s">
         <v>2467</v>
-      </c>
-[...10 lines deleted...]
-        <v>2470</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="5" t="s">
-        <v>2471</v>
+        <v>2468</v>
       </c>
       <c r="B469" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C469" s="5" t="s">
-        <v>269</v>
+        <v>718</v>
       </c>
       <c r="D469" s="5" t="s">
-        <v>702</v>
+        <v>2460</v>
       </c>
       <c r="E469" s="5" t="s">
-        <v>2449</v>
+        <v>2469</v>
       </c>
       <c r="F469" s="5" t="s">
+        <v>2452</v>
+      </c>
+      <c r="G469" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H469" s="5" t="s">
+        <v>2470</v>
+      </c>
+      <c r="I469" s="5" t="s">
+        <v>2471</v>
+      </c>
+      <c r="J469" s="5" t="s">
         <v>2472</v>
       </c>
-      <c r="G469" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H469" s="5" t="s">
+      <c r="K469" s="5" t="s">
         <v>2473</v>
       </c>
-      <c r="I469" s="5" t="s">
+      <c r="L469" s="6" t="s">
         <v>2474</v>
       </c>
-      <c r="J469" s="5" t="s">
+      <c r="M469" s="5" t="s">
         <v>2475</v>
-      </c>
-[...7 lines deleted...]
-        <v>2478</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="5" t="s">
-        <v>2479</v>
+        <v>2476</v>
       </c>
       <c r="B470" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C470" s="5" t="s">
-        <v>1586</v>
+        <v>670</v>
       </c>
       <c r="D470" s="5" t="s">
-        <v>1601</v>
-[...4 lines deleted...]
-        </is>
+        <v>2477</v>
+      </c>
+      <c r="E470" s="5" t="s">
+        <v>2478</v>
       </c>
       <c r="F470" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G470" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H470" s="5" t="s">
+        <v>2479</v>
+      </c>
+      <c r="I470" s="5" t="s">
         <v>2480</v>
       </c>
-      <c r="I470" s="5" t="s">
+      <c r="J470" s="5" t="s">
         <v>2481</v>
-      </c>
-[...1 lines deleted...]
-        <v>1606</v>
       </c>
       <c r="K470" s="5" t="s">
         <v>2482</v>
       </c>
       <c r="L470" s="6" t="s">
         <v>2483</v>
       </c>
       <c r="M470" s="5" t="s">
         <v>2484</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="5" t="s">
         <v>2485</v>
       </c>
       <c r="B471" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C471" s="5" t="s">
-        <v>719</v>
+        <v>2486</v>
       </c>
       <c r="D471" s="5" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="F471" s="5" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E471" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F471" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G471" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H471" s="5" t="s">
         <v>2487</v>
       </c>
-      <c r="G471" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H471" s="5" t="s">
+      <c r="I471" s="5" t="s">
         <v>2488</v>
       </c>
-      <c r="I471" s="5" t="s">
+      <c r="J471" s="5" t="s">
+        <v>1647</v>
+      </c>
+      <c r="K471" s="5" t="s">
         <v>2489</v>
       </c>
-      <c r="J471" s="5" t="s">
+      <c r="L471" s="6" t="s">
         <v>2490</v>
       </c>
-      <c r="K471" s="5" t="s">
+      <c r="M471" s="5" t="s">
         <v>2491</v>
-      </c>
-[...4 lines deleted...]
-        <v>2493</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="5" t="s">
-        <v>2494</v>
+        <v>2492</v>
       </c>
       <c r="B472" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C472" s="5" t="s">
-        <v>269</v>
+        <v>1627</v>
       </c>
       <c r="D472" s="5" t="s">
-        <v>702</v>
-[...5 lines deleted...]
-        <v>2472</v>
+        <v>2403</v>
+      </c>
+      <c r="E472" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F472" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G472" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H472" s="5" t="s">
+        <v>2493</v>
+      </c>
+      <c r="I472" s="5"/>
+      <c r="J472" s="5" t="s">
+        <v>1647</v>
+      </c>
+      <c r="K472" s="5" t="s">
+        <v>2494</v>
+      </c>
+      <c r="L472" s="6" t="s">
         <v>2495</v>
       </c>
-      <c r="I472" s="5" t="s">
+      <c r="M472" s="5" t="s">
         <v>2496</v>
-      </c>
-[...10 lines deleted...]
-        <v>2500</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="5" t="s">
-        <v>2501</v>
+        <v>2497</v>
       </c>
       <c r="B473" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C473" s="5" t="s">
-        <v>16</v>
+        <v>269</v>
       </c>
       <c r="D473" s="5" t="s">
-        <v>2362</v>
+        <v>718</v>
       </c>
       <c r="E473" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2451</v>
+      </c>
+      <c r="F473" s="5" t="s">
+        <v>2498</v>
       </c>
       <c r="G473" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H473" s="5" t="s">
+        <v>2499</v>
+      </c>
+      <c r="I473" s="5" t="s">
+        <v>2500</v>
+      </c>
+      <c r="J473" s="5" t="s">
+        <v>2501</v>
+      </c>
+      <c r="K473" s="5" t="s">
         <v>2502</v>
       </c>
-      <c r="I473" s="5" t="s">
+      <c r="L473" s="6" t="s">
         <v>2503</v>
       </c>
-      <c r="J473" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K473" s="5" t="s">
+      <c r="M473" s="5" t="s">
         <v>2504</v>
-      </c>
-[...4 lines deleted...]
-        <v>2506</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="5" t="s">
-        <v>2507</v>
+        <v>2505</v>
       </c>
       <c r="B474" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C474" s="5" t="s">
-        <v>16</v>
+        <v>718</v>
       </c>
       <c r="D474" s="5" t="s">
-        <v>1601</v>
+        <v>269</v>
       </c>
       <c r="E474" s="5" t="s">
+        <v>2506</v>
+      </c>
+      <c r="F474" s="5" t="s">
+        <v>2451</v>
+      </c>
+      <c r="G474" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H474" s="5" t="s">
+        <v>2507</v>
+      </c>
+      <c r="I474" s="5" t="s">
         <v>2508</v>
       </c>
-      <c r="F474" s="5" t="s">
+      <c r="J474" s="5" t="s">
         <v>2509</v>
       </c>
-      <c r="G474" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H474" s="5" t="s">
+      <c r="K474" s="5" t="s">
         <v>2510</v>
       </c>
-      <c r="I474" s="5"/>
-[...3 lines deleted...]
-      <c r="K474" s="5" t="s">
+      <c r="L474" s="6" t="s">
         <v>2511</v>
       </c>
-      <c r="L474" s="6" t="s">
+      <c r="M474" s="5" t="s">
         <v>2512</v>
-      </c>
-[...1 lines deleted...]
-        <v>2513</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="5" t="s">
-        <v>2514</v>
+        <v>2513</v>
       </c>
       <c r="B475" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C475" s="5" t="s">
-        <v>392</v>
+        <v>269</v>
       </c>
       <c r="D475" s="5" t="s">
-        <v>1601</v>
+        <v>718</v>
       </c>
       <c r="E475" s="5" t="s">
-        <v>17</v>
+        <v>2514</v>
       </c>
       <c r="F475" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G475" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H475" s="5" t="s">
         <v>2515</v>
       </c>
-      <c r="I475" s="5" t="s">
+      <c r="I475" s="5"/>
+      <c r="J475" s="5" t="s">
         <v>2516</v>
-      </c>
-[...1 lines deleted...]
-        <v>1606</v>
       </c>
       <c r="K475" s="5" t="s">
         <v>2517</v>
       </c>
       <c r="L475" s="6" t="s">
         <v>2518</v>
       </c>
       <c r="M475" s="5" t="s">
         <v>2519</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="5" t="s">
         <v>2520</v>
       </c>
       <c r="B476" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C476" s="5" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D476" s="5" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E476" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F476" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G476" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H476" s="5" t="s">
         <v>2521</v>
       </c>
-      <c r="D476" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H476" s="5" t="s">
+      <c r="I476" s="5" t="s">
         <v>2522</v>
       </c>
-      <c r="I476" s="5" t="s">
+      <c r="J476" s="5" t="s">
+        <v>1647</v>
+      </c>
+      <c r="K476" s="5" t="s">
         <v>2523</v>
       </c>
-      <c r="J476" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K476" s="5" t="s">
+      <c r="L476" s="6" t="s">
         <v>2524</v>
       </c>
-      <c r="L476" s="6" t="s">
+      <c r="M476" s="5" t="s">
         <v>2525</v>
-      </c>
-[...1 lines deleted...]
-        <v>2526</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="5" t="s">
-        <v>2527</v>
+        <v>2526</v>
       </c>
       <c r="B477" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C477" s="5" t="s">
-        <v>2528</v>
+        <v>269</v>
       </c>
       <c r="D477" s="5" t="s">
-        <v>636</v>
+        <v>718</v>
       </c>
       <c r="E477" s="5" t="s">
-        <v>2529</v>
-[...4 lines deleted...]
-        </is>
+        <v>2451</v>
+      </c>
+      <c r="F477" s="5" t="s">
+        <v>2452</v>
       </c>
       <c r="G477" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H477" s="5" t="s">
-        <v>2530</v>
+        <v>2527</v>
       </c>
       <c r="I477" s="5"/>
       <c r="J477" s="5" t="s">
+        <v>2528</v>
+      </c>
+      <c r="K477" s="5" t="s">
+        <v>2529</v>
+      </c>
+      <c r="L477" s="6" t="s">
+        <v>2530</v>
+      </c>
+      <c r="M477" s="5" t="s">
         <v>2531</v>
-      </c>
-[...7 lines deleted...]
-        <v>2534</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="5" t="s">
-        <v>2535</v>
+        <v>2532</v>
       </c>
       <c r="B478" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C478" s="5" t="s">
-        <v>16</v>
+        <v>269</v>
       </c>
       <c r="D478" s="5" t="s">
+        <v>718</v>
+      </c>
+      <c r="E478" s="5" t="s">
+        <v>2451</v>
+      </c>
+      <c r="F478" s="5" t="s">
+        <v>2533</v>
+      </c>
+      <c r="G478" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H478" s="5" t="s">
+        <v>2534</v>
+      </c>
+      <c r="I478" s="5" t="s">
+        <v>2535</v>
+      </c>
+      <c r="J478" s="5" t="s">
         <v>2536</v>
       </c>
-      <c r="E478" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H478" s="5" t="s">
+      <c r="K478" s="5" t="s">
         <v>2537</v>
       </c>
-      <c r="I478" s="5"/>
-[...3 lines deleted...]
-      <c r="K478" s="5" t="s">
+      <c r="L478" s="6" t="s">
         <v>2538</v>
       </c>
-      <c r="L478" s="6" t="s">
+      <c r="M478" s="5" t="s">
         <v>2539</v>
-      </c>
-[...1 lines deleted...]
-        <v>2540</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="5" t="s">
-        <v>2541</v>
+        <v>2540</v>
       </c>
       <c r="B479" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C479" s="5" t="s">
-        <v>269</v>
+        <v>1627</v>
       </c>
       <c r="D479" s="5" t="s">
-        <v>702</v>
-[...5 lines deleted...]
-        <v>2472</v>
+        <v>1642</v>
+      </c>
+      <c r="E479" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F479" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G479" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H479" s="5" t="s">
+        <v>2541</v>
+      </c>
+      <c r="I479" s="5" t="s">
         <v>2542</v>
       </c>
-      <c r="I479" s="5" t="s">
+      <c r="J479" s="5" t="s">
+        <v>1647</v>
+      </c>
+      <c r="K479" s="5" t="s">
         <v>2543</v>
       </c>
-      <c r="J479" s="5" t="s">
+      <c r="L479" s="6" t="s">
         <v>2544</v>
       </c>
-      <c r="K479" s="5" t="s">
+      <c r="M479" s="5" t="s">
         <v>2545</v>
-      </c>
-[...4 lines deleted...]
-        <v>2547</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="5" t="s">
-        <v>2548</v>
+        <v>2546</v>
       </c>
       <c r="B480" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C480" s="5" t="s">
-        <v>16</v>
+        <v>526</v>
       </c>
       <c r="D480" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="E480" s="5" t="s">
+        <v>2547</v>
+      </c>
+      <c r="F480" s="5" t="s">
+        <v>2548</v>
+      </c>
+      <c r="G480" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H480" s="5" t="s">
         <v>2549</v>
       </c>
-      <c r="E480" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F480" s="5" t="s">
+      <c r="I480" s="5" t="s">
         <v>2550</v>
       </c>
-      <c r="G480" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H480" s="5" t="s">
+      <c r="J480" s="5" t="s">
         <v>2551</v>
-      </c>
-[...2 lines deleted...]
-        <v>1606</v>
       </c>
       <c r="K480" s="5" t="s">
         <v>2552</v>
       </c>
       <c r="L480" s="6" t="s">
         <v>2553</v>
       </c>
       <c r="M480" s="5" t="s">
         <v>2554</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="5" t="s">
         <v>2555</v>
       </c>
       <c r="B481" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C481" s="5" t="s">
-        <v>16</v>
+        <v>269</v>
       </c>
       <c r="D481" s="5" t="s">
-        <v>1601</v>
+        <v>718</v>
       </c>
       <c r="E481" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2451</v>
+      </c>
+      <c r="F481" s="5" t="s">
+        <v>2533</v>
       </c>
       <c r="G481" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H481" s="5" t="s">
         <v>2556</v>
       </c>
       <c r="I481" s="5" t="s">
         <v>2557</v>
       </c>
       <c r="J481" s="5" t="s">
-        <v>2365</v>
+        <v>2558</v>
       </c>
       <c r="K481" s="5" t="s">
-        <v>2558</v>
+        <v>2559</v>
       </c>
       <c r="L481" s="6" t="s">
-        <v>2559</v>
+        <v>2560</v>
       </c>
       <c r="M481" s="5" t="s">
-        <v>2560</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="5" t="s">
-        <v>2561</v>
+        <v>2562</v>
       </c>
       <c r="B482" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C482" s="5" t="s">
-        <v>269</v>
+        <v>16</v>
       </c>
       <c r="D482" s="5" t="s">
-        <v>702</v>
+        <v>2403</v>
       </c>
       <c r="E482" s="5" t="s">
-        <v>2449</v>
-[...2 lines deleted...]
-        <v>2472</v>
+        <v>17</v>
+      </c>
+      <c r="F482" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G482" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H482" s="5" t="s">
-        <v>2562</v>
+        <v>2563</v>
       </c>
       <c r="I482" s="5" t="s">
-        <v>2563</v>
+        <v>2564</v>
       </c>
       <c r="J482" s="5" t="s">
-        <v>2564</v>
+        <v>2406</v>
       </c>
       <c r="K482" s="5" t="s">
         <v>2565</v>
       </c>
       <c r="L482" s="6" t="s">
         <v>2566</v>
       </c>
       <c r="M482" s="5" t="s">
         <v>2567</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="5" t="s">
         <v>2568</v>
       </c>
       <c r="B483" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C483" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D483" s="5" t="s">
-        <v>1601</v>
+        <v>1642</v>
       </c>
       <c r="E483" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2569</v>
+      </c>
+      <c r="F483" s="5" t="s">
+        <v>2570</v>
       </c>
       <c r="G483" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H483" s="5" t="s">
-        <v>2569</v>
-[...3 lines deleted...]
-      </c>
+        <v>2571</v>
+      </c>
+      <c r="I483" s="5"/>
       <c r="J483" s="5" t="s">
-        <v>2365</v>
+        <v>2406</v>
       </c>
       <c r="K483" s="5" t="s">
-        <v>2571</v>
+        <v>2572</v>
       </c>
       <c r="L483" s="6" t="s">
-        <v>2572</v>
+        <v>2573</v>
       </c>
       <c r="M483" s="5" t="s">
-        <v>2573</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="5" t="s">
-        <v>2574</v>
+        <v>2575</v>
       </c>
       <c r="B484" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C484" s="5" t="s">
-        <v>16</v>
+        <v>392</v>
       </c>
       <c r="D484" s="5" t="s">
-        <v>2549</v>
+        <v>1642</v>
       </c>
       <c r="E484" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F484" s="5" t="s">
-        <v>2550</v>
+      <c r="F484" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G484" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H484" s="5" t="s">
-        <v>2575</v>
+        <v>2576</v>
       </c>
       <c r="I484" s="5" t="s">
-        <v>2576</v>
+        <v>2577</v>
       </c>
       <c r="J484" s="5" t="s">
-        <v>1606</v>
+        <v>1647</v>
       </c>
       <c r="K484" s="5" t="s">
-        <v>2577</v>
+        <v>2578</v>
       </c>
       <c r="L484" s="6" t="s">
-        <v>2578</v>
+        <v>2579</v>
       </c>
       <c r="M484" s="5" t="s">
-        <v>2579</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="5" t="s">
-        <v>2580</v>
+        <v>2581</v>
       </c>
       <c r="B485" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C485" s="5" t="s">
-        <v>16</v>
+        <v>2582</v>
       </c>
       <c r="D485" s="5" t="s">
-        <v>2581</v>
-[...5 lines deleted...]
-        <v>2582</v>
+        <v>1642</v>
+      </c>
+      <c r="E485" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F485" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G485" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H485" s="5" t="s">
-        <v>2362</v>
-[...1 lines deleted...]
-      <c r="I485" s="5"/>
+        <v>2583</v>
+      </c>
+      <c r="I485" s="5" t="s">
+        <v>2584</v>
+      </c>
       <c r="J485" s="5" t="s">
-        <v>2583</v>
+        <v>1647</v>
       </c>
       <c r="K485" s="5" t="s">
-        <v>2584</v>
+        <v>2585</v>
       </c>
       <c r="L485" s="6" t="s">
-        <v>2585</v>
+        <v>2586</v>
       </c>
       <c r="M485" s="5" t="s">
-        <v>2586</v>
+        <v>2587</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="5" t="s">
-        <v>2587</v>
+        <v>2588</v>
       </c>
       <c r="B486" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C486" s="5" t="s">
-        <v>16</v>
+        <v>2589</v>
       </c>
       <c r="D486" s="5" t="s">
-        <v>2549</v>
+        <v>644</v>
       </c>
       <c r="E486" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>2588</v>
+        <v>2590</v>
+      </c>
+      <c r="F486" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G486" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H486" s="5" t="s">
-        <v>2589</v>
-[...3 lines deleted...]
-      </c>
+        <v>2591</v>
+      </c>
+      <c r="I486" s="5"/>
       <c r="J486" s="5" t="s">
-        <v>1606</v>
+        <v>2592</v>
       </c>
       <c r="K486" s="5" t="s">
-        <v>2591</v>
+        <v>2593</v>
       </c>
       <c r="L486" s="6" t="s">
-        <v>2592</v>
+        <v>2594</v>
       </c>
       <c r="M486" s="5" t="s">
-        <v>2593</v>
+        <v>2595</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="5" t="s">
-        <v>2594</v>
+        <v>2596</v>
       </c>
       <c r="B487" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C487" s="5" t="s">
-        <v>90</v>
+        <v>269</v>
       </c>
       <c r="D487" s="5" t="s">
-        <v>2362</v>
-[...4 lines deleted...]
-        </is>
+        <v>2597</v>
+      </c>
+      <c r="E487" s="5" t="s">
+        <v>2514</v>
       </c>
       <c r="F487" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G487" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H487" s="5" t="s">
-        <v>2595</v>
+        <v>2598</v>
       </c>
       <c r="I487" s="5" t="s">
-        <v>2596</v>
+        <v>2599</v>
       </c>
       <c r="J487" s="5" t="s">
-        <v>1606</v>
+        <v>2600</v>
       </c>
       <c r="K487" s="5" t="s">
-        <v>2597</v>
+        <v>2601</v>
       </c>
       <c r="L487" s="6" t="s">
-        <v>2598</v>
+        <v>2602</v>
       </c>
       <c r="M487" s="5" t="s">
-        <v>2599</v>
+        <v>2603</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="5" t="s">
-        <v>2600</v>
+        <v>2604</v>
       </c>
       <c r="B488" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C488" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D488" s="5" t="s">
-        <v>2601</v>
+        <v>2605</v>
       </c>
       <c r="E488" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F488" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G488" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H488" s="5" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="H488" s="5" t="s">
+        <v>2606</v>
+      </c>
+      <c r="I488" s="5"/>
       <c r="J488" s="5" t="s">
-        <v>2603</v>
+        <v>2406</v>
       </c>
       <c r="K488" s="5" t="s">
-        <v>2604</v>
+        <v>2607</v>
       </c>
       <c r="L488" s="6" t="s">
-        <v>2605</v>
+        <v>2608</v>
       </c>
       <c r="M488" s="5" t="s">
-        <v>2606</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="5" t="s">
-        <v>2607</v>
+        <v>2610</v>
       </c>
       <c r="B489" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C489" s="5" t="s">
-        <v>16</v>
+        <v>269</v>
       </c>
       <c r="D489" s="5" t="s">
-        <v>1601</v>
+        <v>718</v>
       </c>
       <c r="E489" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2451</v>
+      </c>
+      <c r="F489" s="5" t="s">
+        <v>2533</v>
       </c>
       <c r="G489" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H489" s="5" t="s">
-        <v>2608</v>
+        <v>2611</v>
       </c>
       <c r="I489" s="5" t="s">
-        <v>2609</v>
+        <v>2612</v>
       </c>
       <c r="J489" s="5" t="s">
-        <v>2365</v>
+        <v>2613</v>
       </c>
       <c r="K489" s="5" t="s">
-        <v>2610</v>
+        <v>2614</v>
       </c>
       <c r="L489" s="6" t="s">
-        <v>2611</v>
+        <v>2615</v>
       </c>
       <c r="M489" s="5" t="s">
-        <v>2612</v>
+        <v>2616</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="5" t="s">
-        <v>2613</v>
+        <v>2617</v>
       </c>
       <c r="B490" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C490" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D490" s="5" t="s">
-        <v>2549</v>
+        <v>2618</v>
       </c>
       <c r="E490" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F490" s="5" t="s">
-        <v>2550</v>
+        <v>2619</v>
       </c>
       <c r="G490" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H490" s="5" t="s">
-        <v>2614</v>
+        <v>2620</v>
       </c>
       <c r="I490" s="5"/>
       <c r="J490" s="5" t="s">
-        <v>1606</v>
+        <v>1647</v>
       </c>
       <c r="K490" s="5" t="s">
-        <v>2615</v>
+        <v>2621</v>
       </c>
       <c r="L490" s="6" t="s">
-        <v>2616</v>
+        <v>2622</v>
       </c>
       <c r="M490" s="5" t="s">
-        <v>2617</v>
+        <v>2623</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="5" t="s">
-        <v>2618</v>
+        <v>2624</v>
       </c>
       <c r="B491" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C491" s="5" t="s">
-        <v>2619</v>
+        <v>16</v>
       </c>
       <c r="D491" s="5" t="s">
-        <v>636</v>
+        <v>1642</v>
       </c>
       <c r="E491" s="5" t="s">
-        <v>2620</v>
-[...2 lines deleted...]
-        <v>2621</v>
+        <v>17</v>
+      </c>
+      <c r="F491" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G491" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H491" s="5" t="s">
-        <v>2622</v>
+        <v>2625</v>
       </c>
       <c r="I491" s="5" t="s">
-        <v>2623</v>
+        <v>2626</v>
       </c>
       <c r="J491" s="5" t="s">
-        <v>2624</v>
+        <v>2406</v>
       </c>
       <c r="K491" s="5" t="s">
-        <v>2625</v>
+        <v>2627</v>
       </c>
       <c r="L491" s="6" t="s">
-        <v>2626</v>
+        <v>2628</v>
       </c>
       <c r="M491" s="5" t="s">
-        <v>2627</v>
+        <v>2629</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="5" t="s">
-        <v>2628</v>
+        <v>2630</v>
       </c>
       <c r="B492" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C492" s="5" t="s">
-        <v>392</v>
+        <v>269</v>
       </c>
       <c r="D492" s="5" t="s">
-        <v>2629</v>
+        <v>718</v>
       </c>
       <c r="E492" s="5" t="s">
-        <v>2630</v>
+        <v>2451</v>
       </c>
       <c r="F492" s="5" t="s">
+        <v>2533</v>
+      </c>
+      <c r="G492" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H492" s="5" t="s">
         <v>2631</v>
       </c>
-      <c r="G492" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H492" s="5" t="s">
+      <c r="I492" s="5" t="s">
         <v>2632</v>
       </c>
-      <c r="I492" s="5" t="s">
+      <c r="J492" s="5" t="s">
         <v>2633</v>
       </c>
-      <c r="J492" s="5" t="s">
+      <c r="K492" s="5" t="s">
         <v>2634</v>
       </c>
-      <c r="K492" s="5" t="s">
+      <c r="L492" s="6" t="s">
         <v>2635</v>
       </c>
-      <c r="L492" s="6" t="s">
+      <c r="M492" s="5" t="s">
         <v>2636</v>
-      </c>
-[...1 lines deleted...]
-        <v>2637</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="5" t="s">
-        <v>2638</v>
+        <v>2637</v>
       </c>
       <c r="B493" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C493" s="5" t="s">
-        <v>269</v>
+        <v>16</v>
       </c>
       <c r="D493" s="5" t="s">
-        <v>702</v>
+        <v>1642</v>
       </c>
       <c r="E493" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F493" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G493" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H493" s="5" t="s">
+        <v>2638</v>
+      </c>
+      <c r="I493" s="5" t="s">
         <v>2639</v>
       </c>
-      <c r="F493" s="5" t="s">
+      <c r="J493" s="5" t="s">
+        <v>2406</v>
+      </c>
+      <c r="K493" s="5" t="s">
         <v>2640</v>
       </c>
-      <c r="G493" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H493" s="5" t="s">
+      <c r="L493" s="6" t="s">
         <v>2641</v>
       </c>
-      <c r="I493" s="5" t="s">
+      <c r="M493" s="5" t="s">
         <v>2642</v>
-      </c>
-[...10 lines deleted...]
-        <v>2646</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="5" t="s">
-        <v>2647</v>
+        <v>2643</v>
       </c>
       <c r="B494" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C494" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D494" s="5" t="s">
-        <v>2549</v>
+        <v>2618</v>
       </c>
       <c r="E494" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F494" s="5" t="s">
+        <v>2619</v>
+      </c>
+      <c r="G494" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H494" s="5" t="s">
+        <v>2644</v>
+      </c>
+      <c r="I494" s="5" t="s">
+        <v>2645</v>
+      </c>
+      <c r="J494" s="5" t="s">
+        <v>1647</v>
+      </c>
+      <c r="K494" s="5" t="s">
+        <v>2646</v>
+      </c>
+      <c r="L494" s="6" t="s">
+        <v>2647</v>
+      </c>
+      <c r="M494" s="5" t="s">
         <v>2648</v>
       </c>
-      <c r="F494" s="5" t="s">
+    </row>
+    <row r="495">
+      <c r="A495" s="5" t="s">
         <v>2649</v>
       </c>
-      <c r="G494" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H494" s="5" t="s">
+      <c r="B495" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C495" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D495" s="5" t="s">
         <v>2650</v>
       </c>
-      <c r="I494" s="5" t="s">
+      <c r="E495" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F495" s="5" t="s">
         <v>2651</v>
       </c>
-      <c r="J494" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K494" s="5" t="s">
+      <c r="G495" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H495" s="5" t="s">
+        <v>2403</v>
+      </c>
+      <c r="I495" s="5"/>
+      <c r="J495" s="5" t="s">
         <v>2652</v>
       </c>
-      <c r="L494" s="6" t="s">
+      <c r="K495" s="5" t="s">
         <v>2653</v>
       </c>
-      <c r="M494" s="5" t="s">
+      <c r="L495" s="6" t="s">
         <v>2654</v>
+      </c>
+      <c r="M495" s="5" t="s">
+        <v>2655</v>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" s="5" t="s">
+        <v>2656</v>
+      </c>
+      <c r="B496" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C496" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D496" s="5" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E496" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F496" s="5" t="s">
+        <v>2657</v>
+      </c>
+      <c r="G496" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H496" s="5" t="s">
+        <v>2658</v>
+      </c>
+      <c r="I496" s="5" t="s">
+        <v>2659</v>
+      </c>
+      <c r="J496" s="5" t="s">
+        <v>1647</v>
+      </c>
+      <c r="K496" s="5" t="s">
+        <v>2660</v>
+      </c>
+      <c r="L496" s="6" t="s">
+        <v>2661</v>
+      </c>
+      <c r="M496" s="5" t="s">
+        <v>2662</v>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" s="5" t="s">
+        <v>2663</v>
+      </c>
+      <c r="B497" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C497" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="D497" s="5" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E497" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F497" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G497" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H497" s="5" t="s">
+        <v>2664</v>
+      </c>
+      <c r="I497" s="5" t="s">
+        <v>2665</v>
+      </c>
+      <c r="J497" s="5" t="s">
+        <v>1647</v>
+      </c>
+      <c r="K497" s="5" t="s">
+        <v>2666</v>
+      </c>
+      <c r="L497" s="6" t="s">
+        <v>2667</v>
+      </c>
+      <c r="M497" s="5" t="s">
+        <v>2668</v>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" s="5" t="s">
+        <v>2669</v>
+      </c>
+      <c r="B498" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C498" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D498" s="5" t="s">
+        <v>2670</v>
+      </c>
+      <c r="E498" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F498" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G498" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H498" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I498" s="5" t="s">
+        <v>2671</v>
+      </c>
+      <c r="J498" s="5" t="s">
+        <v>2672</v>
+      </c>
+      <c r="K498" s="5" t="s">
+        <v>2673</v>
+      </c>
+      <c r="L498" s="6" t="s">
+        <v>2674</v>
+      </c>
+      <c r="M498" s="5" t="s">
+        <v>2675</v>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" s="5" t="s">
+        <v>2676</v>
+      </c>
+      <c r="B499" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C499" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D499" s="5" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E499" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F499" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G499" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H499" s="5" t="s">
+        <v>2677</v>
+      </c>
+      <c r="I499" s="5" t="s">
+        <v>2678</v>
+      </c>
+      <c r="J499" s="5" t="s">
+        <v>2406</v>
+      </c>
+      <c r="K499" s="5" t="s">
+        <v>2679</v>
+      </c>
+      <c r="L499" s="6" t="s">
+        <v>2680</v>
+      </c>
+      <c r="M499" s="5" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" s="5" t="s">
+        <v>2682</v>
+      </c>
+      <c r="B500" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C500" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D500" s="5" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E500" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F500" s="5" t="s">
+        <v>2619</v>
+      </c>
+      <c r="G500" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H500" s="5" t="s">
+        <v>2683</v>
+      </c>
+      <c r="I500" s="5"/>
+      <c r="J500" s="5" t="s">
+        <v>1647</v>
+      </c>
+      <c r="K500" s="5" t="s">
+        <v>2684</v>
+      </c>
+      <c r="L500" s="6" t="s">
+        <v>2685</v>
+      </c>
+      <c r="M500" s="5" t="s">
+        <v>2686</v>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" s="5" t="s">
+        <v>2687</v>
+      </c>
+      <c r="B501" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C501" s="5" t="s">
+        <v>2688</v>
+      </c>
+      <c r="D501" s="5" t="s">
+        <v>644</v>
+      </c>
+      <c r="E501" s="5" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F501" s="5" t="s">
+        <v>2690</v>
+      </c>
+      <c r="G501" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H501" s="5" t="s">
+        <v>2691</v>
+      </c>
+      <c r="I501" s="5" t="s">
+        <v>2692</v>
+      </c>
+      <c r="J501" s="5" t="s">
+        <v>2693</v>
+      </c>
+      <c r="K501" s="5" t="s">
+        <v>2694</v>
+      </c>
+      <c r="L501" s="6" t="s">
+        <v>2695</v>
+      </c>
+      <c r="M501" s="5" t="s">
+        <v>2696</v>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502" s="5" t="s">
+        <v>2697</v>
+      </c>
+      <c r="B502" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C502" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="D502" s="5" t="s">
+        <v>2597</v>
+      </c>
+      <c r="E502" s="5" t="s">
+        <v>2698</v>
+      </c>
+      <c r="F502" s="5" t="s">
+        <v>2699</v>
+      </c>
+      <c r="G502" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H502" s="5" t="s">
+        <v>2700</v>
+      </c>
+      <c r="I502" s="5" t="s">
+        <v>2701</v>
+      </c>
+      <c r="J502" s="5" t="s">
+        <v>2702</v>
+      </c>
+      <c r="K502" s="5" t="s">
+        <v>2703</v>
+      </c>
+      <c r="L502" s="6" t="s">
+        <v>2704</v>
+      </c>
+      <c r="M502" s="5" t="s">
+        <v>2705</v>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503" s="5" t="s">
+        <v>2706</v>
+      </c>
+      <c r="B503" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C503" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="D503" s="5" t="s">
+        <v>718</v>
+      </c>
+      <c r="E503" s="5" t="s">
+        <v>2707</v>
+      </c>
+      <c r="F503" s="5" t="s">
+        <v>2708</v>
+      </c>
+      <c r="G503" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H503" s="5" t="s">
+        <v>2709</v>
+      </c>
+      <c r="I503" s="5" t="s">
+        <v>2710</v>
+      </c>
+      <c r="J503" s="5" t="s">
+        <v>2711</v>
+      </c>
+      <c r="K503" s="5" t="s">
+        <v>2712</v>
+      </c>
+      <c r="L503" s="6" t="s">
+        <v>2713</v>
+      </c>
+      <c r="M503" s="5" t="s">
+        <v>2714</v>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" s="5" t="s">
+        <v>2715</v>
+      </c>
+      <c r="B504" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C504" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D504" s="5" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E504" s="5" t="s">
+        <v>2716</v>
+      </c>
+      <c r="F504" s="5" t="s">
+        <v>2717</v>
+      </c>
+      <c r="G504" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H504" s="5" t="s">
+        <v>2718</v>
+      </c>
+      <c r="I504" s="5" t="s">
+        <v>2719</v>
+      </c>
+      <c r="J504" s="5" t="s">
+        <v>1647</v>
+      </c>
+      <c r="K504" s="5" t="s">
+        <v>2720</v>
+      </c>
+      <c r="L504" s="6" t="s">
+        <v>2721</v>
+      </c>
+      <c r="M504" s="5" t="s">
+        <v>2722</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -38262,44 +39269,54 @@
     <hyperlink ref="M470" r:id="rId475"/>
     <hyperlink ref="M471" r:id="rId476"/>
     <hyperlink ref="M472" r:id="rId477"/>
     <hyperlink ref="M473" r:id="rId478"/>
     <hyperlink ref="M474" r:id="rId479"/>
     <hyperlink ref="M475" r:id="rId480"/>
     <hyperlink ref="M476" r:id="rId481"/>
     <hyperlink ref="M477" r:id="rId482"/>
     <hyperlink ref="M478" r:id="rId483"/>
     <hyperlink ref="M479" r:id="rId484"/>
     <hyperlink ref="M480" r:id="rId485"/>
     <hyperlink ref="M481" r:id="rId486"/>
     <hyperlink ref="M482" r:id="rId487"/>
     <hyperlink ref="M483" r:id="rId488"/>
     <hyperlink ref="M484" r:id="rId489"/>
     <hyperlink ref="M485" r:id="rId490"/>
     <hyperlink ref="M486" r:id="rId491"/>
     <hyperlink ref="M487" r:id="rId492"/>
     <hyperlink ref="M488" r:id="rId493"/>
     <hyperlink ref="M489" r:id="rId494"/>
     <hyperlink ref="M490" r:id="rId495"/>
     <hyperlink ref="M491" r:id="rId496"/>
     <hyperlink ref="M492" r:id="rId497"/>
     <hyperlink ref="M493" r:id="rId498"/>
     <hyperlink ref="M494" r:id="rId499"/>
+    <hyperlink ref="M495" r:id="rId500"/>
+    <hyperlink ref="M496" r:id="rId501"/>
+    <hyperlink ref="M497" r:id="rId502"/>
+    <hyperlink ref="M498" r:id="rId503"/>
+    <hyperlink ref="M499" r:id="rId504"/>
+    <hyperlink ref="M500" r:id="rId505"/>
+    <hyperlink ref="M501" r:id="rId506"/>
+    <hyperlink ref="M502" r:id="rId507"/>
+    <hyperlink ref="M503" r:id="rId508"/>
+    <hyperlink ref="M504" r:id="rId509"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>