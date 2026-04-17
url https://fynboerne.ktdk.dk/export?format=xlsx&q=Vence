--- v1 (2026-02-28)
+++ v2 (2026-04-17)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5756" uniqueCount="3509" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5834" uniqueCount="3562" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -2025,50 +2025,107 @@
   </si>
   <si>
     <t>Alhed Larsen boede i København og arbejdede på Den Kongelige Porcelænsfabrik. 
 Hun kendte mange med efternavnet Lange, så det er svært at vide, hvem af dem hun var til middag med.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2170</t>
   </si>
   <si>
     <t>Alhed har været forkølet og ligget i sengen, men hun har det bedre og har været på Porcelænsfabrikken. Hun gik på grund af sygdommen glip af en koncert og en middag og måtte udsætte et besøg hos bedsteforældrene. Sidst hun besøgte dem, var bedstefaderen først forvirret og vild, men senere talte Alhed hyggeligt med ham. 
 Den følgende dag skal Alhed Larsen til middag med flere andre hos Sperling.
 Mon Laura Warberg kan sende noget slagtemad til Fru Laudrup? Hun har måttet låne penge af Alhed.
 Alhed beder sin mor sende en dug. Hun skal have venner på besøg i sin smukke stue.
 Peter Hansen, Marie og Alhed har været til 1000 og én nat (teater?). Det er trist, at Alheds far ikke kan lide, at hun mødes med "den lange fedtede", men han skal ikke frygte en forlovelse, for noget sådant er ikke i vente. Alhed spørger, om forældrene ønsker at høre om hendes oplevelser med Peter og Marie Hansen eller ej?</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/rjAw</t>
   </si>
   <si>
     <t>Kæreste Moder!
 Tak for Dit Brev! Det er da rart, at Du nu er noget bedre; bare Du nu vil være forsigtig, at Du ikke faar Tilbagefald. - Christine lader det ogsaa til at gaa fremad med, jeg har haft et rigtig fornøjet Brev fra hende. Mandag Videre kom jeg ikke i Gaar, det faldt mig saa besværligt at skrive [overstregede ord] da jeg nemlig laa i Sengen af Forkølelse; jeg gik i Seng midt paa Dagen, da jeg hverken kunde gø eller gave af Snue og Hoste og Hovedpine; jeg satte 3-4 Kopper Hyldethe ["?" indsat både midt over ordet og i venstre margen ud for linjen] til Livs og svedte kolossalt og befandt mig i Dag saa vel, at jeg stillede paa Fabr. til rigtig Tid; saa den Influenza, jeg var belavet paa, blev heldigvis ikke til noget. - Det var ellers kedeligt nok, da jeg havde faaet en Billet til Musikforeningsprøve og endvidere var jeg bedt til Middag i Kvæsthusgade. Om Form. vilde jeg have været hos de gamle, nu gaar jeg der i Aften i Stedet. - Da jeg sidst var der, var det ret godt; d.v.s. Bedstefader var meget mat og afkræftet; strax da jeg kom var han vild og kunde ikke kende mig men lidt senere hen paa Aftenen kom jeg ind til ham og talte med ham c. 10 Min, og da var han fuldstændig klar, spurgte ud om alt muligt og endte med at sige, at nu kunde jeg da skrive til Dig, at jeg havde faaet en lille Passiar med Bedstefader. Jeg synes, Du skulde absolut vente med Gyngeskammelen til vi ser ham oppe; jeg skal til Byen til Syjomfruen i Eft. saa skal jeg forhøre om Prisen. - I Morgen, Maries Fødselsdag, skal jeg til Middag hos Sperling sammen med Langes, Bøjesens, Stenbergs o. fl. Jeg er næsten ked af, at Du ikke alligevel sender lidt Slagtemad til Fru Laudrup, det kniber saa forfærdelig for hende i denne Maaned, det Skind. Hun har laant Penge af mig "mig" indsat over linjen og det kunde dog altid hjælpe lidt paa hende. Jeg kunde godt sige det paa den fine Maade, hvis Du er bange for at støde hende. - Kunde jeg ikke faa sendt en lille Dug til Fabrikken? den skulde saa indvies her hos mig selv, jeg skal have bedt mine Kamerater fra Fabr. til The her en Aften; min Stue er aldeles imponerende smuk med alle de nye Ting. - Dette Brev bliver kun kort og en Smule afjaget, men det kommer af de forannævnte Omstændigheder. - Hvordan har Onkel Carl det? - Jeg var forleden Aften til 1000 og 1 Nat med Marie og P. Hansen! Det gør mig ondt, at Fader ikke kan lide, at jeg kommer saa meget sammen med den lange fedtede o.sv. men det kan virkelig ikke blive anderledes. Han skal saamænd ikke være bange for en ["en" indsat over linjen] Forlovelse, hvis det er det, der er i Vejen. Du kan forsikre ham, at han kan være ganske rolig i den Henseende. - Interesserer det Eder at høre om mine Oplevelser sammen med dem, eller skal jeg fortie dem ??? -
 Nu faar Du kun et Kort d. 20nde mere kan jeg ikke naa, da jeg skal til Sperlings lige fra Fabr. i Morgen.
 Mange kærlige Hilsner til Alle fra Din Alhed.</t>
   </si>
   <si>
+    <t>1892-02-11</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Eppendorferweg Hamburg</t>
+  </si>
+  <si>
+    <t>Henrik Havemann
+Rebecca Havemann
+Leonard Holmstrøm
+- Jensen, Frøken, Erikshaab
+Ellen Schroll
+Adelheyde Syberg
+Hempel Syberg
+- Thrane</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer, f. Warberg, var en kort tid i huset hos Havemann-parret i Hamburg.
+Haabet er gården Erikshaab, hvor Warberg-børnene voksede op. 
+På Brobygaard boede Albrecht Warbergs arbejdsgivere; greveparret.
+Frau Jakobsen, Ingeborg Jakobsen, Hr. Grohmann, Grettchen, de to herrer Leth, Lille Lus og Petus kendes ikke. 
+Den første opførelse af Mignon (fransk) komponeret af A. Thomas var på Opéra-Comique i Paris den 17. november 1866.
+Lohengrin er en opera af Richard Wagner, komponeret 1846-1848 og uropført på Hofteatret i Weimar den 28. august 1850.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1578</t>
+  </si>
+  <si>
+    <t>Hr. Havemann glemte at sende Ellen Sawyers sidste brev for hende. Ellen er glad for at være hos Havemann-parret. Fru Havemann er en dygtig husmor. Alle står op kl. 8. Efter morenmaden udfører Ellen og Fru Havemann huarbejde. De laver selv middagen, til Hr. Havemann/Kaptajnen kommer hjem. 
+Ellen har været hos en Frau Jakobsen, hvor hun var i internationalt selskab. Hun har også været til varieté og på besøg hos en rig Hr. Grohmann. Ellen skal sammen med Havemann i teatret og se Mignon og Lohrengrin.
+Familien har haft to kaptajner til middag. De serverede fyldte hvidkålshoveder, og Ellen og Fru Havemann havde lavet hver deres version af retten.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/l79p</t>
+  </si>
+  <si>
+    <t>Eppendorferweg d. 11 Febr. – 92
+Hamburg
+Kære Moder!
+Jeg tog mig et billigt Grin over det vilde Oprør, Haabet har været i og over Pigen Thranes mange forgæves Fjed, nu skal du høre: den næste Dag, Torsdag, skrev jeg på Fru Havemanns Anordning og overgav det til Kaptajnen for at han skulde befordre det videre til en Postkasse. Den næste Dag, Torsdag, skrev jeg til dig paa Fru Havemanns Anordning og overgav det til Kaptajnen for at han skulde befordre det viddere til en Postkasse. Den næste Dag havde jeg lige staaet op og fortalt Fru Havemann, at du sendte Bud til Stationen og om en Time vilde du have mit Brev – da Kaptajnen - trækker det op af sin Lomme!! Han gav mig Lov til at anklage sig for dig, hvilket jeg nu har gjort. - - Tak for dit Brev, det var morsomt at høre hjemmefra – pas dog på dine Ben jeg tror du staar for galt op med dem!!!! – Her er dejligt at være, jeg elsker Kaptajnen med Frue efter en høj Maalestok. Fru Havemann var jeg straks gode Venner med (vi har været på Kys siden den første Aften) Kaptajnen og jeg gloede paa hinanden i de første Dage, vare yderst høflige, men sagde ellers ingenting, men nu forliges vi aldeles brilliant, da vi forleden Aften gik fra ”Grosser Koncerthaus” havde han ”begge sine Kvinder under Armen at de ikke skulde løbe fra ham”. – Han er gemytlig og rar til daglig og slet ikke gnaven, som Ellen Schroll sagde, naar man bare ikke forstyrrer ham, naar han skriver. – Ved Bordet har vi det met ["met" overstreget] mest gemytligt. Naar Kaptajnen drikker Snaps, drikker ["drikker" overstreget], skænker derpå en til og siger ”den maa I dele”, Fru Havemann gør Mule, men jeg tager min med Anstand og siger ”Ah -” oven paa til Kaptajnens store Glæde. - Du kan tro Fru Havemann er ikke upraktisk, man skal da lede lidt, inden man finder saa en dygtig Husmoder, hun gør alting saa hurtigt, - jeg har lagt mit Valgsprog ”vi naar det nok” af; og saa er hun saa gennemproper med alt, hvad hun tager sig til. Hun styrer Kodiljen brilliant og er meget sparsommelig. – Vi staar alle 3 op paa en Tid og drikker Kaffe Klk 8, dertil stegt Flæsk og Spejlæg, saa gaar vi i Køkkenet - gør bl.a. ved Lamper m.m. Kaptajnen gaar nu Klk c. 10, saa skriver vi eller spiller, Klk 12 tager vi en lille Frokost med Spørre ["Spørre" overstreget] Smørrebrød Øl el. Kaffe. Kl 3-4 kommer Kaptajnen hjem, saa spiser vi til Middag. Vi laver Maden selv, - en Dag kogte jeg Øllebrød af bayersk Øl! – Vi sidder oppe om Aftenen til c. 12. – Vi har været ude flere Gange, d. 2den Aften jeg var her, var Fru H. og jeg henne hos en Frau Jakobsen, som har Bespisning for engelske Kaptajner, det morsomste ved denne Aften var alle de Sprog der blev talt naar du tænker dig, at den: E ["E" overstreget; "e" indsat over linjen] engelske – tyske – norske – amerikanske – svenske danske Nation vare repræsenterede. Jeg sluttede Venskab med en ung, sød, rar norsk Pige, Ingeborg Jakobsen, og en svensk Kaptajn, en smuk Mand med et intelligent fint Ansigt. I Lørdags Aftes vare vi i ”Flora”, der var Musik og et Slags Variatéteater, alle Mennesker drak Bier vi ogsaa af store Glaskrus. Der var en Masse brilliante Lokaler, altsammen med elektrisk Lys, vi morede os dejligt. – Søndag Form. vare vi ude paa Visit, det var hos en Her. Grohmann 
+Der var gevaltig fint og elegant, c. som paa Brobygrd. det er meget rige Folk, men de vare slet ikke vigtige, saa rare at det var en Fornøjelse. Manden kunde dansk og talte meget med mig. – Jeg blev meget indtaget i dem. – Tirsdag vare vi i ”Grosser Koncerthaus, det er det bedste, jeg i mit Liv har været med til, men det vil jeg gemme til Tante Mimmis Brev, - min eneste Bekymring der, var, hvordan jeg skulde bære mig ad for nogenlunde at give jer et Begreb om det hele, nu skal jeg se i Morgen. Da vi gik hjem derfra, sagde Kaptajnen, ”ja nu skal vi snart i de store Teatre og se nogle Operaer” - bliver det ikke henrivende, vi skal se Mignon, imorges snakkede han om, at vi i Aften skal høre Lohengreen, men jeg ved ikke om det bliver af, Billetterne koster 6 Mark Stk, c. 6 Kr. – men paa Lørdag Aften tror jeg nok vi skal hen og høre 2 Operaer, d. ene hedder d. forlorne Søn, d. anden kan jeg ikke huske. - - I Aftes havde vi Fremmede, 2 Kaptajner, begge danske, vi fik fyldte Hvidkaalshoveder. Disse Hoveder har lagt Beslag paa de fleste af vore Tanker i de sidste 2 Dage. I Forgaars kørte jeg og Pigen, Grettchen (kortærmet lys Kjole, hvidt Forklæde, hvid Kappe paa Hovedet – saadan er alle Piger her) – i ”Pferdebahnw.” ned til Fischmarkt, - helt nede ved en Gren af Alster, vi skulde købe de omtalte Hoveder. Du kan kan tro, jeg gjorde mig, gik omkring og besaa Varerne med Pigen og Kurven bagefter – jeg var meget vigtig, men da Handelen skulde sluttes, maatte Grettchen tage fat – jeg forstaar ikke Kællingernes Snak. I Gaar vadskede vi, (det gør vi hver Onsdag), men jeg var ved mit Hovede hele Dagen. – Om Morgenen vandrede Kaptajnen og jeg hen og købte 3 Pund Kød, og saa gik det løs, vi har ingen Kødmaskine, saa det var et farligt Arbejde at skrabe alt det Kød. Det hele varede til Klk 2. – Vi kunde ikke rigtig blive enige om, hvordan Farsen skulde i, saa lavede vi hver sit, jeg borede et Hul ned i Hovedet, som jeg har lært paa Gelskov, men Fru H. skilte Bladene ad, som hun har set paa Bæklund, vi vare meget spændte paa, hvilket der var det bedste. Kaptajnen erklærede, at der var for meget Kaal og for lidt Farce i mit, og omvendt i Fru Havemanns, men baade ”Mutters og Frøkenens” Hoved gled ned og til sidst drak de vor Skaal, Farcen var lige vel fast, men ellers god. – Min Kuffert kom først i Aftes, der kommer ikke Fragtgods til Schulterblatt, det var glidt helt ud til Pariser-Bahnhoff, en Mil herfra. Kaptajnen havde en meget besværlig Tur ud efter det i Gaar. Ang. Ballet, da er man temmelig optaget af det, der er skreven efter en Syjomfru som skal komme her og ”sy om os”, - jeg ved ikke, hvordan jeg bliver. – Vil du ikke fortælle Frk. Jensen, at jeg har faaet mit Haar klippet hos en fin Damefriseur. Fru H. synes ikke at jeg skal have Gummioverstykke, det er fuldstændig unyttigt, 1) gaar man ikke paa Gaden med fine Kjoler, 2) slet ikke naar det regner, 3) er her 100 af Sporvogne, som man kan køre i hvor hen man vil. – Den Visit hos Grohmanns kostede mig da 2 Mark, til et Par fine Handsker. Alting er meget dyrt her. – Dit Brev fik jeg Tirsdag. - -
+[Skrevet langs venstre margen s. 4:]
+Paa Lørdag Aften kommer der 2 unge danske Herre Leth, de ere meget spillende og Kaptajnen har sagt, at de skal sørge for en Musiklærer til mig
+[Skrevet langs venstre margen s. 3:]
+Her er brilliant Tid til at øve sig, En el. anden har sat i Fru H.,
+[Skrevet langs venstre margen s. 2:]
+at man maa øve sig 2 Timer om Dagen, jeg tænker det skal rigtig blive til noget. - -
+[Skrevet øverst på tværs og langs venstre margen s. 1:]
+Nu haaber jeg ikke at du siger ”Men se hun skriver ikke et Ord om” - - . Jeg satte intet til paa Rejsen. Altsaa skriver jeg i Morgen til Tante Mimmi. - Jeg har haft Brev fra Leon. han kom ikke til St. fordi han var syg, han er nu paa Mælkekur. Hils lille Lus og Tak hende for hendes Brev, for vilde gærne sende hende en lille Lap, men her er ikke Plads.
+[Indsat øverst s. 1; under dato mm; på tværs:] 1000 Hilsner til Alle (glem ikke Hanne og Caroline. Mest dig selv fra din Pelle. 
+Hilsen fra Fru Havemann. 
+[Skrevet henover teksten s. 1; på tværs:]
+Jeg haaber da, at I ere gode mod Hempel og Petus og tager dem til med, det maa du endelig, hils dem. Har Hempel faaet</t>
+  </si>
+  <si>
     <t>1892-10-05</t>
   </si>
   <si>
     <t>Johanne  Larsen</t>
   </si>
   <si>
     <t>Waldemarsgade 30</t>
   </si>
   <si>
     <t>Mulle -
 Peter Hansen
 Marie Juul
 Sigrid Lang
 Alhed Larsen
 Johanne Lund
 Christine  Mackie
 Peter Rosenberg
 Elisa Schneekloth
 Marie Schou
 Henriette Skram
 Adelheyde Syberg
 Hempel Syberg
 Natalie Zahle</t>
   </si>
   <si>
@@ -3426,53 +3483,50 @@
 Albert Gottschalk
 Peter Hansen
 Adolph Larsen
 Jeppe Andreas Larsen
 Vilhelmine  Larsen
 Karl Schou</t>
   </si>
   <si>
     <t>Agraren (Adolf Larsen) har kørt forældrene til Odense, men Johannes Larsen blev bekymret for dem og gik mod Odense, for at køre for dem hjem.
 Af brev fra den Frie Udstilling fremgår det, at Gottschalk og Karl Schou ikke bliver indbudt. Peter Hansen og Johannes Larsen vil derfor vende med Fritz Syberg (Baronen), om de alle tre skal melde sig ud.
 Larsen tigger Alhed om at komme til Kerteminde før den tid, hun har annonceret i forrige brev.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/mIN9</t>
   </si>
   <si>
     <t>Kjerteminde 22 Februar 1898.
 Min egen Kæreste!
 Nu er jeg her igen med et halvt Ark, Kl. er nemlig mange 10 ¼ og da jeg satte mig til at skrive vilde Peter ogsaa skrive og der var kun et Ark. Jeg er træt i Aften. I Formiddags kørte Agraren, han har haft Fastelavnsferie til Odense for Fader, Moder og min kusine Christine Eckardt gik saa med at male, men saa sad jeg og blev bange for at Fader og Moder skulde komme noget til, naar de kørte hjem og saa kunde jeg nok mærke at det ikke kunde blive til noget med at male i Eftermiddag, saa da jeg havde spist og skaaret Rammelisterne omtrent færdige gik jeg til Odense, det var et dejligt Vejr at gaa i men forfærdelig tungt Føre. Jeg kom ikke længere end til et Stykke før Aasum, saa mødte jeg dem og de satte sig saa bag i Vognen og jeg kørte for dem hjem, jeg ved ikke hvad der gaar af mig for jeg blev saa glad at jeg var lige ved at græde da jeg mødte dem. Der var Brev fra den frie Udstilling i dag, Schou og Gottschalck bliver ikke indbudte i Aar, Peter og jeg tænker paa at melde os ud vi skriver til Baronen i Morgen for at høre hvad han mener. Dette maa Du ikke omtale til nogen, for vil Baronen ikke, gaar vi maaske heller ikke og det kommer jo saa ingen ved at vi har tænkt paa det. Hvornaar kommer Du saa? Det er ingen Fordel for mig at Du tager med Posten for saa skal jeg jo tage imod i den Tid jeg maler derimod er jeg allerede hjemme Kl. 2 hvis jeg henter Dig. Jeg maler ikke om Søndagen saa Du maa endelig komme før, for saa kan jeg være sammen med hele Søndagen, vil Du ikke nok komme før, saa er Du sød, det er Du naturligvis alligevel, men jeg bliver ked af det hvis Du ikke kommer før. Af det ovenfor kan Du vel nok forstaa at jeg ikke har kunnet skrive før, i Dag. Mange allerkærligste Hilsner fra Din hengivne Johannes Larsen. 
 Kan Du saa være sød at komme Torsdag Fredag eller aller senest Lørdag, saa bliver jeg saa glad ved Dig. Det er jeg ogsaa i Forvejen.</t>
   </si>
   <si>
     <t>1898-02-25</t>
   </si>
   <si>
-    <t>Ellen  Sawyer</t>
-[...1 lines deleted...]
-  <si>
     <t>København
 Bredgade 43</t>
   </si>
   <si>
     <t>Erikshåb Højstrup St</t>
   </si>
   <si>
     <t>August Bagge, Bogtrykker
 August Bagge, Bogtrykkerens bror
 Wilhelmine Berg
 Margrethe Boye
 Hedvig Hamilton
 Agnes Hirschsprung
 Bernhard Hirschsprung
 Fru Emma Hirschsprung
 Heinrich Hirschsprung
 - Jensen, Frøken, Erikshaab
 Marie Krøyer
 Peder Severin Krøyer
 Alhed Larsen
 Johanne Christine Larsen
 Christine  Mackie
 Franz Schubert
 - Voss
 Albrecht  Warberg</t>
@@ -4049,50 +4103,153 @@
     <t>Anna Syberg</t>
   </si>
   <si>
     <t>Franziska  Erichsen
 Johanne Giersing
 Jørgen Hansen
 Anders Madsen
 Hans  Syberg</t>
   </si>
   <si>
     <t>Faaborg Museum, Fritz og Anna Sybergs arkiv, breve fra Fritz til Anna i tiden 27/7 1893 til 16/10 1904.</t>
   </si>
   <si>
     <t>Fritz skriver, at det er blevet vinter. Dagen forinden var han og Tuk med Jørgen Hansen ude at sejle. Ved Dyreborg blev de overfaldet af en snebyge med hård blæst og måtte krybe i læ og så vende hjem. Tuk sov gennem det hele og er i dg ude at køre med slæde. Besse går ud med ham men kommer straks tilbage og fryser.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Vzls</t>
   </si>
   <si>
     <t>Svanninge 20 Marts 1899
 Kære Høns
 Vi har fået Vinter her, hvordan er Klimatet hos Jer? I Går var vi ude at sejle, Jørgen Hansen, Tuk og jeg. Vi kom kun til Dyreborg, så blev vi overfaldet af en Snebyge med hård Blæst og måtte krybe i Læ ved Anders Madsens Bro. Efter at vi havde ventet en Times Tid, hvori Vejret tog til stak vi hjem igen. Tuk sad hyllet i min Kavaj, Islænderen og den store Skindpels og fald i Søvn og sov fra hele Historien. 
 I Dag er han ude og kører med Slæde, Vinden og Forårsluften har snart farvet ham til Indianer Besse går ud med ham en Gang imellem, men kommer straks hylende tilbage og fryser.
 Tak for Brevet og Farveladen, Børnene står allerede og smører løs af alle Kræfter. Du skriver ikke noget om om Oppermann får solgt nogen Akvareller? Mange Hilsener fra Din Fritz
 Hils Fransiska og Marie.</t>
+  </si>
+  <si>
+    <t>1899-04-07</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>Frederik Brandstrup
+Mary Brandstrup
+- Dahl, kemiker
+Leonard Holmstrøm
+Alhed Larsen
+Johannes Larsen
+Charles Pear
+Dudley Pray
+Clarence Sawyer
+Harris Sawyer
+Helen Sawyer
+- Sawyer, Harris' far
+- Sawyer, Harris' mor
+William Henry Schofield
+Hempel Syberg
+- Tiffany
+Tizian Vecellio
+Emil Vett
+Albrecht  Warberg
+Andreas Warberg
+Astrid Warberg-Goldschmidt
+Theodor Wessel</t>
+  </si>
+  <si>
+    <t>Sølvbestik, hvor bogstavet 'W' indgår, er primært forbundet med den danske sølvvarefabrik W&amp;amp;S Sørensen (W. &amp;amp; S. Sørensen), som var beliggende i Horsens (Wikipedia marts 2026). 
+Dubra: Fin, udmærket (af russisk dobra; Ordnet.dk). 
+BISSEN-serien er danskdesignede og -producerede lamper, der alle er håndlavet efter gamle, klassiske håndværkstraditioner (Internettet marts 2026). 
+Harrs Sawyers mors navn kendes ikke. Følgende personr er ukendte: Mr. Robinson, Miss Morison, Mc Dowell, Clarence Buck, de to Miss Andrews og deres bror samt far. Der findes i 2026 et laboratorium i Danmark ejet/ledet af en Jürgensen, men det vides ikke, om det er dette, som Ellen Sawyer nævnte i brevet i 1899. 
+Wales-hat: I dag er hatte af denne stil forbundet med puritanerne og pilgrimmene til Amerika på grund af deres enkle design. 
+I modeverdenen omkring år 1900 refererer "indianerhatte" ofte til de ekstremt prangende og store hatte, som var højeste mode i den edwardianske periode (ca. 1890–1910). Selvom navnet i dag lyder misvisende, blev det brugt, fordi hattene lånte voldsomme mængder af ægte fjer og teksturer, der for datidens europæere ledte tankerne hen på det eksotiske eller "vilde". (Internettet marts 2026).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1569</t>
+  </si>
+  <si>
+    <t>Man har udbragt Alhed/Be Larsens skål i anledning af hendes fødselsdag.
+Udover penge har Ellen og Harris Sawyer fået en mængde sølvtøj, glas og porcelænsgenstande i bryllupsgave. Harris havde i forvejen noget. 
+De to har holdt et selskab med gode venner på besøg. En af dem er pianist, og hun spillede dejligt. Harris havde fyldt kalkunen med kastanjer og svampe, og svigermoderen stegte den. Man fik også hummer, og en stuepige var hyret til at servere. Når Ellen og Harris får deres eget hjem, vil de holde flere selskaber. De har købt diverse møbler.
+Harris' mor er 52 år, men hun ser gammel ud, for en blodstyrtning og hendes bekymring for Harris, som har et dårligt helbred, har aldret hende. Dog er hun meget klog, læser en masse, har i en moden alder taget eksamener og deltager i foreningsarbejde. 
+Mr. Tiffany, Harris' chef, har ønsket, at Harris tog på forretningsrejse, men det vil Harris ikke uden Ellen. Hvis Harris var stærkere, kunne han tjene mere, og han og Ellen kunne flytte til København. De har formodentlig ikke råd til at komme til Danmark denne sommer. 
+Harris' assistent, Hr. Dahl er pianist, fungerer som organist i en norsk kirke og har klaverelever. Han er en dygtig kemiker, norsk, vegetar og bomstærk. Ellen vil invitere ham på middag. En anden assistent, Dudley Pray, var ubrugelig, men Harris har foreslået ham at tage til København for at dygtiggøre sig, og det har han nemt råd til. 
+Ellen beder sin mor sende viskestykker mm.
+Harris' mor hundser med sin mand, som forguder hende. Harris' far er tømrermester, men forretningen går dårligt. Han er dannet og elegant, morsom og opmærksom. Hans hovedinteresse er haven samt et regiment, hvori han er commander.
+Helen Sawyer arbejder på kontor og tjener kun lidt. Hun blander sig i, hvilen har Ellen går med.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/oTUG</t>
+  </si>
+  <si>
+    <t>Boston d. 7de April.
+Kæreste Mor!
+Jeg er meget forbavset over, at mine Breve ikke ere udførlige, (- jeg synes, at jeg er bleven til en sand Skrivemaskine) – men det kommer måske af at jeg har skreven så mange Breve rundt omkring til [”til” indsat over linjen] siden jeg kom her over, og jeg glemmer så efterhånden, hvad jeg har skreven om til hvem. 
+Idag er det nok Be’s Fødselsdag og jeg har sendt hende mangen en Tanke, - gid det nye Aar må begynde godt og ende ["ende" overstreget] fortsættes godt. – 
+Iaftes Klk 8 hvor ["hvor" overstreget] over Middag, blev hendes Skål udbragt af Dr. Schofield og drukket med stort Bifald, idet som han sagde: ”i dette Øjeblik er det i Morgen i Danmark”. 
+Det kan vel nok være at [”at” indsat over linjen] vi får solide Brudegaver hjemme fra, - 320 Kr. i Anmarsh på et Brædt. – Men vi ere Gudskelov Mand for at formøble dem. Vi sætter dem alle i Bordting, - Eastman har lagt dem alle ud og føler sig lidt slunken for rede Penge lige for Tiden. 
+Vi ejer nu 10 tunge gedigne Sølvgafler, do Suppeskeer, do mindre Gafler, do store Theskeer, do Kaffeskeer. Dessertskeer har vi ingen Brug for, da Deserten næsten altid er Is, som spises med Theskeerne. Der er Navn på det alt sammen et sammenfletter W og S sammenflettet og indsat over linjen og det er ganske ualmindelig smukt. Tegning.
+Endvidere en Fiskegaffel, (en stor Gaffel – af en egen Facon i samme Mønster – en stor Gaffel til at tage Steg med. – Samt: 12 slebne Vinglas [Tegning] alle er henrivende. Fint Glas, rent Glas med den herligste Klang. Foreløbig vil vi ikke have flere, - tænk, de har i Reglen slet ikke Vin til Middage og finder at vi ekstravagerer ved at have Sherry! 12 Fingerskåler, el. hvad de kaldes af det samme henrivende, fine Glas, aldeles glat kun med en Stjærne i Bunden. En slebet Karaffel, 6 små Kaffekopper af københavnsk Porcelain. – Vi havde ledt flere Butikker igennem for at finde nogle pæne små Kaffekopper, men uden Held, - de har en rædselfuld Smag med mange Ting, - indtil vi endelig i en afsides Krog i en Vett &amp;amp; Wessel lignende Butik fandt disse. V ["V" overstreget] East udstødte et Glædesskrig, - han er helt tosset efter det. Vi kan få et helt Sæt der, og vi vil have det i vores eget Hus, - vi vil købe det lidt efter lidt, det koster 72 Dollars til 12. 
+Når Eastman kommer hjem skal vi nærmere udarbejde en Liste over alt det og bestemme hvem vi har fået det fra inden vi skriver og takker Onkel Syberg. – 
+Jeg ved ikke hvem af os der er mest stolt af alle vore pæne, fine Ting, og Eastman er en hel Las efter den Slags, - vi går mange Gange om Dagen hen og kigger ned i vores Sølvskuffe og åbner vovs ["vovs" overstreget] vores Glasmontre (?) og får vores Glas til at klinge, og beser det hele. Han havde i Forvejen 12 slebne Punchglas Tegning, som vi kommer Desertisen i. Vi bl ["bl" overstreget] bruger dem også til Lemonade, som Aftenfremmede for det meste trakteres med. Den øses op af en Punchbowl som E. også havde. Han havde også 6 Par små fine Kopper med et Mønster som stærkt ligner kb ["kb" overstreget] københavnsk Porcelain. – Vi har fået 6 Deserttallerkener af fint, fransk Porcelain, - de ere næsten gennemsigtige, - fra en Husven, en ung Mand, som menes at komme her for Helens Skyld. – En lille Sukkerskål og Flødekande af tungt Krystal, bedårende, - det ser ud til at have været en kostbar Historie – Ven af Huset.
+En lille Krystalkonfektskål, en lille Krystalkande med Sølvlåg, som de brugte til at have en Slags Sirup i, som kommer af en vis Slags Træ om Foråret. Jeg har endnu ikke set det. - En Kiksspand, vel ment, men rædselsfuld. Syltetøjske, Sardingaffel, - en lille rund Visitkortskål af Sølv, nydelig. En hvid Løve, ikke særlig interessant. Schofield gav os et Billede, som han har haft med fra Milano: En Dronning Louise som går ned af en Trappe. Det er kønt og hænger i Dagligstuen. Disse Presenter ere alle fra fjærnerestående Venner, Familjer af de nærmere Venner bliver ved at spørge, hvad vi ønsker men lader det blive derved. 
+Selskabet i Aftes var særdeles vellykket. Gæsterne var Schofield, Mr. Pear (ham med Tallerkenerne), Mr. Robinson, Student sammen med Harry og Schofield, - Dr. i et el. andet, fin og tiltalende. Miss Morinson, Pianistinde, Elev af Mc.Dowell. Hun er sød, naturlig, stilfærdig, - sjældne Dyder her. Hun spillede en Del for os, - dejlig Musik. 2 Miss Andrews med Broder, hvis Fader Dr. Andrews for nylig i en Marskandiserbutik for et Par Dollars købte et stort Maleri af Titians Broder – De ere Veninder fra gammel Tid af Harris, - men han siger man skal have dem i Enerum for at få noget rigtigt ud af dem, - i Selskab ere de lidt støjende, lidt for agerende. Den ene sang henrivende. – Harris, Helen og jeg var Resten, 10 i alt. – Alle i stiveste Puds, og det er ikke lidt her i Amerika. Jeg var i Silke, sad for den ene Bordende og havde Schofield til Bords. – Jeg vilde give en Del for at du kunde have set Bordet: alt det nye Sølv, som skinnede som Solen, hele Bordet pyntet med Nelliker i alle Farver og Bregner og ellers kun små Dele med Konfekt, samt en lille Del med Oliven og èn med Radiser, en lille Del med Smør ved hver Kouvert, som de nød af under hele Måltidet. Maden var dubra. Eastman havde selv lavet Kalkunindmaden efter en Kogebog, - der der ["der" overstreget] var Kastanjer, Champignon i den [”i den” indsat over linjen] o.s.v. Kalkunen selv stegte Svigermoder, det ["det" overstreget], Hummerretten lavede Eastman også ¼ Time før de kom – det var rafineret Hachis af Hummere, Trøfler, Majonese. Det var i det hele så gennemrafineret. Vi havde en lejet Stuepige, som opvartede udmærket. – East talte for Schofield, denne for mig. Det var meget muntert og hyggeligt. Du kan tro, det var kosteligt at være Værtinde og ”Midtpunkt” og sørge for at få talt med dem alle. – Desværre er East idag dødtræt. Han tog hele Vært og Værtindeansvaret på sig, - købte alt ind dirigerede alt og han kan ikke tåle så meget.
+Det er meget ualmindeligt med Middage her – altid disse kedsommelige ”at home” el. Aftenbesøg med Hat på og uden Traktement. Vi vil imidlertid indføre små rafinerede Middage som denne, hvor vi inviterer dem, vi virkelig bryder os om og morer os. Men rigtig morsomt bliver det ikke før vi har vort eget Hus. Til den Tid når jeg er mere kendt med alting, kan jeg tage mere af Besværet på mig, så det ikke bliver så trættende for East. – Svigermoder var forfærdelig betaget af det hele, og udtrykte ud i en Køre sin Forfærdelse over Besværet og sin Angst over at H. ikke skulde kunde tåle det. Det gjorde ham naturligvis ikke mindre nervøs. – Det er dog en vældig flot Present fra Onkel Syberg, - og de 20 Kr., som Far havde holdt hen gør sig jo også. – 320 Kr. er en stor Sum. – 
+Lørdag.
+East. mener at alle Presentpenge skal gå i Ting, som ikke kan forgå og slås i Stykker og han betaler derfor alle Glasvarerne selv. – Sølvet selv kostede 64 Dollars, de to Gafler 6 Dollars, og vi har derfor 10 Dollars at købe konstante Ting for endnu. Jeg har megen Lyst til en smuk Stålampe, - men jeg er bange for at det ikke lader sig gøre at opdrive en sådan, - alt hvad jeg har set af Lamper i Vinduer og Butikker har været rædselsfuldt. Jeg bliver helt melankolsk, når jeg tænker på Bissenlampen. – Foreløbig lader vi det stå hen. 
+Vi har også købt flere Møbler, jeg kan med en rolig Samvittighed sige ”vi” fordi jeg satte Resten af min Formue, som jeg havde med, 20 Dollars i det. – Vi har købt 2 Mahogni Stole til – Dagligstuen, med Indlægning af lyst Træ i Ryggen. [Tegning] Det er sand Fornøjelse, så smukke Møbler man kan få her. – Samt en magelig Egetræs Lænestol, som stakkels East. synker ned i, når han kommer træt hjem fra Byen. Samt et stort solidt Egetræs Skrivebord el. Pult. Der er 37 Skuffer i det, sådan noget lignende som denne Tegning. [Tegning]. Der er ikke Poesi skabt i det, men det er en sand Fornøjelse at se East., som han gasser sig over at han nu har et Sted hvor han kan gemme sine 1000 Papirer, Kontrakter, Patenter o.s.v. i en Uendelighed. 
+Ja, jeg skulde jo beskrive Familjen, men det er grumme vanskeligt Svigermoder er den jeg ser mest til og den jeg kan bedst med. Hun er melankolsk, nervøs, sygelig, lider meget af gigt og ser gammel ud. Hun er 52. Hun siger selv at Bekymring for Harry har nedbrudt hende. Siden han for 9 Aar siden havde en Blodstyrtning, har hun ikke været sig selv. Men hun siger at det har lettet siden jeg kom, - hun har afleveret ham til mig og føler mindre Ansvar. Jeg passer ham helt, når han er forkølet, laver alt hvad han spiser, passer hans Tøj o.s.v. Der er meget Pasning med ham for han er rædselsfuld doven til alle Småting, og jeg er bange for, at jeg forkæler ham slemt. -
+Samtidig med at Svigermoder er el. føler sig gammel besidder hun en mærkværdig Ungdommelighed i andre Retninger, - hun leger med en sand Lidenskab med Katten, kan sige de pudsigste Ting og kan goutere en Vittighed som ingen andre. Det er fra hende og hendes Slægt, at Harris har sit gode Hoved og en Jern-hjærne. – De kender ikke til Træthed i Hovedet. Svigermoren læser ustandselig, - får stadig Bøger fra Bibliotheket og sluger dem som en Skoledreng. I en Alder af 40 Aar tog hun fat på at udvidde sine Kundskaber og trådte ind i en Forening, som netop var bleven stiftet den Gang, studerede i 8 Aar de alm. Skolefag, Historie, Geografi, Mathematik og alle Slags på ”tik” og ”gi” og tog tilsidst sine Eksamener med første Karakter. – Jeg kalder det flinkt. –
+Hun har det fra sin Fader og hans Slægt. De fleste ere døde – de vare alle små, sorte musikalske og begavede. En af Svigermoders Brødre skal have været et helt Geni, - Clarence Buck hed han. Han læste Shakespeare
+[Her mangler en eller flere sider i brevet]
+Sæson. Sådan et grimt Asen som de alle får med vil koste 8 á 10 D (Vinterasenet koster 10 Dollars!!!!) – og jeg søger nu at holde det hen til min lille, menneskelige hvide Hat kommer. – 
+Clarence er en flink og rar Fyr, - han er ansat på et Kontor, hvor han tegner Maskiner. 
+Mr. Tiffany, Harris’ Chef, har nylig været i Byen og arbejder H. sønder og sammen. Som altid var han fuld af Projekter. Et af dem var, at han foreslog Harris en Forretningsrejse til Californien, men Eastman udtalte èn Gang for alle at han ingen Steder rejste uden sin Kone og hvis de vil sende med ham, må de betale Rejseudgifterne for os begge. - Beskeden er Eastman ikke:
+Hvis han bare var lidt stærkere så kunde han tjene mange Penge og vi vilde flytte til København. – Han har ingen Konkurrenter på Gærområdet, så han fastsætter selv sine Priser, - men han kan ikke tåle at arbejde så meget, som han har gjort siden han forlod sin Universitetsvirksomhed. - Jeg tror ikke, at vi kan komme til Sommer, på Grund af vores Helbred. Hvis vi kan spare c. 1000 Dollars i Sommer, kan vi se hen til at rejse til et sundere Climat til Vinter, så Harris kan undgå en Forkølelsessæson. 
+Hvis jeg, når Sommeren kommer, kan indse, at en Rejse hjem kun kan ske på Bekostning af at komme bort til næste Vinter, så må jeg vi ["jeg" overstreget; ”vi” indsat over linjen] renoncere, hvor brændende jeg end længes efter at komme et lille Slag hjem. – Hans Helbred er jo det vigtigste. Men ingen kan vide, - her kan meget ske på kort Tid. –
+Vi har gjort en stor Opdagelse: En af H’s Assistenter er en fin Musiker. I Lørdags Morgen, da H. ikke tog til Byen på Grund af Forkølelse, telefonerede han efter Hr. Dahl, sin nye Assistent, [et overstreget ord] om han vilde komme med næste Tog og ”forrette”. Da Forretningerne vare besørgede talte de om andre Ting, og det viste sig da, at han kunde spille – ikke almindeligt, han er professionel Musiker, - spiller Orgelet i en norsk Kirke her i Byen, har et Klaver hvor han bor, og har Elever om Aftenen. 
+Han er en forbavsende ung Mand: Han er cand. polyt, har studeret i Kristiania, ejer et Hus der, - er ikke desto mindre kommet her til Amerika og arbejder for en temmelig ringe Betaling hos Harris med Gærvæsenet. H. siger at han er en dygtig Kemiker. – Han er en stor, bomstærk Fyr at se til, 5 el. 26 Aar gl. ganske lys, - ægte nordisk Ydre Han er yderst genert og taler dårligt engelsk, - men han spiller fortræffeligt. – Det var en sand Fornøjelse at høre ham spille den svære Finale i Måneskinssonaten. 
+Vi vil til at dyrke ham og bede ham herud om Aftenen af og til. På Torsdag har vi bedt ham, - vi skal så dyrke Flygelet tale dansk og spise dansk. Jeg vil lave en god gammeldags Lagkage med Frugt mellem Lagene. Han er nemlig Vegetarianer, så vi må sørge for noget Planteføde. Vi må have Asparges og Ærter o.s.v. Harris er meget stolt over sin Assistent. 
+Den tredje Assistent, som jeg vist skrev om en Gang, viste sig at være ubrugelig, men han er en velhavende Fyr, så Harris har foreslået ham at rejse til Danmark og studere Baciller på Jürgensens Laboratorium. Han har skrevet til J. om der er Plads og i så Fald rejser han midt i Maj. Han var hernede forleden Aften for at få gode Råd og H. lagde Rejseplanen for ham rådede ham til at bo i Pensionatet. – Vi har lovet at lære ham Begyndelsesgrundene i dansk – han har haft èn Time og kommer snart for at få èn til. Hans Navn er ”Dudley Pray”. Det er morsomt at tænke på, om han virkelig skulde komme over og bo hos Ta’ Mis i 3 Måneder. 
+Jeg har ligenu fået dit lange ekstra Brev og Anvisningen, som ser grulig velhavende ud. 
+Du kan ikke tænke dig, hvor dine Breve ere velkomne, - jeg sluger dem. – Jeg er virkelig ulykkelig over at mine andre Breve have været indholdsløse og små – dette er da til Gengæld fedt. – Jeg har også idag haft Brev fra B., Dis og Dede. Tak dem på det hjærteligste. Jeg er helt vild på sådan en Dag. – 
+Mit eget Guldfingerbøl fandt jeg forleden, - jeg havde omhyggeligt glemt ["l" i ordet overstreget] og glemt det. Jeg sender dit med Mr. Pray. Dit lille Billede kom i Medalionen til Mary Christine. Jeg har haft to søde Breve fra Onkel Frederik. – 
+Send endelig nogle Vidskestykker – jeg forstod ikke, om du slet ingen vilde sende, el. hvordan.
+Jeg vil også meget gærne have det hæklede Sengetæppe, men du behøver ikke at hækle til. 
+Hvis vi rejser, skal Familjen naturligvis ikke med. – 
+Lovede du ikke en Gang, at jeg måtte have Skålen af den Opsats, som gik itu?? Jeg savner så meget sådan en flad Del til Blomster. 
+Du må ikke sige, at det er dårligt af East., at han kun har lagt ½ Pund på, - i 11 Aar har han vejet det samme, men havde så pludselig lagt 1 Pund på, foruden han havde vundet, hvad han tabte i N.Y. East. kom nu! Han føler sig betydelig lettet ved at have fået vores 
+[Her mangler en eller flere sider af brevet]
+VIII
+da han var 4 Aar gl. udgav Digte da han var 12 Aar, døde 30 Aar gl. som Skoledirektør for en af de store Skoler her i Boston. Eastman skal ligne ham meget, men de siger, at hans Forstand ikke kan måle sig med Onkelens hvilket jeg er godt nok tilfreds med.
+Svigermoder forkæler os alle rent skandaløst, - und. gl. Eastman, som er hendes Slave, og ydmyge Tilbeder. Det er helt rørende at se hvor han tilbeder han, så snart han er hjemme besørger han Huslighed og render Ærinder for hende, hvor træt han end er. – Han er Familjens Skønhed – har en ulastelig Figur, elegante Bevægelser og Gang, - minder stærkt om Onkel Leonard på Hvilan. Han har altid en morsom Historie på rede Hånd og morer sig selv kostelig, men han mangler i Reglen Publikum til at goutere dem. Han bliver temmelig hundset den arme Eastman, men finder sig rolig deri. Han er fuldstændig klar over at han står betydelig tilbage i Dannelse for de andre. Hans Bestilling er Tømmermester, men Forretningen er ikke ret glimrende i de senere Aar. Han mener dog, at den vil forbedres i dette Kvartal. Han har Kontor længere inde i Byen og man ser ham næsten aldrig. – Jeg kan godt lide gl. Eastman og behandler ham med en Delikatesse, som han ikke er forvænt med. Han er derfor altid parat til at gøre mig små Tjenester og Opmærksomheder og er i det hele en gammel rørende Fyr. – 
+Hans Hovedinteresse er Blomster og Gartneri, og han er ved at lave et lille Anlæg uden for Huset, - I sine unge Dage var han Soldat, og er da forresten endnu. Her er et Slags Livgarderegiment, som hedder ”Washington Post”, som han har tjent i mange Aar. De har stadig Øvelser et Par Gange om Ugen, og ved Juletid blev gl. East. forfremmet til ”Commender”, som jeg ikke kan oversætte, men det er anset som meget hædrende og han er synlig stolt. Han bærer Uniform ved festlige Lejligheder og ser udmærket ud. Clarence og Helen ser jeg meget lidt til. 
+Helen er noget på et Kontor, hun har 1200 D. om Aaret og det kan lige slå til til hendes Klæder. Hun er den livligste af dem, sød og venlig, men hun er mere ”passende”, end jeg helt kan goutere. Hun forarges i sit inderste Hjærte over at jeg går rundt med min Waleshat, og ikke med den idiotiske Indianerhat, som både H. og jeg foragter. De skændes jævnlig om min Hovedbeklædning. Eastman forsvarer mig det han kan og siger, at jeg ikke er kommen her over for at plages med dumme Damehatte. Men Forholdet bliver stadig mere spændt efterhånden som vi nærmer os Sommerhatten 
+[Herefter mangler flere sider og afslutning på brevet]. 
+[Skrevet langs sidste sides venstre margen og nederst på højkant:]
+Presentanvisning, - han har lagt sig mere end det kan av vel først nu [et ulæseligt ord]</t>
   </si>
   <si>
     <t>1899-5</t>
   </si>
   <si>
     <t>Bellevue St. 27</t>
   </si>
   <si>
     <t>Wilhelmine Berg
 Julie Brandt
 Thora  Branner
 Harald Hirschsprung
 Andreas Larsen
 Dudley Pray
 Harris Sawyer
 Helen Sawyer
 - Sawyer, Harris' far
 - Schofield
 Hempel Syberg
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Ellen og Harris Eastman Sawyer blev gift 12. feb. 1899, og de boede sammen i Boston. De første par år delte parret hus med Harris' familie, og det gik ikkke godt. 
 Harris havde en doktorgrad i kemi fra Harvard. Han havde en lungesygdom og døde tidligt. 
@@ -4247,106 +4404,108 @@
 Han vidste at der var noget med D-mand, men var ikke rigtig klar over hvad det var. – Eastman har ikke været helt rask et Par Dage, - Mave, - men jeg tror dog han er kommen over det. Den Gæranalyse, (som han heldigvis nu er færdig med) har vist voldet det, - men han får 50 Dollars for det, og dem vil vi anvende til en Tur i ”White Mountains” næste Måned. Han trænger højlig til en Ferie og noget frisk Luft. Vi håber at være borte en 3 Ugers Tid. Det ser altså ud som om vi kommer godt fra Sommervarmen, August plejer at være den værste. Hidtil har vi ikke haft særlig generende Varme i disse Dage er det helt køligt. På Mandag rejser Helen og H’s Mor bort for 2 Uger, - så rejser vi, så snart de kommer hjem. Det bliver hele 5 Uger at vi bliver fri for Familjeliv.
 Tænk H’s Moder har opdaget vore Planer om en Ordning. East røbede det selv, ved at blive ærgerlig og hidsig en Dag da hun som sædvanlig udbredte sig om Ubehagelighederne ved Børn. Hun sagde imidlertid ingenting den Gang, men et Par Dage senere, da der kom en irsk Pige og solgte Kniplinger, sagde hun til H. [”til H.” indsat over linjen] at nu havde hun købt Kniplinger til en lille Kjole til sit Barnebarn. Jeg tror, at hun glæder sig lumsk til det.
 Forrige Uge var jeg næsten hver Dag i Laboratoriet og hjalp. Den ene Dag pakkede jeg en Masse Glasvarer ud af [”af” overstreget], og da de vare pakkede i Hø, lavede det jo en slem Uorden. Så vil Uheldet at Mr. Tiffany netop kom ned der om Morgenen før Rengøringsmanden havde været der og før Harry kom, - han kom sent ind den Morgen på Grund af Mavepine, og Dagen efter skrev han, Mr. T. – til Harry’s Assistent, om de ikke kunde holde det lidt senere. Den Vigtigper, jeg er ordentlig stødt på ham. – 
 En af de Dage jeg var i Laboratoriet havde vi Besøg der det meste af Dagen af en af Harry’s ældste og bedste Venner, Wesley Priest – også Kemiker. Det er pudsigt at Harrys to bedste Venner ere nogle lange Rapperter, begge nogle lystige Fyre, begge glade ved noget godt at drikke (og meget helst). Han [”Han” overstreget. ”Harry” indsat over linjen] Harry behandler dem faderligt, og det klæder ham så grinagtigt, da han kun er halvt så stor som dem. 
 Wesley P. jagede mig en grulig Skræk i Livet ved at fortælle med det alvorligste Ansigt om hvor brandfarligt det Laboratorium er og at det så godt som vilde være umuligt at komme ud o.s.v., - indtil Harry oplyste mig om, at han altid fortalte sådanne Historier.
 Senere var han med os på vor Stamkafé hvor vi indtog en forsvarlig Middag med al den Vin vi kunde drikke. Jeg er altid sulten så Harry må en Gang imellem fodre mig ordentlig igennem.
 Jeg er da forresten fornuftig nok til også selv at sørge for kraftig Mad herhjemme.
 Igår tog vi ud fra Morgenstunden med Madkurv. Det blev imidlertid en øsende Regn, men vi klarede os alligevel. Helen og Charles Pear var med, - han er Medlem af en Club, som ejer et Bådehus ved den Aa, som vi sejler i Kano på. Der gik vi i Læ og tilbragte Dagen meget rart. Der var en åben Altan med Tag over, som vendte ud til Aaen og der sad vi. Der er meget smukt, - store Skove til begge Sider, - så vi fik da den friske Luft alligevel. Vi kom hjem Kl 7, skrupsultne, naturligvis, og jeg satte mig straks i Bevægelse for noget varm The og solid, varm Aftensmad. Svigermoder fandt det sikkert ekstravagant – hun havde rigtignok ikke tænkt at vi vilde have andet end Vaniljeis og Kage!! – efter at vi har gået på tørt Smørrebrød hele Dagen!! – Det kribler i mig når jeg tænker på at Harry i mange Aar har måttet finde sig i den Slags, - han som bliver hulkindet på tre Dage. Han siger selv, at han er sikker på, at han har været så meget bedre dette Forår og Sommer fordi han altid får kraftig Kost nu. 
 Dette Brev er ikke så indholdsrigt som dit, men vi har jo heller ikke haft Barnedåb at fortælle om. Vil du hilse Ta’mus og Daisy. – 
 [Skrevet lodret ved venstre kant på side 5:]
 Vi har fået to Brudegaver i de sidste Dage, - en lille Krystal-
 [lodret langs kanten på side 6:]
 konfektskål og en Kageskål. Vi har en Masse nydelige Ting nu
 [lodret langs kanten på side 1 fortsættende over selve brevteksten samme side:]
 Vil du minde Disser om det lovede Brev og glem endelig ikke at sende det Stykke af Dannelg. Molle skrev, at hun havde læst et Stykke i Dannelg som mindede hende så levende om Håbet og Alhed, - det må være det. Jeg er spændt.
 Hilsner til alle fra East og Pelle</t>
   </si>
   <si>
     <t>1899-08-01</t>
   </si>
   <si>
     <t>Holger Drachmann
 August Andreas Jerndorff
 Harris Sawyer
 - Sawyer, Harris' far
-William Henry Schofield</t>
+William Henry Schofield
+- Taylor</t>
   </si>
   <si>
     <t>George Vhitehouse og Dr. Tailors kendes ikke. Det vides ikke, hvad Harris Sawyers mor og bedstemor hed. 
 Drachmann, Holger: Troldtøj: folkesagn i nutidsliv, 1890 (bibliografi.dk: international forfatterbibliografi). Udgiver: Bojesen. Illustratorer: Joachim Skovgaard, Aug. Jerndorff, Th. Bindesbøll.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1540</t>
   </si>
   <si>
     <t>Ellen Sawyer har måtte holde sig hjemme for at passe den gamle. Det var dejligt, at Harris Sawyers mor ikke var der, for man bliver melankolsk af at være sammen med hende. Hun blander sig desuden i alt, og da Harris en dag bad hende passe sig selv, blev hun vred og sagde, at det var hendes hus. Ellen og Harris står tidligt op blandt andet for at spise morgemad før moderen. Harris er morgfenmenneske. Han og Ellen går så også tidligt i seng. 
 En dag drillede Ellen og Harris de gamle ved først at stille urene to timer frem og derefter tilbage. 
 Universitetsbiblioteket er ved at grundlægge en samling af skandinavisk litteratur. Ellen har lånt Drachmanns Troldtøj. Harris har på engelsk læst om Kong Erik. 
 Ellen og Harris skal på en rejse af to ugers varighed. De har haft gæster til god mad, og dagen efter kommer en professor fra Harvard. 
 Man kan få god frugt i USA - bl.a. nogle dejlige meloner.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hUFS</t>
   </si>
   <si>
     <t>d. 1ste Aug. 99.
 Kære Mor! 
 Tak for dit Ekstrabrev og for Brevkortet idag. 
 Min Uge, siden jeg skrev sidst har ikke været synderlig indholdsrig. Jeg har måttet holde mig hjemme for at passe på den gamle som aldrig tør være alene i Huset, men forresten har jeg nydt at være alene om Styret. (Jeg ved ikke hvad det er med Harris’ Moder, - man bliver så bundmelankolsk ved at være sammen med hende. Jeg tror det smitter. Jeg har været som et andet Menneske i denne Uge, skønt Guderne skal vide, at den gl. Bedstemoder ikke er opmuntrende. Hun grumler og gnaver altid og er ret utålelig. En Dag fik vi hende alvorlig gal i Hovedet, men jeg tror da hun har glemt det nu: Hun blander sig altid i vore Anliggender og Harris kom derfor en Dag til at bede hende passe sig selv, hvorpå hun blev i høj Grad stødt og erklærede at dette var hendes Hus og hun havde Lov til at sige hvad hun vilde o.s.v. Det er hver Morgen vort Maal at komme op før hende så vi kan spise vor Morgenmad i Fred og Ro, derfor ["derfor" overstreget] men skønt vi ere nede Klk 6½ kan det næsten ikke lykkes. Harris er den værste Morgenmand; jeg har kendt; Klk 5½ begynder han at sukke ynkeligt og vil op, men ved min energiske Protest har jeg fået det trukken ud til Klk 6, men det er også det seneste. Her ere Dagene ikke så korte om Vinteren, det er altid højlys Dag Klk 6, så Folk her ere i Vane med at stå tidligt op. Men så går vi rigtignok også i Seng 9½. Igår besluttede vi at holde de ["de" overstreget] lidt Sjov med de gamle: Vi stillede Urene 2 Timer frem før hun kom ned om Morgenen. Hun var midt i Beretningen om en søvnløs, gennemvåget Nat, da hun så at Klk var over 10. ”Hun måtte så alligevel have blundet lidt på Morgenstunden”. Så i Løbet af Morgenstunden stillede vi Urene rigtig igen, og den gamle mente, at hun måtte være skrækkelig syg, så langsom den Formiddag gik. Har ej fortalt, at jeg er kommet i med at få danske Bøger fra Universitetsbiblioteket. De, - med Dr. Schofield i Spidsen – ere i Færd med at lave en stor Samling af nyere skandinaviske Bøger. Jeg tror, jeg er deres eneste Læser for Tiden – i det mindste ere alle de Bøger jeg hidtil lånt aldeles som nye. I Lørdags fik vi èn til at være hos den gamle, medens vi tog til Cambridge efter Bøger. Man finder i Katalogerne hvad man vil have, skriver No. på små Sedler, indleverer dem og får sine Bøger lidt efter. Jeg havde bl.a. forlangt Troldtøj af Drachmann og du kan tænke dig min Forfærdelse, da de kom slæbende med et rødt Pragteksemplar så stort som din ”Danmark” Det var en stor illustreret Udgave med Tegninger af J. Skovgård og Jerndorff. Den var jo tung at slæbe hjem, men jeg havde forresten megen Glæde af den. Jeg fik også en engelsk [”engelsk” indsat over linjen] Oversættelse af ”Kong Erik og de Fredløse” til Harry. Han læste den hele igår med stor Interesse. Han havde sit Københavnerkort ved Siden og fandt mange af de Steder der omtales. Jeg har aldrig i mit Liv set nogen læse så hurtigt som han: Vi var et Tur på 3 Timer i Franklin Park, han lavede Aftensmaden alene, hjalp mig med Middagsmaden, spillede og snakkede og fik alligevel Tid til at læse de tre Bind igennem. Jeg må se at finde nogle flere danske hist. Romaner. Han får da noget Danmarkshistorie på en nem Måde.
 På Fredag rejser vi og glæder os meget. Vi skal gøre Turen rigtig langsomt, - være to Dage om den og se os om på Vejen, og så skal vi tilbringe to pragtfulde Uger mest i de store Skove og se Bjærgene og rigtig blive fyldt med frisk Luft. Harry trænger meget til en Ferie. – Jeg har forresten meget travet i disse Dage, der er jo altid en Del Småberedelser før en Rejse, - her kommer et par fremmede Herrer i Aften og på Tirsdag Aften til Aftensmad, - vi må vadske Onsdag og så ”det daglige”, så jeg er da beskæftiget. Jeg vil imidlertid kun vadske det nødvendigste, så Konen kan nå at stryge det også samme Dag. Harry husker og hjælper med alt, og det går det så meget lettere. 
 Næste Dag.
 Vi havde en morsom Aften i Aftes. Det er forfærdelig morsomt at have Fremmede når vi ere ene om at være Vært + Værtinde. Gæsternes Antal var ikke stort, til Aften kun George Vhitehouse, en af Harris’ ældste og bedste Venner som gav os den store fine Krystalskål. Vi havde Roastbeef m. Kartofler og ”surt” og Meloner med Æggehvidekage til. Bajersk Øl og et Glas Sherry til Melonerne. Senere kom Dr. Tailors ind. Vi vilde gærne også traktere dem med noget, men havde ikke andet end Øl 3 Stk. syltet Ingefær og nogle Oliven, - som de gladelig fortærede alt sammen. 
 Imorgen er det en Professor fra Harvard, - han er imidlertid en yngre Mand og ikke skrækindjagende. Jeg har tiltænkt ham Skinke og Grønærter, Tomater og Kartofler og en ”Lagt-ned-Æblekage” m. Flødeskum. – Skinken køber vi kogt og det hele og der er ikke meget at forberede. De har glimrende Frugt her i Amerika. Fersken!!!! Og nogle delikate små Meloner, som man skærer midt over og spiser af, Skalden som et blødkogt Æg. H. og jeg deler èn hver Morgen på fastende Hjærte. – 
 Hvordan er Frugten hjemme iår, - bærer de små Træer noget! De lykkelige Unger som nu [ulæseligt] Rejsen. ----
 [S. 1 langs venstre margen indsat tekst, der er ulæselig, da blækket er flydt ud)
 [Øverst s. 1:] (ulæseligt] hørte sig til. Skal til Cambridge i Dag for at blive forsynet med Bøger til Ferien
 [Skrevet langs venstre margen s. 8:]
 bliver flot Bjærgene.
 [Skrevet langs venstre margen s. 7:]
 1000 Hilsner til alle fra Harry og Elle.</t>
   </si>
   <si>
     <t>1899-08-20</t>
   </si>
   <si>
     <t>Bellevue St.</t>
   </si>
   <si>
     <t>Malin   Holmström-Ingers
 Jonas Lie
 Christine  Mackie
 Charles Pear
 Clarence Sawyer
 Helen Sawyer
 - Sawyer, Harris' far
+- Taylor
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Separationsspørgsmålet: Ellen og Harris Sawyer boede den første tid af deres ægteskab sammen med hans forældre, søstre og bedstemor. Det fungerede ikke, så Harris og Ellen arbejdede på at komme til at bo for sig selv. 
-Fran Dewick og hans forlovede kendes ikke; heller ikke Tailors, Mr. Edmans, Føreren eller Dr. Richards med kone og døtre. 
+Fran Dewick og hans forlovede kendes ikke; heller ikke Mr. Edmans, Føreren eller Dr. Richards med kone og døtre. 
 1 amerikansk alen er 62,81 cm.
 En gammel dansk fod er en historisk længdeenhed, der før metersystemets indførelse i 1907 var defineret som 31,385 cm (ofte rundet til 31,4 cm). En dansk fod svarer til 12 tommer (á 2,615 cm) og udgør halvdelen af en alen.
 Den danske mil blev afskaffet ved metersystemets indførelse i 1907, hvor den omregnedes til 7532 meter.
 Det vides ikke, hvad en Marie Kirstine Gryde er.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1526</t>
   </si>
   <si>
     <t>Ellen og Harris Sawyer har haft en dejlig rejse, og det er svært at komme hjem til familien. De to har diskuteret separationen, og de har nu vendt sagen med Harris' familie. Man flytter formodentlig hver til sit om to måneder. 
 Rejsen bestod af en todages fodtur over bjergene. Flere af deltagerne måtte melde fra, men fire personer kom afsted. De vandrede gennem løvskov op ad bakke. Højere oppe var der granskov og vandfald med iskoldt, krystalklart vand. Føreren gik i forvejen til en lille hytte, hvor han havde tændt op i ildstedet. Han havde medbragt forsyninger og kogte kødsuppe samt serverede skinke, kartofler mm. Efter maden studerede man måneskinnet og udsigten. Inde i hytten igen fortalte føreren om dengang, hvor han havde dræbt en bjørn. Man sov på et leje af grankviste og med dækkener over sig. Næste morgen vandrede selskabet videre. På toppen af Mount Washington er der opført et fancy hotel, hvilket generede alle, men de gik alligevel derind og fik et dejligt måltid. Derefter gik de ned ad bakke, hvilket var hårdt. 
 Ellen og Harris har også besøgt Ravinehouse, som er en kombination af en bondegård og et hotel. Her lærte Ellen et par søde familier at kende. Ellen ville gerne på en vandretur i bjergene med Andreas/Dede Warberg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/xcGh</t>
   </si>
   <si>
     <t>Bellevue St Aug 20.
 Kære Mor!
 Du er vist lidt Utålmodig over den Uorden, der har indsneget sig i mine Breve. Jeg kan nu en Gang ikke skrive uden den tilbørlige Ro og den får jeg først nu, da vi ere hjemme igen efter vor storartede Rejse. Vi har begge haft udmærket af den. Harry har fået en Antydning af mere Fyld i Kinderne og er brun og solbrændt og jeg føler mig som i min tidligste Ungdom. Det er ikke ret opløftende at komme hjem igen til al Famijetrætheden og do-Sygeligheden, men jeg tager mig det let, - vi har nemlig på Rejsen diskuteret Separationsspørgsmålet grundigt og i Dag har der været alm. Rådslagning. Om Gud vil skal det ske om 2 Måneder (1ste Nov.) men jeg er forberedt på at de må holdes til hele Tiden for at det ikke skal blive ved Snakken alene. De er af den Sort, at de snakker, beslutter og slår fast, og derved bliver det så. I de to Måneder skulde den gamle så betale den ["den" overstreget] Huslejen så vi kan komme i Forhånden til Vinterens Udgifter. - Hvis vi ikke med stor Lethed kan finde en anden Lejlighed bliver vi her. Ganske vist tror jeg ikke på det, før jeg aner det, - men der er dog mere Udsigt til at blive alene nu, end der hidtil har været og det er mig en stor Trøst at tænke på. 
 Nu skulde jeg se at fortælle lidt om Rejsen og vore Oplevelser. Det vigtigste var vores Tur over Bjærgene - vor to Dages Fodtur, som i Grunden kom helt uventet på os. Planen var at Helen, Ch. Pear, Frank Dewicks med Forlovet, Dr. Tailors, samt et Par Ægtefolk til alle skulde mødes på ”Rasinehouse” – det lille Hotel hvor vi var – og gøre Turen sammen. Men det hændte sig sådan, at Helen forvred sin Ankel, Frank D. fik Mavepine, og da de to ikke kunde gå, vilde Forloveden og Chr. Pear heller ikke. Ægteparrets Barn blev syg så de ikke turde tage fra det, - så da Dr. Tailors kom rejsende Onsdag Form. var der ingen af de oprindelige som kunde. H. og jeg havde tænkt, at vi vilde følge dem. – klatre 3000 Fod op og gå en anden Vej ned. Ved Hjælp af mine nye Venner (som jeg senere skal fortælle om) var jeg bleven udstyren med et kort Cycleskørt og en Randsel til hver af os. (H. og mig). Efter Middag begav vi fire os afsted, Klk var to, Vejret var fortrinligt og Humøret var højt. Hvordan skal jeg beskrive denne Tur, - gid jeg havde Ordet i min Magt, så jeg kunde give en svag Forestilling om det. Det plager mig under hele Turen midt i min Begejstring at jeg ikke vilde kunne beskrive det fyldestgørende for jer hjemme. – Den første Timestid gik Stien gennem Løvskov som vi kender dem hjemme, - kun tættere og bestandig op ad Bakke. Længere oppe begyndte Grantræerne Stien blev smallere og stejlere, Graniten kom mere til Sygne Luften begyndte at blive lettere. Undertiden kom vi til Bække som kom styrtende ned af Bjærget i lange Spring (i alm. Tale kaldet Vandfald) Vandet er selv i den hedeste Sommer iskoldt og klart som Krystal. Det kommer fra smeltet Is, som ligger i de dybe Læn ["læn" overstreget] Klipperevner længere og hele Året rundt. – Vor Fører var imidlertid gået i Fove ["fove" overstreget] Forvejen for at forberede i ”the camp”. Det er farligt at færdes uden Fører, da Stierne er vildsomme og undertiden næsten umulige at finde fordi de på lange Strækninger kun består i, at der hver 20nde Allen er lagt en lille Bunke Sten. Henunder Aften kom vi til ”the camp”. Det er en Robinsonhytte, som er bygget af en [”en” indsat over linjen] Mr. Edmans for dem, der går over Bjærgene og blive overfalden af Tåge el. Træthed. Det er en lille bitte Hus, hvis ene Væg er borttaget, den åbne Side vender ind mod den blotte Klippevæg, så det ikke kan blæse ind. Imod Klippen er der bygget et Ildsted, og der havde Føreren gjort Ild, da vi ankom. Mens vi så os om, kogte han Aftensmad i nogle sorte Marie Kirstine Gryder. Vi havde Kødsuppe, Skinke, varme Kartofler, blødkogte Æg, Kager, Rosiner, Portvin o.s.v. og tilsidst en Kop sort Mandfolkekaffe. Føreren havde båret Fortæringen i en Kurv og lavede det hele til. Veltilfredse og mætte gik vi ud igen og så på Måneskinnet – og som det va_r!!!! Det kan ikke beskrives. Ensomheden, Stilheden, den milevide Udsigt over Skove og atter Skove, og dybt nede mellem Bjærgene den smalle Stribe opdyrket Dal, hvor et lille bitte Legetøjstog kom raslende. Efterhånden blev det imidlertid så ”friskt” at vi lagde Poesien bort til en anden Gang. Føreren lagde mere Brænde på Ilden og vi satte os tæt sammen [papir mangler]en for at holde Varmen Talen faldt på Tåge, Uvejr og Bjørne og Føreren, som indtil da ikke havde mælet opløftede sin Røst og fortalte om hvordan han for et Par År siden med Fare for sig selv havde dræbt en Bjørn på 300 Pund. – Det var Stemning det - at sidde der omkring Ilden og høre Bjørnehistorier og se ud til den mørke Skov og vide, at det ikke var Mennesker i Miles Afstand. Hytter er forsynet med en Masse Dækner og en Del af Gulvet er belagt med ¼ Al små Grankviste og indsvøbte i Dæknerne tilbragte vi en meget behagelig Nat i skøn Enighed med Tailors og Føreren. Om Natten kom der en Grævling snusende, men vi fik den da jaget væk, inden den kom ind. Klk 5 stod vi op, indtog et ligeså splendidt Foder som om Aftenen og begav os afsted op ad Bjærget. Træerne bleve mere og mere forkrøblede og små, så [papir mangler] til det til sidst kun var små gamle lavbenede Buske, - så forsvandt også de og der var kun Granitblokke af en uhyre Størrelse smidt Hulter til Bulter mellem hinanden, - på alle fire klatrede vi op, hoppede fra Sten til Sten og hjalp hinanden. Hver fem Min gjorde vi Holdt og så omkring i den storslåede Natur. Så langt vi kunde se var det Bjærg ved Bjærg bevokset med Skov med på Toppen. Luften var så let og ren, som jeg aldrig havde oplevet det før. – Den første Bjergtop vi var på var Mount Madison, som hænger sammen med Mount Clay, der er forbundet med Mount Washington – den højeste Top i White Mountains” 6.400 Fod. 
 [Tegning]
 Det gik godt ned ad Madison og rundt om Clay, som er det farligste, - jeg var foran og langt dygtigere til at klatre end Mrs. Tailor - indtil jeg pludselig fik Foden ned imellem to Sten og skrabede det slemt. Fra da af måtte vi gå langsomt og vi nåede først Toppen af W. Klk 1, - 6 Timer om 1½ dansk Mil. På Toppen af Mount W. er der til manges (også min) Forargelse bygget fashionabelt Hotel og Restaurant. En Tandhjulsbane løber derop to Gange om Dagen og den er fuldt med Tourister. Der var imidlertid den Fordel at vi kunde få kristelig Mad og vi indtog en Diner, som jeg ikke har set Magen til før eller siden. – Nu var det Bestemmelsen at jeg vi [”vi” indsat over linjen] skulde tage ned med Toget, - men jeg følte mig så frisk og rask trods mit stive Ben, at vi besluttede at følge Trop og gå ned ad Kørevejen. Med uhyre Omkostninger er der anlagt en sådan for Tourister, som befordres op og ned i store Vogne med 6 Heste for. Det er 2 d. Mil – en ganske dejlig Tur, - men vi begærede dog ikke mere, da vi nåede Bunden. Det er grulig trættende at gå ned ad Bakke to stive Mil. En Vogn fra Hotellet ventede på os dernede og vi kom ["kom" overstreget] nåede hjem c. Klk 9. Jeg var faktisk den mindst ødelagte, hvad jeg til Dato har ondt ved at fatte. 
 I Hotellet lå et Telegram om at komme hjem straks på Grund af overhængende Forretninger. Vi ventede imidlertid næste Dag over for ikke at blive for medtagne. 
 Det var to storartede Uger. Ravinehouse er en Bondegård som til Dels er omdannet til Hotel. Den drives stadig, - der var Køer, Høstakke o.s.v. som glædede mit Hjærte. Alle Stuer var lave med åbne Ildsteder, hvor der blev fyret hver Aften. Der er ikke Antydning af Have Anlæg el. anden Hotelpragt. – 
@@ -4452,50 +4611,96 @@
 Kristian Zahrtmann</t>
   </si>
   <si>
     <t>Alhed Larsen opholder sig hos sine forældre på Erikshaab, sammen med sin søn Puf. Johannes Larsen opholder sig i København. 
 Haabet = Erikshaab, Alhed Larsens barndomshjem på Sydfyn.
 Det er uvist, hvem greven på Langeland er.</t>
   </si>
   <si>
     <t>Vilhelmine Larsen opmuntrer Johannes, som er ked af, at han endnu ikke har solgt noget på udstillingen. Der bliver bygget om i Kerteminde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/J2KL</t>
   </si>
   <si>
     <t>Kjære Johannes
 Du maa tro jeg er bleven en sær Én. Vi har ledt først jeg senere Marie men ingen Kunsthistorie, hvor er den dog henne. Idag kom der brev fra Alhed, det var fornøjelig at høre om Eders lille Skat; men hvornaar Du kom vidste hun ikke lad mig endelig høre det for at jeg i god Tid kan faa skuret derude, vi blev narrede med vores svenske Pige hun kommer vist ikke mere. Her er jo en Kone der malker men det er alligevel ikke en Pige. Eders lille Anna har været her idag hun vil hjælpe mig i Paasken for nu idag begyndte Ferien.
 Johannes jeg kan mærke du har tabt dit Humør fordi der ikke sælges noget; men det kommer min Ven. 
 Faer er endnu højt oppe og siger der er langt til [ulæseligt ord] hvorfor kjøbte nu denne Greve paa Langeland ikke din Hund… han gav der 3,000 ud paa Charlottenborg; maaske saadanne Herrer ikke gaar paa den ”Fri” det er nu ligemeget med alle de store. Sig mig kun [ulæseligt ord] hvad Zarthman og Phillipsen sagde om dine Arbejder og de andre Venner
 Vi har Adolph hjemme og han hænger i med at hjælpe Karlene at vi kan kjøre sammen til Murerne.
 Imorgen Johannes er det Meningen at vi skal have Skillerummene op i Laden det er paa Tiden naar vi skal herud fra den 19 – men nu har vi bestemt os til at sove i vores gamle Sadelkammer ovenpaa og saa Marierne paa dit Værelse – hvordan vi skal med Maden og Karlene har jeg foreslaaet at de kan sove i Lysthuset indtil der bliver istand til dem
 Her er i disse Dage ved at blive rejst Plankeværk om Bygaarden, vi holdt Arbejdere til at bryde Hegnet ned og der blev nogle dejlige Grundsteen til dit Huus
 Jeg er saa træt Johannes for jeg har vadsket lidt om Dinemor idag og det regner hver Dag saa jeg skal se om vi kan faa det tørret i Morgen!
 Du kan tro jeg glæder mig til du kommer hjem. Din And vil vist snart ligge.
 Det kan være Adolph tager ned til Haabet en af Helligdagene. Det var Meningen at Marie vilde have været med; men Sygeplejersken mener hun gjør klogest i at blive i Ro.
 Nu lev vel og vær saa kjærlig hilset af din hengivne Moder der stadig beder for Eder</t>
+  </si>
+  <si>
+    <t>1900-10-02</t>
+  </si>
+  <si>
+    <t>- Jenkins
+Grethe Jungstedt
+Christine  Mackie
+William Mackie
+Johanne Oppermann
+Harris Sawyer
+- Sonne
+- Taylor
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Ibsens, Kate, Mimmie, Stenografen og John kendes ikke. 
+Christine/Mornine Mackie kom først til Boston i 1902. Her blev hun forlovet med Harris Sawyers gode ven, William Mackie.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1542</t>
+  </si>
+  <si>
+    <t>Det er ikke lykkedes Ellen Sawyer at finde arbejde til Christine som pige i huset, musiklærer eller sanger. Laura Warberg forstår ikke, hvorfor Christine ikke straks kan komme til USA, men Ellen har ikke et ekstra værelse, og Harris Sawyer er ikke rask. 
+Harris har haft høj feber og dårlig mave. Hans to venner, Jenkins og Mackie, så til ham. Harris får kun halv betaling fra Trade Chem. Co, men Ellen tjener 18-20 dollars pr. uge. Drengen og stenografen er afskediget.
+Lille Grethe er dejlig og nem og griner meget. Hun er bange for fremmede.
+Ellen har besøgt Fru Sonne. Hun er livlig og sjov, og hun har mahognimøbler med hjemmefra. Ellen havde dog svært ved at huske at tale dansk. Til gengæld er hun bedre til engelsk end Sonne og Ibsen. 
+Ellen har fået en tand trukket ud. Hun har fået ny pige i huset.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/usAG</t>
+  </si>
+  <si>
+    <t>Okt. 2. 1900
+Kære Mor!
+Det var med et tungt Hjærte at jeg idag afsendte Afbudstelegram til Mornine. – Hun har nok ventet på det i 2-3 Dage men jeg tænkte nu, at hun vel sagtens har opgivet det helt efter at have læst mine Breve den sidste Måned, - og derfor gav jeg mig Tid at prøve at forhøre i forskellige Familjer og om Chancerne som Musiklærerinde, Sangerinde i Kirkekor o.s.v. – Men det kan ikke lade sig arangere, - Chancerne ere så få og ”ung Pige i Huset” har ingen Råd til. De vil have èn der kan vadske, skruppe pudse Vinduer o.s.v, - så, når vi ikke kan tage imod hende, må vi opgive det. 
+Du skriver, at du ikke kan forstå Vanskelighederne – men de ere dér ikke desto mindre: Mornine kan selvfølgelig ikke komme ind i Familjelivet særlig da vi intet Værelse har, - og vi kan ikke tænke på Flytning før Harry er rask igen, - hverken for Bekostning eller for Besværet. – Jeg har bittert angret, at jeg bragte det på Bane, så Mornine har gået i Spænding og Skuffelse. 
+Nu rejser vel så Mornine til København. Gid det dog nu må gå lidt let for hende så hun kan komme an og ikke skal plages sådan med de uendelige Pengesorger. – Harry har nu ikke Feber mere, det er Tegn på at andet er ved at svinde. Men der er endnu en Del og Maven er svag på Grund af al den Stillesiden. I Torsdags jagede han os en slem Skræk i Livet ved pludselig at få høj Feber og Diarhroe. Hans to trofaste Venner Jenkins og Mackie kom ud og beså ham i Forening, men kunde intet særligt finde. Næste Dag var Temperaturen normal og han led kun af Sved, da de havde sat ham på Mælkekur. Nu er han i Orden igen. – Hvis det ikke var for Smørsyrerne vilde vi være i slem Pengeforlegenhed, da Harry kun får halv Betaling fra Trade Chem. Co. og ikke kan begynde privat Arbejde for det første, - men jeg tjener 18-20 Dollars om Ugen egenhændig og er ikke lidt stolt af det. - Vi har nu afskediget Stenografen og Drengen John, så er jeg er Byen to Gange om Ugen. Det er jo travle Dage men jeg har vænnet mig til at kunne vende mig i en fart og kan få alt mit Morgenarbejde endt før jeg begiver mig afsted. – Det hjælper også at lille Grethe er så god nu, at hun næsten ikke sinker mig. Hun er bleven utrolig god den sidste Måneds Tid, - hun sidder og leger, småsynger, pludrer, banker, famler, sutter og piller i Timevis – kun når hendes Legetøj stadig skiftes og hun selv må også skiftes fra den lille Stol til Gulvet el. Sengene. Hun er så sød at det ikke kan beskrives, - Smil og Solskin Dagen igennem. Hun kan klappe Kage og ler himmelhøjt af det. Hun elsker at lege og ler, så det klukker i hende, når vi leger Tit [”når vi leger Tit” indsat over Linjen], - Når hun hører Sang, synger hun med så højt som hun kan og holder en Gang i mellem op for at le af det. Det er kosteligt at se den Energi, hvormed hun prøver på at fange en Flue. – Hun er angst for Fremmede, brøler hvis de kommer for nær og klynger sig til mig. – Det Billede, hvor hun står op i mit Skød ligner hende bedst, - de andre er knap så gode. – 
+Jeg var i går hos Fru Sonne, for at forhøre om Chancer for Mornine, men hun hverken kunde selv eller vidste af nogen der kunde hende et tilfredsstillende Tilbud. – Men var glad over, at jeg fik det længe påtænkte Visit aflagt, og venter mig megen Fornøjelse af det Bekendtskab. Hun gjorde et storartet godt Indtryk på mig og vi vil vist blive gode Venner. Hun er jo så meget yngre end Ibsen og uden Sammenligning interessantere. Livlig, morsom, gedigen lidt jovial, – minder i Udseende ikke lidt om Frk Oppermann. Venlig, aaben, så vi straks følte os som gode Bekendte. Hun har dejlige, gammeldags Mahogni Møbler som hun har medbragt hjemmefra så det var ["var" overstreget] føltes hjemligt at komme derind. – Men tænk, det var kun med det største Anstrængelse at jeg kunde tale med hende. Jeg var aldeles forfærdet over at se som jeg har glemt det danske. Jeg standsede hvert Øjeblik og kunde ikke komme videre i Snakken fordi de almindeligste Ord svandt bort for mig – gale Vendinger og Akcent kom mig på Tungen og jeg var helt elendig. Efter en halv Times Forløb gik det imidlertid bedre. Men til Gengæld taler jeg uden Sammenligning bedre Engelsk end både hende og Ibsen, - deres engelsk lyder komisk og kejtet i ine Øren. -`Det er kun ½ Times Kørsel til Fru Sonne så vil dyrke hinanden på Kraft. – Hun har søde Børn – en på 15 Måneder, men de kan ikke sammenlignes med Grethe. - 
+Jeg har glemt at fortælle at jeg havde ["havde" overstreget] fik en Tand trukket ud forleden hos Dr. Taylor, det var en sand Fornøjelse: da jeg kom til ham var jeg træt af at gå Ærinder og havde Tandpine. Så bedøvede han mig med Gas, - det varede tre Min. og da jeg kom til Bevidstheden, var det som om jeg havde sovet i flere Timer, var udhvilet og vel til mode og Tandpinen var væk. –
+Jeg skriver i Lab. men jeg passer 6 Ltr. Bouillon der bliver steriliseret. 
+Vi har fået ny Pige i Stedet for tykke Kate. Hun – Mimmie – tegner godt og flinkt og ser godt ud, hvilket er en behagelig Forandring fra Kates enorme Grimhed. – 
+Jeg må nu holde op da min Bouillon er færdig og jeg må i Byen og besørge nogle Ærinder. Jeg ved heller ikke mere denne Gang.
+Det er da dejligt at Far har det så godt. Hils ham så meget fra mig. Alle de andre også og dig selv ikke mindst. 
+Din Pelle.
+Er der mange gale Vendinger i mine Breve???</t>
   </si>
   <si>
     <t>1900-10-10</t>
   </si>
   <si>
     <t>Valby
 Kastrup</t>
   </si>
   <si>
     <t>Vittoria Bacci
 Berta Brandstrup
 Ludvig Brandstrup, billedhugger
 Andreas Larsen
 Marie Oppermann
 Theodor Oppermann
 Theodor Philipsen
 Karl Schou</t>
   </si>
   <si>
     <t>I flere breve i træk er det blevet nævnt, at Alhed halter og må ligge i sengen.</t>
   </si>
   <si>
     <t>Johannes Larsen besøger venner og kolleger i København. Han rejser til Alhed (på Erikshaab) den følgende dag. Det er trist, at hun halter og må ligge i sengen, men Larsen tror, hun får det bedre, når den lille ny er født.</t>
   </si>
   <si>
@@ -4613,51 +4818,51 @@
 Rasmus Kattrup
 Charlotte Knipschildt
 Ernst  Knipschildt
 Gustav Knipschildt
 M Knipschildt
 Otto Knipschildt
 - Krarup, læge
 Hans Jørgen -, Kusk ved grevskabet Muckadell
 Selma Lagerlöf
 Peter Erasmus Lange-Müller
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Augusta Mogensen
 Christian Mogensen
 Alfred Nielsen
 Otto Emil  Paludan
 Frederik Paludan-Müller
 Kirstine -, pige i huset hos Hempel Syberg
 - Poulsen, løjtnant
 Ellen  Sawyer
-Eleonora Scheel
+Lili Scheel
 Karl Schou
 Marie Schou
 Robert Schumann
 - Stürup
 Elly Svarrer
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
     <t>1901-01-25</t>
   </si>
   <si>
     <t>Laurentius Allerup
@@ -4679,50 +4884,92 @@
 Wenzel Heinrich Tornøe
 Albrecht  Warberg
 Laura Warberg
 Astrid Warberg-Goldschmidt
 Viggo Winkel</t>
   </si>
   <si>
     <t>"Tilskueren": Dansk månedsskrift for litteratur, kunst og samfund. Repræsenterede progressiv humanistisk linje. Kulminerede under Valdemar Vedels redaktion i 1901-07.
 Den tornøeske sag er muligvis et økonomisk mellemværende med I.A. Larsen og boet efter Wenzel Tornøe.</t>
   </si>
   <si>
     <t>Tom Petersen har overnattet. Han syntes godt om Johannes Larsens udstilling hos Winkel og Magnussen. Der er solgt for 200 kr. Johannes Larsen siger, at Christine Swane må være indstillet på, at der går nogen tid, inden hun rigtig kommer igang med at male.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0GbR</t>
   </si>
   <si>
     <t>Kjærbyhus den 25.1 1901
 Kjæreste Christine!
 Her afsender vi en Kurv med Mad og en Uldtrøje som jeg vaskede forleden, det Tøj her kom i Kurven er vasket i dag, jeg fik endelig fat i Marie Svensker som lader til at være en flink og dygtig Vaskerkone. Alhed vil ogsaa have hende, vi bestemte os til at faa hende en bestemt Dag i hver Maaned først i Marts – og saa fremdeles, - saa faar vi ikke mere end hvad der kan blive færdig paa en Dag; dit Tøj er lagt for sig selv saa vi skal faa det i Orden saa hurtig det er muligt, Skoene vender vi om men de kan først blive færdig Søndag saa kommer de med det andet Tøj
 Johannes kom saa forleden Aften og havde Tom Petersen med – han laa paa vores Gjæstekammer 1 Nat næste Dag rejste han med 3 Toget han er en rar hyggelig Mand, han syntes godt om Kjerteminde og vil komme her og male engang, ogsaa han syntes godt om J. Udstilling, her var allerede Brev fra ham i Dag med Tak og samtidig fortalte om sit Besøg deroppe hos Winkel, M og glædede Johannes med at der er solgt flere Smaating af Billederne Hannover havde kjøbt, maaske han skriver lidt i ”Tilskueren”, det var vist godt. Tilsammen er der vist solgt for 200 Kr – Gud give dog at der maa blive solgt godt, hvor jeg gjerne vilde sede samtlige Arbejder – det kan Du ikke forestille dig, Faer sagde som han saa tidt siger nej o Du kun naar vi vilde gjerne af med Dig en 8te Dage men det kjender Du nok naar det skal være Alvor bliver jeg vist paa min Plads;
 Hvordan gaar det lille Dine? Da jeg spurgte Johannes hvordan gaar det Uglen hun klager, Vrøvl sagde han hun kan vel forstaa der maa gaa lidt inden hun kommer rigtig i Gang hæng bare i min Ven og lad vor Herre hjælpe Dig saa lægger han nok Velsignelse i dit Arbejde. Skriv endelig snart igen nu paa Onsdag kommer Vilhelm herned, Johannes traf ham i Nyborg der var han kaldt ud af Tang, det er ham der skal møde her paa onsdag med Vidner om vores Bogføring i den Tornøeske Sag blev der dog snart en Ende paa den Sag saa faar vi Penge men Du skal snart faa min lille Pige – Du maa ikke være bedrøvet eller vred paa os – hører Du jeg lever hver Dag i Tankerne med Dig Du kan tro jeg beder for Dig om alle gode Gaver Helbred og Tilfredshed
 Jeg skal hilse fra lille Puf han er saa sød, gamle Warbergs var her forleden fra 2 til 8 Toget de drak Kaffe her og vi spiste til Aften der. Skinke Rosenkaal Koldt Bord og The Grosseren og frue var med, vi fulgte dem paa Banegaarden den lille han siger saameget nu at det er helt forunderligt hvor han veed det fra forleden Aften sagde han [Byant?] uden Lærdom han er knusende sød. Hilsen fra Allerup – han var et Svip herinde i forgaars, paa Tirsdag skal Mejers til Johannes paa Kaffe vi er inviterede; Hilsen fra Dis og fra Marie – som nu har syet alle de strikkede Firkanter sammen og begyndt at brodere paa Baggeservietter.
 Nu god Nat Faer render med Brevet han er sød
 Din trofaste Moder</t>
+  </si>
+  <si>
+    <t>1901-2</t>
+  </si>
+  <si>
+    <t>Grethe Jungstedt
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Harris Sawyer
+- Sawyer, Harris' mor
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvad det er for en dag, som Ellen og Harris Sawyer ikke har fejret. 
+Johan Larsen, som var Alhed og Johannes Larsens barn nr. to, blev født 27. feb. 1901.
+Ellen Sawyer arbejdede en del i sin mands laboratorium.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1565</t>
+  </si>
+  <si>
+    <t>Ellen og Harry Sawyer gjorde ikke stort ud af dagen. 
+Harry er til frimurermøde.
+Ellen er spændt på at høre nyt fra Kerteminde. Hun håber, at det må gå nemt, og at barnet bliver skikkeligt samt god til at sove. Det er jo først, når ungen er et halvt år, at man kan begynde at puste lidt ud. Ellen glæder sig til at se Andreas/Puf Larsen.
+Ellen er rystet over at høre om Andreas/Dede Warbergs opførsel. Han er så stor, så han burde afholde sig fra at vække skandale.
+Nu arbejder Ellen ikke mere, så hun kan koncentrere sig om lille Grethe. Tidligere græd Grethe utrøsteligt, når Ellen tog hat på. Barnets farmor gav hende kun mælk hele dagen og legede så vildt med hende, at hun var urolig om natten. Ellen blev nervøs af dette plus af at have så meget ansvar for produkterne i laboratoriet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/6DZz</t>
+  </si>
+  <si>
+    <t>Kære Mor!
+Tak for dit lange Brev af 16te Febr., som jeg fik i Morges. Jeg må bekende, at vi ikke gjorde stort ud af Dagen i Aar, - vi tænkte ikke på det, - el. jeg ved knap hvordan det gled næsten ubemærket hen. Dr. Taylor kom ind lidt om Aftenen, men det var det hele. 
+Harry er til Frimurermøde i Aften, så jeg har god Lejlighed til at skrive, hvis jeg bare ikke bliver altfor ludsøvnig.
+Jeg venter med Spænding i hvert Brev at høre Nyheder fra Kjerteminde. Efter hvad du skriver må det jo være lige her oppe over. Jeg troede ellers først det var i Marts. Gud give det nu må gå fredeligt og let af og at Ungen må blive skikkelig og sove sin meste Tid det første halve Aar. Jeg bærer dyb Respekt for den Slags Afairer og jeg maa sige at det er forbunden med store Vanskeligheder og det er først når Ungen er et halvt Aars Tid gammel at man kan begynde at puste lidt. Men måske jeg tog det tungt og upraktisk, el. jeg blev smittet af Familjens Tendens til at bekymre sig. 
+Jeg glæder mig meget til at se lille Puf, - han er vist forfærdelig sød.
+Det er dog ligefrem rystende at høre om Dedes Skolemeriter. Bare dog den uheldige Retning hans Udvikling har taget vil vende sig i Tide før han har skadet sin Fremtid han er jo snart ikke mere helt [”helt” indsat over linjen] en hel ["hel" overstreget] Dreng, men et voksent Menneske der burde have lidt mere Ambition og ikke udsætte sig for den Slags Skandaler.
+Nej, jeg arbejder ikke mere regelmæssig og er meget glad over at føre et roligere Liv. Grunden er at de kan klare det alene, så der vilde jo ikke være Mening i da at tage mig fra lille Grethe. Hun har første Ret til mig og det var altid med et tungt Hjærte jeg forlod hende. Hun hagede sig brølende fast i min Kjole, når hun så mig tage Hatten på, og det var Synd. Og så var det mig ikke muligt at få Svigermoder til at give hende andet end Mælk som hun lod hende drikke jævnt hele Dagen. Og hun blev leget og tumlet med Dagen igennem. - Det gjorde hende nervøs og urolig om Natten og det gjorde det også alt for svært for mig, der så dårligt kan undvære min Nattesøvn særlig [”særlig” indsat over linjen] med strængt Arbejde om Dagen. Jeg var så nervøs en Tid at en uventet stærk Lyd næsten slog mig om, som om jeg var ramt med et Slag. – Nu er jeg i Orden igen heldigvis. – 
+Desuden var Ansvaret for stort da det jo er vort Hovederhverv, - så det skal ikke alene holdes gående men udvikles, så vores Smørbakterie er bedre end de andre 3-4 der er i Handelen her. – 
+Grethe og jeg har været hos Mrs 
+[Resten af brevet mangler]</t>
   </si>
   <si>
     <t>1901-03-24</t>
   </si>
   <si>
     <t>Theodor Philipsen</t>
   </si>
   <si>
     <t>Rom</t>
   </si>
   <si>
     <t>Firenze
 Rom, Italien</t>
   </si>
   <si>
     <t>Ludvig Brandstrup, billedhugger
 Peter Hansen
 Gudmund Hentze
 Michelangelo Simoni
 Agnes Slott-Møller
 Harald Slott-Møller</t>
   </si>
   <si>
     <t>Theodor Philipsen er på rundrejse i Italien</t>
   </si>
@@ -4773,50 +5020,86 @@
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Her
 Frk Johanne Warberg
 Erikshåb 
 Højrup St
 [Håndskrevet i brevet:]
 Kerteminde Opland 27-6-01
 Kæreste lille Junge!
 Du skal øjeblikkelig have Svar – så glad jeg dog blev ved dit gode Brev, som du havde skreven til mig! 
 Og tro mig nu – jeg blev bare glad ved Brevet; det triste, som Du ser, kan jeg slet ikke indse. 
 Nej, Jer to er jeg sikker på – stoler så heltud på; I har skam Jeres Pas i Orden. Junge! jeg kan blive helt glad, når jeg tænker på Jer. 
 For alt det tristeste her i Verden er jo mest de uharmoniske Forhold Mennesker imellem. Men her kan ingen Disharmonier blive, for I er jo som skabt til at supplere hinanden. Hvad bryder Du dig om hans Ubestandighed, når Du éngang har set, at dét Menneske holder af Dig – ja ikke kan undvære Dig. Betænk dog, hvor han er ung – endnu langt yngre end sine År – endogså. Og måske Du er den første, han holder rigtig af – så lad ham dog få Tid at gennemleve af de mange Facer, som sidst Du skulde vise Dig fremmed for – Du er sluttet hos ham – derfor vil han også vende tilbage til Dig – altid.
 Du spurgte om min Mening ang. det etiske og Dig: 
 Men lille Junge! Du kender jo mig og Etik – Afstand! Jeg siger som Du – man skal bruge de stakkels få Våben man kan gi Etiken Pokker ivold. - Nu tror Du vel slet ikke – eller reflekterer ikke på mine Satser, fordi de er lutter Sangvinskheder, men jeg tror nu bestemt, at jeg mener rigtigt. Og jeg ønsker Dig af hele Min Sjæl til Lykke med Dig selv og ham. For Du ved vel, det er en mægtig Himmelens Gave at kunde holde af et Menneske, som Du si’er, at Du kan det. O, det er disse Dine Ord, der bestandig kan gøre mig så glad – og så at Du har truffen ham, der måske er den Eneste under Solen, der kan gøre Dig lykkelig. Men det ene er nok en Følge af det andet. Nu han – afbrudt ved at de kom hjem fra Strandhotel – [ulæseligt], jeg passede Småkræ.
 Næste Dag. Jeg må Fanden splide mig have dette Brev ordnet endnu i Aften. – møg træt som jeg skønt er – Tandpine hver Fornat – op 5 ½ hver Dag – i Vandet med Be fra ½ 7- 7 (vi har taget Kort.) og så Rub lige til Sengetid – vi har jo Middag 5 ½ - føj. Men jeg får da 5 Kr extra fra ham for denne Måned. – eller 14 Dage er det da. 
 Be var i Odense i Dag fra 11 til 2 Toget. Feddeslen sov hele Tiden. Af Seværdigheder har Uglen og jeg været på Fyenshoved! Toget til Dalby til Dans Lørdag Aften. Gik derfra til Nordskov, hvor en Herre (Embedsmand) antastede os og spurgte nu vi ikke gik Fejl – der var ingen Logi ude, og det var jo sen Aften. Vi sagde, at vi vilde bo i en Høstak – men da ikke engang en sådan fandtes, tog vi imod hans elskværdige Tilbud at låne en stor Kappe – så drog vi af – lå på Tang med Kappen over os og vågnede Kl. ½ 3 op med et Sæt – den gav Resonans i en Cyklist der rullede forbi og velsagtens havde grundet over den mørke Klat – han blev meget betuttet – gled videre og sagde sluttel. Gomåren! Langt væk stod han så af og gloede. Dagen blev herlig i det smukke Vejr – vi gik nøgne om på Hovedet + badede når det blev for hedt – talte – sov – spiste – stegtes – badede og nu fortæredes af Tørst og skyndte os hjem – med ½ 10 Tog til Kerteminde – de udstødte vilde Hyl, da de så vore skamferede Ansigter – kobberrøde og lasede. I Dalby vakte vi stormende Opsigt – som overalt hvor vi passerede Embedsmanden havde telefoneret vor dristige ”Færden vidt om på Hindsholm”, sagde Mohrs)!!! 
 Om denne Tur der i alle Måder var vellykket skal Du høre personlig. 
 Nu er jeg for træt Kunstn. savner meget. Og i Dag gled Uglen til Svanninge – hun var nu brillant i sine gode Stunder! Og vi blev så glade ved Mors Jabrev i Dag – det skal nok blive en sjov Halløj – Be har så været nede at løse Sognebånd. Tom P. er så morsom og hyggelig at have og Be nyder al den Mad, vi hver Dag får, han gir 1 ½ Kr – så jeg mener nu, vi sætter snarere til - så flot vi lever. 
 Dette blev da for Resten et helt Brev – bare Du kan læse de Tæer.
 Hermed en venlig Hilsen o s v – til Jer alle.
 O Tak! Junge! 
 Din Dis</t>
   </si>
   <si>
+    <t>1901-07-09</t>
+  </si>
+  <si>
+    <t>Grethe Jungstedt
+Alhed Larsen
+Johan Larsen
+Harris Sawyer
+Andreas Warberg
+Mathilde Ward</t>
+  </si>
+  <si>
+    <t>Grethe Jungstedt, f. Sawyer, blev født 16. januar 1901. Johan Larsen kom til verden 27. januar samme år.
+Ellen, Harris og Grethe Sawyer, g. Jungstedt, kom til Danmark i sommeren 1901, og Grethe blev døbt dér. 
+Vore Syrer: Harris/Harry Eastman Sawyer var kemiker og arbejdede blandt andet med syrer til konservering af kød.
+Det vides ikke, hvem Frk. Th/Mrs. Wards søster og Douglas var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1505</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer håber, at Andreas/Dede Warberg får topkarakterer, så han kan vise latinskolen, at han duer til noget, selvom han har været lidt livlig. 
+Det er ærgerligt, at Grethe Sawyer og Johan Larsen (B's dreng) ikke kan blive døbt sammen. Ellen og Harry samt barnet kommer kun til Danmark, hvis de får bugt med gælden, hvis Harry har meget arbejde forinden og hvis syrerne tér sig.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/4vPG</t>
+  </si>
+  <si>
+    <t>9ende Juli – 1901
+Kære Mor.
+Hvor det dog er spændende med Dedes Eksamen! Bare han dog får 1ste så han med Hæder kan vende Latinskolen Ryggen og vise ”dem”, at han dog duer til noget, selv om han af og til har været lidt vel livlig. - Hvis han ender godt derude, er der jo ikke så meget at angre på, for de artige, gode Skoledrenge bliver jo i Reglen ikke til så meget som de mere rebelske, vi må jo håbe, at han ikke har værre Horn end at [”at” indsat over linien] de kan løbes af. 
+Jeg er spændt på hvad B’s Dreng skal hedde. Hvor kreperligt, at vi ikke kunde faa dem døbt sammen, - Grethe og ham. Min bliver jo så stor, at hun ikke bliver til at slæbe, - for døbes skal hun ikke før vi kommer hjem. – Nej der er kun meget ringe Håb om os i Aar – skønt Harry fabler, om at jeg burde rejse et lille Svip hjem med Frk Th. (Mrs Wards Søster) d. 7de Sept., - men han er jo så sangvinsk. – Hans Samvittighed plager ham meget, fordi vi ikke kom i Foråret. –
+Hvis vi får det meste af Gælden betalt i Aar Sommer ["AAr" overstreget; ”Sommer" indsat over linien], og hvis der er meget Arbejde i Udsigt og hvis vore Syrer vågner til lidt mere Liv, - så skal jeg nok komme med Grethe, - men alle disse ”hvis’er” gør det jo mere tvivlsomt. Forresten ser det er ikke så tosset ud for Tiden, for der er meget Arbejde i Gang og i Vente og Syrerne går da lidt op hver Uge, men de kan jo hurtig gå ned igen for Douglas er er en dårlig Forretningsmand. Vi ere meget for at lægge Planer (el. ret. bygge Luftkasteller). 
+En af de sidste, som Harry undfangede forleden, er den, at hvis jeg kunde komme hjem i Efter-
+[Resten af brevet mangler)</t>
+  </si>
+  <si>
     <t>1901-12-15</t>
   </si>
   <si>
     <t>Andreas Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Marie Larsen
 Vilhelmine  Larsen
 Else Marie Nielsen
 Peter Nielsen
 Fritz Syberg</t>
   </si>
   <si>
     <t>Johannes Larsen og Fritz Syberg boede hos Peter Nielsen i Nordskov for at male på Fyns Hoved. Der findes i databasen breve fra begge kunstnere fra dette ophold. Det var første gang, Fritz Syberg besøgte Fyns Hoved. 
 Tjalfe var Johannes Larsens jagthund.</t>
   </si>
   <si>
     <t>Alhed Larsen har fået telefonisk besked om, at Johannes Larsen er kommet godt frem i det slemme vejr. Hun har forsøgt at få Puf (Andreas) passet, mens hun gik til hønsene, men han skreg. Larsen må hilser Fritz Syberg (Kunstneren) og Peter Nielsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ZIR8</t>
   </si>
   <si>
     <t>Søndag Aften
 Kæreste Larsi!
@@ -4894,50 +5177,101 @@
     <t>Det er uvist hvem følgende personer er: Madam Høj, Helga, Martin og hans mor.</t>
   </si>
   <si>
     <t>Christine Swane er på ferie hos Cathrine Svendsen i Middelfart. Johannes Larsen maler på et billede af guldregn. Vilhelmine Larsen mener det bliver færdigt i år. Oppermann har købt et billede af Schou til 300 kroner.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/VLuh</t>
   </si>
   <si>
     <t>Kjærbyhus Mandag!
 Kjære Christine!
 Saamange Tak for dine 2 Breve jeg har nu faaet det Sæt Tøj vasket og venter kun paa Madam Høj der skal komme med Resten af Pengene saa Du kan faa 5 med og paa Bøttepapiret venter jeg de kan ikke finde Rullen nu skal jeg derover igjen Kan de ikke finde den og Pengene ikke kommer, saa sender jeg alligevel dette og Brevet som kom forleden, det har rigtignok gjort Rejse efter Dig, Faer mener det er kun Lotterivæsen og ingen Venner siden der staar Fru Christine Larsen.
 Det er da herligt Du faar faar saa meget Musik og er hos en kjærlig og god Veninde Gud glæde enhver der kan opmuntre dig
 Vejret er godt og Arbejdet vil jeg haabe maa lykkes for Dig hvor er jeg dog taknemlig og glad at Du kom derned saa Du ikke er tvungen af noget Hensyn til mig; jeg klarer mig godt og naar endda at vaske den lyse uldne Kjole af Maries den blev pæn og igaar holdt vi det sammen med Silketøjet det passer godt sammen om der nu kan blive en god Nederdel deraf den Bomulds vil jeg til at sy sammen nu 2-3 Stykker Linned har jeg efterset
 De vare herovre igaar at spise til Middag den stod paa Lammesteg og Stikkelsbærgrød. Børnene var søde De blev lige til Sengetid Marie er raskere nu saa er Humøret ogsaa bedre. Johannes soler sig med Guldregntræet det er jo et mageløst Vejr paa den tid han skal bruge Solskin nu i Aar bliver det nok færdigt. De har faaet deres Hønsegaard i Orden og Græsset saaet
 De venter ogsaa de gamle Varbergs i den nærmeste Tid de skulde saa blive et Par Dage efter dem kommer saa Skovs var det inden du rejste Johannes fik Brev fra ham, Oppermann har kjøbt et Billede af Skovs til 300 – han har Kort til Dyrehaven og tager derud hver dag for at male
 Vi har i dag den store Glæde at Hypoteksrenten er sendt til Sverrig, det lettede paa Fader kan Du tro og paa mig med. Roepengene har vi endnu ikke faaet; men Du kan stole paa mig Pengene kommer ikke her i Huset før jeg faar dem jeg skal betale med til Marie kommer. Vi har Intet hørt fra Vilhelm eller Adolph – Lev vel og hils Dine Omgivelser
 Blomsterne gror godt, Løgene ere et Par Tommer høje Faer har lovet mig Pinde til dem og de andre Blomster han glæder sig daglig over Hjemmet her han har aldrig befundet sig saa vel nogen Steder uden i Sverrig lige gaa ind i sin Seng fra Stuen og det er Kl. 9 lille Dine; men saa hedder det op Kl 5 og det med Lyst naar vi saa har drukket Kaffen gaar vi udenfor og seer hvor meget det har groet
 Græsset er nydeligt tæt, nu begynder Folk at se med Undren paa det smukke ordentlige Stykke Have alle Kartoflerne er hyppede og Pedersellie og Rødbeder Ærter og Kaal og saa lægger Fader Planer om hvor smukt det kan blive naar vi tager et større Stykke Jord ind til Haven med Buske og Træer saa glæder han sig som et Barn hvor kjønt her i det Hele kan blive naar Gaarden engang bliver færdig, ak hvor jeg beder og ønsker at han maa faa Lykke og Held til at udføre sine Tanker
 Du kan tro her er Liv i Haven i dag 4 Odensedamer syklende og Munden gaar paa dem, nu gik de i Vandet formodentlig siden de gik over Trappen
 Artiskokkerne har de ryddet til Side og saaet noget jeg var derovre det lod ogsaa til at de vilde kjøbe nogen hos Gartneren til ham nu faar vi se
 Fluerne er i Flertal nu men jeg har sat noget Brændevin saa gaar de vel i. 
 Familien har det godt jeg saa i Kjøkkenet i Aftes de gik forbi med alle Finniks men kom ikke ind 
 Vores Roer er der folk paa i disse Dage men det kan ogsaa gjøres nødig for de ere meget snavsede Martin og Moderen er ogsaa blevet anbragt der – Faster Sophie har været at besøge mig en Eftermiddag og blev til Aften hun var med i Marken hos Køerne, hun glemte sit Strikketøj det hentede Cathrine i Aftes
 De har intet hørt fra Helga siden Marie var i Odense at besøge Ramsings nu maa jeg nok slutte med Ønsket om alt godt for Dig Du kjære Barn som nok en gang faar den Glæde jeg af mit ganske Hjerte under Dig</t>
+  </si>
+  <si>
+    <t>1902-10</t>
+  </si>
+  <si>
+    <t>USA
+Boston</t>
+  </si>
+  <si>
+    <t>Grethe Jungstedt
+Christine  Mackie
+William Mackie
+- Sonne
+Albrecht  Warberg
+Astrid Warberg-Goldschmidt
+Mathilde Ward</t>
+  </si>
+  <si>
+    <t>Albrecht Warberg døde 30. september 1902. 
+Christine Mackie rejste hjemmefra 1. juni 1902 for at opholde sig hos søsteren, Ellen Sawyer, i Boston nogle måneder. Hun blev her kærester med William/Billy Mackie, og de to blev gift i Danmark i 1903. 
+Fru Sonnes søsters navn kendes ikke, men hun er omtalt i Fru Sonnes biografi.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1587</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer har modtaget det brev, som hendes mor skrev, da faderen lå syg, og man stadig troede, at han ville komme sig. Ellen ville ønske, at hun var i Danmark, så de alle kunne støtte hinanden efter dødsfaldet. 
+Christine og William/Billy Mackie har talt om fremtidsplaner, men de vil tale med Laura Warberg om sagen. William er en god og rar mand.
+Måske kan Astrid/Disser Warberg komme til Boston nu. Faderen ønskede jo ikke, at flere af hans børn rejste så langt væk. Astrid kan lære engelsk og dermed sikre sin fremtid.
+Ellens venner er søde og opbakkende efter faderens død.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vFZ3</t>
+  </si>
+  <si>
+    <t>[Fortrykt på brevpapiret s. 1 øverst:]
+DR. HARRIS E. SAWYER,
+CHEMIST AND BACTERIOLOGIST,
+176 FEDERAL STREET,
+BOSTON, MASS., U.S.A.
+TELEPHONES 4650 Main.
+385 DORCHESTER.
+SPECIALIST IN THE ANALYSIS OF
+BARKS,
+TAN EXTRACTS AND LIQUORS
+CHROME LICQUORS,
+OILS AND DRESSINGS.
+Kæreste Mor!
+Vi fik igår dit sidste Brev skrevet før Fars Død, og du kan ikke tænke dig hvor det er underligt for os at læse om jeres gode Håb og Fortrøstning om at han vil komme sig, når vi ved at det ikke skulde være sådan. Men vi kan jo forstå, at han ikke led så meget de sidste Dage, og det er godt at tænke på. I næste Uge vil vi vide det altsammen. Det er så skærende trist at tænke på jer derhjemme, - det er en forfærdelig svær Tid, og jeg ønsker så meget at vi kunde være sammen allesammen og hjælpes ad og bære det. Christine vilde jo gærne være sammen ["sammen" overstreget] hjemme i Vinter, og det vilde jo også være dejligt, men det er jo mange Penge. Billy var herude i Dag og de talte om Fremtidsplanerne, men bleve enige om at vente med at lægge nogle (Planer mener jeg) til de hørte hvad du siger til det. Du kan tro Billy er en rar og god Mand. Jeg tror ikke man kan undgå at blive lykkelig med ham, for han er så gennemgod. - Ja, nu bliver Pladsen her jo åben for lille Disser, som altid så gærne har villet være ["være" overstreget] herover. Jeg vil grulig gærne have hende når jeg skal af med Mornine. Tidligere ømmede jeg mig ved at overtale hende til at komme fordi det var Far så hårdt imod at vi kom så langt bort, mens for dig forekommer Afstanden jo ikke så lang og du kommer vel også nok, - det tvivler vi da ikke et Øjeblik på. - Jeg mener at det kan være fornuftigt for lille Disser. Hun kan lære Sproget, og hun vil i det eventuelt have en Levevej i Fremtiden hjemme, eller også kan hun begynde på noget her om et Par Aars Tid, når hun kan Sproget, med Sygepleje el. lign. Folk har været så venlige og deltagende mod os. Fru Sonne og hendes Søster kom herover forleden og Mrs. Ward kom igår Morges, hun havde en
+[Indsat øverst s. 2; på hovedet:] stor Buket Blomster med til os. Hun er så sød. Christine synes også så godt om de to, som jo er mine bedste Venner her. Lille Grethe har haft lidt Mavedårlighed, men det er vist ingenting, hun er da bedre idag. 
+[Indsat øverst s. 1; på tværs:] Idag sagde hun ligeså fornøjet: "Nu kommer min Bedstemor snart" - hun må have hørt os snakke om det.</t>
   </si>
   <si>
     <t>Thora  Branner
 Bertha Dorph
 Niels  Dorph
 Alhed Larsen
 Georg Larsen
 Johannes Larsen
 Marie Larsen
 Rasmus Petersen, Gartner
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>JLs billeder er kommet retur fra København. Dorphs vil gerne have deres billeder på Teknisk skole.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/b0FQ</t>
   </si>
   <si>
     <t>Kjære Ugle!
 Her er igjen Brev fra [ ham? ] Du skal have Tak for dit i dag jeg glæder mig til at du kommer hjem med dine færdige Arbejder at jeg kommer at se dem inden jeg skal rejse – og du – kan hjælpe mig at [vores?] Soveværelse og jeg kan se hvor vi skal bo saa kan jeg saa dejlig tænke mig hos Eder naar jeg ved hvordan der seer ud
 Jeg sidder hos Georgs og skriver Johannes havde ogsaa bedt os om disse kom fors[ulæseligt ord ] saa maaske jeg spiser til Aften
 Johannes og Alhed kom inden jeg gik for at hente dine Arbejder; alle Johannes’ er kommen fra Kjøbenhavn jeg gaar derom nu i Eftermiddag Dorphs vil saa alligevel have deres Billeder paa Tekniske Skole
 Nu gad jeg vide om det bliver Faer eller Marie der benytter Retourbilletter saasnart jeg faar Brev igjen skal jeg sende dem ud Høsten gaar godt for os vil det blive godt Vejr i 2 Dage saa har vi indkaldt Rasmus Pedersen han hjælper os for vi kjørte ind for ham maa det dog blive Solskin
 Iaftes var her en slem Torden som endte med Regn og saa gik vi i Seng og sov saalænge til Toget kom i Morges – nu hørte jeg Georg tale med 2 Venner paa Gaden og saa hører jeg at det er Thora og Dis saa seer jeg dem i Aften
@@ -5198,53 +5532,50 @@
 Grethe har været på besøg hos Mrs. Bryans bror, som tidligere har leget så godt med hende. Hun gav ham sit legetøjstog, som hun ellers selv elsker.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vqoi</t>
   </si>
   <si>
     <t>East Andover Juli 14/03
 Kæreste Mor!
 Dit Brev kom denne Gang lørdag Aften. Jeg tror, jeg faar dem hurtigere her end i Boston. I ere nok i Hjærtet af Sommerferien nu og jeg tænker mig Jer sidde samlede i Stuen ved Kaffen og foredrage dette. Jeg vil derfor begynde med at lade en Hilsen gå rundt, - først til Billy og Mornine – i Havestuesofaen, kan vi jo sige, - Be, Las, Junge, Dis og Dede. Jeg kom 1ste Juli først i Tanker om Dedes Fødselsdag og var gruelig ked af at have glemt det. 
 Tiden stormer afsted her, - det samme er vel Tilfældet hjemme, - jeg synes aldrig, den har rendt sådan som nu. Det, at Harris kommer hver Uge, bryder Tiden ligesom. – Denne Gang kom han med den Jobspost at han ikke mere kan komme om Fredagen, - ikke før Lørdag med 4 Toget, men til Gengæld tager han først 9 Toget Mandag Morgen. Der var næsten en hel lille Strike i Kontoret, fordi de Bæster var misunderlige – Bogholderen og de to Fuldmægtige, - de ville alle af sted Fredag og den ene havde Hjærtefejl og den anden noget andet og de mente, de trængte ligeså meget som H. – Det er meget muligt, at de gør det, men deres Arbejde er af en sådan Natur, at de ere nødt til at være der, hvorimod H. kan koncentrere sit til de andre Dage. Mr. Felton sagde, at han var ked af det, men at han var nødt til at bede ham ikke rejse før Lørdag Form. med mindre der var nødvendigt. Det er ærgerligt, da de jo i Begyndelsen sagde, at det kunde han sagtens – og vi vilde næppe have taget så langt fra Boston, havde vi vidst dette. Måske vi senere rykker lidt nærmere Boston – det er jo også så morsomt at se forskellige Steder og Egne.
 Her er jo så yndigt, og det er et Sted, man kommer til at holde af. – Vi havde Held med Vejret denne Lørdag og Søndag og anvendte hvert Minut, - Rotur, Badning, Spadsereture. Vi har en Botanik m. Illustrationer og en Svampebog – dem tager vi med ud og slaar op alt hvad vi finder af begge Dele. Vi har identificeret en Masse Blomster, men endnu kun funden giftige Svampe. Vi havde to henrivende Roture i Maaneskin, - vi lod Baaden drive, - laa nede i Bunden af Baaden og røg Cigaretter – m – m – m. – Søndag Aften skød de en Sk[ulæseligt]konge lige her ved Siden af. Vi var oppe at se det, - det lignede en Muldvarp en hel Del og lugtede i høj Grad ”Ræv” – kun meget stærkere, - men de sagde det var ingen Ting fordi det var en Unge. -
 Harry havde haft en trist Uge denne Gang. Det havde været rasende varmt i Boston 2 Dage Grader [tegn for grader) Fahrenheit det må være c 36 Reamur, - og han havde været ved Vandet (Beach) hver Dag efter endt Arbejde. Nu er han alene i Lab., - alene til Lunch, alene til Beach og først hjem efter de var i Seng, så flere Dage talte han slet ikke med nogen Dagen igennem. Han var hos Wesley´s forrige Uge Natten over, - de fleste andre af hans Venner er væk, så det er jo lidt trist, Han klagede til Herbert Felton og denne tog så med ham en Aften. 
 Her begyndte Folk at rykke ind og det er jo ganske morsomt. Vi kan være alene når vi vil og have nogen at snakke med når vi gider. Barney’s ere voldsom rare Mennesker, dannede og dog jævne. De vil gærne have mig og Grethe med ud at ro og spadsere, så vi har har haft megen Fornøjelse af dem. De er begge opdragne i Qvækerfamiljer, men er mærkelig frisindede efter det. Billy kan beskrive hvad Qvækerne er for en Sekt. Mr. Barney har fortalt så meget derom. Jeg går for det meste en Tur med ham om Aftenen. Så er hun en anden Madamse af en hel anden Art. Hun er af de rigtig simple, amerikanske, uvidende, udannet, - hvis eneste Interesse er Klæder. Hun møder om Morgenen, lys Muslin m. Slæb og Vifte og sidder Dagen igennem og vifter sig. Jeg har ikke set hende åbne en Bog el. tage et Håndarbejde i sine Hænder disse 8 Dage. Hun siger hendes Tanker er Beskæftigelse nok, - hun praler af at hun aldrig bestiller andet end gå i Butikker, gøre Visitter og tænke. Hun er over 60 rødnæset og meget tyk. I denne Uge kommer der et Par til
 I Dag, da jeg kom hjem fra min Morgentur til 9 Toget var lille Grethe kørt på Visit med Barneys til Guvernørens Claude and – (Mrs. Barneys Nevø - en 18-19 Aars Fyr) [”som er Karl her” anført oven over linjen] skulle ud at plukke Hindbær og jeg tilbød at gå med hvis de vilde passe Grethe. Vi drog ud med to Blikspande og Frokost med og kom hjem klk 3 med 20 Pægle. (10 Qvarts) Begge Spande fulde og en Kurv, som Claude lavede af Birkebark. Der var Bunker og jeg nød det, - det mindede om Gammelskov Ture og vi hang i med Jørgensensk Energi. Jeg så Mrs. Bryan koge dem hen i Saft. Det var rasende nemt, sådan skulde du prøve. De har de Glaskrukker med Gummiringe, som Fru Peja havde. Fyld Krukken pakfuld med Bær (rå) – sæt dem i en Gryde med koldt Vand på et eller andet (omvendte Tallerkener el. lign.) så Vandet står halvt op om den. Lad Vandet komme i Kog og koge til Bærrene er krøbne en Tomme ind. Tag dem op og fyld Krukken helt fuld med en tynd Sirup af 1 Kop Sukker og 1 Kop Vand, som har kogt sammen og er kogende. Man kan også tage Saft i Stedet for Vand og lade Saften koge sammen med Sukkeret og komme på. – Sæt Låg og Gummiring på straks. Disse holder sig altid, er mere som Kompot. Alle Bær kan behandles på den Måde. – Det skulde du prøve det er rasende nemt og der er ingen Binden til [ulæseligt] Cognac, o s v. 
 En Aften, da Grethe havde taget en lang Middagssøvn tog Mrs. Bryan hende med ud en Køretur for at besøge hendes Broder. Grethe havde set ham her og han havde leget med hende, så hun var vild af Begejstring over ham og sagde hun holdt g-lig meget af den Mand. Hun tog sit lille Tog med for at give ham, - jeg var ganske rørt over det, for hun har holdt så meget af det Tog og leget med det så meget. Han tog hende rundt og viste hende alle Dyrene og hun morede sig herligt. Da hun kom hjem var der rød Solnedgang og da jeg lagde hende i Seng kom hun med den forbavsende Meddelelse, at hun havde set ”Vorherres røde (røide) Bimser hænge ned fra Himlens Bue, og de var så tykke”.
 Hun er så god og skikkelig og forbavser alle ved sin Artighed. De er ikke for godt vante i den Retning her. Hun er ude Dagen igennem kun en Gang imellem hører man hende jo komme stolpende ind m. en el. anden Nyhed. Hun har været i Landet flere Gange – jeg lever dog denne Uge og det er herligt. Jeg kan svømme ¼ Time ad Gangen nu. 
 Nu sidder de alle og snakker her og Papiret kan ikke mere derfor Farvel allesammen 
 - Elle
 [Skrevet på hovedet på s. 7 - s. 8:]
 Er den arme Fru Peja rask nu -
 [Indsat s. 10 i venstre margen; lodret:]
 Hvor yndigt med Lugges Rejse!!!</t>
   </si>
   <si>
     <t>1903-07-27</t>
-  </si>
-[...1 lines deleted...]
-    <t>Boston</t>
   </si>
   <si>
     <t>Thora  Branner
 - Flagstad
 Adolph Larsen
 Christine  Mackie
 William Mackie
 - Skakke
 Vagn Thomsen
 Peter Tom-Petersen
 Laura Warberg</t>
   </si>
   <si>
     <t>Johanne Larsen var i Boston hos sine og Astrids to søstre, Christine og Ellen, som begge var gift med amerikanere. Begges ægteskaber knagede.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0446</t>
   </si>
   <si>
     <t>Det må være svært for Johanne at opholde sig hos søstrene i Boston, og det er godt, at hun snart kommer hjem. Astrid vil hente hende på stationen i Højrup og tænker, at Junge må have det som den høne, Astrid engang kom til at holde indespærret i fem dage. 
 Astrid har haft besøg af Hr. Skakke, Flagstad, som ikke måtte synge pga. helbredet, Vagn Thomsen m.fl.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RBsG</t>
   </si>
@@ -11634,59 +11965,50 @@
   <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
 Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne.
 Denne sidste del af dagbogen indeholder tegninger fra togtet, og en opsumering af de observerede fugle.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/FKHil6pt</t>
   </si>
   <si>
     <t>30. jun. 1922</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/wyASnUBS</t>
   </si>
   <si>
     <t> 8. sep. 1922</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/8NOdIY94</t>
   </si>
   <si>
     <t>26. sep. 1922</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/Qzetql1i</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/BSUSiqrf</t>
   </si>
   <si>
     <t>10. okt. 1922</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/UP7ys7G8</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted</t>
   </si>
   <si>
     <t>Hverringevej 206, 5300 Kerteminde, Danmark
 Møllebakken 14, 5300 Kerteminde, Danmark
 Glorupvej 34, 5853 Ørbæk, Danmark</t>
   </si>
   <si>
     <t>Ellen Brønsted
 Else Birgitte Brønsted
 Alhed Larsen
 Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Kopier findes på Joahnnes Larsen Museet.</t>
   </si>
   <si>
@@ -16495,61 +16817,102 @@
 Else Larsen, Else, Andreas Larsens kone
 - Lykke</t>
   </si>
   <si>
     <t>Fjellebro: hovedgård og gods 6 km syd for Ringe på Fyn. Hovedbygningen er opført i 1622 og ombygget i 1726-1772-1885. Fjællebro Gods er på 177 hektar. Ejer 1927-1943 var Frederik Preben greve Ahlefeldt-Laurvig-Bille. (Wikipedia febr. 2022).
 Sandholt er en gammel hovedgård, som ligger i Sandholt Lyndelse Sogn, nu Faaborg-Midtfyn Kommune. Hovedbygningen er opført i 1516 og ombygget flere gange. Godset er på 441 hektar. (Wikipedia febr. 2022).</t>
   </si>
   <si>
     <t>Larsen ønsker til lykke med Jens' fødselsdag. Jeppe kan nu gå, når man holder ham i hænderne.
 Johannes Larsen har været på jagt hos Vilhelm/Klaks. Johannes V. Jensen var med.
 Murerne arbejder på bryggeriet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vPi9</t>
   </si>
   <si>
     <t>Kjerteminde 16 Nov. 1936.
 Kære Lysse!
 Tak for Brevet. Det er en Skandale at vi glemte Jens’s Fødselsdag. Til Lykke med ham og alle hans Tænder og Færdigheder. I.A. Larsen er jo noget længere tilbage, han er vel nærmest paa samme Standpunkt som Jens var, da jeg rejste fra Båxhult, dog er han nærmere ved at kunde gaa, han gaar helt godt naar vi holder ham i Hænderne og forleden rejste han sig op uden at støtte sig til noget. Jeg har ligget nogle Dage af Forkølelse efter den Jagt hos Klaks forleden. Johs. V. var med, han havde været et Par Dage hos Grev Ahlefeldt paa Fjellebro for at se paa Bueskydning. Det regnede det meste af Dagen og der kom ikke megen Vildt for. der blev skudt 8 Harer og en Sneppe og 4 Fasaner hvoraf jeg skød de 3. Johannes V. kørte med os hjem om Aftnen men rejste allerede næste Middag til Kjøbenhavn. Jens og Lykke var her om Søndagen. Puf laa i Gaar af Forkølelse men er staaet op i Dag til Middag i Anledning af at Murerne er begyndt at mure hans Bryggeri og skal sætte Vinduer i i Eftermiddag. Else er i Byen, Nu kan jeg ikke hitte paa mere denne Gang. Det var Fandens at vi blev snydt for Bimse og Jens. Mange Hilsner til Jer alle sammen fra 
 Din Far. 
 P.S.
 Jeg skal til Klapjagt hos P. A. Kruuse paa Sandholt paa Onsdag.
 JL.</t>
   </si>
   <si>
+    <t>1936-11-24</t>
+  </si>
+  <si>
+    <t>Bakkevej 8 Hareskov St.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0950</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ihaP</t>
+  </si>
+  <si>
+    <t>[Skrevet med blæk på kuvertens forside:]
+Fru A. Warberg Müller
+Bakkevej 8
+Hareskov St
+[Med blyant på kuvertens forside:]
+25' Nov 1936
+[Med blå og sort kuglepen på kuvertens forside:]
+7-3-03.
+28-1-2002
+20-3-2000.
+Bibbe. Kerteminde
+[Skrevet på kuvertens bagside:]
+Warberg Larsen
+Lindøgaard Dræby St
+Fyen
+[I brevet:]
+Lindøgaard d. 24-11-1936.
+Kære lille Dis!
+Tak for dit lange Brev. Det var dejligt, at I blev glad ved Æblerne, men jeg ærgrer mig lidt over, at jeg glemte at skrive, at naar der var saa mange, var det fordi Halvdelen var tænkt som Julegave; jeg havde haft i Sinde at sende Jer en lille Kasse Spiseæbler til Jul, da jeg jo ved, at dine er sent paa det med at modnes, men saa kunde jeg ikke lade være med at være praktisk og sende een stor Kasse nu med det samme. Cox Orangerne er lidt smaa, men de smager vist lige godt for det og de kan jo udmærket gemmes, saa I har dem i Julen. Jeg er meget glad over den Gravensten-Bestilling, Axel har skaffet os; de trænger til at blive afsat, en Del har allerede faaet saadanne Pletter – dem nyder vi selv. Og saa faar vi en Tier til den fæle Termin, som jo nærmer sig med stærke Skridt. En til lille glædelig Overraskelse har vi haft; vi fik forleden Skrivelse fra vor Fjerkræforen. at de paa Grund af gunstigere Exportforhold kunde give c. 1 Kr. for Kiloet af Hanekyllinger. Vi solgte for et Par Maaneder siden 35 Haner og ved du hvad de indbragte os? 41 Ør. Stk. Vi havde givet 25 Ør. i Indkøb. Den er vel den Slags, Byboerne mener, naar de altid taler om de gode Tider for Landmændene. For at tage et andet Exempel. Vi havde et ungt Hun-Svin, som skulde være lagt til som Griseso, men den vilde absolut ikke have med Ornen at gøre og vi havde ikke Kort til den, saa den kunde gaa til England. Den vilde ved Salg indbringe c. 35 Kr og vi havde givet 30 Kr for den som Pattegris. Vi har jo desværre bestandig Uheld med vore Grisesøer. Begge disse to Exempler er da Penge lige ud af Lommen, kan du nok forstaa. Hvorfor der skal være denne Strafafgift paa alt hvad der sælges paa Hjemmemarkedet er og bliver mig en Gaade, naar der dog bestandig raabes paa, at der gøres saa meget for Landbruget. Da jeg en Gang spurgte en af de mere kloge, hvad der da blev af alle de Penge, svarede han ”ja, det meste gaar jo til Administrationen” – du forstaar Adm.n af Pengene! Er det ikke det glade Vanvid? Naa, det er jo ikke alle Landboere, der er saa haardt spændt for som vi; hvis det var Tilfældet saa det galt ud for Købmandsstanden, for vi køber intet ud over den nødtørfte Mad. Vor Købmandsbog er c. 9 Kr pr. Hoved om Mdn. Jeg regner nøje ud paa alt, saa du kan tænke dig, hvor værdifuld din Sending til min Fødselsdag var for mig. 
+2.
+Min Hjælp som baade du og Bibbe har udtalt saa stor Glæde over fik en brat Ende. Vi kunde ikke have udholdt hende hun vilde have ødelagt vor daglige Tilværelse for os. Navnlig Tinge og Agraren kunde ikke have klaret det; de erklærede begge, at det var umuligt at udholde hende, og jeg gruede allermest for, at jeg skulde skuffe Langes, som nu troede hende vel anbragt. Men det kom anderledes. Efter 4 Dages Forløb gled hun igen; her var alt for stille for hende, hun er vant til Tummel og mange Mennesker. Og glad var jeg. Men det var jo trist at det ikke kunde gaa; hun kunde godt arbejde og jeg kunde derved have faaet lavet en hel Del Reparationsarbejde. Men hvor jeg nød, da jeg kom af med hende. 
+Hvilken kedelig Tildragelse for Axel med det Fald. De Bæster at anbringe store Sten paa Vejene. Ellers var det jo et vældig godt Brev – sikken dog morsomme Venner I der har faaet. Saadan en Aften (eller Nat!) I der havde maa være meget forfriskende. Og saa pynter det yderligere, at det var en Lørdag, saa I kunde sove ud efter det. – Alt hvad du skriver om Jannas Virksomhed interesserer mig naturligvis glødende Hvem skulde dog have troet det, at den lille Nus, som man altid har anset for lidt indadvendt kunde starte saadan en indbringende Forretning. Gid dog den lille Kompagnon snart kunde komme til Kræfter. Hører I noget fra eller om Doktoren?? Hvor længe mon Tyskerne vil finde sig i alt det? 
+Tænk at Buf arbejder hos Søren Madsen, det tror jeg ikke, jeg har hørt før. Hvad laver han der? Er det noget med Mekanik? eller i kunstnerisk Retning? S.u.
+Vi gruer lidt for Julen – jeg gør da. Det bliver værre for mig efterhaanden at undvære Børnene; vi var jo ogsaa saa godt vant med at have dem om os bestandig. Manse altid og Bibbe meget ofte. – Gud ske Lov at Marie kommer. Vil du sende Børnene hver et Julekort? Saa skal jeg sende deres Adresser. Manse har skiftet Plads nu til Nov. og er nu helt klar af alt dansk, saa det skal nok hjælpe paa hans Engelske. Putte skal være i Kbhvn. hele Vinteren; Manden skrev, at hun maatte saa gærne blive helt borte – ja, det kom fra ham, forstaar du! Det lyder ikke særlig godt, men saa har [”har” indsat over linjen] Christine hende da i Vinter. Og gl. Ta Mis lever stadig; men vi maa vist ikke ønske hende Livet. Hendes Nervesystem var vist i Forvejen meget sløjt Du kan tro, jeg glæder mig over, at jeg fik hende at se en Gang endnu. Og ogsaa O. Christian. Tænk at stakkels T. Eline har faaet Gigt, saa hun bliver stiv i hele Kroppen. Rædselsfuldt! 
+[Skrevet på hovedet øverst på side 4:]
+Saa nu ikke mere – jo for Resten. Du spørger om jeg mener du skal skrive til Tutte til Julen. Jeg had ["had" overstreget] har tænkt meget over, hvad jeg vilde gøre hvis det var mig. Jeg tror, jeg vilde ønske hende ganske kort glædelig Jul og saa skrive
+[Skrevet langs venstre margen side 4:]
+”Tak for alle gamle Dage”. Den lille Ytring synes jeg maa vise hende dit venlige Sindelag overfor hende uden dog at plage hende med mange Ord og Forklaringer. Men for Resten kan en anden ikke. - - -
+[Skrevet øverst på første side:]
+Og saa Farvel til Dis og tusind Hilsner. Skriv snart igen. Din Junge.</t>
+  </si>
+  <si>
     <t>1937-01-25</t>
   </si>
   <si>
     <t>Axel  Müller</t>
   </si>
   <si>
     <t>Sallinge Kro
 Højrup</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bakkevej 8 Hareskov St.</t>
   </si>
   <si>
     <t>Mine -
 Lars Christian Balslev
 Maria Balslev
 - Bender, g. Petersen
 Hans Lorentzen
 Karen Lorentzen
 - Nortoft
 Marie Paludan
 Otto Emil  Paludan
 Karen Pilegaard
 Carl Schaffalitzky de Muckadell
 Erik Schaffalitzky de Muckadell
 Janna Schou</t>
   </si>
   <si>
     <t>Det vides ikke, hvem gamle Christensens, den unge krokone, fru Olsen og sognefogedens var. 
 Baronen kan være både Carl og Erik Schaffalitzky de Muckadell.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0924a</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt håber, at man respekterer hendes valg af farver til køkkenet.
@@ -18283,50 +18646,110 @@
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Else Larsen, Else, Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Det er frostvejr, og folk løber på skøjter på bugten. Andreas Larsen har lavet ski til hele sin familie.
 Skyllevandet i bryggeriet fryser til is, så Andreas Larsen har måttet installere varme i tørreskuret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/bQYj</t>
   </si>
   <si>
     <t>[Påtrykt øverst på arket:]
 ANDREAS LARSEN
 KJERTEMINDE
 [Håndskrevet i brevet:]
 Kære Lysse.
 Tillykke med den 27.
 Det er nok blevet Frost igen. 
 Vi har haft Tø i 3 Dage, men tilmorgen frøs det 3 1/2⁰, saa der er glat allevegne undtagen paa Græsplænerne, som naaede at komme frem mens det tøede. Idag løber Folk paa Skøjter ude paa Bugten, idet de store optøede "Pytter" er blevet til fin Skøjteis i Løbet af den stille Nat. Vi er nu ikke saa skøjteløbende en Familie for Tiden; mine Skøjtestraaler har Finnerne faaet og Else har vist heller ikke noget Skøjtevæsen i Orden. Desuden er vi udstyret med Ski, idet vi nu alle har Ski (Far undtagen). Jeg har lavet Ski i rigtig Størrelse til alle 3 Børn, saa de har da Chancer for at faa Sporten lært, hvis Vejr og andet tillader det i Fremtiden. - Jeg skal hilse fra Else og gratulere; hun er lige kørt en Tur (Bil og Spadseretur) med Eric og Gretel fra hvem jeg ogsaa skal hilse og gratulere. - Det er en forbandet Frost vi har haft, slet ikke sømmelig for vore Breddegrader. Jeg har maattet indrette Varmluftstørring for mine Flasker (Petroleumsapparat med Blikskorsten i Tørreskuret) ellers frøs Skyllevandet fast istedetfor at løbe af. Og bortset herfra er det jo spændende hver Gang jeg skal brygge eller skylle Flasker, om jeg overhovedet kan faa Vand. Og 
 [resten af teksten indsat øverst s. 1:] i Tide?
 Mange Hilsner til Jer alle og godt Aar ønskes Dig af Else og Puf.</t>
+  </si>
+  <si>
+    <t>1940-05-28</t>
+  </si>
+  <si>
+    <t>Odense
+Amtssygehuset</t>
+  </si>
+  <si>
+    <t>Bodild Branner
+Frits Branner
+Thora  Branner
+Vilhelm Branner
+Ina  Goldschmidt
+Bodild Holstein
+Axel  Müller
+Emma Overgaard Nielsen
+Janna Schou
+Albrecht  Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Fru Hørup og Ellen Fensbøl kendes ikke. Friis kan være flere forskellige personer. Bodild kan både være Bodild Branner og Bodils Holstein.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1019</t>
+  </si>
+  <si>
+    <t>Astrid Warberg sender penge, så Johanne C. Larsen kan købe appelsiner eller slik på hospitalet. Det er godt, at Emma Overgaard vil ringe hjem for Johanne. 
+Astrid har været på ferie i Nordsjælland og mødtes med flere venner og familiemedlemmer til spisning og besøg på Frederiksborgmuseet. Hjemme igen havde Janna/Nus Schou lavet middag og også ferniseret et gulv.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ZT2Q</t>
+  </si>
+  <si>
+    <t>[Skrevet på kuvertens forside:]
+Fru Joh. Warberg Larsen
+Amtssygehuset A VI 
+stue 9.
+Odense 
+Fyen. 
+[Mærke påsat]
+[Håndskrevet i brevet:]
+Hareskov, 28ende Maj 1940 (1869)
+Kære lille søde Junge!
+Tusind Tak for dit lange Brev, som lå her til mig, da jeg i går Aftes kom hjem fra min vidunderlige Ferie i Fr.værk og Hillerød; men tænk, at jeg kom forsent med Skovturen – det nager mig! Nu synes jeg, du skulle bruge Sedlen til små Husvalelser på Hospitalet – Appelsiner – Slik og hvad du har Lyst til, den er tænkt som Luksus til dig selv, lille Junge, og det vil jeg ønske, at du vil bruge den til; jeg føler dybt med dig, hvor er det dog Synd, at de lægger dig så hårdt, hvad skal det dog gavne, de hitter dog også på de mest utroligste Ting; men bare de nu også kan få dig ordnet godt, hvor er det dog spændende! Det er storartet, at Fru Overgård vil telefonere hjem for dig, så er det, som om du er nærmere. I det store og hele synes det jo som om du er ret tilfreds med Forholdene derude; mon du ikke fik den Hovedpine af den stærke Varme? nu er det da bleven lidt mere køligt igen, det er bedre, når man skal ligge i Sengen. – i Dag er det 71 Aar siden Far og Mor holdt Bryllup - vi plejer at skrive til hinanden den Dag – en af os gør det da, i Aar er det så mig. 
+Jeg har lidt Fart på for at udnytte det sidste Dagslys, vi mørkelægger nemlig ikke mere, men går i Seng, når vi ikke kan se mere – så kan man dog vågne til lyse Stuer. Jeg har haft sådan en dejlig Dag, nyder at være hjemme hos mine to goe; tænk, Nus havde af sig selv ferniseret og lakeret det fuldstændig afslidte Køkkengulv, var det ikke sødt af hende!
+I øvrigt skete det kedelige, at netop mens jeg var væk, kom Sjums på Besøg her; nå, hun og Nus havde nu haft så dejligt sammen, og jeg telefonerede fra Fr.værk og hilste på hende, hun var meget imponeret af, så velforsynet jeg havde efterladt mit Hus i alle Måder, med Bagværk, Mad, Rengøring, Orden osv. ”Jeg – sagde Sjums – har kun efterladt dem en Kurv med ustoppede Strømper!”
+Min Rejse var velsignet med det mest enestående Vejr – d v s den Mandag (20 ds) da jeg rejste, regnede det hele Dagen – men jeg frydede mig for den nysåede og tørstende Have. Alle de øvrige Dage var det herligt Sommervejr; jeg stod tidligt op og spadserede en Time; kom lige hjem til Morgenkaffen sammen med Ellen Fensbøl, der var knusende sød som altid. Om Eftmd. cyklede vi dejlige Ture, jeg elsker den Egn og den By. Fredag tog jeg til Hillerød og besøgte efter Telefonaftale Tutte, hun overtalte mig til at blive til Mandag og vi havde Masser af gode Stunder, hun var i så godt Humør. Lørdag Morgen spadserede jeg ud til Friises og fik en Time, der varede 2 Timer, hun roste mig meget, var imponeret af mine Fremskridt. Fru F. indbød mig til at komme Søndag til Morgenkaffe for at hilse på Fru Hørup, som bor hos dem, men som jeg ikke kunde træffe om Lørdagen. Fru F. fulgte mig på Vej (jeg spiste
+2) 
+Frokost med dem i Haven) – og vi traf efter Aftale Tutte ved Badstuen i ”Indelukket”; så gik Fru F. – Tutte havde ikke Spor imod, at jeg besøgte hende igen Søndag Morgen. Tutte gav Kaffe i en ny Restaurant, Rosenhaven, hvor vi sad på en Terasse lige ned til Søen – du kan tro, at Snakken gik! Frits var umådelig sød, men meget stille og tavs; Tutte siger dog, at han begynder at blive helt sig selv; han morede sig over mit Stykke i Avisen og kaldte mig ”Ingeborg på 5’ Sal”, så der er også lidt Humor i ham. 
+(Her kom et Besøg – nu er det næsten mørkt). Mandag var det T og Vilh.s 36 årige års, [”års” indsat over linien] Bryllupsdag – jeg gav 2 Fl Æblemost, som faldt i god Jord. Om Fmd. var vi alle tre på Fr.borgmusæet, som jeg aldrig har set! Det rummer mange rædselsfulde Ting, men ind i mellem er der Perler, som man ønsker at vende tilbage til. (Søndag var vi til Middag ½ 6 hos Bodild som var umådelig sød – hun kom forøvrigt hver Dag en lille Visit.) Mandag Eftermd rejste jeg – fulgt på Banen af den søde Bodild – det var en helt igennem så vellykket Rejse. 
+I Kbh. traf jeg Axel og vi fulgtes ad hjem – hvor min søde Nus havde en herlig Middag parat, jeg var henrykt over at være hjemme hos dem igen; alt var gået så godt, Nus er så interesseret i at lave Mad. 
+I Dag har jeg rigtig taget mit lille goe Hus i Besiddelse, først en grundig Rengøring med Gulvvask over det hele Linien; så Frokost m Nus og så i Haven hele Dagen lige til ½ 5, lugede alle [ulæseligt]bedene, det kan Alb. ikke mere se, så der er meget for mig at lave – så mange Kræfter har jeg ikke haft i mange Aar. Så ind og gøre Ild i Komfuret og varme Maden fra igår – nemt. Nu er det helt mørkt – Kl er 10, altså 9 efter Vorherres Tid, men det er jo Gråvejr, vi får nok mere Regn. Nus og jeg sidder i det lune Køkken – her er lysest og varmest. 
+Næste Gang besvarer jeg dit Brev, i Aften vilde jeg lige fortælle dig det sidst oplevede. 
+Gid det nu må gå dig godt, lille Junge og hvor vil jeg længes efter Bulletiner!
+Tusinde Hilsner!
+Din altid
+Dis.
+I øvrigt er Verden jo skrupskør.</t>
   </si>
   <si>
     <t>1940-10-03</t>
   </si>
   <si>
     <t>Lauritz  Brandstrup
 Marius Christiansen
 - Gosch
 Elise Hansen
 Else Jensen
 Jens Jensen
 Johannes V. Jensen
 - Kabell
 Jens Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Else Larsen, Else, Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ejvind Møller</t>
   </si>
   <si>
     <t>Elena og Johan Larsens nye søn var Johannes/Jonas Larsen. 
 En tegning af et vikingeskib optrådte på etiketten til en af de øl, som Andreas/Puf Larsen bryggede. Den omtalte sag må have handlet om hans ret til at bruge dette motiv. 
 Swinhoesfasan er en hønsefugl, der lever i blandt andet Taiwan (Wikipedia marts 2022).
 Det vides ikke hvad "den Clement" er.</t>
@@ -22065,59 +22488,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/6ts1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gJjS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maTy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3PWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Ylh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGyp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3Gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcMs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CvZ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6p9S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/puRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AvIZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vt1y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DZoG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lhp8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmpR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V0aD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uYyC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rn7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bIR9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2UHG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kDJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xw5z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Zlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2ruO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0UsI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hvf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJoL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aWT3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HF37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rROM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oJhE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DMii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V2FR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mI0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CTeU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GfHS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7ySA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JOaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ULV8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2Io" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JUz6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvAt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xM5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIN9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uDcP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bc1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hf6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gE1v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7r2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vzls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hOav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1bHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EDxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xcGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPOL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2iG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J2KL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7vxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0GbR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/412R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b0FQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdBq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WaQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9gF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6oZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ax1o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfrF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yi86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FKrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xpnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8NY7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vGJ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xVjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jCjQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CsZa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gggx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sp9j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8qs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uysG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLbv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tHOs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9qLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gcGF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0pFl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gn3q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zhFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Huy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yJIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ExjCPXKx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jo55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EHTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXBg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ImAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LgMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fnJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VWi9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wTAy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkrA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G5h0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9Mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/evO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ywer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zpYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1A3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/etA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sojt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Kr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wb5J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Irxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8o46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4qn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kMkR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zxvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MsE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UqIL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsaG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kpam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ByKH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/W47D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SjHl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShNF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lRwR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S3gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/egcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X7xB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MzRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wEPp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qd9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mbuD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKDh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bUa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n0pe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yl47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GT5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SPIW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B0kw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hqAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6JVL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UqQn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDCV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sUCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Ltr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGdH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Y49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Coa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WNSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g2n6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1xQq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GM1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDnA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZV2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pdtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gXuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/37qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tldU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BLy7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GLgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ATgR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMsb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BXVz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZnRa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qisF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ff7U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QJao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fFsv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ssZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PhLN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d3Gx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HV4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yWBr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N6eE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Emyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sTiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkDQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DqvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s2BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jhun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Zjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iIIF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7akvRFjJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QnBrW1DK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vaIF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mRDJ3Tb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jZXP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4LeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kl5V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cvqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sNDCWlyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/myx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2toT6FxI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8NOdIY94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qzetql1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BSUSiqrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UP7ys7G8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wj5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Xri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PlBEwu63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9sJZVvFn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MzqbODHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8x0S9i3M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IUcuS1ie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CRiCiXSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yxg0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3GNf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/InAM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/npGm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wRRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wMIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ojlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XZSC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EvC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/n1NlqIpG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w2L6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HopY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vvKq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zf6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L7fJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8YNM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4j7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPbw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xFSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qiI2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zW1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oT1M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d15x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lc6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OnU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FWo6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fR8EXZtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1RfgMKEY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/arub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gIGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XOn2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FtyD3Irg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dkj1WJML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hBq1uNhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YW4sQ9Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J9RCyjQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ccm4DMMu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jx0Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gzom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9olU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/En6N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gMxK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dqisTYLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1xkcfKvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7UegCBEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OsmP7sqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KgRdR10G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/78nBKvC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xw5xLNUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UVJSZIur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dw5MEcDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/edFwrcwW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JVwmNqia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iME0s4ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/w52qIvS9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3vInc6Kp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f5mH3mkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dWj7jadr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SMnMcBiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hh6b8Pwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Wwr4HCxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UspNYH4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/H9lXW1Vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WlX3xaKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vxjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ut3S5emD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nu45h3lj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IuYg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4WOO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/At43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AbaW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JBhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u3Gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LGaA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uder" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QQEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jd6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SeJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VTML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EorP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w3Pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2n2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlwy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63vE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X3Vo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HOA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qohh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId399" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eHK2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId400" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/taqC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId401" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/83pC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId402" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HMSQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId403" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KlXY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId404" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId405" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hcGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId406" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3ixP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId407" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9ZT8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId408" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId409" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wqH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId410" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wIsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId411" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qsdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId412" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId413" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uwnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId414" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9alh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId415" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId416" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId417" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CJuc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId418" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId419" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId420" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dYR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId421" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qhpz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId422" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ur1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId423" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yky4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId424" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId425" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9PV3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId426" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k1yS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId427" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lC5Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId428" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9CCz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId429" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8fxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId430" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sTyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId431" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6T3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId432" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aAcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId433" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h6xM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId434" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId435" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MXUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId436" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGYE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId437" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6iY9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId438" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId439" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId440" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N4zH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId441" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QyIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId442" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId443" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bNxL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId444" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJJn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId445" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vPi9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId446" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId447" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PV9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId448" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q5V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId449" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nJp0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId450" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId451" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId452" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SxL0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId453" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wpLc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId454" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pLM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId455" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId456" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BSno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId457" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoY4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId458" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zvIH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId459" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqGL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId460" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId461" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId462" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nmeo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId463" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J84q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId464" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCYM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId465" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2mV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId466" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId467" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId468" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yQnT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId469" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId470" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IOG6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId471" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId472" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/izLL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId473" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/17Cx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId474" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMR0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId475" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId476" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9t7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId477" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GPIG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId478" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lYC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId479" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opAm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId480" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zlDg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId481" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7r0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId482" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId483" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qlFP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId484" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bQYj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId485" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId486" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i36C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId487" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q3Do" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId488" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId489" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eR2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId490" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId491" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z5n0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId492" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId493" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId494" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId495" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zXFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId496" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bK8H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId497" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yUlb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId498" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dEZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId499" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId500" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMUH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId501" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId502" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId503" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vHQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId504" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Czhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId505" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n9Mm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId506" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UzWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId507" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tX0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId508" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r1OB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId509" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MGKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId510" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId511" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pzgi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId512" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId513" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFiY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId514" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FLmt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId515" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UiCM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId516" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId517" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hTRW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId518" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/soSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId519" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SsRr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId520" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frAp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId521" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId522" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkUx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId523" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GLfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId524" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId525" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId526" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBTQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId527" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9o4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId528" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yoph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId529" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/41L5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId530" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/74UJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId531" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FiCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId532" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId533" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7bEs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId534" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId535" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId536" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId537" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId538" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId539" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId540" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rNe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId541" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qk6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId542" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId543" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId544" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId545" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aok5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId546" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8EAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId547" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId548" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHCv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId549" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KmZg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId550" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bvsl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId551" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fAzV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId552" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId553" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m6hV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId554" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wt9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId555" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId556" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Nsh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId557" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vBL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId558" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d00C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId559" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OauH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId560" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcK4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId561" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DQtj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId562" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yjtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId563" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LjZA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId564" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WdRT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId565" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/6ts1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gJjS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maTy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3PWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Ylh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGyp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3Gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcMs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CvZ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6p9S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/puRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AvIZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vt1y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DZoG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lhp8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmpR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V0aD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uYyC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rn7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bIR9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2UHG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kDJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xw5z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Zlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2ruO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0UsI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hvf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJoL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aWT3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HF37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rROM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oJhE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DMii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V2FR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mI0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CTeU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GfHS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7ySA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JOaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ULV8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2Io" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JUz6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvAt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xM5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIN9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uDcP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bc1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hf6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gE1v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7r2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vzls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hOav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1bHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EDxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xcGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPOL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2iG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J2KL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usAG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7vxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0GbR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6DZz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/412R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4vPG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vFZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b0FQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdBq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WaQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9gF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6oZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ax1o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfrF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yi86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FKrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xpnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8NY7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vGJ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xVjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jCjQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CsZa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gggx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sp9j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8qs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uysG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLbv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tHOs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9qLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gcGF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0pFl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gn3q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zhFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Huy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yJIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ExjCPXKx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jo55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EHTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXBg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ImAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LgMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fnJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VWi9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wTAy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkrA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G5h0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9Mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/evO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ywer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zpYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1A3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/etA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sojt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Kr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wb5J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Irxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8o46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4qn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kMkR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zxvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MsE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UqIL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsaG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kpam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ByKH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/W47D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SjHl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShNF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lRwR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S3gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/egcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X7xB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MzRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wEPp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qd9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mbuD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKDh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bUa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n0pe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yl47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GT5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SPIW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B0kw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hqAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6JVL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UqQn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDCV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sUCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Ltr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGdH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Y49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Coa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WNSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g2n6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1xQq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GM1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDnA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZV2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pdtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gXuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/37qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tldU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BLy7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GLgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ATgR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMsb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BXVz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZnRa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qisF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ff7U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QJao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fFsv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ssZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PhLN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d3Gx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HV4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yWBr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N6eE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Emyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sTiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkDQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DqvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s2BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jhun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Zjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iIIF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7akvRFjJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QnBrW1DK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vaIF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mRDJ3Tb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jZXP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4LeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kl5V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cvqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sNDCWlyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/myx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2toT6FxI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8NOdIY94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qzetql1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UP7ys7G8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wj5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Xri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PlBEwu63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9sJZVvFn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MzqbODHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8x0S9i3M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IUcuS1ie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CRiCiXSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yxg0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3GNf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/InAM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/npGm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wRRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wMIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ojlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XZSC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EvC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/n1NlqIpG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w2L6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HopY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vvKq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zf6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L7fJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8YNM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4j7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPbw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xFSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qiI2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zW1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oT1M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d15x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lc6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OnU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FWo6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fR8EXZtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1RfgMKEY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/arub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gIGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XOn2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FtyD3Irg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dkj1WJML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hBq1uNhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YW4sQ9Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J9RCyjQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ccm4DMMu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jx0Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gzom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9olU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/En6N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gMxK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dqisTYLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1xkcfKvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7UegCBEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OsmP7sqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KgRdR10G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/78nBKvC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xw5xLNUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UVJSZIur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dw5MEcDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/edFwrcwW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JVwmNqia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iME0s4ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/w52qIvS9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3vInc6Kp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f5mH3mkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dWj7jadr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SMnMcBiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hh6b8Pwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Wwr4HCxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UspNYH4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/H9lXW1Vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WlX3xaKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vxjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ut3S5emD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nu45h3lj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IuYg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4WOO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/At43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AbaW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JBhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u3Gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LGaA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uder" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QQEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jd6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SeJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VTML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EorP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w3Pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2n2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId399" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlwy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId400" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63vE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId401" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X3Vo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId402" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HOA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId403" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qohh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId404" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eHK2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId405" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/taqC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId406" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/83pC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId407" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HMSQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId408" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KlXY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId409" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId410" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hcGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId411" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3ixP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId412" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9ZT8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId413" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId414" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wqH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId415" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wIsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId416" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qsdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId417" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId418" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uwnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId419" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9alh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId420" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId421" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId422" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CJuc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId423" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId424" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId425" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dYR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId426" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qhpz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId427" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ur1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId428" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yky4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId429" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId430" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9PV3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId431" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k1yS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId432" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lC5Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId433" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9CCz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId434" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8fxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId435" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sTyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId436" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6T3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId437" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aAcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId438" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h6xM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId439" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId440" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MXUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId441" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGYE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId442" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6iY9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId443" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId444" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId445" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N4zH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId446" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QyIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId447" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId448" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bNxL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId449" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJJn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId450" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vPi9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId451" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId452" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId453" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PV9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId454" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q5V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId455" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nJp0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId456" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId457" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId458" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SxL0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId459" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wpLc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId460" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pLM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId461" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId462" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BSno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId463" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoY4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId464" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zvIH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId465" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqGL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId466" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId467" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId468" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nmeo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId469" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J84q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId470" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCYM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId471" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2mV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId472" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId473" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId474" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yQnT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId475" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId476" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IOG6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId477" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId478" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/izLL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId479" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/17Cx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId480" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMR0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId481" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId482" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9t7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId483" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GPIG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId484" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lYC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId485" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opAm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId486" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zlDg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId487" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7r0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId488" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId489" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qlFP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId490" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bQYj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId491" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT2Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId492" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId493" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i36C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId494" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q3Do" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId495" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId496" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eR2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId497" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId498" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z5n0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId499" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId500" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId501" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId502" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zXFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId503" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bK8H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId504" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yUlb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId505" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dEZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId506" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId507" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMUH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId508" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId509" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId510" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vHQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId511" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Czhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId512" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n9Mm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId513" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UzWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId514" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tX0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId515" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r1OB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId516" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MGKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId517" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId518" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pzgi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId519" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId520" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFiY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId521" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FLmt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId522" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UiCM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId523" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId524" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hTRW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId525" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/soSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId526" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SsRr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId527" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frAp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId528" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId529" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkUx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId530" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GLfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId531" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId532" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId533" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBTQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId534" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9o4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId535" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yoph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId536" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/41L5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId537" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/74UJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId538" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FiCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId539" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId540" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7bEs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId541" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId542" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId543" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId544" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId545" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId546" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId547" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rNe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId548" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qk6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId549" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId550" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId551" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId552" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aok5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId553" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8EAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId554" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId555" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHCv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId556" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KmZg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId557" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bvsl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId558" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fAzV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId559" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId560" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m6hV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId561" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wt9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId562" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId563" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Nsh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId564" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vBL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId565" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d00C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId566" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OauH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId567" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcK4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId568" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DQtj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId569" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yjtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId570" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LjZA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId571" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WdRT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId572" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M560"/>
+  <dimension ref="A1:M567"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -24224,23027 +24647,23344 @@
       </c>
       <c r="I49" s="5" t="s">
         <v>331</v>
       </c>
       <c r="J49" s="5" t="s">
         <v>332</v>
       </c>
       <c r="K49" s="5" t="s">
         <v>333</v>
       </c>
       <c r="L49" s="6" t="s">
         <v>334</v>
       </c>
       <c r="M49" s="5" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
         <v>336</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>186</v>
+        <v>337</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>240</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="5" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="I50" s="5" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="J50" s="5" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>328</v>
+        <v>186</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>240</v>
       </c>
-      <c r="E51" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E51" s="5" t="s">
+        <v>346</v>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" s="5" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="I51" s="5" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="J51" s="5" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>240</v>
       </c>
-      <c r="E52" s="5" t="s">
-        <v>352</v>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="I52" s="5" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="J52" s="5" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>239</v>
+        <v>337</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>186</v>
-[...4 lines deleted...]
-        </is>
+        <v>240</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>361</v>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="5" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="J53" s="5" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>328</v>
+        <v>239</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>367</v>
+        <v>186</v>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="5" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="J54" s="5" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>239</v>
+        <v>337</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>328</v>
+        <v>376</v>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="5" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="J55" s="5" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>186</v>
+        <v>239</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>240</v>
-[...8 lines deleted...]
-        <v>383</v>
+        <v>337</v>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H56" s="5" t="s">
         <v>384</v>
       </c>
       <c r="I56" s="5" t="s">
         <v>385</v>
       </c>
       <c r="J56" s="5" t="s">
         <v>386</v>
       </c>
       <c r="K56" s="5" t="s">
         <v>387</v>
       </c>
       <c r="L56" s="6" t="s">
         <v>388</v>
       </c>
       <c r="M56" s="5" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
         <v>390</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>239</v>
+        <v>186</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>240</v>
       </c>
-      <c r="E57" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="E57" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="F57" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="G57" s="5" t="s">
+        <v>392</v>
       </c>
       <c r="H57" s="5" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="I57" s="5" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="J57" s="5" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>398</v>
+        <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>186</v>
+        <v>239</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>240</v>
       </c>
-      <c r="E58" s="5" t="s">
-[...6 lines deleted...]
-        <v>399</v>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H58" s="5" t="s">
         <v>400</v>
       </c>
       <c r="I58" s="5" t="s">
         <v>401</v>
       </c>
       <c r="J58" s="5" t="s">
         <v>402</v>
       </c>
       <c r="K58" s="5" t="s">
         <v>403</v>
       </c>
       <c r="L58" s="6" t="s">
         <v>404</v>
       </c>
       <c r="M58" s="5" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
         <v>406</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>14</v>
+        <v>407</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>186</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>240</v>
       </c>
-      <c r="E59" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="E59" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="F59" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="G59" s="5" t="s">
+        <v>408</v>
       </c>
       <c r="H59" s="5" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="I59" s="5" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="J59" s="5" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D60" s="5" t="s">
         <v>240</v>
       </c>
-      <c r="D60" s="5" t="s">
-[...6 lines deleted...]
-        <v>414</v>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="J60" s="5" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>186</v>
+        <v>240</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>240</v>
-[...9 lines deleted...]
-        </is>
+        <v>270</v>
+      </c>
+      <c r="E61" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="F61" s="5" t="s">
+        <v>423</v>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="J61" s="5" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>186</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>240</v>
       </c>
-      <c r="E62" s="5" t="s">
-[...6 lines deleted...]
-        <v>429</v>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H62" s="5" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="I62" s="5" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="J62" s="5" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>186</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>240</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>437</v>
+        <v>391</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>212</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>438</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>439</v>
       </c>
       <c r="I63" s="5" t="s">
         <v>440</v>
       </c>
       <c r="J63" s="5" t="s">
-        <v>386</v>
+        <v>441</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>210</v>
+        <v>186</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>186</v>
+        <v>240</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>446</v>
-[...4 lines deleted...]
-        </is>
+        <v>212</v>
+      </c>
+      <c r="G64" s="5" t="s">
+        <v>447</v>
       </c>
       <c r="H64" s="5" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="I64" s="5" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="J64" s="5" t="s">
-        <v>449</v>
+        <v>395</v>
       </c>
       <c r="K64" s="5" t="s">
         <v>450</v>
       </c>
       <c r="L64" s="6" t="s">
         <v>451</v>
       </c>
       <c r="M64" s="5" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
         <v>453</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>240</v>
+        <v>210</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>270</v>
-[...9 lines deleted...]
-        </is>
+        <v>186</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="F65" s="5" t="s">
+        <v>455</v>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="J65" s="5" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>240</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>270</v>
       </c>
-      <c r="E66" s="5" t="s">
-[...3 lines deleted...]
-        <v>462</v>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H66" s="5" t="s">
         <v>463</v>
       </c>
       <c r="I66" s="5" t="s">
         <v>464</v>
       </c>
       <c r="J66" s="5" t="s">
         <v>465</v>
       </c>
       <c r="K66" s="5" t="s">
         <v>466</v>
       </c>
       <c r="L66" s="6" t="s">
         <v>467</v>
       </c>
       <c r="M66" s="5" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
         <v>469</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>240</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>270</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>212</v>
+        <v>470</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H67" s="5" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="I67" s="5" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="J67" s="5" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>16</v>
+        <v>240</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>186</v>
+        <v>270</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>478</v>
-[...4 lines deleted...]
-        </is>
+        <v>212</v>
+      </c>
+      <c r="F68" s="5" t="s">
+        <v>479</v>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="5" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="J68" s="5" t="s">
-        <v>21</v>
+        <v>482</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>240</v>
+        <v>16</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>270</v>
-[...4 lines deleted...]
-        </is>
+        <v>186</v>
+      </c>
+      <c r="E69" s="5" t="s">
+        <v>487</v>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="5" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="I69" s="5" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="J69" s="5" t="s">
-        <v>487</v>
-[...4 lines deleted...]
-        </is>
+        <v>21</v>
+      </c>
+      <c r="K69" s="5" t="s">
+        <v>490</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>240</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>270</v>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F70" s="5" t="s">
-        <v>470</v>
+      <c r="F70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="I70" s="5" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="J70" s="5" t="s">
-        <v>493</v>
-[...2 lines deleted...]
-        <v>494</v>
+        <v>496</v>
+      </c>
+      <c r="K70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L70" s="6" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>16</v>
+        <v>240</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>186</v>
-[...7 lines deleted...]
-        </is>
+        <v>270</v>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F71" s="5" t="s">
+        <v>479</v>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="I71" s="5" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J71" s="5" t="s">
-        <v>21</v>
+        <v>502</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>504</v>
+        <v>186</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="5" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="I72" s="5" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="J72" s="5" t="s">
-        <v>386</v>
+        <v>21</v>
       </c>
       <c r="K72" s="5" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>504</v>
+        <v>513</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F73" s="5" t="s">
-        <v>511</v>
+      <c r="F73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="5" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="I73" s="5" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="J73" s="5" t="s">
-        <v>514</v>
+        <v>395</v>
       </c>
       <c r="K73" s="5" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>186</v>
+        <v>513</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F74" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F74" s="5" t="s">
+        <v>520</v>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="5" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="I74" s="5" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="J74" s="5" t="s">
-        <v>21</v>
+        <v>523</v>
       </c>
       <c r="K74" s="5" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D75" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="D75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E75" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>17</v>
+      </c>
+      <c r="F75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="5" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="I75" s="5" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="J75" s="5" t="s">
-        <v>527</v>
+        <v>21</v>
       </c>
       <c r="K75" s="5" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="L75" s="6" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>186</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>16</v>
+        <v>240</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F76" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>532</v>
+      <c r="F76" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="G76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H76" s="5" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="J76" s="5" t="s">
-        <v>21</v>
+        <v>536</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D77" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E77" s="5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F77" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G77" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G77" s="5" t="s">
+        <v>541</v>
       </c>
       <c r="H77" s="5" t="s">
-        <v>539</v>
-[...1 lines deleted...]
-      <c r="I77" s="5"/>
+        <v>542</v>
+      </c>
+      <c r="I77" s="5" t="s">
+        <v>543</v>
+      </c>
       <c r="J77" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K77" s="5" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>544</v>
+        <v>16</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>240</v>
+        <v>186</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>545</v>
+        <v>17</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>546</v>
+        <v>18</v>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="s">
-        <v>547</v>
-[...1 lines deleted...]
-      <c r="I78" s="5" t="s">
         <v>548</v>
       </c>
+      <c r="I78" s="5"/>
       <c r="J78" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K78" s="5" t="s">
         <v>549</v>
       </c>
-      <c r="K78" s="5" t="s">
+      <c r="L78" s="6" t="s">
         <v>550</v>
       </c>
-      <c r="L78" s="6" t="s">
+      <c r="M78" s="5" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
+        <v>552</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="E79" s="5" t="s">
         <v>553</v>
       </c>
-      <c r="B79" s="5" t="s">
-[...18 lines deleted...]
-      <c r="G79" s="5" t="s">
+      <c r="F79" s="5" t="s">
         <v>554</v>
+      </c>
+      <c r="G79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H79" s="5" t="s">
         <v>555</v>
       </c>
       <c r="I79" s="5" t="s">
         <v>556</v>
       </c>
       <c r="J79" s="5" t="s">
-        <v>21</v>
+        <v>557</v>
       </c>
       <c r="K79" s="5" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>186</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E80" s="5" t="s">
-        <v>18</v>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G80" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G80" s="5" t="s">
+        <v>562</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="I80" s="5" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="J80" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>560</v>
+        <v>568</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>15</v>
+        <v>186</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H81" s="5" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="I81" s="5" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="J81" s="5" t="s">
-        <v>568</v>
+        <v>21</v>
       </c>
       <c r="K81" s="5" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>240</v>
+        <v>15</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>270</v>
+        <v>77</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-        <v>470</v>
+        <v>17</v>
+      </c>
+      <c r="F82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H82" s="5" t="s">
         <v>574</v>
       </c>
       <c r="I82" s="5" t="s">
         <v>575</v>
       </c>
       <c r="J82" s="5" t="s">
         <v>576</v>
       </c>
       <c r="K82" s="5" t="s">
         <v>577</v>
       </c>
       <c r="L82" s="6" t="s">
         <v>578</v>
       </c>
       <c r="M82" s="5" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
         <v>580</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>15</v>
+        <v>240</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>504</v>
+        <v>270</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>17</v>
+        <v>581</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>18</v>
+        <v>479</v>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="5" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="I83" s="5" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="J83" s="5" t="s">
-        <v>386</v>
+        <v>584</v>
       </c>
       <c r="K83" s="5" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>504</v>
+        <v>513</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F84" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G84" s="5" t="s">
-        <v>587</v>
+      <c r="G84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H84" s="5" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="I84" s="5" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="J84" s="5" t="s">
-        <v>386</v>
+        <v>395</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>594</v>
+        <v>513</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>382</v>
-[...9 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F85" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G85" s="5" t="s">
+        <v>595</v>
       </c>
       <c r="H85" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="I85" s="5" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="J85" s="5" t="s">
-        <v>597</v>
+        <v>395</v>
       </c>
       <c r="K85" s="5" t="s">
         <v>598</v>
       </c>
       <c r="L85" s="6" t="s">
         <v>599</v>
       </c>
       <c r="M85" s="5" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
         <v>601</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>602</v>
+      </c>
+      <c r="E86" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="F86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H86" s="5" t="s">
+        <v>603</v>
+      </c>
+      <c r="I86" s="5" t="s">
+        <v>604</v>
+      </c>
+      <c r="J86" s="5" t="s">
+        <v>605</v>
+      </c>
+      <c r="K86" s="5" t="s">
+        <v>606</v>
+      </c>
+      <c r="L86" s="6" t="s">
+        <v>607</v>
+      </c>
+      <c r="M86" s="5" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="5" t="s">
+        <v>609</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C87" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="D86" s="5" t="s">
+      <c r="D87" s="5" t="s">
         <v>239</v>
-      </c>
-[...43 lines deleted...]
-        </is>
       </c>
       <c r="E87" s="5" t="s">
         <v>610</v>
       </c>
-      <c r="F87" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F87" s="5" t="s">
+        <v>611</v>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H87" s="5" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="I87" s="5" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="J87" s="5" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="K87" s="5" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="L87" s="6" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="88">
-      <c r="A88" s="5" t="s">
-        <v>617</v>
+      <c r="A88" s="5" t="n">
+        <v>1899</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>328</v>
+      </c>
+      <c r="D88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E88" s="5" t="s">
-        <v>18</v>
+        <v>618</v>
       </c>
       <c r="F88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G88" s="5" t="s">
-        <v>618</v>
+      <c r="G88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H88" s="5" t="s">
         <v>619</v>
       </c>
       <c r="I88" s="5" t="s">
         <v>620</v>
       </c>
       <c r="J88" s="5" t="s">
-        <v>21</v>
+        <v>621</v>
       </c>
       <c r="K88" s="5" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>544</v>
+        <v>16</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>240</v>
+        <v>186</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>625</v>
+        <v>18</v>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G89" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G89" s="5" t="s">
+        <v>626</v>
       </c>
       <c r="H89" s="5" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="I89" s="5" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="J89" s="5" t="s">
-        <v>628</v>
+        <v>21</v>
       </c>
       <c r="K89" s="5" t="s">
         <v>629</v>
       </c>
       <c r="L89" s="6" t="s">
         <v>630</v>
       </c>
       <c r="M89" s="5" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
         <v>632</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="E90" s="5" t="s">
         <v>633</v>
       </c>
-      <c r="D90" s="5" t="s">
+      <c r="F90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H90" s="5" t="s">
         <v>634</v>
       </c>
-      <c r="E90" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H90" s="5" t="s">
+      <c r="I90" s="5" t="s">
         <v>635</v>
       </c>
-      <c r="I90" s="5"/>
       <c r="J90" s="5" t="s">
         <v>636</v>
       </c>
       <c r="K90" s="5" t="s">
         <v>637</v>
       </c>
       <c r="L90" s="6" t="s">
         <v>638</v>
       </c>
       <c r="M90" s="5" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
         <v>640</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>544</v>
+        <v>641</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>240</v>
+        <v>642</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>641</v>
+        <v>520</v>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="s">
-        <v>642</v>
-[...1 lines deleted...]
-      <c r="I91" s="5" t="s">
         <v>643</v>
       </c>
+      <c r="I91" s="5"/>
       <c r="J91" s="5" t="s">
         <v>644</v>
       </c>
       <c r="K91" s="5" t="s">
         <v>645</v>
       </c>
       <c r="L91" s="6" t="s">
         <v>646</v>
       </c>
       <c r="M91" s="5" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
         <v>648</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>186</v>
+        <v>328</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>240</v>
+      </c>
+      <c r="E92" s="5" t="s">
+        <v>649</v>
       </c>
       <c r="F92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H92" s="5" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="J92" s="5" t="s">
-        <v>21</v>
+        <v>652</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>16</v>
+        <v>328</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>186</v>
+        <v>240</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>511</v>
+        <v>657</v>
       </c>
       <c r="F93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="I93" s="5" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="J93" s="5" t="s">
-        <v>21</v>
+        <v>660</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>544</v>
+        <v>186</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>240</v>
-[...5 lines deleted...]
-        <v>546</v>
+        <v>16</v>
+      </c>
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="I94" s="5" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="J94" s="5" t="s">
-        <v>664</v>
+        <v>21</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>544</v>
+        <v>16</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>240</v>
-[...4 lines deleted...]
-        </is>
+        <v>186</v>
+      </c>
+      <c r="E95" s="5" t="s">
+        <v>520</v>
       </c>
       <c r="F95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H95" s="5" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="I95" s="5" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="J95" s="5" t="s">
-        <v>671</v>
+        <v>21</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>544</v>
+        <v>328</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>240</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>676</v>
-[...4 lines deleted...]
-        </is>
+        <v>677</v>
+      </c>
+      <c r="F96" s="5" t="s">
+        <v>554</v>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="I96" s="5" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="J96" s="5" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="K96" s="5" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>684</v>
+        <v>328</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>240</v>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H97" s="5" t="s">
         <v>685</v>
       </c>
       <c r="I97" s="5" t="s">
         <v>686</v>
       </c>
       <c r="J97" s="5" t="s">
         <v>687</v>
       </c>
       <c r="K97" s="5" t="s">
         <v>688</v>
       </c>
       <c r="L97" s="6" t="s">
         <v>689</v>
       </c>
       <c r="M97" s="5" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
         <v>691</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>16</v>
+        <v>328</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>186</v>
+        <v>240</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>18</v>
+        <v>692</v>
       </c>
       <c r="F98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G98" s="5" t="s">
-        <v>692</v>
+      <c r="G98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H98" s="5" t="s">
         <v>693</v>
       </c>
       <c r="I98" s="5" t="s">
         <v>694</v>
       </c>
       <c r="J98" s="5" t="s">
-        <v>21</v>
+        <v>695</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>15</v>
+        <v>700</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>240</v>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H99" s="5" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="I99" s="5" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="J99" s="5" t="s">
-        <v>21</v>
+        <v>703</v>
       </c>
       <c r="K99" s="5" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E100" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F100" s="5" t="s">
-        <v>212</v>
+      <c r="F100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G100" s="5" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="H100" s="5" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="I100" s="5" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="J100" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K100" s="5" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="L100" s="6" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>712</v>
+        <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>713</v>
-[...9 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E101" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="s">
-        <v>714</v>
-[...5 lines deleted...]
-        </is>
+        <v>715</v>
+      </c>
+      <c r="I101" s="5" t="s">
+        <v>716</v>
+      </c>
+      <c r="J101" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K101" s="5" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>716</v>
-[...1 lines deleted...]
-      <c r="M101" s="5"/>
+        <v>718</v>
+      </c>
+      <c r="M101" s="5" t="s">
+        <v>719</v>
+      </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>712</v>
+        <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>713</v>
-[...4 lines deleted...]
-        </is>
+        <v>328</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>240</v>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H102" s="5" t="s">
-        <v>718</v>
-[...10 lines deleted...]
-        </is>
+        <v>721</v>
+      </c>
+      <c r="I102" s="5" t="s">
+        <v>722</v>
+      </c>
+      <c r="J102" s="5" t="s">
+        <v>723</v>
+      </c>
+      <c r="K102" s="5" t="s">
+        <v>724</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>719</v>
-[...1 lines deleted...]
-      <c r="M102" s="5"/>
+        <v>725</v>
+      </c>
+      <c r="M102" s="5" t="s">
+        <v>726</v>
+      </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>720</v>
+        <v>727</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>504</v>
+        <v>186</v>
       </c>
       <c r="E103" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F103" s="5" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-        </is>
+        <v>212</v>
+      </c>
+      <c r="G103" s="5" t="s">
+        <v>728</v>
       </c>
       <c r="H103" s="5" t="s">
-        <v>721</v>
+        <v>729</v>
       </c>
       <c r="I103" s="5" t="s">
-        <v>722</v>
+        <v>730</v>
       </c>
       <c r="J103" s="5" t="s">
-        <v>386</v>
+        <v>21</v>
       </c>
       <c r="K103" s="5" t="s">
-        <v>723</v>
+        <v>731</v>
       </c>
       <c r="L103" s="6" t="s">
-        <v>724</v>
+        <v>732</v>
       </c>
       <c r="M103" s="5" t="s">
-        <v>725</v>
+        <v>733</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>726</v>
+        <v>734</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>398</v>
+        <v>735</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>727</v>
-[...11 lines deleted...]
-        <v>729</v>
+        <v>736</v>
+      </c>
+      <c r="D104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H104" s="5" t="s">
-        <v>730</v>
+        <v>737</v>
       </c>
       <c r="I104" s="5"/>
-      <c r="J104" s="5" t="s">
-        <v>386</v>
+      <c r="J104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K104" s="5" t="s">
-        <v>731</v>
+        <v>738</v>
       </c>
       <c r="L104" s="6" t="s">
-        <v>732</v>
-[...3 lines deleted...]
-      </c>
+        <v>739</v>
+      </c>
+      <c r="M104" s="5"/>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>734</v>
+        <v>740</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>713</v>
-[...8 lines deleted...]
-        <v>735</v>
+        <v>736</v>
+      </c>
+      <c r="D105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H105" s="5" t="s">
-        <v>736</v>
-[...8 lines deleted...]
-        <v>739</v>
+        <v>741</v>
+      </c>
+      <c r="I105" s="5"/>
+      <c r="J105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L105" s="6" t="s">
-        <v>740</v>
-[...3 lines deleted...]
-      </c>
+        <v>742</v>
+      </c>
+      <c r="M105" s="5"/>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>186</v>
+        <v>15</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>513</v>
+      </c>
+      <c r="E106" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F106" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H106" s="5" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="I106" s="5" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="J106" s="5" t="s">
-        <v>21</v>
+        <v>395</v>
       </c>
       <c r="K106" s="5" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="L106" s="6" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="M106" s="5" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>15</v>
+        <v>328</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>504</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>240</v>
+      </c>
+      <c r="E107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H107" s="5" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="I107" s="5" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="J107" s="5" t="s">
-        <v>386</v>
+        <v>752</v>
       </c>
       <c r="K107" s="5" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="L107" s="6" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>14</v>
+        <v>407</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>15</v>
+        <v>757</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>504</v>
+        <v>16</v>
       </c>
       <c r="E108" s="5" t="s">
+        <v>758</v>
+      </c>
+      <c r="F108" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F108" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="G108" s="5" t="s">
+        <v>759</v>
       </c>
       <c r="H108" s="5" t="s">
-        <v>756</v>
-[...3 lines deleted...]
-      </c>
+        <v>760</v>
+      </c>
+      <c r="I108" s="5"/>
       <c r="J108" s="5" t="s">
-        <v>514</v>
+        <v>395</v>
       </c>
       <c r="K108" s="5" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
     </row>
     <row r="109">
-      <c r="A109" s="5" t="n">
-        <v>1903</v>
+      <c r="A109" s="5" t="s">
+        <v>764</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>15</v>
+        <v>736</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>504</v>
+        <v>210</v>
       </c>
       <c r="E109" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F109" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F109" s="5" t="s">
+        <v>765</v>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H109" s="5" t="s">
-        <v>761</v>
-[...1 lines deleted...]
-      <c r="I109" s="5"/>
+        <v>766</v>
+      </c>
+      <c r="I109" s="5" t="s">
+        <v>767</v>
+      </c>
       <c r="J109" s="5" t="s">
-        <v>386</v>
+        <v>768</v>
       </c>
       <c r="K109" s="5" t="s">
-        <v>762</v>
+        <v>769</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>763</v>
+        <v>770</v>
       </c>
       <c r="M109" s="5" t="s">
-        <v>764</v>
+        <v>771</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>765</v>
+        <v>772</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="D110" s="5" t="s">
         <v>240</v>
       </c>
-      <c r="D110" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H110" s="5" t="s">
-        <v>766</v>
+        <v>773</v>
       </c>
       <c r="I110" s="5" t="s">
-        <v>767</v>
+        <v>774</v>
       </c>
       <c r="J110" s="5" t="s">
-        <v>768</v>
+        <v>775</v>
       </c>
       <c r="K110" s="5" t="s">
-        <v>769</v>
+        <v>776</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>771</v>
+        <v>778</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>772</v>
+        <v>779</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>240</v>
+        <v>186</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>713</v>
+        <v>16</v>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F111" s="5" t="s">
-        <v>773</v>
+      <c r="F111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H111" s="5" t="s">
-        <v>774</v>
+        <v>780</v>
       </c>
       <c r="I111" s="5" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="J111" s="5" t="s">
-        <v>776</v>
+        <v>21</v>
       </c>
       <c r="K111" s="5" t="s">
-        <v>777</v>
+        <v>782</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>778</v>
+        <v>783</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>779</v>
+        <v>784</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>780</v>
+        <v>785</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>240</v>
+        <v>15</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>713</v>
-[...9 lines deleted...]
-        </is>
+        <v>513</v>
+      </c>
+      <c r="E112" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F112" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H112" s="5" t="s">
-        <v>781</v>
+        <v>786</v>
       </c>
       <c r="I112" s="5" t="s">
-        <v>782</v>
+        <v>787</v>
       </c>
       <c r="J112" s="5" t="s">
-        <v>783</v>
+        <v>395</v>
       </c>
       <c r="K112" s="5" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="L112" s="6" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>16</v>
+        <v>513</v>
       </c>
       <c r="E113" s="5" t="s">
-        <v>478</v>
+        <v>17</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>788</v>
+        <v>792</v>
+      </c>
+      <c r="G113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H113" s="5" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
       <c r="I113" s="5" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="J113" s="5" t="s">
-        <v>21</v>
+        <v>523</v>
       </c>
       <c r="K113" s="5" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="L113" s="6" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="M113" s="5" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>544</v>
+        <v>328</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>240</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
       <c r="F114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H114" s="5" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="I114" s="5" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="J114" s="5" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
       <c r="K114" s="5" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="115">
-      <c r="A115" s="5" t="s">
-        <v>802</v>
+      <c r="A115" s="5" t="n">
+        <v>1903</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>713</v>
+        <v>15</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>328</v>
+        <v>513</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>803</v>
+        <v>17</v>
+      </c>
+      <c r="F115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H115" s="5" t="s">
-        <v>804</v>
-[...3 lines deleted...]
-      </c>
+        <v>806</v>
+      </c>
+      <c r="I115" s="5"/>
       <c r="J115" s="5" t="s">
-        <v>806</v>
+        <v>395</v>
       </c>
       <c r="K115" s="5" t="s">
         <v>807</v>
       </c>
       <c r="L115" s="6" t="s">
         <v>808</v>
       </c>
       <c r="M115" s="5" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
         <v>810</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>16</v>
+        <v>240</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>736</v>
+      </c>
+      <c r="E116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H116" s="5" t="s">
         <v>811</v>
       </c>
       <c r="I116" s="5" t="s">
         <v>812</v>
       </c>
       <c r="J116" s="5" t="s">
-        <v>21</v>
+        <v>813</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>504</v>
+        <v>240</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>713</v>
-[...2 lines deleted...]
-        <v>817</v>
+        <v>736</v>
+      </c>
+      <c r="E117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F117" s="5" t="s">
         <v>818</v>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H117" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H117" s="5" t="s">
+        <v>819</v>
       </c>
       <c r="I117" s="5" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="J117" s="5" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="K117" s="5" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="L117" s="6" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>713</v>
+        <v>240</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>210</v>
-[...4 lines deleted...]
-      <c r="F118" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="E118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H118" s="5" t="s">
         <v>826</v>
       </c>
-      <c r="G118" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H118" s="5" t="s">
+      <c r="I118" s="5" t="s">
         <v>827</v>
       </c>
-      <c r="I118" s="5" t="s">
+      <c r="J118" s="5" t="s">
         <v>828</v>
       </c>
-      <c r="J118" s="5" t="s">
+      <c r="K118" s="5" t="s">
         <v>829</v>
       </c>
-      <c r="K118" s="5" t="s">
+      <c r="L118" s="6" t="s">
         <v>830</v>
       </c>
-      <c r="L118" s="6" t="s">
+      <c r="M118" s="5" t="s">
         <v>831</v>
-      </c>
-[...1 lines deleted...]
-        <v>832</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
+        <v>832</v>
+      </c>
+      <c r="B119" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C119" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E119" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="F119" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G119" s="5" t="s">
         <v>833</v>
       </c>
-      <c r="B119" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C119" s="5" t="s">
+      <c r="H119" s="5" t="s">
         <v>834</v>
       </c>
-      <c r="D119" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E119" s="5" t="s">
+      <c r="I119" s="5" t="s">
         <v>835</v>
       </c>
-      <c r="F119" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H119" s="5" t="s">
+      <c r="J119" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K119" s="5" t="s">
         <v>836</v>
       </c>
-      <c r="I119" s="5" t="s">
+      <c r="L119" s="6" t="s">
         <v>837</v>
       </c>
-      <c r="J119" s="5" t="s">
+      <c r="M119" s="5" t="s">
         <v>838</v>
-      </c>
-[...7 lines deleted...]
-        <v>841</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
+        <v>839</v>
+      </c>
+      <c r="B120" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C120" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="E120" s="5" t="s">
+        <v>840</v>
+      </c>
+      <c r="F120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H120" s="5" t="s">
+        <v>841</v>
+      </c>
+      <c r="I120" s="5" t="s">
         <v>842</v>
       </c>
-      <c r="B120" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E120" s="5" t="s">
+      <c r="J120" s="5" t="s">
         <v>843</v>
       </c>
-      <c r="F120" s="5" t="s">
+      <c r="K120" s="5" t="s">
         <v>844</v>
       </c>
-      <c r="G120" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H120" s="5" t="s">
+      <c r="L120" s="6" t="s">
         <v>845</v>
       </c>
-      <c r="I120" s="5" t="s">
+      <c r="M120" s="5" t="s">
         <v>846</v>
-      </c>
-[...10 lines deleted...]
-        <v>850</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
+        <v>847</v>
+      </c>
+      <c r="B121" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C121" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="E121" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="F121" s="5" t="s">
+        <v>649</v>
+      </c>
+      <c r="G121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H121" s="5" t="s">
+        <v>848</v>
+      </c>
+      <c r="I121" s="5" t="s">
+        <v>849</v>
+      </c>
+      <c r="J121" s="5" t="s">
+        <v>850</v>
+      </c>
+      <c r="K121" s="5" t="s">
         <v>851</v>
       </c>
-      <c r="B121" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E121" s="5" t="s">
+      <c r="L121" s="6" t="s">
         <v>852</v>
       </c>
-      <c r="F121" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H121" s="5" t="s">
+      <c r="M121" s="5" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>858</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
+        <v>854</v>
+      </c>
+      <c r="B122" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C122" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D122" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E122" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H122" s="5" t="s">
+        <v>855</v>
+      </c>
+      <c r="I122" s="5" t="s">
+        <v>856</v>
+      </c>
+      <c r="J122" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K122" s="5" t="s">
+        <v>857</v>
+      </c>
+      <c r="L122" s="6" t="s">
+        <v>858</v>
+      </c>
+      <c r="M122" s="5" t="s">
         <v>859</v>
-      </c>
-[...34 lines deleted...]
-        <v>869</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>870</v>
+        <v>860</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>398</v>
+        <v>14</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>633</v>
+        <v>513</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>634</v>
-[...9 lines deleted...]
-        </is>
+        <v>736</v>
+      </c>
+      <c r="E123" s="5" t="s">
+        <v>861</v>
+      </c>
+      <c r="F123" s="5" t="s">
+        <v>862</v>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I123" s="5"/>
+      <c r="I123" s="5" t="s">
+        <v>863</v>
+      </c>
       <c r="J123" s="5" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="K123" s="5" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
       <c r="L123" s="6" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="M123" s="5" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>713</v>
+        <v>736</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>210</v>
       </c>
       <c r="E124" s="5" t="s">
+        <v>869</v>
+      </c>
+      <c r="F124" s="5" t="s">
+        <v>870</v>
+      </c>
+      <c r="G124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H124" s="5" t="s">
+        <v>871</v>
+      </c>
+      <c r="I124" s="5" t="s">
+        <v>872</v>
+      </c>
+      <c r="J124" s="5" t="s">
+        <v>873</v>
+      </c>
+      <c r="K124" s="5" t="s">
+        <v>874</v>
+      </c>
+      <c r="L124" s="6" t="s">
+        <v>875</v>
+      </c>
+      <c r="M124" s="5" t="s">
         <v>876</v>
-      </c>
-[...24 lines deleted...]
-        <v>882</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
+        <v>877</v>
+      </c>
+      <c r="B125" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C125" s="5" t="s">
+        <v>878</v>
+      </c>
+      <c r="D125" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="E125" s="5" t="s">
+        <v>879</v>
+      </c>
+      <c r="F125" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G125" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H125" s="5" t="s">
+        <v>880</v>
+      </c>
+      <c r="I125" s="5" t="s">
+        <v>881</v>
+      </c>
+      <c r="J125" s="5" t="s">
+        <v>882</v>
+      </c>
+      <c r="K125" s="5" t="s">
         <v>883</v>
       </c>
-      <c r="B125" s="5" t="s">
-[...16 lines deleted...]
-      <c r="G125" s="5" t="s">
+      <c r="L125" s="6" t="s">
         <v>884</v>
       </c>
-      <c r="H125" s="5" t="s">
+      <c r="M125" s="5" t="s">
         <v>885</v>
-      </c>
-[...13 lines deleted...]
-        <v>889</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
+        <v>886</v>
+      </c>
+      <c r="B126" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C126" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="D126" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="E126" s="5" t="s">
+        <v>887</v>
+      </c>
+      <c r="F126" s="5" t="s">
+        <v>888</v>
+      </c>
+      <c r="G126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H126" s="5" t="s">
+        <v>889</v>
+      </c>
+      <c r="I126" s="5" t="s">
         <v>890</v>
       </c>
-      <c r="B126" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H126" s="5" t="s">
+      <c r="J126" s="5" t="s">
         <v>891</v>
       </c>
-      <c r="I126" s="5" t="s">
+      <c r="K126" s="5" t="s">
         <v>892</v>
       </c>
-      <c r="J126" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K126" s="5" t="s">
+      <c r="L126" s="6" t="s">
         <v>893</v>
       </c>
-      <c r="L126" s="6" t="s">
+      <c r="M126" s="5" t="s">
         <v>894</v>
-      </c>
-[...1 lines deleted...]
-        <v>895</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
+        <v>895</v>
+      </c>
+      <c r="B127" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C127" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="D127" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="E127" s="5" t="s">
         <v>896</v>
       </c>
-      <c r="B127" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E127" s="5" t="s">
+      <c r="F127" s="5" t="s">
+        <v>888</v>
+      </c>
+      <c r="G127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H127" s="5" t="s">
         <v>897</v>
       </c>
-      <c r="F127" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H127" s="5" t="s">
+      <c r="I127" s="5" t="s">
         <v>898</v>
       </c>
-      <c r="I127" s="5" t="s">
+      <c r="J127" s="5" t="s">
         <v>899</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="K127" s="5" t="s">
         <v>900</v>
       </c>
       <c r="L127" s="6" t="s">
         <v>901</v>
       </c>
       <c r="M127" s="5" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
         <v>903</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>16</v>
+        <v>904</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>186</v>
+        <v>513</v>
       </c>
       <c r="E128" s="5" t="s">
-        <v>897</v>
+        <v>905</v>
       </c>
       <c r="F128" s="5" t="s">
-        <v>803</v>
-[...4 lines deleted...]
-        </is>
+        <v>906</v>
+      </c>
+      <c r="G128" s="5" t="s">
+        <v>907</v>
       </c>
       <c r="H128" s="5" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="I128" s="5" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="J128" s="5" t="s">
-        <v>21</v>
+        <v>910</v>
       </c>
       <c r="K128" s="5" t="s">
-        <v>906</v>
+        <v>911</v>
       </c>
       <c r="L128" s="6" t="s">
-        <v>907</v>
+        <v>912</v>
       </c>
       <c r="M128" s="5" t="s">
-        <v>908</v>
+        <v>913</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>909</v>
+        <v>914</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>14</v>
+        <v>407</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>186</v>
+        <v>641</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>16</v>
+        <v>642</v>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F129" s="5" t="s">
-        <v>18</v>
+      <c r="F129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H129" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I129" s="5"/>
       <c r="J129" s="5" t="s">
-        <v>21</v>
+        <v>915</v>
       </c>
       <c r="K129" s="5" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="L129" s="6" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="M129" s="5" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>713</v>
+        <v>736</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>240</v>
+        <v>210</v>
       </c>
       <c r="E130" s="5" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="F130" s="5" t="s">
-        <v>917</v>
+        <v>888</v>
       </c>
       <c r="G130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H130" s="5" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="I130" s="5" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="J130" s="5" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="K130" s="5" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
       <c r="L130" s="6" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="M130" s="5" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>924</v>
+        <v>927</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>240</v>
+        <v>16</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>239</v>
-[...4 lines deleted...]
-        </is>
+        <v>186</v>
+      </c>
+      <c r="E131" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G131" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G131" s="5" t="s">
+        <v>928</v>
       </c>
       <c r="H131" s="5" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="I131" s="5" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="J131" s="5" t="s">
-        <v>927</v>
+        <v>21</v>
       </c>
       <c r="K131" s="5" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="L131" s="6" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
       <c r="M131" s="5" t="s">
-        <v>930</v>
+        <v>933</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>931</v>
+        <v>934</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>713</v>
+        <v>186</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>240</v>
+        <v>16</v>
       </c>
       <c r="E132" s="5" t="s">
-        <v>932</v>
-[...2 lines deleted...]
-        <v>917</v>
+        <v>649</v>
+      </c>
+      <c r="F132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H132" s="5" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="I132" s="5" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="J132" s="5" t="s">
-        <v>935</v>
+        <v>21</v>
       </c>
       <c r="K132" s="5" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="L132" s="6" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="M132" s="5" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>940</v>
+        <v>186</v>
       </c>
       <c r="E133" s="5" t="s">
-        <v>573</v>
+        <v>941</v>
       </c>
       <c r="F133" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>941</v>
+        <v>649</v>
+      </c>
+      <c r="G133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H133" s="5" t="s">
         <v>942</v>
       </c>
-      <c r="I133" s="5"/>
+      <c r="I133" s="5" t="s">
+        <v>943</v>
+      </c>
       <c r="J133" s="5" t="s">
-        <v>386</v>
+        <v>21</v>
       </c>
       <c r="K133" s="5" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="L133" s="6" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="M133" s="5" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C134" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E134" s="5" t="s">
-        <v>18</v>
-[...7 lines deleted...]
-        <v>947</v>
+        <v>941</v>
+      </c>
+      <c r="F134" s="5" t="s">
+        <v>649</v>
+      </c>
+      <c r="G134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H134" s="5" t="s">
         <v>948</v>
       </c>
       <c r="I134" s="5" t="s">
         <v>949</v>
       </c>
       <c r="J134" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K134" s="5" t="s">
         <v>950</v>
       </c>
       <c r="L134" s="6" t="s">
         <v>951</v>
       </c>
       <c r="M134" s="5" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
         <v>953</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C135" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D135" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D135" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E135" s="5" t="s">
+      <c r="E135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F135" s="5" t="s">
         <v>18</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H135" s="5" t="s">
         <v>954</v>
       </c>
       <c r="I135" s="5" t="s">
         <v>955</v>
       </c>
       <c r="J135" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K135" s="5" t="s">
         <v>956</v>
       </c>
       <c r="L135" s="6" t="s">
         <v>957</v>
       </c>
       <c r="M135" s="5" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
         <v>959</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>16</v>
+        <v>736</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>186</v>
+        <v>240</v>
       </c>
       <c r="E136" s="5" t="s">
         <v>960</v>
       </c>
-      <c r="F136" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G136" s="5" t="s">
+      <c r="F136" s="5" t="s">
         <v>961</v>
+      </c>
+      <c r="G136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H136" s="5" t="s">
         <v>962</v>
       </c>
       <c r="I136" s="5" t="s">
         <v>963</v>
       </c>
       <c r="J136" s="5" t="s">
-        <v>21</v>
+        <v>964</v>
       </c>
       <c r="K136" s="5" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="L136" s="6" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="M136" s="5" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C137" s="5" t="s">
-        <v>16</v>
+        <v>240</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>239</v>
+      </c>
+      <c r="E137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G137" s="5" t="s">
-        <v>968</v>
+      <c r="G137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H137" s="5" t="s">
         <v>969</v>
       </c>
       <c r="I137" s="5" t="s">
         <v>970</v>
       </c>
       <c r="J137" s="5" t="s">
-        <v>21</v>
+        <v>971</v>
       </c>
       <c r="K137" s="5" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="L137" s="6" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="M137" s="5" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
     </row>
     <row r="138">
-      <c r="A138" s="5" t="n">
-        <v>1910</v>
+      <c r="A138" s="5" t="s">
+        <v>975</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>974</v>
+        <v>736</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>975</v>
+        <v>240</v>
       </c>
       <c r="E138" s="5" t="s">
         <v>976</v>
       </c>
-      <c r="F138" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F138" s="5" t="s">
+        <v>961</v>
       </c>
       <c r="G138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H138" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H138" s="5" t="s">
+        <v>977</v>
       </c>
       <c r="I138" s="5" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="J138" s="5" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="K138" s="5" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="L138" s="6" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="M138" s="5" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C139" s="5" t="s">
-        <v>186</v>
+        <v>15</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>16</v>
+        <v>984</v>
       </c>
       <c r="E139" s="5" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-        </is>
+        <v>581</v>
+      </c>
+      <c r="F139" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G139" s="5" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="H139" s="5" t="s">
-        <v>984</v>
-[...3 lines deleted...]
-      </c>
+        <v>986</v>
+      </c>
+      <c r="I139" s="5"/>
       <c r="J139" s="5" t="s">
-        <v>21</v>
+        <v>395</v>
       </c>
       <c r="K139" s="5" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="L139" s="6" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="M139" s="5" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>990</v>
+        <v>16</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>991</v>
+        <v>186</v>
       </c>
       <c r="E140" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G140" s="5" t="s">
+        <v>991</v>
+      </c>
+      <c r="H140" s="5" t="s">
         <v>992</v>
       </c>
-      <c r="H140" s="5" t="s">
+      <c r="I140" s="5" t="s">
         <v>993</v>
       </c>
-      <c r="I140" s="5"/>
       <c r="J140" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K140" s="5" t="s">
         <v>994</v>
       </c>
-      <c r="K140" s="5" t="s">
+      <c r="L140" s="6" t="s">
         <v>995</v>
       </c>
-      <c r="L140" s="6" t="s">
+      <c r="M140" s="5" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
+        <v>997</v>
+      </c>
+      <c r="B141" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D141" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E141" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H141" s="5" t="s">
         <v>998</v>
       </c>
-      <c r="B141" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C141" s="5" t="s">
+      <c r="I141" s="5" t="s">
         <v>999</v>
       </c>
-      <c r="D141" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H141" s="5" t="s">
+      <c r="J141" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K141" s="5" t="s">
         <v>1000</v>
       </c>
-      <c r="I141" s="5"/>
-[...3 lines deleted...]
-      <c r="K141" s="5" t="s">
+      <c r="L141" s="6" t="s">
         <v>1001</v>
       </c>
-      <c r="L141" s="6" t="s">
+      <c r="M141" s="5" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B142" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C142" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E142" s="5" t="s">
         <v>1004</v>
       </c>
-      <c r="B142" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C142" s="5" t="s">
+      <c r="F142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G142" s="5" t="s">
         <v>1005</v>
       </c>
-      <c r="D142" s="5" t="s">
+      <c r="H142" s="5" t="s">
         <v>1006</v>
       </c>
-      <c r="E142" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G142" s="5" t="s">
+      <c r="I142" s="5" t="s">
         <v>1007</v>
       </c>
-      <c r="H142" s="5" t="s">
+      <c r="J142" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K142" s="5" t="s">
         <v>1008</v>
       </c>
-      <c r="I142" s="5"/>
-[...3 lines deleted...]
-      <c r="K142" s="5" t="s">
+      <c r="L142" s="6" t="s">
         <v>1009</v>
       </c>
-      <c r="L142" s="6" t="s">
+      <c r="M142" s="5" t="s">
         <v>1010</v>
-      </c>
-[...1 lines deleted...]
-        <v>1011</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B143" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C143" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D143" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E143" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G143" s="5" t="s">
         <v>1012</v>
       </c>
-      <c r="B143" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C143" s="5" t="s">
+      <c r="H143" s="5" t="s">
         <v>1013</v>
       </c>
-      <c r="D143" s="5" t="s">
-[...12 lines deleted...]
-      <c r="G143" s="5" t="s">
+      <c r="I143" s="5" t="s">
         <v>1014</v>
       </c>
-      <c r="H143" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I143" s="5"/>
       <c r="J143" s="5" t="s">
-        <v>994</v>
+        <v>21</v>
       </c>
       <c r="K143" s="5" t="s">
         <v>1015</v>
       </c>
       <c r="L143" s="6" t="s">
         <v>1016</v>
       </c>
       <c r="M143" s="5" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="144">
-      <c r="A144" s="5" t="s">
+      <c r="A144" s="5" t="n">
+        <v>1910</v>
+      </c>
+      <c r="B144" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C144" s="5" t="s">
         <v>1018</v>
       </c>
-      <c r="B144" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C144" s="5" t="s">
+      <c r="D144" s="5" t="s">
         <v>1019</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="E144" s="5" t="s">
         <v>1020</v>
       </c>
       <c r="F144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H144" s="5" t="s">
+      <c r="H144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I144" s="5" t="s">
         <v>1021</v>
       </c>
-      <c r="I144" s="5"/>
       <c r="J144" s="5" t="s">
-        <v>994</v>
+        <v>1022</v>
       </c>
       <c r="K144" s="5" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="L144" s="6" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="M144" s="5" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>991</v>
+        <v>186</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>1013</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E145" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G145" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G145" s="5" t="s">
+        <v>1027</v>
       </c>
       <c r="H145" s="5" t="s">
-        <v>1026</v>
-[...1 lines deleted...]
-      <c r="I145" s="5"/>
+        <v>1028</v>
+      </c>
+      <c r="I145" s="5" t="s">
+        <v>1029</v>
+      </c>
       <c r="J145" s="5" t="s">
-        <v>994</v>
+        <v>21</v>
       </c>
       <c r="K145" s="5" t="s">
-        <v>1027</v>
+        <v>1030</v>
       </c>
       <c r="L145" s="6" t="s">
-        <v>1028</v>
+        <v>1031</v>
       </c>
       <c r="M145" s="5" t="s">
-        <v>1029</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>1030</v>
+        <v>1033</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>991</v>
-[...9 lines deleted...]
-        </is>
+        <v>1034</v>
+      </c>
+      <c r="D146" s="5" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E146" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G146" s="5" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="G146" s="5" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H146" s="5" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I146" s="5"/>
       <c r="J146" s="5" t="s">
-        <v>994</v>
+        <v>1038</v>
       </c>
       <c r="K146" s="5" t="s">
-        <v>1032</v>
+        <v>1039</v>
       </c>
       <c r="L146" s="6" t="s">
-        <v>1033</v>
+        <v>1040</v>
       </c>
       <c r="M146" s="5" t="s">
-        <v>1034</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>1030</v>
+        <v>1042</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C147" s="5" t="s">
-        <v>991</v>
+        <v>1043</v>
       </c>
       <c r="D147" s="5" t="s">
         <v>1035</v>
       </c>
       <c r="E147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H147" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H147" s="5" t="s">
+        <v>1044</v>
       </c>
       <c r="I147" s="5"/>
       <c r="J147" s="5" t="s">
-        <v>994</v>
+        <v>1038</v>
       </c>
       <c r="K147" s="5" t="s">
-        <v>1036</v>
+        <v>1045</v>
       </c>
       <c r="L147" s="6" t="s">
-        <v>1037</v>
+        <v>1046</v>
       </c>
       <c r="M147" s="5" t="s">
-        <v>1038</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>1039</v>
+        <v>1048</v>
       </c>
       <c r="B148" s="5" t="s">
-        <v>398</v>
+        <v>407</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>633</v>
+        <v>1049</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>975</v>
+        <v>1050</v>
       </c>
       <c r="E148" s="5" t="s">
-        <v>976</v>
+        <v>610</v>
       </c>
       <c r="F148" s="5" t="s">
-        <v>1040</v>
-[...13 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G148" s="5" t="s">
+        <v>1051</v>
+      </c>
+      <c r="H148" s="5" t="s">
+        <v>1052</v>
+      </c>
+      <c r="I148" s="5"/>
       <c r="J148" s="5" t="s">
-        <v>978</v>
+        <v>395</v>
       </c>
       <c r="K148" s="5" t="s">
-        <v>1042</v>
+        <v>1053</v>
       </c>
       <c r="L148" s="6" t="s">
-        <v>1043</v>
+        <v>1054</v>
       </c>
       <c r="M148" s="5" t="s">
-        <v>1044</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>1045</v>
+        <v>1056</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>1046</v>
+        <v>1057</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>974</v>
+        <v>1035</v>
       </c>
       <c r="E149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G149" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>1047</v>
+      <c r="G149" s="5" t="s">
+        <v>1058</v>
+      </c>
+      <c r="H149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I149" s="5"/>
       <c r="J149" s="5" t="s">
-        <v>1048</v>
+        <v>1038</v>
       </c>
       <c r="K149" s="5" t="s">
-        <v>1049</v>
+        <v>1059</v>
       </c>
       <c r="L149" s="6" t="s">
-        <v>1050</v>
+        <v>1060</v>
       </c>
       <c r="M149" s="5" t="s">
-        <v>1051</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>1052</v>
+        <v>1062</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>974</v>
+        <v>1063</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>975</v>
+        <v>1035</v>
       </c>
       <c r="E150" s="5" t="s">
-        <v>1053</v>
+        <v>1064</v>
       </c>
       <c r="F150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H150" s="5" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1065</v>
+      </c>
+      <c r="I150" s="5"/>
       <c r="J150" s="5" t="s">
-        <v>978</v>
+        <v>1038</v>
       </c>
       <c r="K150" s="5" t="s">
-        <v>1056</v>
+        <v>1066</v>
       </c>
       <c r="L150" s="6" t="s">
-        <v>1057</v>
+        <v>1067</v>
       </c>
       <c r="M150" s="5" t="s">
-        <v>1058</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>1059</v>
+        <v>1069</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>1060</v>
+        <v>1035</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>1035</v>
+        <v>1057</v>
       </c>
       <c r="E151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H151" s="5" t="s">
-        <v>1061</v>
+        <v>1070</v>
       </c>
       <c r="I151" s="5"/>
       <c r="J151" s="5" t="s">
-        <v>1062</v>
+        <v>1038</v>
       </c>
       <c r="K151" s="5" t="s">
-        <v>1063</v>
+        <v>1071</v>
       </c>
       <c r="L151" s="6" t="s">
-        <v>1064</v>
+        <v>1072</v>
       </c>
       <c r="M151" s="5" t="s">
-        <v>1065</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>1066</v>
+        <v>1074</v>
       </c>
       <c r="B152" s="5" t="s">
-        <v>712</v>
+        <v>14</v>
       </c>
       <c r="C152" s="5" t="s">
-        <v>16</v>
+        <v>1035</v>
       </c>
       <c r="D152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I152" s="5"/>
-[...3 lines deleted...]
-        </is>
+      <c r="I152" s="5" t="s">
+        <v>1075</v>
+      </c>
+      <c r="J152" s="5" t="s">
+        <v>1038</v>
       </c>
       <c r="K152" s="5" t="s">
-        <v>1067</v>
+        <v>1076</v>
       </c>
       <c r="L152" s="6" t="s">
-        <v>1068</v>
-[...1 lines deleted...]
-      <c r="M152" s="5"/>
+        <v>1077</v>
+      </c>
+      <c r="M152" s="5" t="s">
+        <v>1078</v>
+      </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>1069</v>
+        <v>1074</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C153" s="5" t="s">
-        <v>634</v>
+        <v>1035</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>1070</v>
-[...2 lines deleted...]
-        <v>976</v>
+        <v>1079</v>
+      </c>
+      <c r="E153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G153" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I153" s="5"/>
       <c r="J153" s="5" t="s">
-        <v>386</v>
+        <v>1038</v>
       </c>
       <c r="K153" s="5" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="L153" s="6" t="s">
-        <v>1075</v>
+        <v>1081</v>
       </c>
       <c r="M153" s="5" t="s">
-        <v>1076</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>1069</v>
+        <v>1083</v>
       </c>
       <c r="B154" s="5" t="s">
-        <v>14</v>
+        <v>407</v>
       </c>
       <c r="C154" s="5" t="s">
-        <v>633</v>
+        <v>641</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>975</v>
+        <v>1019</v>
       </c>
       <c r="E154" s="5" t="s">
-        <v>976</v>
-[...4 lines deleted...]
-        </is>
+        <v>1020</v>
+      </c>
+      <c r="F154" s="5" t="s">
+        <v>1084</v>
       </c>
       <c r="G154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H154" s="5" t="s">
-        <v>1077</v>
+      <c r="H154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I154" s="5" t="s">
-        <v>1078</v>
+        <v>1085</v>
       </c>
       <c r="J154" s="5" t="s">
-        <v>21</v>
+        <v>1022</v>
       </c>
       <c r="K154" s="5" t="s">
-        <v>1079</v>
+        <v>1086</v>
       </c>
       <c r="L154" s="6" t="s">
-        <v>1080</v>
+        <v>1087</v>
       </c>
       <c r="M154" s="5" t="s">
-        <v>1081</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="5" t="s">
-        <v>1046</v>
+        <v>1090</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>633</v>
+        <v>1018</v>
       </c>
       <c r="E155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H155" s="5" t="s">
-        <v>1047</v>
+        <v>1091</v>
       </c>
       <c r="I155" s="5"/>
       <c r="J155" s="5" t="s">
-        <v>1048</v>
+        <v>1092</v>
       </c>
       <c r="K155" s="5" t="s">
-        <v>1083</v>
+        <v>1093</v>
       </c>
       <c r="L155" s="6" t="s">
-        <v>1084</v>
+        <v>1094</v>
       </c>
       <c r="M155" s="5" t="s">
-        <v>1085</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>1086</v>
+        <v>1096</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C156" s="5" t="s">
-        <v>1087</v>
+        <v>1018</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>240</v>
-[...4 lines deleted...]
-        </is>
+        <v>1019</v>
+      </c>
+      <c r="E156" s="5" t="s">
+        <v>1097</v>
       </c>
       <c r="F156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H156" s="5" t="s">
-        <v>1088</v>
+        <v>1098</v>
       </c>
       <c r="I156" s="5" t="s">
-        <v>1089</v>
+        <v>1099</v>
       </c>
       <c r="J156" s="5" t="s">
-        <v>1090</v>
+        <v>1022</v>
       </c>
       <c r="K156" s="5" t="s">
-        <v>1091</v>
+        <v>1100</v>
       </c>
       <c r="L156" s="6" t="s">
-        <v>1092</v>
+        <v>1101</v>
       </c>
       <c r="M156" s="5" t="s">
-        <v>1093</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>1094</v>
+        <v>1103</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C157" s="5" t="s">
-        <v>240</v>
+        <v>1104</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>713</v>
-[...5 lines deleted...]
-        <v>1096</v>
+        <v>1079</v>
+      </c>
+      <c r="E157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H157" s="5" t="s">
-        <v>1097</v>
-[...3 lines deleted...]
-      </c>
+        <v>1105</v>
+      </c>
+      <c r="I157" s="5"/>
       <c r="J157" s="5" t="s">
-        <v>1099</v>
+        <v>1106</v>
       </c>
       <c r="K157" s="5" t="s">
-        <v>1100</v>
+        <v>1107</v>
       </c>
       <c r="L157" s="6" t="s">
-        <v>1101</v>
+        <v>1108</v>
       </c>
       <c r="M157" s="5" t="s">
-        <v>1102</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>1103</v>
+        <v>1110</v>
       </c>
       <c r="B158" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C158" s="5" t="s">
-        <v>633</v>
-[...5 lines deleted...]
-        <v>1104</v>
+        <v>16</v>
+      </c>
+      <c r="D158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H158" s="5" t="s">
-[...6 lines deleted...]
-        <v>978</v>
+      <c r="H158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I158" s="5"/>
+      <c r="J158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K158" s="5" t="s">
-        <v>1107</v>
+        <v>1111</v>
       </c>
       <c r="L158" s="6" t="s">
-        <v>1108</v>
-[...3 lines deleted...]
-      </c>
+        <v>1112</v>
+      </c>
+      <c r="M158" s="5"/>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>1110</v>
+        <v>1113</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C159" s="5" t="s">
-        <v>633</v>
+        <v>642</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>975</v>
+        <v>1114</v>
       </c>
       <c r="E159" s="5" t="s">
-        <v>1104</v>
+        <v>1020</v>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G159" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G159" s="5" t="s">
+        <v>1115</v>
       </c>
       <c r="H159" s="5" t="s">
-        <v>1111</v>
+        <v>1116</v>
       </c>
       <c r="I159" s="5" t="s">
-        <v>1112</v>
+        <v>1117</v>
       </c>
       <c r="J159" s="5" t="s">
-        <v>978</v>
+        <v>395</v>
       </c>
       <c r="K159" s="5" t="s">
-        <v>1113</v>
+        <v>1118</v>
       </c>
       <c r="L159" s="6" t="s">
-        <v>1114</v>
+        <v>1119</v>
       </c>
       <c r="M159" s="5" t="s">
-        <v>1115</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>1116</v>
+        <v>1113</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>633</v>
+        <v>641</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>975</v>
+        <v>1019</v>
       </c>
       <c r="E160" s="5" t="s">
-        <v>1104</v>
+        <v>1020</v>
       </c>
       <c r="F160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H160" s="5" t="s">
-        <v>1117</v>
+        <v>1121</v>
       </c>
       <c r="I160" s="5" t="s">
-        <v>1118</v>
+        <v>1122</v>
       </c>
       <c r="J160" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K160" s="5" t="s">
-        <v>1119</v>
+        <v>1123</v>
       </c>
       <c r="L160" s="6" t="s">
-        <v>1120</v>
+        <v>1124</v>
       </c>
       <c r="M160" s="5" t="s">
-        <v>1121</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>1122</v>
+        <v>1126</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="5" t="s">
-        <v>975</v>
+        <v>1090</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>974</v>
+        <v>641</v>
       </c>
       <c r="E161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H161" s="5" t="s">
-        <v>1123</v>
+        <v>1091</v>
       </c>
       <c r="I161" s="5"/>
       <c r="J161" s="5" t="s">
-        <v>1048</v>
+        <v>1092</v>
       </c>
       <c r="K161" s="5" t="s">
-        <v>1124</v>
+        <v>1127</v>
       </c>
       <c r="L161" s="6" t="s">
-        <v>1125</v>
+        <v>1128</v>
       </c>
       <c r="M161" s="5" t="s">
-        <v>1126</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="162">
-      <c r="A162" s="5" t="n">
-        <v>1912</v>
+      <c r="A162" s="5" t="s">
+        <v>1130</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>16</v>
+        <v>1131</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>1127</v>
+        <v>240</v>
       </c>
       <c r="E162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H162" s="5" t="s">
-        <v>1128</v>
+        <v>1132</v>
       </c>
       <c r="I162" s="5" t="s">
-        <v>1129</v>
+        <v>1133</v>
       </c>
       <c r="J162" s="5" t="s">
-        <v>21</v>
+        <v>1134</v>
       </c>
       <c r="K162" s="5" t="s">
-        <v>1130</v>
+        <v>1135</v>
       </c>
       <c r="L162" s="6" t="s">
-        <v>1131</v>
+        <v>1136</v>
       </c>
       <c r="M162" s="5" t="s">
-        <v>1132</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="163">
-      <c r="A163" s="5" t="n">
-        <v>1912</v>
+      <c r="A163" s="5" t="s">
+        <v>1138</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>634</v>
+        <v>240</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>1070</v>
+        <v>736</v>
       </c>
       <c r="E163" s="5" t="s">
-        <v>976</v>
-[...7 lines deleted...]
-        <v>1133</v>
+        <v>1139</v>
+      </c>
+      <c r="F163" s="5" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H163" s="5" t="s">
-        <v>1134</v>
+        <v>1141</v>
       </c>
       <c r="I163" s="5" t="s">
-        <v>1135</v>
+        <v>1142</v>
       </c>
       <c r="J163" s="5" t="s">
-        <v>386</v>
+        <v>1143</v>
       </c>
       <c r="K163" s="5" t="s">
-        <v>1136</v>
+        <v>1144</v>
       </c>
       <c r="L163" s="6" t="s">
-        <v>1137</v>
+        <v>1145</v>
       </c>
       <c r="M163" s="5" t="s">
-        <v>1138</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>1139</v>
+        <v>1147</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C164" s="5" t="s">
-        <v>633</v>
+        <v>641</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>975</v>
+        <v>1090</v>
       </c>
       <c r="E164" s="5" t="s">
-        <v>1140</v>
+        <v>1148</v>
       </c>
       <c r="F164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H164" s="5" t="s">
-        <v>1141</v>
+        <v>1149</v>
       </c>
       <c r="I164" s="5" t="s">
-        <v>1142</v>
+        <v>1150</v>
       </c>
       <c r="J164" s="5" t="s">
-        <v>978</v>
+        <v>1022</v>
       </c>
       <c r="K164" s="5" t="s">
-        <v>1143</v>
+        <v>1151</v>
       </c>
       <c r="L164" s="6" t="s">
-        <v>1144</v>
+        <v>1152</v>
       </c>
       <c r="M164" s="5" t="s">
-        <v>1145</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="165">
-      <c r="A165" s="5" t="n">
-        <v>1912</v>
+      <c r="A165" s="5" t="s">
+        <v>1154</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C165" s="5" t="s">
-        <v>634</v>
+        <v>641</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>1070</v>
+        <v>1019</v>
       </c>
       <c r="E165" s="5" t="s">
-        <v>976</v>
+        <v>1148</v>
       </c>
       <c r="F165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G165" s="5" t="s">
-        <v>1146</v>
+      <c r="G165" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H165" s="5" t="s">
-        <v>1147</v>
+        <v>1155</v>
       </c>
       <c r="I165" s="5" t="s">
-        <v>1148</v>
+        <v>1156</v>
       </c>
       <c r="J165" s="5" t="s">
-        <v>386</v>
+        <v>1022</v>
       </c>
       <c r="K165" s="5" t="s">
-        <v>1149</v>
+        <v>1157</v>
       </c>
       <c r="L165" s="6" t="s">
-        <v>1150</v>
+        <v>1158</v>
       </c>
       <c r="M165" s="5" t="s">
-        <v>1151</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>1152</v>
+        <v>1160</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C166" s="5" t="s">
-        <v>633</v>
+        <v>641</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>975</v>
+        <v>1019</v>
       </c>
       <c r="E166" s="5" t="s">
-        <v>1104</v>
+        <v>1148</v>
       </c>
       <c r="F166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H166" s="5" t="s">
-        <v>1070</v>
+        <v>1161</v>
       </c>
       <c r="I166" s="5" t="s">
-        <v>1153</v>
+        <v>1162</v>
       </c>
       <c r="J166" s="5" t="s">
-        <v>978</v>
+        <v>21</v>
       </c>
       <c r="K166" s="5" t="s">
-        <v>1154</v>
+        <v>1163</v>
       </c>
       <c r="L166" s="6" t="s">
-        <v>1155</v>
+        <v>1164</v>
       </c>
       <c r="M166" s="5" t="s">
-        <v>1156</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>1157</v>
+        <v>1166</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>713</v>
+        <v>1019</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>884</v>
+        <v>1018</v>
+      </c>
+      <c r="E167" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H167" s="5" t="s">
-        <v>1158</v>
-[...3 lines deleted...]
-      </c>
+        <v>1167</v>
+      </c>
+      <c r="I167" s="5"/>
       <c r="J167" s="5" t="s">
-        <v>1160</v>
+        <v>1092</v>
       </c>
       <c r="K167" s="5" t="s">
-        <v>1161</v>
+        <v>1168</v>
       </c>
       <c r="L167" s="6" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="M167" s="5" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="168">
-      <c r="A168" s="5" t="s">
-        <v>1164</v>
+      <c r="A168" s="5" t="n">
+        <v>1912</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C168" s="5" t="s">
-        <v>1046</v>
+        <v>16</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>633</v>
+        <v>1171</v>
       </c>
       <c r="E168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G168" s="5" t="s">
-        <v>1165</v>
+      <c r="G168" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H168" s="5" t="s">
-        <v>1166</v>
-[...1 lines deleted...]
-      <c r="I168" s="5"/>
+        <v>1172</v>
+      </c>
+      <c r="I168" s="5" t="s">
+        <v>1173</v>
+      </c>
       <c r="J168" s="5" t="s">
-        <v>1048</v>
+        <v>21</v>
       </c>
       <c r="K168" s="5" t="s">
-        <v>1167</v>
+        <v>1174</v>
       </c>
       <c r="L168" s="6" t="s">
-        <v>1168</v>
+        <v>1175</v>
       </c>
       <c r="M168" s="5" t="s">
-        <v>1169</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="169">
-      <c r="A169" s="5" t="s">
-        <v>1170</v>
+      <c r="A169" s="5" t="n">
+        <v>1912</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C169" s="5" t="s">
-        <v>240</v>
+        <v>642</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>713</v>
-[...12 lines deleted...]
-        </is>
+        <v>1114</v>
+      </c>
+      <c r="E169" s="5" t="s">
+        <v>1020</v>
+      </c>
+      <c r="F169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G169" s="5" t="s">
+        <v>1177</v>
       </c>
       <c r="H169" s="5" t="s">
-        <v>1172</v>
+        <v>1178</v>
       </c>
       <c r="I169" s="5" t="s">
-        <v>1173</v>
+        <v>1179</v>
       </c>
       <c r="J169" s="5" t="s">
-        <v>1174</v>
+        <v>395</v>
       </c>
       <c r="K169" s="5" t="s">
-        <v>1175</v>
+        <v>1180</v>
       </c>
       <c r="L169" s="6" t="s">
-        <v>1176</v>
+        <v>1181</v>
       </c>
       <c r="M169" s="5" t="s">
-        <v>1177</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>1178</v>
+        <v>1183</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C170" s="5" t="s">
-        <v>240</v>
+        <v>641</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>713</v>
+        <v>1019</v>
       </c>
       <c r="E170" s="5" t="s">
-        <v>1179</v>
-[...2 lines deleted...]
-        <v>1180</v>
+        <v>1184</v>
+      </c>
+      <c r="F170" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H170" s="5" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="I170" s="5" t="s">
-        <v>1182</v>
+        <v>1186</v>
       </c>
       <c r="J170" s="5" t="s">
-        <v>1183</v>
+        <v>1022</v>
       </c>
       <c r="K170" s="5" t="s">
-        <v>1184</v>
+        <v>1187</v>
       </c>
       <c r="L170" s="6" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
       <c r="M170" s="5" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="171">
-      <c r="A171" s="5" t="s">
-        <v>1187</v>
+      <c r="A171" s="5" t="n">
+        <v>1912</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C171" s="5" t="s">
-        <v>240</v>
+        <v>642</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>713</v>
+        <v>1114</v>
       </c>
       <c r="E171" s="5" t="s">
-        <v>18</v>
-[...7 lines deleted...]
-        </is>
+        <v>1020</v>
+      </c>
+      <c r="F171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G171" s="5" t="s">
+        <v>1190</v>
       </c>
       <c r="H171" s="5" t="s">
-        <v>1188</v>
+        <v>1191</v>
       </c>
       <c r="I171" s="5" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
       <c r="J171" s="5" t="s">
-        <v>1190</v>
+        <v>395</v>
       </c>
       <c r="K171" s="5" t="s">
-        <v>1191</v>
+        <v>1193</v>
       </c>
       <c r="L171" s="6" t="s">
-        <v>1192</v>
+        <v>1194</v>
       </c>
       <c r="M171" s="5" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C172" s="5" t="s">
-        <v>974</v>
+        <v>641</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>975</v>
+        <v>1019</v>
       </c>
       <c r="E172" s="5" t="s">
-        <v>1104</v>
+        <v>1148</v>
       </c>
       <c r="F172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H172" s="5" t="s">
-        <v>1195</v>
+        <v>1114</v>
       </c>
       <c r="I172" s="5" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="J172" s="5" t="s">
-        <v>978</v>
+        <v>1022</v>
       </c>
       <c r="K172" s="5" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="L172" s="6" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="M172" s="5" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C173" s="5" t="s">
-        <v>1046</v>
+        <v>736</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>974</v>
-[...7 lines deleted...]
-        <v>976</v>
+        <v>240</v>
+      </c>
+      <c r="E173" s="5" t="s">
+        <v>928</v>
+      </c>
+      <c r="F173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H173" s="5" t="s">
-        <v>1047</v>
-[...1 lines deleted...]
-      <c r="I173" s="5"/>
+        <v>1202</v>
+      </c>
+      <c r="I173" s="5" t="s">
+        <v>1203</v>
+      </c>
       <c r="J173" s="5" t="s">
-        <v>1048</v>
+        <v>1204</v>
       </c>
       <c r="K173" s="5" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="L173" s="6" t="s">
-        <v>1202</v>
+        <v>1206</v>
       </c>
       <c r="M173" s="5" t="s">
-        <v>1203</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>1204</v>
+        <v>1208</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C174" s="5" t="s">
-        <v>974</v>
+        <v>1090</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>975</v>
-[...2 lines deleted...]
-        <v>1104</v>
+        <v>641</v>
+      </c>
+      <c r="E174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G174" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G174" s="5" t="s">
+        <v>1209</v>
       </c>
       <c r="H174" s="5" t="s">
-        <v>1205</v>
-[...3 lines deleted...]
-      </c>
+        <v>1210</v>
+      </c>
+      <c r="I174" s="5"/>
       <c r="J174" s="5" t="s">
-        <v>978</v>
+        <v>1092</v>
       </c>
       <c r="K174" s="5" t="s">
-        <v>1207</v>
+        <v>1211</v>
       </c>
       <c r="L174" s="6" t="s">
-        <v>1208</v>
+        <v>1212</v>
       </c>
       <c r="M174" s="5" t="s">
-        <v>1209</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>1210</v>
+        <v>1214</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C175" s="5" t="s">
-        <v>1211</v>
+        <v>240</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>713</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>736</v>
+      </c>
+      <c r="E175" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F175" s="5" t="s">
-        <v>876</v>
+        <v>1215</v>
       </c>
       <c r="G175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H175" s="5" t="s">
-        <v>1212</v>
+        <v>1216</v>
       </c>
       <c r="I175" s="5" t="s">
-        <v>1213</v>
+        <v>1217</v>
       </c>
       <c r="J175" s="5" t="s">
-        <v>1214</v>
+        <v>1218</v>
       </c>
       <c r="K175" s="5" t="s">
-        <v>1215</v>
+        <v>1219</v>
       </c>
       <c r="L175" s="6" t="s">
-        <v>1216</v>
+        <v>1220</v>
       </c>
       <c r="M175" s="5" t="s">
-        <v>1217</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>1218</v>
+        <v>1222</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>240</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>713</v>
+        <v>736</v>
       </c>
       <c r="E176" s="5" t="s">
-        <v>17</v>
+        <v>1223</v>
       </c>
       <c r="F176" s="5" t="s">
-        <v>876</v>
+        <v>1224</v>
       </c>
       <c r="G176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H176" s="5" t="s">
-        <v>1219</v>
+        <v>1225</v>
       </c>
       <c r="I176" s="5" t="s">
-        <v>1220</v>
+        <v>1226</v>
       </c>
       <c r="J176" s="5" t="s">
-        <v>1221</v>
+        <v>1227</v>
       </c>
       <c r="K176" s="5" t="s">
-        <v>1222</v>
+        <v>1228</v>
       </c>
       <c r="L176" s="6" t="s">
-        <v>1223</v>
+        <v>1229</v>
       </c>
       <c r="M176" s="5" t="s">
-        <v>1224</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>1225</v>
+        <v>1231</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C177" s="5" t="s">
-        <v>1046</v>
+        <v>240</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>974</v>
-[...9 lines deleted...]
-        </is>
+        <v>736</v>
+      </c>
+      <c r="E177" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F177" s="5" t="s">
+        <v>1140</v>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H177" s="5" t="s">
-        <v>1047</v>
-[...1 lines deleted...]
-      <c r="I177" s="5"/>
+        <v>1232</v>
+      </c>
+      <c r="I177" s="5" t="s">
+        <v>1233</v>
+      </c>
       <c r="J177" s="5" t="s">
-        <v>1048</v>
+        <v>1234</v>
       </c>
       <c r="K177" s="5" t="s">
-        <v>1226</v>
+        <v>1235</v>
       </c>
       <c r="L177" s="6" t="s">
-        <v>1227</v>
+        <v>1236</v>
       </c>
       <c r="M177" s="5" t="s">
-        <v>1228</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>1229</v>
+        <v>1238</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C178" s="5" t="s">
-        <v>240</v>
+        <v>1018</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>713</v>
+        <v>1019</v>
       </c>
       <c r="E178" s="5" t="s">
-        <v>461</v>
-[...2 lines deleted...]
-        <v>1230</v>
+        <v>1148</v>
+      </c>
+      <c r="F178" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H178" s="5" t="s">
-        <v>1231</v>
+        <v>1239</v>
       </c>
       <c r="I178" s="5" t="s">
-        <v>1232</v>
+        <v>1240</v>
       </c>
       <c r="J178" s="5" t="s">
-        <v>1233</v>
+        <v>1022</v>
       </c>
       <c r="K178" s="5" t="s">
-        <v>1234</v>
+        <v>1241</v>
       </c>
       <c r="L178" s="6" t="s">
-        <v>1235</v>
+        <v>1242</v>
       </c>
       <c r="M178" s="5" t="s">
-        <v>1236</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>1237</v>
+        <v>1244</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C179" s="5" t="s">
-        <v>975</v>
+        <v>1090</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>974</v>
+        <v>1018</v>
       </c>
       <c r="E179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F179" s="5" t="s">
-        <v>976</v>
+        <v>1020</v>
       </c>
       <c r="G179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H179" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H179" s="5" t="s">
+        <v>1091</v>
       </c>
       <c r="I179" s="5"/>
       <c r="J179" s="5" t="s">
-        <v>1048</v>
+        <v>1092</v>
       </c>
       <c r="K179" s="5" t="s">
-        <v>1238</v>
+        <v>1245</v>
       </c>
       <c r="L179" s="6" t="s">
-        <v>1239</v>
+        <v>1246</v>
       </c>
       <c r="M179" s="5" t="s">
-        <v>1240</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>1241</v>
+        <v>1248</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C180" s="5" t="s">
-        <v>634</v>
+        <v>1018</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>1242</v>
-[...4 lines deleted...]
-        </is>
+        <v>1019</v>
+      </c>
+      <c r="E180" s="5" t="s">
+        <v>1148</v>
       </c>
       <c r="F180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H180" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I180" s="5"/>
+      <c r="H180" s="5" t="s">
+        <v>1249</v>
+      </c>
+      <c r="I180" s="5" t="s">
+        <v>1250</v>
+      </c>
       <c r="J180" s="5" t="s">
-        <v>1243</v>
+        <v>1022</v>
       </c>
       <c r="K180" s="5" t="s">
-        <v>1244</v>
+        <v>1251</v>
       </c>
       <c r="L180" s="6" t="s">
-        <v>1245</v>
+        <v>1252</v>
       </c>
       <c r="M180" s="5" t="s">
-        <v>1246</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>1247</v>
+        <v>1254</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C181" s="5" t="s">
-        <v>991</v>
+        <v>1255</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>633</v>
-[...9 lines deleted...]
-        </is>
+        <v>736</v>
+      </c>
+      <c r="E181" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F181" s="5" t="s">
+        <v>920</v>
       </c>
       <c r="G181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H181" s="5" t="s">
-        <v>1248</v>
-[...1 lines deleted...]
-      <c r="I181" s="5"/>
+        <v>1256</v>
+      </c>
+      <c r="I181" s="5" t="s">
+        <v>1257</v>
+      </c>
       <c r="J181" s="5" t="s">
-        <v>1243</v>
+        <v>1258</v>
       </c>
       <c r="K181" s="5" t="s">
-        <v>1249</v>
+        <v>1259</v>
       </c>
       <c r="L181" s="6" t="s">
-        <v>1250</v>
+        <v>1260</v>
       </c>
       <c r="M181" s="5" t="s">
-        <v>1251</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>1247</v>
+        <v>1262</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C182" s="5" t="s">
-        <v>991</v>
+        <v>240</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>1013</v>
-[...9 lines deleted...]
-        </is>
+        <v>736</v>
+      </c>
+      <c r="E182" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F182" s="5" t="s">
+        <v>920</v>
       </c>
       <c r="G182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H182" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H182" s="5" t="s">
+        <v>1263</v>
       </c>
       <c r="I182" s="5" t="s">
-        <v>1252</v>
+        <v>1264</v>
       </c>
       <c r="J182" s="5" t="s">
-        <v>1243</v>
+        <v>1265</v>
       </c>
       <c r="K182" s="5" t="s">
-        <v>1253</v>
+        <v>1266</v>
       </c>
       <c r="L182" s="6" t="s">
-        <v>1254</v>
+        <v>1267</v>
       </c>
       <c r="M182" s="5" t="s">
-        <v>1255</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>1256</v>
+        <v>1269</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C183" s="5" t="s">
-        <v>633</v>
+        <v>1090</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>975</v>
+        <v>1018</v>
       </c>
       <c r="E183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H183" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H183" s="5" t="s">
+        <v>1091</v>
       </c>
       <c r="I183" s="5"/>
       <c r="J183" s="5" t="s">
-        <v>978</v>
+        <v>1092</v>
       </c>
       <c r="K183" s="5" t="s">
-        <v>1257</v>
+        <v>1270</v>
       </c>
       <c r="L183" s="6" t="s">
-        <v>1258</v>
+        <v>1271</v>
       </c>
       <c r="M183" s="5" t="s">
-        <v>1259</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
-        <v>1260</v>
+        <v>1273</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C184" s="5" t="s">
-        <v>974</v>
+        <v>240</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>991</v>
+        <v>736</v>
       </c>
       <c r="E184" s="5" t="s">
-        <v>976</v>
-[...4 lines deleted...]
-        </is>
+        <v>470</v>
+      </c>
+      <c r="F184" s="5" t="s">
+        <v>1274</v>
       </c>
       <c r="G184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H184" s="5" t="s">
-        <v>1261</v>
-[...1 lines deleted...]
-      <c r="I184" s="5"/>
+        <v>1275</v>
+      </c>
+      <c r="I184" s="5" t="s">
+        <v>1276</v>
+      </c>
       <c r="J184" s="5" t="s">
-        <v>1243</v>
+        <v>1277</v>
       </c>
       <c r="K184" s="5" t="s">
-        <v>1262</v>
+        <v>1278</v>
       </c>
       <c r="L184" s="6" t="s">
-        <v>1263</v>
+        <v>1279</v>
       </c>
       <c r="M184" s="5" t="s">
-        <v>1264</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>1265</v>
+        <v>1281</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C185" s="5" t="s">
-        <v>1087</v>
+        <v>1019</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>240</v>
-[...7 lines deleted...]
-        </is>
+        <v>1018</v>
+      </c>
+      <c r="E185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F185" s="5" t="s">
+        <v>1020</v>
       </c>
       <c r="G185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H185" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I185" s="5"/>
       <c r="J185" s="5" t="s">
-        <v>1268</v>
+        <v>1092</v>
       </c>
       <c r="K185" s="5" t="s">
-        <v>1269</v>
+        <v>1282</v>
       </c>
       <c r="L185" s="6" t="s">
-        <v>1270</v>
+        <v>1283</v>
       </c>
       <c r="M185" s="5" t="s">
-        <v>1271</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
-        <v>1272</v>
+        <v>1285</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C186" s="5" t="s">
-        <v>1273</v>
+        <v>642</v>
       </c>
       <c r="D186" s="5" t="s">
-        <v>974</v>
+        <v>1286</v>
       </c>
       <c r="E186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H186" s="5" t="s">
-        <v>1274</v>
+      <c r="H186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I186" s="5"/>
       <c r="J186" s="5" t="s">
-        <v>1048</v>
+        <v>1287</v>
       </c>
       <c r="K186" s="5" t="s">
-        <v>1275</v>
+        <v>1288</v>
       </c>
       <c r="L186" s="6" t="s">
-        <v>1276</v>
+        <v>1289</v>
       </c>
       <c r="M186" s="5" t="s">
-        <v>1277</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
-        <v>1278</v>
+        <v>1291</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C187" s="5" t="s">
-        <v>991</v>
+        <v>1035</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>1035</v>
+        <v>641</v>
       </c>
       <c r="E187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F187" s="5" t="s">
-        <v>1020</v>
+      <c r="F187" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H187" s="5" t="s">
-        <v>1279</v>
+        <v>1292</v>
       </c>
       <c r="I187" s="5"/>
       <c r="J187" s="5" t="s">
-        <v>1243</v>
+        <v>1287</v>
       </c>
       <c r="K187" s="5" t="s">
-        <v>1280</v>
+        <v>1293</v>
       </c>
       <c r="L187" s="6" t="s">
-        <v>1281</v>
+        <v>1294</v>
       </c>
       <c r="M187" s="5" t="s">
-        <v>1282</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>1283</v>
+        <v>1291</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C188" s="5" t="s">
-        <v>240</v>
+        <v>1035</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>713</v>
+        <v>1057</v>
       </c>
       <c r="E188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F188" s="5" t="s">
-        <v>1096</v>
+      <c r="F188" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H188" s="5" t="s">
-        <v>1284</v>
+      <c r="H188" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I188" s="5" t="s">
-        <v>1285</v>
+        <v>1296</v>
       </c>
       <c r="J188" s="5" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="K188" s="5" t="s">
-        <v>1287</v>
+        <v>1297</v>
       </c>
       <c r="L188" s="6" t="s">
-        <v>1288</v>
+        <v>1298</v>
       </c>
       <c r="M188" s="5" t="s">
-        <v>1289</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
-        <v>1290</v>
+        <v>1300</v>
       </c>
       <c r="B189" s="5" t="s">
-        <v>1291</v>
+        <v>14</v>
       </c>
       <c r="C189" s="5" t="s">
-        <v>1292</v>
+        <v>641</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>1293</v>
-[...5 lines deleted...]
-        <v>1294</v>
+        <v>1019</v>
+      </c>
+      <c r="E189" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F189" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I189" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I189" s="5"/>
       <c r="J189" s="5" t="s">
-        <v>1296</v>
-[...4 lines deleted...]
-        </is>
+        <v>1022</v>
+      </c>
+      <c r="K189" s="5" t="s">
+        <v>1301</v>
       </c>
       <c r="L189" s="6" t="s">
-        <v>1297</v>
+        <v>1302</v>
       </c>
       <c r="M189" s="5" t="s">
-        <v>1298</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
-        <v>1299</v>
+        <v>1304</v>
       </c>
       <c r="B190" s="5" t="s">
-        <v>1291</v>
+        <v>14</v>
       </c>
       <c r="C190" s="5" t="s">
-        <v>1292</v>
+        <v>1018</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>1293</v>
+        <v>1035</v>
       </c>
       <c r="E190" s="5" t="s">
-        <v>1300</v>
-[...2 lines deleted...]
-        <v>1301</v>
+        <v>1020</v>
+      </c>
+      <c r="F190" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H190" s="5" t="s">
-        <v>1302</v>
-[...3 lines deleted...]
-      </c>
+        <v>1305</v>
+      </c>
+      <c r="I190" s="5"/>
       <c r="J190" s="5" t="s">
-        <v>1304</v>
+        <v>1287</v>
       </c>
       <c r="K190" s="5" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="L190" s="6" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="M190" s="5" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="B191" s="5" t="s">
-        <v>1291</v>
+        <v>14</v>
       </c>
       <c r="C191" s="5" t="s">
-        <v>1292</v>
+        <v>1131</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>1293</v>
+        <v>240</v>
       </c>
       <c r="E191" s="5" t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>1309</v>
+        <v>17</v>
+      </c>
+      <c r="F191" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H191" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H191" s="5" t="s">
+        <v>1310</v>
       </c>
       <c r="I191" s="5" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="J191" s="5" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="K191" s="5" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="L191" s="6" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="M191" s="5" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C192" s="5" t="s">
-        <v>975</v>
+        <v>1317</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>974</v>
+        <v>1018</v>
       </c>
       <c r="E192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H192" s="5" t="s">
-        <v>1292</v>
+        <v>1318</v>
       </c>
       <c r="I192" s="5"/>
       <c r="J192" s="5" t="s">
-        <v>1048</v>
+        <v>1092</v>
       </c>
       <c r="K192" s="5" t="s">
-        <v>1316</v>
+        <v>1319</v>
       </c>
       <c r="L192" s="6" t="s">
-        <v>1317</v>
+        <v>1320</v>
       </c>
       <c r="M192" s="5" t="s">
-        <v>1318</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
-        <v>1319</v>
+        <v>1322</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C193" s="5" t="s">
-        <v>186</v>
+        <v>1035</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>240</v>
+        <v>1079</v>
       </c>
       <c r="E193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F193" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F193" s="5" t="s">
+        <v>1064</v>
       </c>
       <c r="G193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H193" s="5" t="s">
-        <v>1320</v>
-[...3 lines deleted...]
-      </c>
+        <v>1323</v>
+      </c>
+      <c r="I193" s="5"/>
       <c r="J193" s="5" t="s">
-        <v>1322</v>
+        <v>1287</v>
       </c>
       <c r="K193" s="5" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="L193" s="6" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="M193" s="5" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C194" s="5" t="s">
-        <v>1046</v>
+        <v>240</v>
       </c>
       <c r="D194" s="5" t="s">
-        <v>974</v>
+        <v>736</v>
       </c>
       <c r="E194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F194" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F194" s="5" t="s">
+        <v>1140</v>
       </c>
       <c r="G194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H194" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I194" s="5"/>
+      <c r="H194" s="5" t="s">
+        <v>1328</v>
+      </c>
+      <c r="I194" s="5" t="s">
+        <v>1329</v>
+      </c>
       <c r="J194" s="5" t="s">
-        <v>1048</v>
+        <v>1330</v>
       </c>
       <c r="K194" s="5" t="s">
-        <v>1327</v>
+        <v>1331</v>
       </c>
       <c r="L194" s="6" t="s">
-        <v>1328</v>
+        <v>1332</v>
       </c>
       <c r="M194" s="5" t="s">
-        <v>1329</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
-        <v>1330</v>
+        <v>1334</v>
       </c>
       <c r="B195" s="5" t="s">
-        <v>14</v>
+        <v>1335</v>
       </c>
       <c r="C195" s="5" t="s">
-        <v>240</v>
+        <v>1336</v>
       </c>
       <c r="D195" s="5" t="s">
-        <v>713</v>
-[...4 lines deleted...]
-        </is>
+        <v>1337</v>
+      </c>
+      <c r="E195" s="5" t="s">
+        <v>610</v>
       </c>
       <c r="F195" s="5" t="s">
-        <v>1331</v>
+        <v>1338</v>
       </c>
       <c r="G195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H195" s="5" t="s">
-        <v>1332</v>
+      <c r="H195" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I195" s="5" t="s">
-        <v>1333</v>
+        <v>1339</v>
       </c>
       <c r="J195" s="5" t="s">
-        <v>1334</v>
-[...2 lines deleted...]
-        <v>1335</v>
+        <v>1340</v>
+      </c>
+      <c r="K195" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L195" s="6" t="s">
-        <v>1336</v>
+        <v>1341</v>
       </c>
       <c r="M195" s="5" t="s">
-        <v>1337</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>1338</v>
+        <v>1343</v>
       </c>
       <c r="B196" s="5" t="s">
-        <v>14</v>
+        <v>1335</v>
       </c>
       <c r="C196" s="5" t="s">
-        <v>975</v>
+        <v>1336</v>
       </c>
       <c r="D196" s="5" t="s">
-        <v>974</v>
-[...9 lines deleted...]
-        </is>
+        <v>1337</v>
+      </c>
+      <c r="E196" s="5" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F196" s="5" t="s">
+        <v>1345</v>
       </c>
       <c r="G196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H196" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I196" s="5"/>
+      <c r="H196" s="5" t="s">
+        <v>1346</v>
+      </c>
+      <c r="I196" s="5" t="s">
+        <v>1347</v>
+      </c>
       <c r="J196" s="5" t="s">
-        <v>1048</v>
+        <v>1348</v>
       </c>
       <c r="K196" s="5" t="s">
-        <v>1339</v>
+        <v>1349</v>
       </c>
       <c r="L196" s="6" t="s">
-        <v>1340</v>
+        <v>1350</v>
       </c>
       <c r="M196" s="5" t="s">
-        <v>1341</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>1342</v>
+        <v>1352</v>
       </c>
       <c r="B197" s="5" t="s">
-        <v>14</v>
+        <v>1335</v>
       </c>
       <c r="C197" s="5" t="s">
-        <v>240</v>
+        <v>1336</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>1087</v>
+        <v>1337</v>
       </c>
       <c r="E197" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>446</v>
+      </c>
+      <c r="F197" s="5" t="s">
+        <v>1353</v>
       </c>
       <c r="G197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H197" s="5" t="s">
-        <v>1343</v>
+      <c r="H197" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I197" s="5" t="s">
-        <v>1344</v>
+        <v>1354</v>
       </c>
       <c r="J197" s="5" t="s">
-        <v>1345</v>
+        <v>1355</v>
       </c>
       <c r="K197" s="5" t="s">
-        <v>1346</v>
+        <v>1356</v>
       </c>
       <c r="L197" s="6" t="s">
-        <v>1347</v>
+        <v>1357</v>
       </c>
       <c r="M197" s="5" t="s">
-        <v>1348</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
-        <v>1349</v>
+        <v>1359</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C198" s="5" t="s">
-        <v>633</v>
+        <v>1019</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>975</v>
-[...2 lines deleted...]
-        <v>1350</v>
+        <v>1018</v>
+      </c>
+      <c r="E198" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H198" s="5" t="s">
-        <v>1351</v>
-[...3 lines deleted...]
-      </c>
+        <v>1336</v>
+      </c>
+      <c r="I198" s="5"/>
       <c r="J198" s="5" t="s">
-        <v>978</v>
+        <v>1092</v>
       </c>
       <c r="K198" s="5" t="s">
-        <v>1353</v>
+        <v>1360</v>
       </c>
       <c r="L198" s="6" t="s">
-        <v>1354</v>
+        <v>1361</v>
       </c>
       <c r="M198" s="5" t="s">
-        <v>1355</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
-        <v>1356</v>
+        <v>1363</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C199" s="5" t="s">
-        <v>633</v>
+        <v>186</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>975</v>
-[...2 lines deleted...]
-        <v>1357</v>
+        <v>240</v>
+      </c>
+      <c r="E199" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H199" s="5" t="s">
-        <v>1358</v>
+        <v>1364</v>
       </c>
       <c r="I199" s="5" t="s">
-        <v>1359</v>
+        <v>1365</v>
       </c>
       <c r="J199" s="5" t="s">
-        <v>978</v>
+        <v>1366</v>
       </c>
       <c r="K199" s="5" t="s">
-        <v>1360</v>
+        <v>1367</v>
       </c>
       <c r="L199" s="6" t="s">
-        <v>1361</v>
+        <v>1368</v>
       </c>
       <c r="M199" s="5" t="s">
-        <v>1362</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
-        <v>1363</v>
+        <v>1370</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C200" s="5" t="s">
-        <v>974</v>
+        <v>1090</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>975</v>
-[...2 lines deleted...]
-        <v>1350</v>
+        <v>1018</v>
+      </c>
+      <c r="E200" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H200" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H200" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I200" s="5"/>
       <c r="J200" s="5" t="s">
-        <v>978</v>
+        <v>1092</v>
       </c>
       <c r="K200" s="5" t="s">
-        <v>1366</v>
+        <v>1371</v>
       </c>
       <c r="L200" s="6" t="s">
-        <v>1367</v>
+        <v>1372</v>
       </c>
       <c r="M200" s="5" t="s">
-        <v>1368</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
-        <v>1369</v>
+        <v>1374</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>240</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>713</v>
+        <v>736</v>
       </c>
       <c r="E201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F201" s="5" t="s">
-        <v>1096</v>
+        <v>1375</v>
       </c>
       <c r="G201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H201" s="5" t="s">
-        <v>1370</v>
+        <v>1376</v>
       </c>
       <c r="I201" s="5" t="s">
-        <v>1371</v>
+        <v>1377</v>
       </c>
       <c r="J201" s="5" t="s">
-        <v>1372</v>
+        <v>1378</v>
       </c>
       <c r="K201" s="5" t="s">
-        <v>1373</v>
+        <v>1379</v>
       </c>
       <c r="L201" s="6" t="s">
-        <v>1374</v>
+        <v>1380</v>
       </c>
       <c r="M201" s="5" t="s">
-        <v>1375</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
-        <v>1376</v>
+        <v>1382</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C202" s="5" t="s">
-        <v>1377</v>
+        <v>1019</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>1378</v>
+        <v>1018</v>
       </c>
       <c r="E202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H202" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H202" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I202" s="5"/>
       <c r="J202" s="5" t="s">
-        <v>1381</v>
+        <v>1092</v>
       </c>
       <c r="K202" s="5" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="L202" s="6" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="M202" s="5" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C203" s="5" t="s">
-        <v>713</v>
+        <v>240</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>240</v>
-[...4 lines deleted...]
-        </is>
+        <v>1131</v>
+      </c>
+      <c r="E203" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H203" s="5" t="s">
-        <v>1386</v>
-[...1 lines deleted...]
-      <c r="I203" s="5"/>
+        <v>1387</v>
+      </c>
+      <c r="I203" s="5" t="s">
+        <v>1388</v>
+      </c>
       <c r="J203" s="5" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
       <c r="K203" s="5" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
       <c r="L203" s="6" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="M203" s="5" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>1391</v>
+        <v>1393</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C204" s="5" t="s">
-        <v>16</v>
+        <v>641</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>186</v>
+        <v>1019</v>
       </c>
       <c r="E204" s="5" t="s">
-        <v>1392</v>
+        <v>1394</v>
       </c>
       <c r="F204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G204" s="5" t="s">
-        <v>1393</v>
+      <c r="G204" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H204" s="5" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="I204" s="5" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="J204" s="5" t="s">
-        <v>21</v>
+        <v>1022</v>
       </c>
       <c r="K204" s="5" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="L204" s="6" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="M204" s="5" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C205" s="5" t="s">
-        <v>240</v>
+        <v>641</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>713</v>
-[...7 lines deleted...]
-        <v>1096</v>
+        <v>1019</v>
+      </c>
+      <c r="E205" s="5" t="s">
+        <v>1401</v>
+      </c>
+      <c r="F205" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H205" s="5" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="I205" s="5" t="s">
-        <v>1401</v>
+        <v>1403</v>
       </c>
       <c r="J205" s="5" t="s">
-        <v>1402</v>
+        <v>1022</v>
       </c>
       <c r="K205" s="5" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="L205" s="6" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="M205" s="5" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C206" s="5" t="s">
-        <v>544</v>
+        <v>1018</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>1087</v>
-[...4 lines deleted...]
-        </is>
+        <v>1019</v>
+      </c>
+      <c r="E206" s="5" t="s">
+        <v>1394</v>
       </c>
       <c r="F206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H206" s="5" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="I206" s="5" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="J206" s="5" t="s">
-        <v>1409</v>
+        <v>1022</v>
       </c>
       <c r="K206" s="5" t="s">
         <v>1410</v>
       </c>
       <c r="L206" s="6" t="s">
         <v>1411</v>
       </c>
       <c r="M206" s="5" t="s">
         <v>1412</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
         <v>1413</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C207" s="5" t="s">
         <v>240</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>713</v>
-[...1 lines deleted...]
-      <c r="E207" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="E207" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F207" s="5" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G207" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H207" s="5" t="s">
         <v>1414</v>
       </c>
-      <c r="F207" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H207" s="5" t="s">
+      <c r="I207" s="5" t="s">
         <v>1415</v>
       </c>
-      <c r="I207" s="5" t="s">
+      <c r="J207" s="5" t="s">
         <v>1416</v>
       </c>
-      <c r="J207" s="5" t="s">
+      <c r="K207" s="5" t="s">
         <v>1417</v>
       </c>
-      <c r="K207" s="5" t="s">
+      <c r="L207" s="6" t="s">
         <v>1418</v>
       </c>
-      <c r="L207" s="6" t="s">
+      <c r="M207" s="5" t="s">
         <v>1419</v>
-      </c>
-[...1 lines deleted...]
-        <v>1420</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B208" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C208" s="5" t="s">
         <v>1421</v>
       </c>
-      <c r="B208" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D208" s="5" t="s">
-        <v>975</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1422</v>
+      </c>
+      <c r="E208" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H208" s="5" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="I208" s="5" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="J208" s="5" t="s">
-        <v>978</v>
+        <v>1425</v>
       </c>
       <c r="K208" s="5" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
       <c r="L208" s="6" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="M208" s="5" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C209" s="5" t="s">
-        <v>633</v>
+        <v>736</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>1046</v>
-[...2 lines deleted...]
-        <v>511</v>
+        <v>240</v>
+      </c>
+      <c r="E209" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H209" s="5" t="s">
-        <v>1428</v>
-[...3 lines deleted...]
-      </c>
+        <v>1430</v>
+      </c>
+      <c r="I209" s="5"/>
       <c r="J209" s="5" t="s">
-        <v>978</v>
+        <v>1431</v>
       </c>
       <c r="K209" s="5" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
       <c r="L209" s="6" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
       <c r="M209" s="5" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C210" s="5" t="s">
-        <v>991</v>
+        <v>16</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>1434</v>
-[...4 lines deleted...]
-        </is>
+        <v>186</v>
+      </c>
+      <c r="E210" s="5" t="s">
+        <v>1436</v>
       </c>
       <c r="F210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G210" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G210" s="5" t="s">
+        <v>1437</v>
       </c>
       <c r="H210" s="5" t="s">
-        <v>1435</v>
-[...1 lines deleted...]
-      <c r="I210" s="5"/>
+        <v>1438</v>
+      </c>
+      <c r="I210" s="5" t="s">
+        <v>1439</v>
+      </c>
       <c r="J210" s="5" t="s">
-        <v>1436</v>
+        <v>21</v>
       </c>
       <c r="K210" s="5" t="s">
-        <v>1437</v>
+        <v>1440</v>
       </c>
       <c r="L210" s="6" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="M210" s="5" t="s">
-        <v>1439</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>1440</v>
+        <v>1443</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C211" s="5" t="s">
-        <v>990</v>
+        <v>240</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>991</v>
+        <v>736</v>
       </c>
       <c r="E211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F211" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F211" s="5" t="s">
+        <v>1140</v>
       </c>
       <c r="G211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H211" s="5" t="s">
-        <v>1441</v>
-[...1 lines deleted...]
-      <c r="I211" s="5"/>
+        <v>1444</v>
+      </c>
+      <c r="I211" s="5" t="s">
+        <v>1445</v>
+      </c>
       <c r="J211" s="5" t="s">
-        <v>1436</v>
+        <v>1446</v>
       </c>
       <c r="K211" s="5" t="s">
-        <v>1442</v>
+        <v>1447</v>
       </c>
       <c r="L211" s="6" t="s">
-        <v>1443</v>
+        <v>1448</v>
       </c>
       <c r="M211" s="5" t="s">
-        <v>1444</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>1445</v>
+        <v>1450</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C212" s="5" t="s">
-        <v>240</v>
+        <v>328</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>1087</v>
+        <v>1131</v>
       </c>
       <c r="E212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H212" s="5" t="s">
-        <v>1446</v>
+        <v>1451</v>
       </c>
       <c r="I212" s="5" t="s">
-        <v>1447</v>
+        <v>1452</v>
       </c>
       <c r="J212" s="5" t="s">
-        <v>1448</v>
+        <v>1453</v>
       </c>
       <c r="K212" s="5" t="s">
-        <v>1449</v>
+        <v>1454</v>
       </c>
       <c r="L212" s="6" t="s">
-        <v>1450</v>
+        <v>1455</v>
       </c>
       <c r="M212" s="5" t="s">
-        <v>1451</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>1452</v>
+        <v>1457</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>240</v>
       </c>
       <c r="D213" s="5" t="s">
-        <v>1087</v>
+        <v>736</v>
       </c>
       <c r="E213" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1458</v>
+      </c>
+      <c r="F213" s="5" t="s">
+        <v>1224</v>
       </c>
       <c r="G213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H213" s="5" t="s">
-        <v>1453</v>
+        <v>1459</v>
       </c>
       <c r="I213" s="5" t="s">
-        <v>1454</v>
+        <v>1460</v>
       </c>
       <c r="J213" s="5" t="s">
-        <v>1455</v>
+        <v>1461</v>
       </c>
       <c r="K213" s="5" t="s">
-        <v>1456</v>
+        <v>1462</v>
       </c>
       <c r="L213" s="6" t="s">
-        <v>1457</v>
+        <v>1463</v>
       </c>
       <c r="M213" s="5" t="s">
-        <v>1458</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>1459</v>
+        <v>1465</v>
       </c>
       <c r="B214" s="5" t="s">
-        <v>14</v>
+        <v>1335</v>
       </c>
       <c r="C214" s="5" t="s">
-        <v>240</v>
+        <v>641</v>
       </c>
       <c r="D214" s="5" t="s">
-        <v>1460</v>
+        <v>1019</v>
       </c>
       <c r="E214" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H214" s="5" t="s">
-        <v>1461</v>
+        <v>1466</v>
       </c>
       <c r="I214" s="5" t="s">
-        <v>1462</v>
+        <v>1467</v>
       </c>
       <c r="J214" s="5" t="s">
-        <v>1463</v>
+        <v>1022</v>
       </c>
       <c r="K214" s="5" t="s">
-        <v>1464</v>
+        <v>1468</v>
       </c>
       <c r="L214" s="6" t="s">
-        <v>1465</v>
+        <v>1469</v>
       </c>
       <c r="M214" s="5" t="s">
-        <v>1466</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C215" s="5" t="s">
-        <v>240</v>
+        <v>641</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>1087</v>
+        <v>1090</v>
       </c>
       <c r="E215" s="5" t="s">
-        <v>1468</v>
-[...2 lines deleted...]
-        <v>1469</v>
+        <v>520</v>
+      </c>
+      <c r="F215" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H215" s="5" t="s">
-        <v>1470</v>
+        <v>1472</v>
       </c>
       <c r="I215" s="5" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="J215" s="5" t="s">
-        <v>1472</v>
+        <v>1022</v>
       </c>
       <c r="K215" s="5" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="L215" s="6" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="M215" s="5" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="B216" s="5" t="s">
-        <v>398</v>
+        <v>14</v>
       </c>
       <c r="C216" s="5" t="s">
-        <v>1477</v>
+        <v>1035</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>1035</v>
+        <v>1478</v>
       </c>
       <c r="E216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H216" s="5" t="s">
-        <v>1478</v>
-[...1 lines deleted...]
-      <c r="I216" s="5" t="s">
         <v>1479</v>
       </c>
+      <c r="I216" s="5"/>
       <c r="J216" s="5" t="s">
-        <v>1062</v>
+        <v>1480</v>
       </c>
       <c r="K216" s="5" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="L216" s="6" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="M216" s="5" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C217" s="5" t="s">
-        <v>1484</v>
+        <v>1034</v>
       </c>
       <c r="D217" s="5" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E217" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F217" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G217" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H217" s="5" t="s">
         <v>1485</v>
       </c>
-      <c r="E217" s="5" t="s">
+      <c r="I217" s="5"/>
+      <c r="J217" s="5" t="s">
+        <v>1480</v>
+      </c>
+      <c r="K217" s="5" t="s">
         <v>1486</v>
       </c>
-      <c r="F217" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H217" s="5" t="s">
+      <c r="L217" s="6" t="s">
         <v>1487</v>
       </c>
-      <c r="I217" s="5" t="s">
+      <c r="M217" s="5" t="s">
         <v>1488</v>
-      </c>
-[...10 lines deleted...]
-        <v>1492</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B218" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C218" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="D218" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E218" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F218" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G218" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H218" s="5" t="s">
+        <v>1490</v>
+      </c>
+      <c r="I218" s="5" t="s">
+        <v>1491</v>
+      </c>
+      <c r="J218" s="5" t="s">
+        <v>1492</v>
+      </c>
+      <c r="K218" s="5" t="s">
         <v>1493</v>
       </c>
-      <c r="B218" s="5" t="s">
-[...23 lines deleted...]
-      <c r="H218" s="5" t="s">
+      <c r="L218" s="6" t="s">
         <v>1494</v>
       </c>
-      <c r="I218" s="5"/>
-[...3 lines deleted...]
-      <c r="K218" s="5" t="s">
+      <c r="M218" s="5" t="s">
         <v>1495</v>
-      </c>
-[...4 lines deleted...]
-        <v>1497</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B219" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C219" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="D219" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E219" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F219" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G219" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H219" s="5" t="s">
+        <v>1497</v>
+      </c>
+      <c r="I219" s="5" t="s">
         <v>1498</v>
       </c>
-      <c r="B219" s="5" t="s">
+      <c r="J219" s="5" t="s">
         <v>1499</v>
       </c>
-      <c r="C219" s="5" t="s">
+      <c r="K219" s="5" t="s">
         <v>1500</v>
       </c>
-      <c r="D219" s="5" t="s">
-[...5 lines deleted...]
-      <c r="F219" s="5" t="s">
+      <c r="L219" s="6" t="s">
         <v>1501</v>
       </c>
-      <c r="G219" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H219" s="5" t="s">
+      <c r="M219" s="5" t="s">
         <v>1502</v>
-      </c>
-[...11 lines deleted...]
-        <v>1506</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B220" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C220" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="D220" s="5" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E220" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F220" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G220" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H220" s="5" t="s">
+        <v>1505</v>
+      </c>
+      <c r="I220" s="5" t="s">
+        <v>1506</v>
+      </c>
+      <c r="J220" s="5" t="s">
         <v>1507</v>
       </c>
-      <c r="B220" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E220" s="5" t="s">
+      <c r="K220" s="5" t="s">
         <v>1508</v>
       </c>
-      <c r="F220" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H220" s="5" t="s">
+      <c r="L220" s="6" t="s">
         <v>1509</v>
       </c>
-      <c r="I220" s="5"/>
-[...3 lines deleted...]
-      <c r="K220" s="5" t="s">
+      <c r="M220" s="5" t="s">
         <v>1510</v>
-      </c>
-[...4 lines deleted...]
-        <v>1512</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B221" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C221" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="D221" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E221" s="5" t="s">
+        <v>1512</v>
+      </c>
+      <c r="F221" s="5" t="s">
         <v>1513</v>
       </c>
-      <c r="B221" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C221" s="5" t="s">
+      <c r="G221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H221" s="5" t="s">
         <v>1514</v>
       </c>
-      <c r="D221" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H221" s="5" t="s">
+      <c r="I221" s="5" t="s">
         <v>1515</v>
       </c>
-      <c r="I221" s="5" t="s">
+      <c r="J221" s="5" t="s">
         <v>1516</v>
       </c>
-      <c r="J221" s="5" t="s">
+      <c r="K221" s="5" t="s">
         <v>1517</v>
       </c>
-      <c r="K221" s="5" t="s">
+      <c r="L221" s="6" t="s">
         <v>1518</v>
       </c>
-      <c r="L221" s="6" t="s">
+      <c r="M221" s="5" t="s">
         <v>1519</v>
-      </c>
-[...1 lines deleted...]
-        <v>1520</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B222" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="C222" s="5" t="s">
         <v>1521</v>
       </c>
-      <c r="B222" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D222" s="5" t="s">
-        <v>975</v>
-[...1 lines deleted...]
-      <c r="E222" s="5" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E222" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F222" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G222" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H222" s="5" t="s">
         <v>1522</v>
-      </c>
-[...13 lines deleted...]
-        </is>
       </c>
       <c r="I222" s="5" t="s">
         <v>1523</v>
       </c>
       <c r="J222" s="5" t="s">
-        <v>978</v>
+        <v>1106</v>
       </c>
       <c r="K222" s="5" t="s">
         <v>1524</v>
       </c>
       <c r="L222" s="6" t="s">
         <v>1525</v>
       </c>
       <c r="M222" s="5" t="s">
         <v>1526</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
         <v>1527</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C223" s="5" t="s">
-        <v>633</v>
+        <v>1528</v>
       </c>
       <c r="D223" s="5" t="s">
-        <v>975</v>
+        <v>1529</v>
       </c>
       <c r="E223" s="5" t="s">
-        <v>1522</v>
+        <v>1530</v>
       </c>
       <c r="F223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H223" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H223" s="5" t="s">
+        <v>1531</v>
       </c>
       <c r="I223" s="5" t="s">
-        <v>1528</v>
+        <v>1532</v>
       </c>
       <c r="J223" s="5" t="s">
-        <v>978</v>
+        <v>1533</v>
       </c>
       <c r="K223" s="5" t="s">
-        <v>1529</v>
+        <v>1534</v>
       </c>
       <c r="L223" s="6" t="s">
-        <v>1530</v>
+        <v>1535</v>
       </c>
       <c r="M223" s="5" t="s">
-        <v>1531</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
-        <v>1532</v>
+        <v>1537</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C224" s="5" t="s">
-        <v>240</v>
+        <v>1521</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>1087</v>
-[...5 lines deleted...]
-        <v>1533</v>
+        <v>1079</v>
+      </c>
+      <c r="E224" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F224" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H224" s="5" t="s">
-        <v>1534</v>
-[...3 lines deleted...]
-      </c>
+        <v>1538</v>
+      </c>
+      <c r="I224" s="5"/>
       <c r="J224" s="5" t="s">
-        <v>1536</v>
+        <v>1106</v>
       </c>
       <c r="K224" s="5" t="s">
-        <v>1537</v>
+        <v>1539</v>
       </c>
       <c r="L224" s="6" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
       <c r="M224" s="5" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="B225" s="5" t="s">
-        <v>1291</v>
+        <v>1543</v>
       </c>
       <c r="C225" s="5" t="s">
-        <v>1541</v>
-[...14 lines deleted...]
-        </is>
+        <v>1544</v>
+      </c>
+      <c r="D225" s="5" t="s">
+        <v>641</v>
+      </c>
+      <c r="E225" s="5" t="s">
+        <v>1223</v>
+      </c>
+      <c r="F225" s="5" t="s">
+        <v>1545</v>
       </c>
       <c r="G225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H225" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H225" s="5" t="s">
+        <v>1546</v>
       </c>
       <c r="I225" s="5"/>
       <c r="J225" s="5" t="s">
-        <v>1542</v>
+        <v>1547</v>
       </c>
       <c r="K225" s="5" t="s">
-        <v>1543</v>
+        <v>1548</v>
       </c>
       <c r="L225" s="6" t="s">
-        <v>1544</v>
+        <v>1549</v>
       </c>
       <c r="M225" s="5" t="s">
-        <v>1545</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="226">
-      <c r="A226" s="5" t="n">
-        <v>1917</v>
+      <c r="A226" s="5" t="s">
+        <v>1551</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C226" s="5" t="s">
-        <v>240</v>
+        <v>641</v>
       </c>
       <c r="D226" s="5" t="s">
-        <v>1087</v>
-[...4 lines deleted...]
-        </is>
+        <v>1019</v>
+      </c>
+      <c r="E226" s="5" t="s">
+        <v>1552</v>
       </c>
       <c r="F226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H226" s="5" t="s">
-        <v>1546</v>
-[...3 lines deleted...]
-      </c>
+        <v>1553</v>
+      </c>
+      <c r="I226" s="5"/>
       <c r="J226" s="5" t="s">
-        <v>1548</v>
+        <v>1022</v>
       </c>
       <c r="K226" s="5" t="s">
-        <v>1549</v>
+        <v>1554</v>
       </c>
       <c r="L226" s="6" t="s">
-        <v>1550</v>
+        <v>1555</v>
       </c>
       <c r="M226" s="5" t="s">
-        <v>1551</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>1552</v>
+        <v>1557</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C227" s="5" t="s">
-        <v>240</v>
+        <v>1558</v>
       </c>
       <c r="D227" s="5" t="s">
-        <v>1087</v>
+        <v>1131</v>
       </c>
       <c r="E227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F227" s="5" t="s">
-        <v>1469</v>
+      <c r="F227" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H227" s="5" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="I227" s="5" t="s">
-        <v>1554</v>
+        <v>1560</v>
       </c>
       <c r="J227" s="5" t="s">
-        <v>1555</v>
+        <v>1561</v>
       </c>
       <c r="K227" s="5" t="s">
-        <v>1556</v>
+        <v>1562</v>
       </c>
       <c r="L227" s="6" t="s">
-        <v>1557</v>
+        <v>1563</v>
       </c>
       <c r="M227" s="5" t="s">
-        <v>1558</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>1559</v>
+        <v>1565</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C228" s="5" t="s">
-        <v>240</v>
+        <v>641</v>
       </c>
       <c r="D228" s="5" t="s">
-        <v>1087</v>
+        <v>1019</v>
       </c>
       <c r="E228" s="5" t="s">
-        <v>1560</v>
-[...2 lines deleted...]
-        <v>1469</v>
+        <v>1566</v>
+      </c>
+      <c r="F228" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H228" s="5" t="s">
-        <v>1561</v>
+      <c r="H228" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I228" s="5" t="s">
-        <v>1562</v>
+        <v>1567</v>
       </c>
       <c r="J228" s="5" t="s">
-        <v>1563</v>
+        <v>1022</v>
       </c>
       <c r="K228" s="5" t="s">
-        <v>1564</v>
+        <v>1568</v>
       </c>
       <c r="L228" s="6" t="s">
-        <v>1565</v>
+        <v>1569</v>
       </c>
       <c r="M228" s="5" t="s">
-        <v>1566</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>1567</v>
+        <v>1571</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C229" s="5" t="s">
-        <v>240</v>
+        <v>641</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>1087</v>
-[...4 lines deleted...]
-        </is>
+        <v>1019</v>
+      </c>
+      <c r="E229" s="5" t="s">
+        <v>1566</v>
       </c>
       <c r="F229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H229" s="5" t="s">
-        <v>1568</v>
+      <c r="H229" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I229" s="5" t="s">
-        <v>1569</v>
+        <v>1572</v>
       </c>
       <c r="J229" s="5" t="s">
-        <v>1570</v>
+        <v>1022</v>
       </c>
       <c r="K229" s="5" t="s">
-        <v>1571</v>
+        <v>1573</v>
       </c>
       <c r="L229" s="6" t="s">
-        <v>1572</v>
+        <v>1574</v>
       </c>
       <c r="M229" s="5" t="s">
-        <v>1573</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
-        <v>1574</v>
+        <v>1576</v>
       </c>
       <c r="B230" s="5" t="s">
-        <v>398</v>
+        <v>14</v>
       </c>
       <c r="C230" s="5" t="s">
-        <v>975</v>
+        <v>240</v>
       </c>
       <c r="D230" s="5" t="s">
-        <v>16</v>
+        <v>1131</v>
       </c>
       <c r="E230" s="5" t="s">
-        <v>1020</v>
+        <v>17</v>
       </c>
       <c r="F230" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>1575</v>
+        <v>1577</v>
+      </c>
+      <c r="G230" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H230" s="5" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
       <c r="I230" s="5" t="s">
-        <v>1577</v>
+        <v>1579</v>
       </c>
       <c r="J230" s="5" t="s">
-        <v>386</v>
+        <v>1580</v>
       </c>
       <c r="K230" s="5" t="s">
-        <v>1578</v>
+        <v>1581</v>
       </c>
       <c r="L230" s="6" t="s">
-        <v>1579</v>
+        <v>1582</v>
       </c>
       <c r="M230" s="5" t="s">
-        <v>1580</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>1581</v>
+        <v>1584</v>
       </c>
       <c r="B231" s="5" t="s">
-        <v>14</v>
+        <v>1335</v>
       </c>
       <c r="C231" s="5" t="s">
-        <v>1582</v>
-[...2 lines deleted...]
-        <v>1035</v>
+        <v>1585</v>
+      </c>
+      <c r="D231" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H231" s="5" t="s">
-        <v>1541</v>
+      <c r="H231" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I231" s="5"/>
       <c r="J231" s="5" t="s">
-        <v>1062</v>
+        <v>1586</v>
       </c>
       <c r="K231" s="5" t="s">
-        <v>1583</v>
+        <v>1587</v>
       </c>
       <c r="L231" s="6" t="s">
-        <v>1584</v>
+        <v>1588</v>
       </c>
       <c r="M231" s="5" t="s">
-        <v>1585</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="232">
-      <c r="A232" s="5" t="s">
-        <v>1586</v>
+      <c r="A232" s="5" t="n">
+        <v>1917</v>
       </c>
       <c r="B232" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C232" s="5" t="s">
         <v>240</v>
       </c>
       <c r="D232" s="5" t="s">
-        <v>1087</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1131</v>
+      </c>
+      <c r="E232" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H232" s="5" t="s">
-        <v>1587</v>
+        <v>1590</v>
       </c>
       <c r="I232" s="5" t="s">
-        <v>1588</v>
+        <v>1591</v>
       </c>
       <c r="J232" s="5" t="s">
-        <v>1589</v>
+        <v>1592</v>
       </c>
       <c r="K232" s="5" t="s">
-        <v>1590</v>
+        <v>1593</v>
       </c>
       <c r="L232" s="6" t="s">
-        <v>1591</v>
+        <v>1594</v>
       </c>
       <c r="M232" s="5" t="s">
-        <v>1592</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
-        <v>1593</v>
+        <v>1596</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C233" s="5" t="s">
         <v>240</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>1087</v>
+        <v>1131</v>
       </c>
       <c r="E233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F233" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F233" s="5" t="s">
+        <v>1513</v>
       </c>
       <c r="G233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H233" s="5" t="s">
-        <v>1594</v>
+        <v>1597</v>
       </c>
       <c r="I233" s="5" t="s">
-        <v>1595</v>
+        <v>1598</v>
       </c>
       <c r="J233" s="5" t="s">
-        <v>1596</v>
+        <v>1599</v>
       </c>
       <c r="K233" s="5" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
       <c r="L233" s="6" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="M233" s="5" t="s">
-        <v>1599</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
-        <v>1600</v>
+        <v>1603</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C234" s="5" t="s">
         <v>240</v>
       </c>
       <c r="D234" s="5" t="s">
-        <v>1087</v>
+        <v>1131</v>
       </c>
       <c r="E234" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1604</v>
+      </c>
+      <c r="F234" s="5" t="s">
+        <v>1513</v>
       </c>
       <c r="G234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H234" s="5" t="s">
-        <v>1601</v>
-[...1 lines deleted...]
-      <c r="I234" s="5"/>
+        <v>1605</v>
+      </c>
+      <c r="I234" s="5" t="s">
+        <v>1606</v>
+      </c>
       <c r="J234" s="5" t="s">
-        <v>1602</v>
+        <v>1607</v>
       </c>
       <c r="K234" s="5" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="L234" s="6" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="M234" s="5" t="s">
-        <v>1605</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
-        <v>1606</v>
+        <v>1611</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C235" s="5" t="s">
-        <v>1087</v>
+        <v>240</v>
       </c>
       <c r="D235" s="5" t="s">
-        <v>240</v>
+        <v>1131</v>
       </c>
       <c r="E235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H235" s="5" t="s">
-        <v>1607</v>
-[...1 lines deleted...]
-      <c r="I235" s="5"/>
+        <v>1612</v>
+      </c>
+      <c r="I235" s="5" t="s">
+        <v>1613</v>
+      </c>
       <c r="J235" s="5" t="s">
-        <v>1608</v>
+        <v>1614</v>
       </c>
       <c r="K235" s="5" t="s">
-        <v>1609</v>
+        <v>1615</v>
       </c>
       <c r="L235" s="6" t="s">
-        <v>1610</v>
+        <v>1616</v>
       </c>
       <c r="M235" s="5" t="s">
-        <v>1611</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
-        <v>1612</v>
+        <v>1618</v>
       </c>
       <c r="B236" s="5" t="s">
-        <v>14</v>
+        <v>407</v>
       </c>
       <c r="C236" s="5" t="s">
-        <v>240</v>
+        <v>1019</v>
       </c>
       <c r="D236" s="5" t="s">
-        <v>1087</v>
+        <v>16</v>
       </c>
       <c r="E236" s="5" t="s">
+        <v>1064</v>
+      </c>
+      <c r="F236" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F236" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="G236" s="5" t="s">
+        <v>1619</v>
       </c>
       <c r="H236" s="5" t="s">
-        <v>1613</v>
+        <v>1620</v>
       </c>
       <c r="I236" s="5" t="s">
-        <v>1614</v>
+        <v>1621</v>
       </c>
       <c r="J236" s="5" t="s">
-        <v>1615</v>
+        <v>395</v>
       </c>
       <c r="K236" s="5" t="s">
-        <v>1616</v>
+        <v>1622</v>
       </c>
       <c r="L236" s="6" t="s">
-        <v>1617</v>
+        <v>1623</v>
       </c>
       <c r="M236" s="5" t="s">
-        <v>1618</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
-        <v>1619</v>
+        <v>1625</v>
       </c>
       <c r="B237" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C237" s="5" t="s">
-        <v>240</v>
+        <v>1626</v>
       </c>
       <c r="D237" s="5" t="s">
-        <v>1087</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1079</v>
+      </c>
+      <c r="E237" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H237" s="5" t="s">
-        <v>1620</v>
-[...3 lines deleted...]
-      </c>
+        <v>1585</v>
+      </c>
+      <c r="I237" s="5"/>
       <c r="J237" s="5" t="s">
-        <v>1622</v>
+        <v>1106</v>
       </c>
       <c r="K237" s="5" t="s">
-        <v>1623</v>
+        <v>1627</v>
       </c>
       <c r="L237" s="6" t="s">
-        <v>1624</v>
+        <v>1628</v>
       </c>
       <c r="M237" s="5" t="s">
-        <v>1625</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
-        <v>1626</v>
+        <v>1630</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C238" s="5" t="s">
-        <v>633</v>
+        <v>240</v>
       </c>
       <c r="D238" s="5" t="s">
-        <v>975</v>
+        <v>1131</v>
       </c>
       <c r="E238" s="5" t="s">
-        <v>1522</v>
+        <v>17</v>
       </c>
       <c r="F238" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G238" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H238" s="5" t="s">
-        <v>1627</v>
+        <v>1631</v>
       </c>
       <c r="I238" s="5" t="s">
-        <v>1628</v>
+        <v>1632</v>
       </c>
       <c r="J238" s="5" t="s">
-        <v>978</v>
+        <v>1633</v>
       </c>
       <c r="K238" s="5" t="s">
-        <v>1629</v>
+        <v>1634</v>
       </c>
       <c r="L238" s="6" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="M238" s="5" t="s">
-        <v>1631</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
-        <v>1632</v>
+        <v>1637</v>
       </c>
       <c r="B239" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C239" s="5" t="s">
-        <v>633</v>
+        <v>240</v>
       </c>
       <c r="D239" s="5" t="s">
-        <v>975</v>
-[...2 lines deleted...]
-        <v>1522</v>
+        <v>1131</v>
+      </c>
+      <c r="E239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F239" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G239" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H239" s="5" t="s">
-        <v>1633</v>
+        <v>1638</v>
       </c>
       <c r="I239" s="5" t="s">
-        <v>1634</v>
+        <v>1639</v>
       </c>
       <c r="J239" s="5" t="s">
-        <v>978</v>
+        <v>1640</v>
       </c>
       <c r="K239" s="5" t="s">
-        <v>1635</v>
+        <v>1641</v>
       </c>
       <c r="L239" s="6" t="s">
-        <v>1636</v>
+        <v>1642</v>
       </c>
       <c r="M239" s="5" t="s">
-        <v>1637</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
-        <v>1638</v>
+        <v>1644</v>
       </c>
       <c r="B240" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C240" s="5" t="s">
-        <v>633</v>
+        <v>240</v>
       </c>
       <c r="D240" s="5" t="s">
-        <v>975</v>
+        <v>1131</v>
       </c>
       <c r="E240" s="5" t="s">
-        <v>1522</v>
+        <v>17</v>
       </c>
       <c r="F240" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G240" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H240" s="5" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="H240" s="5" t="s">
+        <v>1645</v>
+      </c>
+      <c r="I240" s="5"/>
       <c r="J240" s="5" t="s">
-        <v>978</v>
+        <v>1646</v>
       </c>
       <c r="K240" s="5" t="s">
-        <v>1640</v>
+        <v>1647</v>
       </c>
       <c r="L240" s="6" t="s">
-        <v>1641</v>
+        <v>1648</v>
       </c>
       <c r="M240" s="5" t="s">
-        <v>1642</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
-        <v>1638</v>
+        <v>1650</v>
       </c>
       <c r="B241" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C241" s="5" t="s">
-        <v>1643</v>
+        <v>1131</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>1087</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>240</v>
+      </c>
+      <c r="E241" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F241" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G241" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H241" s="5" t="s">
-        <v>1644</v>
-[...3 lines deleted...]
-      </c>
+        <v>1651</v>
+      </c>
+      <c r="I241" s="5"/>
       <c r="J241" s="5" t="s">
-        <v>1646</v>
+        <v>1652</v>
       </c>
       <c r="K241" s="5" t="s">
-        <v>1647</v>
+        <v>1653</v>
       </c>
       <c r="L241" s="6" t="s">
-        <v>1648</v>
+        <v>1654</v>
       </c>
       <c r="M241" s="5" t="s">
-        <v>1649</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
-        <v>1650</v>
+        <v>1656</v>
       </c>
       <c r="B242" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C242" s="5" t="s">
-        <v>1651</v>
+        <v>240</v>
       </c>
       <c r="D242" s="5" t="s">
-        <v>240</v>
+        <v>1131</v>
       </c>
       <c r="E242" s="5" t="s">
-        <v>1652</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F242" s="5" t="s">
+        <v>1513</v>
       </c>
       <c r="G242" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H242" s="5" t="s">
-        <v>1653</v>
+        <v>1657</v>
       </c>
       <c r="I242" s="5" t="s">
-        <v>1654</v>
+        <v>1658</v>
       </c>
       <c r="J242" s="5" t="s">
-        <v>1655</v>
+        <v>1659</v>
       </c>
       <c r="K242" s="5" t="s">
-        <v>1656</v>
+        <v>1660</v>
       </c>
       <c r="L242" s="6" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="M242" s="5" t="s">
-        <v>1658</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
-        <v>1659</v>
+        <v>1663</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C243" s="5" t="s">
-        <v>186</v>
+        <v>240</v>
       </c>
       <c r="D243" s="5" t="s">
-        <v>1660</v>
-[...4 lines deleted...]
-        </is>
+        <v>1131</v>
+      </c>
+      <c r="E243" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F243" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G243" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H243" s="5" t="s">
-        <v>1661</v>
+        <v>1664</v>
       </c>
       <c r="I243" s="5" t="s">
-        <v>1662</v>
+        <v>1665</v>
       </c>
       <c r="J243" s="5" t="s">
-        <v>386</v>
+        <v>1666</v>
       </c>
       <c r="K243" s="5" t="s">
-        <v>1663</v>
+        <v>1667</v>
       </c>
       <c r="L243" s="6" t="s">
-        <v>1664</v>
+        <v>1668</v>
       </c>
       <c r="M243" s="5" t="s">
-        <v>1665</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
-        <v>1666</v>
+        <v>1670</v>
       </c>
       <c r="B244" s="5" t="s">
-        <v>1291</v>
+        <v>14</v>
       </c>
       <c r="C244" s="5" t="s">
-        <v>1667</v>
+        <v>641</v>
       </c>
       <c r="D244" s="5" t="s">
-        <v>1087</v>
-[...7 lines deleted...]
-        <v>1668</v>
+        <v>1019</v>
+      </c>
+      <c r="E244" s="5" t="s">
+        <v>1566</v>
+      </c>
+      <c r="F244" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H244" s="5" t="s">
-        <v>1669</v>
+        <v>1671</v>
       </c>
       <c r="I244" s="5" t="s">
-        <v>1670</v>
+        <v>1672</v>
       </c>
       <c r="J244" s="5" t="s">
-        <v>1671</v>
+        <v>1022</v>
       </c>
       <c r="K244" s="5" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="L244" s="6" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="M244" s="5" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="B245" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C245" s="5" t="s">
-        <v>633</v>
+        <v>641</v>
       </c>
       <c r="D245" s="5" t="s">
-        <v>975</v>
+        <v>1019</v>
       </c>
       <c r="E245" s="5" t="s">
-        <v>1522</v>
+        <v>1566</v>
       </c>
       <c r="F245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H245" s="5" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="I245" s="5" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="J245" s="5" t="s">
-        <v>978</v>
+        <v>1022</v>
       </c>
       <c r="K245" s="5" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="L245" s="6" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="M245" s="5" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="B246" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C246" s="5" t="s">
-        <v>633</v>
+        <v>641</v>
       </c>
       <c r="D246" s="5" t="s">
-        <v>975</v>
+        <v>1019</v>
       </c>
       <c r="E246" s="5" t="s">
-        <v>1522</v>
+        <v>1566</v>
       </c>
       <c r="F246" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G246" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H246" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I246" s="5"/>
+      <c r="I246" s="5" t="s">
+        <v>1683</v>
+      </c>
       <c r="J246" s="5" t="s">
-        <v>978</v>
+        <v>1022</v>
       </c>
       <c r="K246" s="5" t="s">
-        <v>1682</v>
+        <v>1684</v>
       </c>
       <c r="L246" s="6" t="s">
-        <v>1683</v>
+        <v>1685</v>
       </c>
       <c r="M246" s="5" t="s">
-        <v>1684</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
-        <v>1685</v>
+        <v>1682</v>
       </c>
       <c r="B247" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C247" s="5" t="s">
-        <v>186</v>
+        <v>1687</v>
       </c>
       <c r="D247" s="5" t="s">
-        <v>1686</v>
-[...4 lines deleted...]
-        </is>
+        <v>1131</v>
+      </c>
+      <c r="E247" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G247" s="5" t="s">
-        <v>1687</v>
+      <c r="G247" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H247" s="5" t="s">
         <v>1688</v>
       </c>
       <c r="I247" s="5" t="s">
         <v>1689</v>
       </c>
       <c r="J247" s="5" t="s">
-        <v>386</v>
+        <v>1690</v>
       </c>
       <c r="K247" s="5" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="L247" s="6" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="M247" s="5" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="B248" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C248" s="5" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D248" s="5" t="s">
         <v>240</v>
       </c>
-      <c r="D248" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E248" s="5" t="s">
+        <v>1696</v>
       </c>
       <c r="F248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H248" s="5" t="s">
-        <v>1694</v>
+        <v>1697</v>
       </c>
       <c r="I248" s="5" t="s">
-        <v>1695</v>
+        <v>1698</v>
       </c>
       <c r="J248" s="5" t="s">
-        <v>1696</v>
+        <v>1699</v>
       </c>
       <c r="K248" s="5" t="s">
-        <v>1697</v>
+        <v>1700</v>
       </c>
       <c r="L248" s="6" t="s">
-        <v>1698</v>
+        <v>1701</v>
       </c>
       <c r="M248" s="5" t="s">
-        <v>1699</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
-        <v>1700</v>
+        <v>1703</v>
       </c>
       <c r="B249" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C249" s="5" t="s">
-        <v>1701</v>
+        <v>186</v>
       </c>
       <c r="D249" s="5" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>1560</v>
+        <v>1704</v>
+      </c>
+      <c r="E249" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H249" s="5" t="s">
-        <v>1702</v>
+        <v>1705</v>
       </c>
       <c r="I249" s="5" t="s">
-        <v>1703</v>
+        <v>1706</v>
       </c>
       <c r="J249" s="5" t="s">
-        <v>1704</v>
+        <v>395</v>
       </c>
       <c r="K249" s="5" t="s">
-        <v>1705</v>
+        <v>1707</v>
       </c>
       <c r="L249" s="6" t="s">
-        <v>1706</v>
+        <v>1708</v>
       </c>
       <c r="M249" s="5" t="s">
-        <v>1707</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
-        <v>1708</v>
+        <v>1710</v>
       </c>
       <c r="B250" s="5" t="s">
-        <v>14</v>
+        <v>1335</v>
       </c>
       <c r="C250" s="5" t="s">
-        <v>186</v>
+        <v>1711</v>
       </c>
       <c r="D250" s="5" t="s">
-        <v>16</v>
-[...7 lines deleted...]
-        </is>
+        <v>1131</v>
+      </c>
+      <c r="E250" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F250" s="5" t="s">
+        <v>1712</v>
       </c>
       <c r="G250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H250" s="5" t="s">
-        <v>1709</v>
+        <v>1713</v>
       </c>
       <c r="I250" s="5" t="s">
-        <v>1710</v>
+        <v>1714</v>
       </c>
       <c r="J250" s="5" t="s">
-        <v>21</v>
+        <v>1715</v>
       </c>
       <c r="K250" s="5" t="s">
-        <v>1711</v>
+        <v>1716</v>
       </c>
       <c r="L250" s="6" t="s">
-        <v>1712</v>
+        <v>1717</v>
       </c>
       <c r="M250" s="5" t="s">
-        <v>1713</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
-        <v>1714</v>
+        <v>1719</v>
       </c>
       <c r="B251" s="5" t="s">
-        <v>1291</v>
+        <v>14</v>
       </c>
       <c r="C251" s="5" t="s">
-        <v>240</v>
+        <v>641</v>
       </c>
       <c r="D251" s="5" t="s">
-        <v>1087</v>
+        <v>1019</v>
       </c>
       <c r="E251" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>1715</v>
+        <v>1566</v>
+      </c>
+      <c r="F251" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H251" s="5" t="s">
-        <v>1716</v>
+        <v>1720</v>
       </c>
       <c r="I251" s="5" t="s">
-        <v>1717</v>
+        <v>1721</v>
       </c>
       <c r="J251" s="5" t="s">
-        <v>1718</v>
+        <v>1022</v>
       </c>
       <c r="K251" s="5" t="s">
-        <v>1719</v>
+        <v>1722</v>
       </c>
       <c r="L251" s="6" t="s">
-        <v>1720</v>
+        <v>1723</v>
       </c>
       <c r="M251" s="5" t="s">
-        <v>1721</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
-        <v>1714</v>
+        <v>1725</v>
       </c>
       <c r="B252" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C252" s="5" t="s">
-        <v>186</v>
+        <v>641</v>
       </c>
       <c r="D252" s="5" t="s">
-        <v>1660</v>
-[...4 lines deleted...]
-        </is>
+        <v>1019</v>
+      </c>
+      <c r="E252" s="5" t="s">
+        <v>1566</v>
       </c>
       <c r="F252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H252" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H252" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I252" s="5"/>
       <c r="J252" s="5" t="s">
-        <v>386</v>
+        <v>1022</v>
       </c>
       <c r="K252" s="5" t="s">
-        <v>1724</v>
+        <v>1726</v>
       </c>
       <c r="L252" s="6" t="s">
-        <v>1725</v>
+        <v>1727</v>
       </c>
       <c r="M252" s="5" t="s">
-        <v>1726</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
-        <v>1727</v>
+        <v>1729</v>
       </c>
       <c r="B253" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C253" s="5" t="s">
-        <v>544</v>
+        <v>186</v>
       </c>
       <c r="D253" s="5" t="s">
-        <v>1087</v>
-[...10 lines deleted...]
-        </is>
+        <v>1730</v>
+      </c>
+      <c r="E253" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F253" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G253" s="5" t="s">
+        <v>1731</v>
       </c>
       <c r="H253" s="5" t="s">
-        <v>1729</v>
+        <v>1732</v>
       </c>
       <c r="I253" s="5" t="s">
-        <v>1730</v>
+        <v>1733</v>
       </c>
       <c r="J253" s="5" t="s">
-        <v>1731</v>
+        <v>395</v>
       </c>
       <c r="K253" s="5" t="s">
-        <v>1732</v>
+        <v>1734</v>
       </c>
       <c r="L253" s="6" t="s">
-        <v>1733</v>
+        <v>1735</v>
       </c>
       <c r="M253" s="5" t="s">
-        <v>1734</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
-        <v>1735</v>
+        <v>1737</v>
       </c>
       <c r="B254" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C254" s="5" t="s">
-        <v>16</v>
+        <v>240</v>
       </c>
       <c r="D254" s="5" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>1392</v>
+        <v>1131</v>
+      </c>
+      <c r="E254" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G254" s="5" t="s">
-        <v>1393</v>
+      <c r="G254" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H254" s="5" t="s">
-        <v>1736</v>
+        <v>1738</v>
       </c>
       <c r="I254" s="5" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="J254" s="5" t="s">
-        <v>21</v>
+        <v>1740</v>
       </c>
       <c r="K254" s="5" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="L254" s="6" t="s">
-        <v>1739</v>
+        <v>1742</v>
       </c>
       <c r="M254" s="5" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="B255" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C255" s="5" t="s">
-        <v>186</v>
+        <v>1745</v>
       </c>
       <c r="D255" s="5" t="s">
-        <v>16</v>
-[...7 lines deleted...]
-        <v>1393</v>
+        <v>240</v>
+      </c>
+      <c r="E255" s="5" t="s">
+        <v>1604</v>
+      </c>
+      <c r="F255" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H255" s="5" t="s">
-        <v>1742</v>
+        <v>1746</v>
       </c>
       <c r="I255" s="5" t="s">
-        <v>1743</v>
+        <v>1747</v>
       </c>
       <c r="J255" s="5" t="s">
-        <v>21</v>
+        <v>1748</v>
       </c>
       <c r="K255" s="5" t="s">
-        <v>1744</v>
+        <v>1749</v>
       </c>
       <c r="L255" s="6" t="s">
-        <v>1745</v>
+        <v>1750</v>
       </c>
       <c r="M255" s="5" t="s">
-        <v>1746</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="5" t="s">
-        <v>1747</v>
+        <v>1752</v>
       </c>
       <c r="B256" s="5" t="s">
-        <v>398</v>
+        <v>14</v>
       </c>
       <c r="C256" s="5" t="s">
-        <v>1005</v>
+        <v>186</v>
       </c>
       <c r="D256" s="5" t="s">
-        <v>1006</v>
+        <v>16</v>
       </c>
       <c r="E256" s="5" t="s">
-        <v>602</v>
-[...5 lines deleted...]
-        <v>1748</v>
+        <v>18</v>
+      </c>
+      <c r="F256" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G256" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H256" s="5" t="s">
-        <v>1008</v>
-[...1 lines deleted...]
-      <c r="I256" s="5"/>
+        <v>1753</v>
+      </c>
+      <c r="I256" s="5" t="s">
+        <v>1754</v>
+      </c>
       <c r="J256" s="5" t="s">
-        <v>386</v>
+        <v>21</v>
       </c>
       <c r="K256" s="5" t="s">
-        <v>1749</v>
+        <v>1755</v>
       </c>
       <c r="L256" s="6" t="s">
-        <v>1750</v>
+        <v>1756</v>
       </c>
       <c r="M256" s="5" t="s">
-        <v>1011</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="5" t="s">
-        <v>1751</v>
+        <v>1758</v>
       </c>
       <c r="B257" s="5" t="s">
-        <v>14</v>
+        <v>1335</v>
       </c>
       <c r="C257" s="5" t="s">
-        <v>16</v>
+        <v>240</v>
       </c>
       <c r="D257" s="5" t="s">
-        <v>186</v>
+        <v>1131</v>
       </c>
       <c r="E257" s="5" t="s">
-        <v>1392</v>
-[...7 lines deleted...]
-        <v>1393</v>
+        <v>18</v>
+      </c>
+      <c r="F257" s="5" t="s">
+        <v>1759</v>
+      </c>
+      <c r="G257" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H257" s="5" t="s">
-        <v>1752</v>
-[...1 lines deleted...]
-      <c r="I257" s="5"/>
+        <v>1760</v>
+      </c>
+      <c r="I257" s="5" t="s">
+        <v>1761</v>
+      </c>
       <c r="J257" s="5" t="s">
-        <v>21</v>
+        <v>1762</v>
       </c>
       <c r="K257" s="5" t="s">
-        <v>1753</v>
+        <v>1763</v>
       </c>
       <c r="L257" s="6" t="s">
-        <v>1754</v>
+        <v>1764</v>
       </c>
       <c r="M257" s="5" t="s">
-        <v>1755</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="5" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
       <c r="B258" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C258" s="5" t="s">
-        <v>633</v>
+        <v>186</v>
       </c>
       <c r="D258" s="5" t="s">
-        <v>975</v>
-[...2 lines deleted...]
-        <v>1522</v>
+        <v>1704</v>
+      </c>
+      <c r="E258" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F258" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G258" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H258" s="5" t="s">
-        <v>1757</v>
+        <v>1766</v>
       </c>
       <c r="I258" s="5" t="s">
-        <v>1758</v>
+        <v>1767</v>
       </c>
       <c r="J258" s="5" t="s">
-        <v>978</v>
+        <v>395</v>
       </c>
       <c r="K258" s="5" t="s">
-        <v>1759</v>
+        <v>1768</v>
       </c>
       <c r="L258" s="6" t="s">
-        <v>1760</v>
+        <v>1769</v>
       </c>
       <c r="M258" s="5" t="s">
-        <v>1761</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="5" t="s">
-        <v>1762</v>
+        <v>1771</v>
       </c>
       <c r="B259" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C259" s="5" t="s">
-        <v>186</v>
+        <v>328</v>
       </c>
       <c r="D259" s="5" t="s">
-        <v>1763</v>
-[...4 lines deleted...]
-        </is>
+        <v>1131</v>
+      </c>
+      <c r="E259" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F259" s="5" t="s">
-        <v>1764</v>
+        <v>1772</v>
       </c>
       <c r="G259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H259" s="5" t="s">
-        <v>1765</v>
-[...1 lines deleted...]
-      <c r="I259" s="5"/>
+        <v>1773</v>
+      </c>
+      <c r="I259" s="5" t="s">
+        <v>1774</v>
+      </c>
       <c r="J259" s="5" t="s">
-        <v>1766</v>
+        <v>1775</v>
       </c>
       <c r="K259" s="5" t="s">
-        <v>1767</v>
+        <v>1776</v>
       </c>
       <c r="L259" s="6" t="s">
-        <v>1768</v>
+        <v>1777</v>
       </c>
       <c r="M259" s="5" t="s">
-        <v>1769</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="5" t="s">
-        <v>1770</v>
+        <v>1779</v>
       </c>
       <c r="B260" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C260" s="5" t="s">
-        <v>1771</v>
+        <v>16</v>
       </c>
       <c r="D260" s="5" t="s">
-        <v>240</v>
-[...4 lines deleted...]
-        </is>
+        <v>186</v>
+      </c>
+      <c r="E260" s="5" t="s">
+        <v>1436</v>
       </c>
       <c r="F260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G260" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G260" s="5" t="s">
+        <v>1437</v>
       </c>
       <c r="H260" s="5" t="s">
-        <v>1772</v>
+        <v>1780</v>
       </c>
       <c r="I260" s="5" t="s">
-        <v>1773</v>
+        <v>1781</v>
       </c>
       <c r="J260" s="5" t="s">
-        <v>1774</v>
+        <v>21</v>
       </c>
       <c r="K260" s="5" t="s">
-        <v>1775</v>
+        <v>1782</v>
       </c>
       <c r="L260" s="6" t="s">
-        <v>1776</v>
+        <v>1783</v>
       </c>
       <c r="M260" s="5" t="s">
-        <v>1777</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="5" t="s">
-        <v>1778</v>
+        <v>1785</v>
       </c>
       <c r="B261" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C261" s="5" t="s">
-        <v>1779</v>
+        <v>186</v>
       </c>
       <c r="D261" s="5" t="s">
-        <v>240</v>
-[...7 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E261" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F261" s="5" t="s">
+        <v>1437</v>
       </c>
       <c r="G261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H261" s="5" t="s">
-        <v>1780</v>
+        <v>1786</v>
       </c>
       <c r="I261" s="5" t="s">
-        <v>1781</v>
+        <v>1787</v>
       </c>
       <c r="J261" s="5" t="s">
-        <v>1782</v>
+        <v>21</v>
       </c>
       <c r="K261" s="5" t="s">
-        <v>1783</v>
+        <v>1788</v>
       </c>
       <c r="L261" s="6" t="s">
-        <v>1784</v>
+        <v>1789</v>
       </c>
       <c r="M261" s="5" t="s">
-        <v>1785</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
-        <v>1786</v>
+        <v>1791</v>
       </c>
       <c r="B262" s="5" t="s">
-        <v>14</v>
+        <v>407</v>
       </c>
       <c r="C262" s="5" t="s">
-        <v>186</v>
+        <v>1049</v>
       </c>
       <c r="D262" s="5" t="s">
-        <v>1087</v>
-[...14 lines deleted...]
-        </is>
+        <v>1050</v>
+      </c>
+      <c r="E262" s="5" t="s">
+        <v>610</v>
+      </c>
+      <c r="F262" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G262" s="5" t="s">
+        <v>1792</v>
       </c>
       <c r="H262" s="5" t="s">
-        <v>1787</v>
+        <v>1052</v>
       </c>
       <c r="I262" s="5"/>
       <c r="J262" s="5" t="s">
-        <v>1788</v>
+        <v>395</v>
       </c>
       <c r="K262" s="5" t="s">
-        <v>1789</v>
+        <v>1793</v>
       </c>
       <c r="L262" s="6" t="s">
-        <v>1790</v>
+        <v>1794</v>
       </c>
       <c r="M262" s="5" t="s">
-        <v>1791</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="5" t="s">
-        <v>1792</v>
+        <v>1795</v>
       </c>
       <c r="B263" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C263" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D263" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="D263" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E263" s="5" t="s">
+        <v>1436</v>
       </c>
       <c r="F263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G263" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G263" s="5" t="s">
+        <v>1437</v>
       </c>
       <c r="H263" s="5" t="s">
-        <v>1793</v>
-[...3 lines deleted...]
-      </c>
+        <v>1796</v>
+      </c>
+      <c r="I263" s="5"/>
       <c r="J263" s="5" t="s">
-        <v>1766</v>
+        <v>21</v>
       </c>
       <c r="K263" s="5" t="s">
-        <v>1795</v>
+        <v>1797</v>
       </c>
       <c r="L263" s="6" t="s">
-        <v>1796</v>
+        <v>1798</v>
       </c>
       <c r="M263" s="5" t="s">
-        <v>1797</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
-        <v>1798</v>
+        <v>1800</v>
       </c>
       <c r="B264" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C264" s="5" t="s">
-        <v>1686</v>
+        <v>641</v>
       </c>
       <c r="D264" s="5" t="s">
-        <v>1763</v>
+        <v>1019</v>
       </c>
       <c r="E264" s="5" t="s">
-        <v>1799</v>
-[...5 lines deleted...]
-        <v>1800</v>
+        <v>1566</v>
+      </c>
+      <c r="F264" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G264" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H264" s="5" t="s">
         <v>1801</v>
       </c>
       <c r="I264" s="5" t="s">
         <v>1802</v>
       </c>
       <c r="J264" s="5" t="s">
-        <v>386</v>
+        <v>1022</v>
       </c>
       <c r="K264" s="5" t="s">
         <v>1803</v>
       </c>
       <c r="L264" s="6" t="s">
         <v>1804</v>
       </c>
       <c r="M264" s="5" t="s">
         <v>1805</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="5" t="s">
         <v>1806</v>
       </c>
       <c r="B265" s="5" t="s">
-        <v>1291</v>
+        <v>14</v>
       </c>
       <c r="C265" s="5" t="s">
-        <v>240</v>
+        <v>186</v>
       </c>
       <c r="D265" s="5" t="s">
-        <v>1087</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1807</v>
+      </c>
+      <c r="E265" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F265" s="5" t="s">
-        <v>1469</v>
+        <v>1808</v>
       </c>
       <c r="G265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H265" s="5" t="s">
-        <v>1807</v>
-[...3 lines deleted...]
-      </c>
+        <v>1809</v>
+      </c>
+      <c r="I265" s="5"/>
       <c r="J265" s="5" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="K265" s="5" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="L265" s="6" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="M265" s="5" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="5" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="B266" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C266" s="5" t="s">
-        <v>633</v>
+        <v>1815</v>
       </c>
       <c r="D266" s="5" t="s">
-        <v>975</v>
-[...2 lines deleted...]
-        <v>1522</v>
+        <v>240</v>
+      </c>
+      <c r="E266" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H266" s="5" t="s">
-        <v>1814</v>
-[...1 lines deleted...]
-      <c r="I266" s="5"/>
+        <v>1816</v>
+      </c>
+      <c r="I266" s="5" t="s">
+        <v>1817</v>
+      </c>
       <c r="J266" s="5" t="s">
-        <v>978</v>
+        <v>1818</v>
       </c>
       <c r="K266" s="5" t="s">
-        <v>1815</v>
+        <v>1819</v>
       </c>
       <c r="L266" s="6" t="s">
-        <v>1816</v>
+        <v>1820</v>
       </c>
       <c r="M266" s="5" t="s">
-        <v>1817</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="5" t="s">
-        <v>1818</v>
+        <v>1822</v>
       </c>
       <c r="B267" s="5" t="s">
-        <v>712</v>
+        <v>14</v>
       </c>
       <c r="C267" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1823</v>
+      </c>
+      <c r="D267" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="E267" s="5" t="s">
+        <v>581</v>
       </c>
       <c r="F267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H267" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H267" s="5" t="s">
+        <v>1824</v>
+      </c>
+      <c r="I267" s="5" t="s">
+        <v>1825</v>
+      </c>
+      <c r="J267" s="5" t="s">
+        <v>1826</v>
       </c>
       <c r="K267" s="5" t="s">
-        <v>1819</v>
+        <v>1827</v>
       </c>
       <c r="L267" s="6" t="s">
-        <v>1820</v>
-[...1 lines deleted...]
-      <c r="M267" s="5"/>
+        <v>1828</v>
+      </c>
+      <c r="M267" s="5" t="s">
+        <v>1829</v>
+      </c>
     </row>
     <row r="268">
       <c r="A268" s="5" t="s">
-        <v>1821</v>
+        <v>1830</v>
       </c>
       <c r="B268" s="5" t="s">
-        <v>712</v>
+        <v>14</v>
       </c>
       <c r="C268" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>186</v>
+      </c>
+      <c r="D268" s="5" t="s">
+        <v>1131</v>
       </c>
       <c r="E268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H268" s="5" t="s">
-        <v>1822</v>
+        <v>1831</v>
       </c>
       <c r="I268" s="5"/>
-      <c r="J268" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J268" s="5" t="s">
+        <v>1832</v>
       </c>
       <c r="K268" s="5" t="s">
-        <v>1819</v>
+        <v>1833</v>
       </c>
       <c r="L268" s="6" t="s">
-        <v>1823</v>
-[...1 lines deleted...]
-      <c r="M268" s="5"/>
+        <v>1834</v>
+      </c>
+      <c r="M268" s="5" t="s">
+        <v>1835</v>
+      </c>
     </row>
     <row r="269">
       <c r="A269" s="5" t="s">
-        <v>1824</v>
+        <v>1836</v>
       </c>
       <c r="B269" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C269" s="5" t="s">
         <v>186</v>
       </c>
       <c r="D269" s="5" t="s">
-        <v>16</v>
+        <v>1807</v>
       </c>
       <c r="E269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H269" s="5" t="s">
-        <v>1825</v>
+        <v>1837</v>
       </c>
       <c r="I269" s="5" t="s">
-        <v>1826</v>
+        <v>1838</v>
       </c>
       <c r="J269" s="5" t="s">
-        <v>21</v>
+        <v>1810</v>
       </c>
       <c r="K269" s="5" t="s">
-        <v>1827</v>
+        <v>1839</v>
       </c>
       <c r="L269" s="6" t="s">
-        <v>1828</v>
+        <v>1840</v>
       </c>
       <c r="M269" s="5" t="s">
-        <v>1829</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="5" t="s">
-        <v>1830</v>
+        <v>1842</v>
       </c>
       <c r="B270" s="5" t="s">
-        <v>712</v>
+        <v>14</v>
       </c>
       <c r="C270" s="5" t="s">
-        <v>16</v>
-[...19 lines deleted...]
-        </is>
+        <v>1730</v>
+      </c>
+      <c r="D270" s="5" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E270" s="5" t="s">
+        <v>1843</v>
+      </c>
+      <c r="F270" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G270" s="5" t="s">
+        <v>1844</v>
       </c>
       <c r="H270" s="5" t="s">
-        <v>1822</v>
-[...5 lines deleted...]
-        </is>
+        <v>1845</v>
+      </c>
+      <c r="I270" s="5" t="s">
+        <v>1846</v>
+      </c>
+      <c r="J270" s="5" t="s">
+        <v>395</v>
       </c>
       <c r="K270" s="5" t="s">
-        <v>1831</v>
+        <v>1847</v>
       </c>
       <c r="L270" s="6" t="s">
-        <v>1832</v>
-[...1 lines deleted...]
-      <c r="M270" s="5"/>
+        <v>1848</v>
+      </c>
+      <c r="M270" s="5" t="s">
+        <v>1849</v>
+      </c>
     </row>
     <row r="271">
       <c r="A271" s="5" t="s">
-        <v>1833</v>
+        <v>1850</v>
       </c>
       <c r="B271" s="5" t="s">
-        <v>14</v>
+        <v>1335</v>
       </c>
       <c r="C271" s="5" t="s">
-        <v>1834</v>
+        <v>240</v>
       </c>
       <c r="D271" s="5" t="s">
-        <v>504</v>
+        <v>1131</v>
       </c>
       <c r="E271" s="5" t="s">
-        <v>1835</v>
+        <v>17</v>
       </c>
       <c r="F271" s="5" t="s">
-        <v>18</v>
+        <v>1513</v>
       </c>
       <c r="G271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H271" s="5" t="s">
-        <v>1836</v>
+        <v>1851</v>
       </c>
       <c r="I271" s="5" t="s">
-        <v>1837</v>
+        <v>1852</v>
       </c>
       <c r="J271" s="5" t="s">
-        <v>386</v>
+        <v>1853</v>
       </c>
       <c r="K271" s="5" t="s">
-        <v>1838</v>
+        <v>1854</v>
       </c>
       <c r="L271" s="6" t="s">
-        <v>1839</v>
+        <v>1855</v>
       </c>
       <c r="M271" s="5" t="s">
-        <v>1840</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
-        <v>1841</v>
+        <v>1857</v>
       </c>
       <c r="B272" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C272" s="5" t="s">
-        <v>186</v>
+        <v>641</v>
       </c>
       <c r="D272" s="5" t="s">
-        <v>1660</v>
-[...4 lines deleted...]
-        </is>
+        <v>1019</v>
+      </c>
+      <c r="E272" s="5" t="s">
+        <v>1566</v>
       </c>
       <c r="F272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H272" s="5" t="s">
-        <v>1842</v>
-[...3 lines deleted...]
-      </c>
+        <v>1858</v>
+      </c>
+      <c r="I272" s="5"/>
       <c r="J272" s="5" t="s">
-        <v>386</v>
+        <v>1022</v>
       </c>
       <c r="K272" s="5" t="s">
-        <v>1844</v>
+        <v>1859</v>
       </c>
       <c r="L272" s="6" t="s">
-        <v>1845</v>
+        <v>1860</v>
       </c>
       <c r="M272" s="5" t="s">
-        <v>1846</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
-        <v>1847</v>
+        <v>1862</v>
       </c>
       <c r="B273" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C273" s="5" t="s">
-        <v>1834</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>16</v>
+      </c>
+      <c r="D273" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E273" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F273" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H273" s="5" t="s">
-        <v>1848</v>
+      <c r="H273" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I273" s="5"/>
-      <c r="J273" s="5" t="s">
-        <v>1849</v>
+      <c r="J273" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K273" s="5" t="s">
-        <v>1850</v>
+        <v>1863</v>
       </c>
       <c r="L273" s="6" t="s">
-        <v>1851</v>
-[...3 lines deleted...]
-      </c>
+        <v>1864</v>
+      </c>
+      <c r="M273" s="5"/>
     </row>
     <row r="274">
       <c r="A274" s="5" t="s">
-        <v>1853</v>
+        <v>1865</v>
       </c>
       <c r="B274" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C274" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D274" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="D274" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E274" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H274" s="5" t="s">
-        <v>1854</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>1866</v>
+      </c>
+      <c r="I274" s="5"/>
+      <c r="J274" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K274" s="5" t="s">
-        <v>1856</v>
+        <v>1863</v>
       </c>
       <c r="L274" s="6" t="s">
-        <v>1857</v>
-[...3 lines deleted...]
-      </c>
+        <v>1867</v>
+      </c>
+      <c r="M274" s="5"/>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
-        <v>1859</v>
+        <v>1868</v>
       </c>
       <c r="B275" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C275" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D275" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D275" s="5" t="s">
-[...3 lines deleted...]
-        <v>1392</v>
+      <c r="E275" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G275" s="5" t="s">
-        <v>1860</v>
+      <c r="G275" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H275" s="5" t="s">
-        <v>1861</v>
+        <v>1869</v>
       </c>
       <c r="I275" s="5" t="s">
-        <v>1862</v>
+        <v>1870</v>
       </c>
       <c r="J275" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K275" s="5" t="s">
-        <v>1863</v>
+        <v>1871</v>
       </c>
       <c r="L275" s="6" t="s">
-        <v>1864</v>
+        <v>1872</v>
       </c>
       <c r="M275" s="5" t="s">
-        <v>1865</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="5" t="s">
-        <v>1866</v>
+        <v>1874</v>
       </c>
       <c r="B276" s="5" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="C276" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H276" s="5" t="s">
-        <v>1867</v>
+        <v>1866</v>
       </c>
       <c r="I276" s="5"/>
       <c r="J276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K276" s="5" t="s">
-        <v>1868</v>
+        <v>1875</v>
       </c>
       <c r="L276" s="6" t="s">
-        <v>1869</v>
+        <v>1876</v>
       </c>
       <c r="M276" s="5"/>
     </row>
     <row r="277">
       <c r="A277" s="5" t="s">
-        <v>1870</v>
+        <v>1877</v>
       </c>
       <c r="B277" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C277" s="5" t="s">
-        <v>633</v>
+        <v>1878</v>
       </c>
       <c r="D277" s="5" t="s">
-        <v>975</v>
+        <v>513</v>
       </c>
       <c r="E277" s="5" t="s">
-        <v>1522</v>
-[...4 lines deleted...]
-        </is>
+        <v>1879</v>
+      </c>
+      <c r="F277" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H277" s="5" t="s">
-        <v>1871</v>
+        <v>1880</v>
       </c>
       <c r="I277" s="5" t="s">
-        <v>1872</v>
+        <v>1881</v>
       </c>
       <c r="J277" s="5" t="s">
-        <v>978</v>
+        <v>395</v>
       </c>
       <c r="K277" s="5" t="s">
-        <v>1873</v>
+        <v>1882</v>
       </c>
       <c r="L277" s="6" t="s">
-        <v>1874</v>
+        <v>1883</v>
       </c>
       <c r="M277" s="5" t="s">
-        <v>1875</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="5" t="s">
-        <v>1876</v>
+        <v>1885</v>
       </c>
       <c r="B278" s="5" t="s">
-        <v>712</v>
+        <v>14</v>
       </c>
       <c r="C278" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>186</v>
+      </c>
+      <c r="D278" s="5" t="s">
+        <v>1704</v>
       </c>
       <c r="E278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H278" s="5" t="s">
-        <v>1877</v>
-[...5 lines deleted...]
-        </is>
+        <v>1886</v>
+      </c>
+      <c r="I278" s="5" t="s">
+        <v>1887</v>
+      </c>
+      <c r="J278" s="5" t="s">
+        <v>395</v>
       </c>
       <c r="K278" s="5" t="s">
-        <v>1878</v>
+        <v>1888</v>
       </c>
       <c r="L278" s="6" t="s">
-        <v>1879</v>
-[...1 lines deleted...]
-      <c r="M278" s="5"/>
+        <v>1889</v>
+      </c>
+      <c r="M278" s="5" t="s">
+        <v>1890</v>
+      </c>
     </row>
     <row r="279">
       <c r="A279" s="5" t="s">
-        <v>1880</v>
+        <v>1891</v>
       </c>
       <c r="B279" s="5" t="s">
-        <v>712</v>
+        <v>14</v>
       </c>
       <c r="C279" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>1878</v>
+      </c>
+      <c r="D279" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="E279" s="5" t="s">
+        <v>1879</v>
+      </c>
+      <c r="F279" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H279" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H279" s="5" t="s">
+        <v>1892</v>
       </c>
       <c r="I279" s="5"/>
-      <c r="J279" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J279" s="5" t="s">
+        <v>1893</v>
       </c>
       <c r="K279" s="5" t="s">
-        <v>1881</v>
+        <v>1894</v>
       </c>
       <c r="L279" s="6" t="s">
-        <v>1882</v>
-[...1 lines deleted...]
-      <c r="M279" s="5"/>
+        <v>1895</v>
+      </c>
+      <c r="M279" s="5" t="s">
+        <v>1896</v>
+      </c>
     </row>
     <row r="280">
       <c r="A280" s="5" t="s">
-        <v>1883</v>
+        <v>1897</v>
       </c>
       <c r="B280" s="5" t="s">
-        <v>712</v>
+        <v>14</v>
       </c>
       <c r="C280" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D280" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D280" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E280" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H280" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H280" s="5" t="s">
+        <v>1898</v>
+      </c>
+      <c r="I280" s="5" t="s">
+        <v>1899</v>
+      </c>
+      <c r="J280" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K280" s="5" t="s">
-        <v>1868</v>
+        <v>1900</v>
       </c>
       <c r="L280" s="6" t="s">
-        <v>1884</v>
-[...1 lines deleted...]
-      <c r="M280" s="5"/>
+        <v>1901</v>
+      </c>
+      <c r="M280" s="5" t="s">
+        <v>1902</v>
+      </c>
     </row>
     <row r="281">
       <c r="A281" s="5" t="s">
-        <v>1885</v>
+        <v>1903</v>
       </c>
       <c r="B281" s="5" t="s">
-        <v>712</v>
+        <v>14</v>
       </c>
       <c r="C281" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D281" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D281" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E281" s="5" t="s">
+        <v>1436</v>
       </c>
       <c r="F281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G281" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G281" s="5" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H281" s="5" t="s">
+        <v>1905</v>
+      </c>
+      <c r="I281" s="5" t="s">
+        <v>1906</v>
+      </c>
+      <c r="J281" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K281" s="5" t="s">
-        <v>1868</v>
+        <v>1907</v>
       </c>
       <c r="L281" s="6" t="s">
-        <v>1886</v>
-[...1 lines deleted...]
-      <c r="M281" s="5"/>
+        <v>1908</v>
+      </c>
+      <c r="M281" s="5" t="s">
+        <v>1909</v>
+      </c>
     </row>
     <row r="282">
       <c r="A282" s="5" t="s">
-        <v>1887</v>
+        <v>1910</v>
       </c>
       <c r="B282" s="5" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="C282" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H282" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H282" s="5" t="s">
+        <v>1911</v>
       </c>
       <c r="I282" s="5"/>
       <c r="J282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K282" s="5" t="s">
-        <v>1868</v>
+        <v>1912</v>
       </c>
       <c r="L282" s="6" t="s">
-        <v>1888</v>
+        <v>1913</v>
       </c>
       <c r="M282" s="5"/>
     </row>
     <row r="283">
       <c r="A283" s="5" t="s">
-        <v>1889</v>
+        <v>1914</v>
       </c>
       <c r="B283" s="5" t="s">
-        <v>712</v>
+        <v>14</v>
       </c>
       <c r="C283" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>641</v>
+      </c>
+      <c r="D283" s="5" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E283" s="5" t="s">
+        <v>1566</v>
       </c>
       <c r="F283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H283" s="5" t="s">
-        <v>1890</v>
-[...5 lines deleted...]
-        </is>
+        <v>1915</v>
+      </c>
+      <c r="I283" s="5" t="s">
+        <v>1916</v>
+      </c>
+      <c r="J283" s="5" t="s">
+        <v>1022</v>
       </c>
       <c r="K283" s="5" t="s">
-        <v>1878</v>
+        <v>1917</v>
       </c>
       <c r="L283" s="6" t="s">
-        <v>1891</v>
-[...1 lines deleted...]
-      <c r="M283" s="5"/>
+        <v>1918</v>
+      </c>
+      <c r="M283" s="5" t="s">
+        <v>1919</v>
+      </c>
     </row>
     <row r="284">
       <c r="A284" s="5" t="s">
-        <v>1892</v>
+        <v>1920</v>
       </c>
       <c r="B284" s="5" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="C284" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H284" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H284" s="5" t="s">
+        <v>1921</v>
       </c>
       <c r="I284" s="5"/>
       <c r="J284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K284" s="5" t="s">
-        <v>1878</v>
+        <v>1922</v>
       </c>
       <c r="L284" s="6" t="s">
-        <v>1893</v>
+        <v>1923</v>
       </c>
       <c r="M284" s="5"/>
     </row>
     <row r="285">
-      <c r="A285" s="5" t="n">
-        <v>1923</v>
+      <c r="A285" s="5" t="s">
+        <v>1924</v>
       </c>
       <c r="B285" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C285" s="5" t="s">
-        <v>1894</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D285" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E285" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G285" s="5" t="s">
-[...3 lines deleted...]
-        <v>1896</v>
+      <c r="G285" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H285" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I285" s="5"/>
-      <c r="J285" s="5" t="s">
-        <v>1897</v>
+      <c r="J285" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K285" s="5" t="s">
-        <v>1898</v>
+        <v>1925</v>
       </c>
       <c r="L285" s="6" t="s">
-        <v>1899</v>
-[...3 lines deleted...]
-      </c>
+        <v>1926</v>
+      </c>
+      <c r="M285" s="5"/>
     </row>
     <row r="286">
       <c r="A286" s="5" t="s">
-        <v>1901</v>
+        <v>1927</v>
       </c>
       <c r="B286" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C286" s="5" t="s">
-        <v>633</v>
-[...5 lines deleted...]
-        <v>1522</v>
+        <v>16</v>
+      </c>
+      <c r="D286" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E286" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H286" s="5" t="s">
-[...6 lines deleted...]
-        <v>978</v>
+      <c r="H286" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I286" s="5"/>
+      <c r="J286" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K286" s="5" t="s">
-        <v>1904</v>
+        <v>1912</v>
       </c>
       <c r="L286" s="6" t="s">
-        <v>1905</v>
-[...3 lines deleted...]
-      </c>
+        <v>1928</v>
+      </c>
+      <c r="M286" s="5"/>
     </row>
     <row r="287">
       <c r="A287" s="5" t="s">
-        <v>1907</v>
+        <v>1929</v>
       </c>
       <c r="B287" s="5" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="C287" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H287" s="5" t="s">
-        <v>1908</v>
+      <c r="H287" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I287" s="5"/>
       <c r="J287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K287" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K287" s="5" t="s">
+        <v>1912</v>
       </c>
       <c r="L287" s="6" t="s">
-        <v>1909</v>
+        <v>1930</v>
       </c>
       <c r="M287" s="5"/>
     </row>
     <row r="288">
       <c r="A288" s="5" t="s">
-        <v>1910</v>
+        <v>1931</v>
       </c>
       <c r="B288" s="5" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="C288" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I288" s="5"/>
       <c r="J288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K288" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K288" s="5" t="s">
+        <v>1912</v>
       </c>
       <c r="L288" s="6" t="s">
-        <v>1911</v>
+        <v>1932</v>
       </c>
       <c r="M288" s="5"/>
     </row>
     <row r="289">
       <c r="A289" s="5" t="s">
-        <v>1912</v>
+        <v>1933</v>
       </c>
       <c r="B289" s="5" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="C289" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I289" s="5"/>
       <c r="J289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K289" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K289" s="5" t="s">
+        <v>1922</v>
       </c>
       <c r="L289" s="6" t="s">
-        <v>1913</v>
+        <v>1934</v>
       </c>
       <c r="M289" s="5"/>
     </row>
     <row r="290">
-      <c r="A290" s="5" t="s">
-        <v>1914</v>
+      <c r="A290" s="5" t="n">
+        <v>1923</v>
       </c>
       <c r="B290" s="5" t="s">
-        <v>712</v>
+        <v>14</v>
       </c>
       <c r="C290" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1935</v>
+      </c>
+      <c r="D290" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E290" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G290" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G290" s="5" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H290" s="5" t="s">
+        <v>1937</v>
       </c>
       <c r="I290" s="5"/>
-      <c r="J290" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J290" s="5" t="s">
+        <v>1938</v>
+      </c>
+      <c r="K290" s="5" t="s">
+        <v>1939</v>
       </c>
       <c r="L290" s="6" t="s">
-        <v>1915</v>
-[...1 lines deleted...]
-      <c r="M290" s="5"/>
+        <v>1940</v>
+      </c>
+      <c r="M290" s="5" t="s">
+        <v>1941</v>
+      </c>
     </row>
     <row r="291">
       <c r="A291" s="5" t="s">
-        <v>1916</v>
+        <v>1942</v>
       </c>
       <c r="B291" s="5" t="s">
-        <v>712</v>
+        <v>14</v>
       </c>
       <c r="C291" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>641</v>
+      </c>
+      <c r="D291" s="5" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E291" s="5" t="s">
+        <v>1566</v>
       </c>
       <c r="F291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H291" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="H291" s="5" t="s">
+        <v>1943</v>
+      </c>
+      <c r="I291" s="5" t="s">
+        <v>1944</v>
+      </c>
+      <c r="J291" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="K291" s="5" t="s">
+        <v>1945</v>
       </c>
       <c r="L291" s="6" t="s">
-        <v>1917</v>
-[...1 lines deleted...]
-      <c r="M291" s="5"/>
+        <v>1946</v>
+      </c>
+      <c r="M291" s="5" t="s">
+        <v>1947</v>
+      </c>
     </row>
     <row r="292">
       <c r="A292" s="5" t="s">
-        <v>1918</v>
+        <v>1948</v>
       </c>
       <c r="B292" s="5" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="C292" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H292" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H292" s="5" t="s">
+        <v>1949</v>
       </c>
       <c r="I292" s="5"/>
       <c r="J292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L292" s="6" t="s">
-        <v>1919</v>
+        <v>1950</v>
       </c>
       <c r="M292" s="5"/>
     </row>
     <row r="293">
       <c r="A293" s="5" t="s">
-        <v>1920</v>
+        <v>1951</v>
       </c>
       <c r="B293" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C293" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D293" s="5" t="s">
-[...3 lines deleted...]
-        <v>1921</v>
+      <c r="D293" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E293" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G293" s="5" t="s">
-[...12 lines deleted...]
-        <v>1925</v>
+      <c r="G293" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H293" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I293" s="5"/>
+      <c r="J293" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K293" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L293" s="6" t="s">
-        <v>1926</v>
-[...3 lines deleted...]
-      </c>
+        <v>1952</v>
+      </c>
+      <c r="M293" s="5"/>
     </row>
     <row r="294">
       <c r="A294" s="5" t="s">
-        <v>1928</v>
+        <v>1953</v>
       </c>
       <c r="B294" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C294" s="5" t="s">
-        <v>1894</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D294" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E294" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G294" s="5" t="s">
-[...3 lines deleted...]
-        <v>1931</v>
+      <c r="G294" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H294" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I294" s="5"/>
-      <c r="J294" s="5" t="s">
-[...3 lines deleted...]
-        <v>1933</v>
+      <c r="J294" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K294" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L294" s="6" t="s">
-        <v>1934</v>
-[...3 lines deleted...]
-      </c>
+        <v>1954</v>
+      </c>
+      <c r="M294" s="5"/>
     </row>
     <row r="295">
       <c r="A295" s="5" t="s">
-        <v>1936</v>
+        <v>1955</v>
       </c>
       <c r="B295" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C295" s="5" t="s">
-        <v>1894</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D295" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E295" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G295" s="5" t="s">
-[...12 lines deleted...]
-        <v>1940</v>
+      <c r="G295" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H295" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I295" s="5"/>
+      <c r="J295" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K295" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L295" s="6" t="s">
-        <v>1941</v>
-[...3 lines deleted...]
-      </c>
+        <v>1956</v>
+      </c>
+      <c r="M295" s="5"/>
     </row>
     <row r="296">
       <c r="A296" s="5" t="s">
-        <v>1943</v>
+        <v>1957</v>
       </c>
       <c r="B296" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C296" s="5" t="s">
-        <v>1894</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D296" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E296" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G296" s="5" t="s">
-[...3 lines deleted...]
-        <v>1944</v>
+      <c r="G296" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H296" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I296" s="5"/>
-      <c r="J296" s="5" t="s">
-[...3 lines deleted...]
-        <v>1945</v>
+      <c r="J296" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K296" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L296" s="6" t="s">
-        <v>1946</v>
-[...3 lines deleted...]
-      </c>
+        <v>1958</v>
+      </c>
+      <c r="M296" s="5"/>
     </row>
     <row r="297">
       <c r="A297" s="5" t="s">
-        <v>1948</v>
+        <v>1959</v>
       </c>
       <c r="B297" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C297" s="5" t="s">
-        <v>1894</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D297" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E297" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G297" s="5" t="s">
-[...3 lines deleted...]
-        <v>1950</v>
+      <c r="G297" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H297" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I297" s="5"/>
-      <c r="J297" s="5" t="s">
-[...3 lines deleted...]
-        <v>1951</v>
+      <c r="J297" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K297" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L297" s="6" t="s">
-        <v>1952</v>
-[...3 lines deleted...]
-      </c>
+        <v>1960</v>
+      </c>
+      <c r="M297" s="5"/>
     </row>
     <row r="298">
       <c r="A298" s="5" t="s">
-        <v>1954</v>
+        <v>1961</v>
       </c>
       <c r="B298" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C298" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D298" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E298" s="5" t="s">
-        <v>17</v>
+        <v>1962</v>
       </c>
       <c r="F298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G298" s="5" t="s">
-        <v>1955</v>
+        <v>1963</v>
       </c>
       <c r="H298" s="5" t="s">
-        <v>1956</v>
+        <v>1964</v>
       </c>
       <c r="I298" s="5" t="s">
-        <v>1957</v>
+        <v>1965</v>
       </c>
       <c r="J298" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K298" s="5" t="s">
-        <v>1958</v>
+        <v>1966</v>
       </c>
       <c r="L298" s="6" t="s">
-        <v>1959</v>
+        <v>1967</v>
       </c>
       <c r="M298" s="5" t="s">
-        <v>1960</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="5" t="s">
-        <v>1961</v>
+        <v>1969</v>
       </c>
       <c r="B299" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C299" s="5" t="s">
-        <v>1894</v>
+        <v>1935</v>
       </c>
       <c r="D299" s="5" t="s">
-        <v>1087</v>
+        <v>1970</v>
       </c>
       <c r="E299" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G299" s="5" t="s">
-        <v>1930</v>
+        <v>1971</v>
       </c>
       <c r="H299" s="5" t="s">
-        <v>1962</v>
-[...3 lines deleted...]
-      </c>
+        <v>1972</v>
+      </c>
+      <c r="I299" s="5"/>
       <c r="J299" s="5" t="s">
-        <v>1932</v>
+        <v>1973</v>
       </c>
       <c r="K299" s="5" t="s">
-        <v>1964</v>
+        <v>1974</v>
       </c>
       <c r="L299" s="6" t="s">
-        <v>1965</v>
+        <v>1975</v>
       </c>
       <c r="M299" s="5" t="s">
-        <v>1966</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="5" t="s">
-        <v>1967</v>
+        <v>1977</v>
       </c>
       <c r="B300" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C300" s="5" t="s">
-        <v>1894</v>
+        <v>1935</v>
       </c>
       <c r="D300" s="5" t="s">
-        <v>1087</v>
+        <v>1970</v>
       </c>
       <c r="E300" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G300" s="5" t="s">
-        <v>1930</v>
+        <v>1971</v>
       </c>
       <c r="H300" s="5" t="s">
-        <v>1968</v>
-[...1 lines deleted...]
-      <c r="I300" s="5"/>
+        <v>1978</v>
+      </c>
+      <c r="I300" s="5" t="s">
+        <v>1979</v>
+      </c>
       <c r="J300" s="5" t="s">
-        <v>1932</v>
+        <v>1980</v>
       </c>
       <c r="K300" s="5" t="s">
-        <v>1969</v>
+        <v>1981</v>
       </c>
       <c r="L300" s="6" t="s">
-        <v>1970</v>
+        <v>1982</v>
       </c>
       <c r="M300" s="5" t="s">
-        <v>1971</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="5" t="s">
-        <v>1972</v>
+        <v>1984</v>
       </c>
       <c r="B301" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C301" s="5" t="s">
-        <v>1894</v>
+        <v>1935</v>
       </c>
       <c r="D301" s="5" t="s">
-        <v>1771</v>
+        <v>1131</v>
       </c>
       <c r="E301" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G301" s="5" t="s">
-        <v>1973</v>
+        <v>1971</v>
       </c>
       <c r="H301" s="5" t="s">
-        <v>1974</v>
+        <v>1985</v>
       </c>
       <c r="I301" s="5"/>
       <c r="J301" s="5" t="s">
-        <v>1932</v>
+        <v>1973</v>
       </c>
       <c r="K301" s="5" t="s">
-        <v>1975</v>
+        <v>1986</v>
       </c>
       <c r="L301" s="6" t="s">
-        <v>1976</v>
+        <v>1987</v>
       </c>
       <c r="M301" s="5" t="s">
-        <v>1977</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="5" t="s">
-        <v>1978</v>
+        <v>1989</v>
       </c>
       <c r="B302" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C302" s="5" t="s">
-        <v>1894</v>
+        <v>1935</v>
       </c>
       <c r="D302" s="5" t="s">
-        <v>1087</v>
+        <v>1990</v>
       </c>
       <c r="E302" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G302" s="5" t="s">
-        <v>1973</v>
+        <v>1971</v>
       </c>
       <c r="H302" s="5" t="s">
-        <v>1979</v>
+        <v>1991</v>
       </c>
       <c r="I302" s="5"/>
       <c r="J302" s="5" t="s">
-        <v>1932</v>
+        <v>1973</v>
       </c>
       <c r="K302" s="5" t="s">
-        <v>1980</v>
+        <v>1992</v>
       </c>
       <c r="L302" s="6" t="s">
-        <v>1981</v>
+        <v>1993</v>
       </c>
       <c r="M302" s="5" t="s">
-        <v>1982</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="5" t="s">
-        <v>1983</v>
+        <v>1995</v>
       </c>
       <c r="B303" s="5" t="s">
-        <v>712</v>
+        <v>14</v>
       </c>
       <c r="C303" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D303" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D303" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E303" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G303" s="5" t="inlineStr">
-[...18 lines deleted...]
-        </is>
+      <c r="G303" s="5" t="s">
+        <v>1996</v>
+      </c>
+      <c r="H303" s="5" t="s">
+        <v>1997</v>
+      </c>
+      <c r="I303" s="5" t="s">
+        <v>1998</v>
+      </c>
+      <c r="J303" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K303" s="5" t="s">
+        <v>1999</v>
       </c>
       <c r="L303" s="6" t="s">
-        <v>1984</v>
-[...1 lines deleted...]
-      <c r="M303" s="5"/>
+        <v>2000</v>
+      </c>
+      <c r="M303" s="5" t="s">
+        <v>2001</v>
+      </c>
     </row>
     <row r="304">
       <c r="A304" s="5" t="s">
-        <v>1985</v>
+        <v>2002</v>
       </c>
       <c r="B304" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C304" s="5" t="s">
-        <v>1894</v>
+        <v>1935</v>
       </c>
       <c r="D304" s="5" t="s">
-        <v>1087</v>
+        <v>1131</v>
       </c>
       <c r="E304" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G304" s="5" t="s">
+        <v>1971</v>
+      </c>
+      <c r="H304" s="5" t="s">
+        <v>2003</v>
+      </c>
+      <c r="I304" s="5" t="s">
+        <v>2004</v>
+      </c>
+      <c r="J304" s="5" t="s">
         <v>1973</v>
       </c>
-      <c r="H304" s="5" t="s">
-[...5 lines deleted...]
-      </c>
       <c r="K304" s="5" t="s">
-        <v>1987</v>
+        <v>2005</v>
       </c>
       <c r="L304" s="6" t="s">
-        <v>1988</v>
+        <v>2006</v>
       </c>
       <c r="M304" s="5" t="s">
-        <v>1989</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="5" t="s">
-        <v>1990</v>
+        <v>2008</v>
       </c>
       <c r="B305" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C305" s="5" t="s">
-        <v>1087</v>
-[...9 lines deleted...]
-        </is>
+        <v>1935</v>
+      </c>
+      <c r="D305" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E305" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G305" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G305" s="5" t="s">
+        <v>1971</v>
       </c>
       <c r="H305" s="5" t="s">
-        <v>1991</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I305" s="5"/>
       <c r="J305" s="5" t="s">
-        <v>1993</v>
+        <v>1973</v>
       </c>
       <c r="K305" s="5" t="s">
-        <v>1994</v>
+        <v>2010</v>
       </c>
       <c r="L305" s="6" t="s">
-        <v>1995</v>
+        <v>2011</v>
       </c>
       <c r="M305" s="5" t="s">
-        <v>1996</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="5" t="s">
-        <v>1997</v>
+        <v>2013</v>
       </c>
       <c r="B306" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C306" s="5" t="s">
-        <v>1894</v>
+        <v>1935</v>
       </c>
       <c r="D306" s="5" t="s">
-        <v>1087</v>
+        <v>1815</v>
       </c>
       <c r="E306" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G306" s="5" t="s">
+        <v>2014</v>
+      </c>
+      <c r="H306" s="5" t="s">
+        <v>2015</v>
+      </c>
+      <c r="I306" s="5"/>
+      <c r="J306" s="5" t="s">
         <v>1973</v>
       </c>
-      <c r="H306" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K306" s="5" t="s">
-        <v>2000</v>
+        <v>2016</v>
       </c>
       <c r="L306" s="6" t="s">
-        <v>2001</v>
+        <v>2017</v>
       </c>
       <c r="M306" s="5" t="s">
-        <v>2002</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="5" t="s">
-        <v>2003</v>
+        <v>2019</v>
       </c>
       <c r="B307" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C307" s="5" t="s">
-        <v>1894</v>
+        <v>1935</v>
       </c>
       <c r="D307" s="5" t="s">
-        <v>1087</v>
+        <v>1131</v>
       </c>
       <c r="E307" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G307" s="5" t="s">
-        <v>2004</v>
+        <v>2014</v>
       </c>
       <c r="H307" s="5" t="s">
-        <v>2005</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I307" s="5"/>
       <c r="J307" s="5" t="s">
-        <v>1932</v>
+        <v>1973</v>
       </c>
       <c r="K307" s="5" t="s">
-        <v>2007</v>
+        <v>2021</v>
       </c>
       <c r="L307" s="6" t="s">
-        <v>2008</v>
+        <v>2022</v>
       </c>
       <c r="M307" s="5" t="s">
-        <v>2009</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="5" t="s">
-        <v>2010</v>
+        <v>2024</v>
       </c>
       <c r="B308" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C308" s="5" t="s">
-        <v>1894</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D308" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E308" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G308" s="5" t="s">
-[...3 lines deleted...]
-        <v>2011</v>
+      <c r="G308" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H308" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I308" s="5"/>
-      <c r="J308" s="5" t="s">
-[...3 lines deleted...]
-        <v>2012</v>
+      <c r="J308" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K308" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L308" s="6" t="s">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2025</v>
+      </c>
+      <c r="M308" s="5"/>
     </row>
     <row r="309">
       <c r="A309" s="5" t="s">
-        <v>2015</v>
+        <v>2026</v>
       </c>
       <c r="B309" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C309" s="5" t="s">
-        <v>16</v>
+        <v>1935</v>
       </c>
       <c r="D309" s="5" t="s">
-        <v>186</v>
+        <v>1131</v>
       </c>
       <c r="E309" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G309" s="5" t="s">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="H309" s="5" t="s">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>2027</v>
+      </c>
+      <c r="I309" s="5"/>
       <c r="J309" s="5" t="s">
-        <v>21</v>
+        <v>1973</v>
       </c>
       <c r="K309" s="5" t="s">
-        <v>2019</v>
+        <v>2028</v>
       </c>
       <c r="L309" s="6" t="s">
-        <v>2020</v>
+        <v>2029</v>
       </c>
       <c r="M309" s="5" t="s">
-        <v>2021</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="5" t="s">
-        <v>2022</v>
+        <v>2031</v>
       </c>
       <c r="B310" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C310" s="5" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>1131</v>
+      </c>
+      <c r="D310" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E310" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G310" s="5" t="s">
-        <v>2023</v>
+      <c r="G310" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H310" s="5" t="s">
-        <v>2024</v>
+        <v>2032</v>
       </c>
       <c r="I310" s="5" t="s">
-        <v>2025</v>
+        <v>2033</v>
       </c>
       <c r="J310" s="5" t="s">
-        <v>21</v>
+        <v>2034</v>
       </c>
       <c r="K310" s="5" t="s">
-        <v>2026</v>
+        <v>2035</v>
       </c>
       <c r="L310" s="6" t="s">
-        <v>2027</v>
+        <v>2036</v>
       </c>
       <c r="M310" s="5" t="s">
-        <v>2028</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="5" t="s">
-        <v>2029</v>
+        <v>2038</v>
       </c>
       <c r="B311" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C311" s="5" t="s">
-        <v>16</v>
+        <v>1935</v>
       </c>
       <c r="D311" s="5" t="s">
-        <v>1763</v>
-[...4 lines deleted...]
-        </is>
+        <v>1131</v>
+      </c>
+      <c r="E311" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G311" s="5" t="s">
-        <v>2030</v>
+        <v>2014</v>
       </c>
       <c r="H311" s="5" t="s">
-        <v>2031</v>
+        <v>2039</v>
       </c>
       <c r="I311" s="5" t="s">
-        <v>2032</v>
+        <v>2040</v>
       </c>
       <c r="J311" s="5" t="s">
-        <v>386</v>
+        <v>1973</v>
       </c>
       <c r="K311" s="5" t="s">
-        <v>2033</v>
+        <v>2041</v>
       </c>
       <c r="L311" s="6" t="s">
-        <v>2034</v>
+        <v>2042</v>
       </c>
       <c r="M311" s="5" t="s">
-        <v>2035</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="5" t="s">
-        <v>2036</v>
+        <v>2044</v>
       </c>
       <c r="B312" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C312" s="5" t="s">
-        <v>16</v>
+        <v>1935</v>
       </c>
       <c r="D312" s="5" t="s">
-        <v>186</v>
+        <v>1131</v>
       </c>
       <c r="E312" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F312" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G312" s="5" t="s">
-        <v>2037</v>
+        <v>2045</v>
       </c>
       <c r="H312" s="5" t="s">
-        <v>2038</v>
+        <v>2046</v>
       </c>
       <c r="I312" s="5" t="s">
-        <v>2039</v>
+        <v>2047</v>
       </c>
       <c r="J312" s="5" t="s">
-        <v>21</v>
+        <v>1973</v>
       </c>
       <c r="K312" s="5" t="s">
-        <v>2040</v>
+        <v>2048</v>
       </c>
       <c r="L312" s="6" t="s">
-        <v>2041</v>
+        <v>2049</v>
       </c>
       <c r="M312" s="5" t="s">
-        <v>2042</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="5" t="s">
-        <v>2043</v>
+        <v>2051</v>
       </c>
       <c r="B313" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C313" s="5" t="s">
-        <v>1894</v>
+        <v>1935</v>
       </c>
       <c r="D313" s="5" t="s">
-        <v>1087</v>
+        <v>1131</v>
       </c>
       <c r="E313" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F313" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G313" s="5" t="s">
-        <v>1973</v>
+        <v>2014</v>
       </c>
       <c r="H313" s="5" t="s">
-        <v>2044</v>
+        <v>2052</v>
       </c>
       <c r="I313" s="5"/>
       <c r="J313" s="5" t="s">
-        <v>1932</v>
+        <v>1973</v>
       </c>
       <c r="K313" s="5" t="s">
-        <v>2045</v>
+        <v>2053</v>
       </c>
       <c r="L313" s="6" t="s">
-        <v>2046</v>
+        <v>2054</v>
       </c>
       <c r="M313" s="5" t="s">
-        <v>2047</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="5" t="s">
-        <v>2048</v>
+        <v>2056</v>
       </c>
       <c r="B314" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C314" s="5" t="s">
-        <v>1894</v>
+        <v>16</v>
       </c>
       <c r="D314" s="5" t="s">
-        <v>1087</v>
+        <v>186</v>
       </c>
       <c r="E314" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F314" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G314" s="5" t="s">
-        <v>1973</v>
+        <v>2057</v>
       </c>
       <c r="H314" s="5" t="s">
-        <v>2049</v>
-[...1 lines deleted...]
-      <c r="I314" s="5"/>
+        <v>2058</v>
+      </c>
+      <c r="I314" s="5" t="s">
+        <v>2059</v>
+      </c>
       <c r="J314" s="5" t="s">
-        <v>1932</v>
+        <v>21</v>
       </c>
       <c r="K314" s="5" t="s">
-        <v>2050</v>
+        <v>2060</v>
       </c>
       <c r="L314" s="6" t="s">
-        <v>2051</v>
+        <v>2061</v>
       </c>
       <c r="M314" s="5" t="s">
-        <v>2052</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="5" t="s">
-        <v>2053</v>
+        <v>2063</v>
       </c>
       <c r="B315" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C315" s="5" t="s">
-        <v>633</v>
+        <v>16</v>
       </c>
       <c r="D315" s="5" t="s">
-        <v>1123</v>
+        <v>186</v>
       </c>
       <c r="E315" s="5" t="s">
-        <v>1357</v>
+        <v>18</v>
       </c>
       <c r="F315" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G315" s="5" t="s">
-        <v>2054</v>
+        <v>2064</v>
       </c>
       <c r="H315" s="5" t="s">
-        <v>2055</v>
+        <v>2065</v>
       </c>
       <c r="I315" s="5" t="s">
-        <v>2056</v>
+        <v>2066</v>
       </c>
       <c r="J315" s="5" t="s">
-        <v>386</v>
+        <v>21</v>
       </c>
       <c r="K315" s="5" t="s">
-        <v>2057</v>
+        <v>2067</v>
       </c>
       <c r="L315" s="6" t="s">
-        <v>2058</v>
+        <v>2068</v>
       </c>
       <c r="M315" s="5" t="s">
-        <v>2059</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="5" t="s">
-        <v>2060</v>
+        <v>2070</v>
       </c>
       <c r="B316" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C316" s="5" t="s">
-        <v>1894</v>
+        <v>16</v>
       </c>
       <c r="D316" s="5" t="s">
-        <v>1087</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1807</v>
+      </c>
+      <c r="E316" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F316" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G316" s="5" t="s">
-        <v>2061</v>
+        <v>2071</v>
       </c>
       <c r="H316" s="5" t="s">
-        <v>2062</v>
+        <v>2072</v>
       </c>
       <c r="I316" s="5" t="s">
-        <v>2063</v>
+        <v>2073</v>
       </c>
       <c r="J316" s="5" t="s">
-        <v>1932</v>
+        <v>395</v>
       </c>
       <c r="K316" s="5" t="s">
-        <v>2064</v>
+        <v>2074</v>
       </c>
       <c r="L316" s="6" t="s">
-        <v>2065</v>
+        <v>2075</v>
       </c>
       <c r="M316" s="5" t="s">
-        <v>2066</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="5" t="s">
-        <v>2067</v>
+        <v>2077</v>
       </c>
       <c r="B317" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C317" s="5" t="s">
-        <v>1894</v>
+        <v>16</v>
       </c>
       <c r="D317" s="5" t="s">
-        <v>2068</v>
+        <v>186</v>
       </c>
       <c r="E317" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F317" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G317" s="5" t="s">
-        <v>1973</v>
+        <v>2078</v>
       </c>
       <c r="H317" s="5" t="s">
-        <v>2069</v>
-[...1 lines deleted...]
-      <c r="I317" s="5"/>
+        <v>2079</v>
+      </c>
+      <c r="I317" s="5" t="s">
+        <v>2080</v>
+      </c>
       <c r="J317" s="5" t="s">
-        <v>1932</v>
+        <v>21</v>
       </c>
       <c r="K317" s="5" t="s">
-        <v>2070</v>
+        <v>2081</v>
       </c>
       <c r="L317" s="6" t="s">
-        <v>2071</v>
+        <v>2082</v>
       </c>
       <c r="M317" s="5" t="s">
-        <v>2072</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="5" t="s">
-        <v>2073</v>
+        <v>2084</v>
       </c>
       <c r="B318" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C318" s="5" t="s">
-        <v>186</v>
+        <v>1935</v>
       </c>
       <c r="D318" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>1131</v>
+      </c>
+      <c r="E318" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F318" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G318" s="5" t="s">
-        <v>2074</v>
+        <v>2014</v>
       </c>
       <c r="H318" s="5" t="s">
-        <v>2075</v>
-[...3 lines deleted...]
-      </c>
+        <v>2085</v>
+      </c>
+      <c r="I318" s="5"/>
       <c r="J318" s="5" t="s">
-        <v>21</v>
+        <v>1973</v>
       </c>
       <c r="K318" s="5" t="s">
-        <v>2077</v>
+        <v>2086</v>
       </c>
       <c r="L318" s="6" t="s">
-        <v>2078</v>
+        <v>2087</v>
       </c>
       <c r="M318" s="5" t="s">
-        <v>2079</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="5" t="s">
-        <v>2080</v>
+        <v>2089</v>
       </c>
       <c r="B319" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C319" s="5" t="s">
-        <v>186</v>
+        <v>1935</v>
       </c>
       <c r="D319" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>1131</v>
+      </c>
+      <c r="E319" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F319" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G319" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G319" s="5" t="s">
+        <v>2014</v>
       </c>
       <c r="H319" s="5" t="s">
-        <v>2081</v>
-[...3 lines deleted...]
-      </c>
+        <v>2090</v>
+      </c>
+      <c r="I319" s="5"/>
       <c r="J319" s="5" t="s">
-        <v>21</v>
+        <v>1973</v>
       </c>
       <c r="K319" s="5" t="s">
-        <v>2083</v>
+        <v>2091</v>
       </c>
       <c r="L319" s="6" t="s">
-        <v>2084</v>
+        <v>2092</v>
       </c>
       <c r="M319" s="5" t="s">
-        <v>2085</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="5" t="s">
-        <v>2086</v>
+        <v>2094</v>
       </c>
       <c r="B320" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C320" s="5" t="s">
-        <v>16</v>
+        <v>641</v>
       </c>
       <c r="D320" s="5" t="s">
-        <v>186</v>
+        <v>1167</v>
       </c>
       <c r="E320" s="5" t="s">
-        <v>2087</v>
+        <v>1401</v>
       </c>
       <c r="F320" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G320" s="5" t="s">
-        <v>2088</v>
+        <v>2095</v>
       </c>
       <c r="H320" s="5" t="s">
-        <v>2089</v>
+        <v>2096</v>
       </c>
       <c r="I320" s="5" t="s">
-        <v>2090</v>
+        <v>2097</v>
       </c>
       <c r="J320" s="5" t="s">
-        <v>21</v>
+        <v>395</v>
       </c>
       <c r="K320" s="5" t="s">
-        <v>2091</v>
+        <v>2098</v>
       </c>
       <c r="L320" s="6" t="s">
-        <v>2092</v>
+        <v>2099</v>
       </c>
       <c r="M320" s="5" t="s">
-        <v>2093</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="5" t="s">
-        <v>2094</v>
+        <v>2101</v>
       </c>
       <c r="B321" s="5" t="s">
-        <v>712</v>
+        <v>14</v>
       </c>
       <c r="C321" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1935</v>
+      </c>
+      <c r="D321" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E321" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F321" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G321" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G321" s="5" t="s">
+        <v>2102</v>
+      </c>
+      <c r="H321" s="5" t="s">
+        <v>2103</v>
+      </c>
+      <c r="I321" s="5" t="s">
+        <v>2104</v>
+      </c>
+      <c r="J321" s="5" t="s">
+        <v>1973</v>
       </c>
       <c r="K321" s="5" t="s">
-        <v>2095</v>
+        <v>2105</v>
       </c>
       <c r="L321" s="6" t="s">
-        <v>2096</v>
-[...1 lines deleted...]
-      <c r="M321" s="5"/>
+        <v>2106</v>
+      </c>
+      <c r="M321" s="5" t="s">
+        <v>2107</v>
+      </c>
     </row>
     <row r="322">
       <c r="A322" s="5" t="s">
-        <v>2097</v>
+        <v>2108</v>
       </c>
       <c r="B322" s="5" t="s">
-        <v>712</v>
+        <v>14</v>
       </c>
       <c r="C322" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1935</v>
+      </c>
+      <c r="D322" s="5" t="s">
+        <v>2109</v>
+      </c>
+      <c r="E322" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F322" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G322" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G322" s="5" t="s">
+        <v>2014</v>
+      </c>
+      <c r="H322" s="5" t="s">
+        <v>2110</v>
       </c>
       <c r="I322" s="5"/>
-      <c r="J322" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J322" s="5" t="s">
+        <v>1973</v>
       </c>
       <c r="K322" s="5" t="s">
-        <v>2095</v>
+        <v>2111</v>
       </c>
       <c r="L322" s="6" t="s">
-        <v>2098</v>
-[...1 lines deleted...]
-      <c r="M322" s="5"/>
+        <v>2112</v>
+      </c>
+      <c r="M322" s="5" t="s">
+        <v>2113</v>
+      </c>
     </row>
     <row r="323">
       <c r="A323" s="5" t="s">
-        <v>2099</v>
+        <v>2114</v>
       </c>
       <c r="B323" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C323" s="5" t="s">
         <v>186</v>
       </c>
       <c r="D323" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E323" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F323" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G323" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G323" s="5" t="s">
+        <v>2115</v>
       </c>
       <c r="H323" s="5" t="s">
-        <v>2100</v>
+        <v>2116</v>
       </c>
       <c r="I323" s="5" t="s">
-        <v>2101</v>
+        <v>2117</v>
       </c>
       <c r="J323" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K323" s="5" t="s">
-        <v>2102</v>
+        <v>2118</v>
       </c>
       <c r="L323" s="6" t="s">
-        <v>2103</v>
+        <v>2119</v>
       </c>
       <c r="M323" s="5" t="s">
-        <v>2104</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="5" t="s">
-        <v>2105</v>
+        <v>2121</v>
       </c>
       <c r="B324" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C324" s="5" t="s">
         <v>186</v>
       </c>
       <c r="D324" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E324" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F324" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G324" s="5" t="s">
-        <v>2106</v>
+      <c r="G324" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H324" s="5" t="s">
-        <v>2107</v>
+        <v>2122</v>
       </c>
       <c r="I324" s="5" t="s">
-        <v>2108</v>
+        <v>2123</v>
       </c>
       <c r="J324" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K324" s="5" t="s">
-        <v>2109</v>
+        <v>2124</v>
       </c>
       <c r="L324" s="6" t="s">
-        <v>2110</v>
+        <v>2125</v>
       </c>
       <c r="M324" s="5" t="s">
-        <v>2111</v>
+        <v>2126</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="5" t="s">
-        <v>2112</v>
+        <v>2127</v>
       </c>
       <c r="B325" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C325" s="5" t="s">
-        <v>1894</v>
+        <v>16</v>
       </c>
       <c r="D325" s="5" t="s">
-        <v>1087</v>
+        <v>186</v>
       </c>
       <c r="E325" s="5" t="s">
-        <v>17</v>
+        <v>2128</v>
       </c>
       <c r="F325" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G325" s="5" t="s">
-        <v>1973</v>
+        <v>2129</v>
       </c>
       <c r="H325" s="5" t="s">
-        <v>2113</v>
-[...1 lines deleted...]
-      <c r="I325" s="5"/>
+        <v>2130</v>
+      </c>
+      <c r="I325" s="5" t="s">
+        <v>2131</v>
+      </c>
       <c r="J325" s="5" t="s">
-        <v>1932</v>
+        <v>21</v>
       </c>
       <c r="K325" s="5" t="s">
-        <v>2114</v>
+        <v>2132</v>
       </c>
       <c r="L325" s="6" t="s">
-        <v>2115</v>
+        <v>2133</v>
       </c>
       <c r="M325" s="5" t="s">
-        <v>2116</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="5" t="s">
-        <v>2117</v>
+        <v>2135</v>
       </c>
       <c r="B326" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C326" s="5" t="s">
-        <v>2118</v>
-[...1 lines deleted...]
-      <c r="D326" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="D326" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E326" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F326" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G326" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H326" s="5" t="s">
-[...6 lines deleted...]
-        <v>386</v>
+      <c r="H326" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I326" s="5"/>
+      <c r="J326" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K326" s="5" t="s">
-        <v>2121</v>
+        <v>2136</v>
       </c>
       <c r="L326" s="6" t="s">
-        <v>2122</v>
-[...3 lines deleted...]
-      </c>
+        <v>2137</v>
+      </c>
+      <c r="M326" s="5"/>
     </row>
     <row r="327">
       <c r="A327" s="5" t="s">
-        <v>2124</v>
+        <v>2138</v>
       </c>
       <c r="B327" s="5" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="C327" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H327" s="5" t="s">
-        <v>2125</v>
+      <c r="H327" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I327" s="5"/>
       <c r="J327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K327" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K327" s="5" t="s">
+        <v>2136</v>
       </c>
       <c r="L327" s="6" t="s">
-        <v>2126</v>
+        <v>2139</v>
       </c>
       <c r="M327" s="5"/>
     </row>
     <row r="328">
       <c r="A328" s="5" t="s">
-        <v>2127</v>
+        <v>2140</v>
       </c>
       <c r="B328" s="5" t="s">
-        <v>712</v>
+        <v>14</v>
       </c>
       <c r="C328" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D328" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D328" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H328" s="5" t="s">
-        <v>2128</v>
-[...10 lines deleted...]
-        </is>
+        <v>2141</v>
+      </c>
+      <c r="I328" s="5" t="s">
+        <v>2142</v>
+      </c>
+      <c r="J328" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K328" s="5" t="s">
+        <v>2143</v>
       </c>
       <c r="L328" s="6" t="s">
-        <v>2129</v>
-[...1 lines deleted...]
-      <c r="M328" s="5"/>
+        <v>2144</v>
+      </c>
+      <c r="M328" s="5" t="s">
+        <v>2145</v>
+      </c>
     </row>
     <row r="329">
       <c r="A329" s="5" t="s">
-        <v>2130</v>
+        <v>2146</v>
       </c>
       <c r="B329" s="5" t="s">
-        <v>712</v>
+        <v>14</v>
       </c>
       <c r="C329" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D329" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D329" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G329" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G329" s="5" t="s">
+        <v>2147</v>
       </c>
       <c r="H329" s="5" t="s">
-        <v>2131</v>
-[...10 lines deleted...]
-        </is>
+        <v>2148</v>
+      </c>
+      <c r="I329" s="5" t="s">
+        <v>2149</v>
+      </c>
+      <c r="J329" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K329" s="5" t="s">
+        <v>2150</v>
       </c>
       <c r="L329" s="6" t="s">
-        <v>2132</v>
-[...1 lines deleted...]
-      <c r="M329" s="5"/>
+        <v>2151</v>
+      </c>
+      <c r="M329" s="5" t="s">
+        <v>2152</v>
+      </c>
     </row>
     <row r="330">
       <c r="A330" s="5" t="s">
-        <v>2133</v>
+        <v>2153</v>
       </c>
       <c r="B330" s="5" t="s">
-        <v>712</v>
+        <v>14</v>
       </c>
       <c r="C330" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1935</v>
+      </c>
+      <c r="D330" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E330" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F330" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G330" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G330" s="5" t="s">
+        <v>2014</v>
       </c>
       <c r="H330" s="5" t="s">
-        <v>2134</v>
+        <v>2154</v>
       </c>
       <c r="I330" s="5"/>
-      <c r="J330" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J330" s="5" t="s">
+        <v>1973</v>
+      </c>
+      <c r="K330" s="5" t="s">
+        <v>2155</v>
       </c>
       <c r="L330" s="6" t="s">
-        <v>2135</v>
-[...1 lines deleted...]
-      <c r="M330" s="5"/>
+        <v>2156</v>
+      </c>
+      <c r="M330" s="5" t="s">
+        <v>2157</v>
+      </c>
     </row>
     <row r="331">
       <c r="A331" s="5" t="s">
-        <v>2136</v>
+        <v>2158</v>
       </c>
       <c r="B331" s="5" t="s">
-        <v>712</v>
+        <v>14</v>
       </c>
       <c r="C331" s="5" t="s">
+        <v>2159</v>
+      </c>
+      <c r="D331" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D331" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E331" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F331" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G331" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H331" s="5" t="s">
-        <v>2137</v>
-[...10 lines deleted...]
-        </is>
+        <v>2160</v>
+      </c>
+      <c r="I331" s="5" t="s">
+        <v>2161</v>
+      </c>
+      <c r="J331" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="K331" s="5" t="s">
+        <v>2162</v>
       </c>
       <c r="L331" s="6" t="s">
-        <v>2138</v>
-[...1 lines deleted...]
-      <c r="M331" s="5"/>
+        <v>2163</v>
+      </c>
+      <c r="M331" s="5" t="s">
+        <v>2164</v>
+      </c>
     </row>
     <row r="332">
       <c r="A332" s="5" t="s">
-        <v>2139</v>
+        <v>2165</v>
       </c>
       <c r="B332" s="5" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="C332" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D332" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E332" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F332" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G332" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H332" s="5" t="s">
-        <v>2140</v>
+        <v>2166</v>
       </c>
       <c r="I332" s="5"/>
       <c r="J332" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K332" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L332" s="6" t="s">
-        <v>2141</v>
+        <v>2167</v>
       </c>
       <c r="M332" s="5"/>
     </row>
     <row r="333">
       <c r="A333" s="5" t="s">
-        <v>2142</v>
+        <v>2168</v>
       </c>
       <c r="B333" s="5" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="C333" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D333" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E333" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F333" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G333" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H333" s="5" t="s">
-        <v>2143</v>
+        <v>2169</v>
       </c>
       <c r="I333" s="5"/>
       <c r="J333" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K333" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L333" s="6" t="s">
-        <v>2144</v>
+        <v>2170</v>
       </c>
       <c r="M333" s="5"/>
     </row>
     <row r="334">
       <c r="A334" s="5" t="s">
-        <v>2145</v>
+        <v>2171</v>
       </c>
       <c r="B334" s="5" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="C334" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D334" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E334" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F334" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G334" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H334" s="5" t="s">
-        <v>2146</v>
+        <v>2172</v>
       </c>
       <c r="I334" s="5"/>
       <c r="J334" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K334" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L334" s="6" t="s">
-        <v>2147</v>
+        <v>2173</v>
       </c>
       <c r="M334" s="5"/>
     </row>
     <row r="335">
       <c r="A335" s="5" t="s">
-        <v>2148</v>
+        <v>2174</v>
       </c>
       <c r="B335" s="5" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="C335" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D335" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E335" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F335" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G335" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H335" s="5" t="s">
-        <v>2149</v>
+        <v>2175</v>
       </c>
       <c r="I335" s="5"/>
       <c r="J335" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K335" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L335" s="6" t="s">
-        <v>2150</v>
+        <v>2176</v>
       </c>
       <c r="M335" s="5"/>
     </row>
     <row r="336">
       <c r="A336" s="5" t="s">
-        <v>2151</v>
+        <v>2177</v>
       </c>
       <c r="B336" s="5" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="C336" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D336" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E336" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F336" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G336" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H336" s="5" t="s">
-        <v>2152</v>
+        <v>2178</v>
       </c>
       <c r="I336" s="5"/>
       <c r="J336" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K336" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L336" s="6" t="s">
-        <v>2153</v>
+        <v>2179</v>
       </c>
       <c r="M336" s="5"/>
     </row>
     <row r="337">
       <c r="A337" s="5" t="s">
-        <v>2154</v>
+        <v>2180</v>
       </c>
       <c r="B337" s="5" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="C337" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D337" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E337" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F337" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G337" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H337" s="5" t="s">
-        <v>2155</v>
+        <v>2181</v>
       </c>
       <c r="I337" s="5"/>
       <c r="J337" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K337" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L337" s="6" t="s">
-        <v>2156</v>
+        <v>2182</v>
       </c>
       <c r="M337" s="5"/>
     </row>
     <row r="338">
       <c r="A338" s="5" t="s">
-        <v>2157</v>
+        <v>2183</v>
       </c>
       <c r="B338" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C338" s="5" t="s">
-        <v>713</v>
-[...5 lines deleted...]
-        <v>2158</v>
+        <v>16</v>
+      </c>
+      <c r="D338" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E338" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F338" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G338" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H338" s="5" t="s">
-        <v>2159</v>
-[...8 lines deleted...]
-        <v>2162</v>
+        <v>2184</v>
+      </c>
+      <c r="I338" s="5"/>
+      <c r="J338" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K338" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L338" s="6" t="s">
-        <v>2163</v>
-[...3 lines deleted...]
-      </c>
+        <v>2185</v>
+      </c>
+      <c r="M338" s="5"/>
     </row>
     <row r="339">
       <c r="A339" s="5" t="s">
-        <v>2165</v>
+        <v>2186</v>
       </c>
       <c r="B339" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C339" s="5" t="s">
-        <v>713</v>
-[...11 lines deleted...]
-        <v>2168</v>
+        <v>16</v>
+      </c>
+      <c r="D339" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E339" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F339" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G339" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H339" s="5" t="s">
-        <v>2169</v>
-[...8 lines deleted...]
-        <v>2172</v>
+        <v>2187</v>
+      </c>
+      <c r="I339" s="5"/>
+      <c r="J339" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K339" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L339" s="6" t="s">
-        <v>2173</v>
-[...3 lines deleted...]
-      </c>
+        <v>2188</v>
+      </c>
+      <c r="M339" s="5"/>
     </row>
     <row r="340">
       <c r="A340" s="5" t="s">
-        <v>2175</v>
+        <v>2189</v>
       </c>
       <c r="B340" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C340" s="5" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-        <v>1087</v>
+        <v>16</v>
+      </c>
+      <c r="D340" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E340" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F340" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G340" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H340" s="5" t="s">
-        <v>2176</v>
-[...8 lines deleted...]
-        <v>2179</v>
+        <v>2190</v>
+      </c>
+      <c r="I340" s="5"/>
+      <c r="J340" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K340" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L340" s="6" t="s">
-        <v>2180</v>
-[...3 lines deleted...]
-      </c>
+        <v>2191</v>
+      </c>
+      <c r="M340" s="5"/>
     </row>
     <row r="341">
       <c r="A341" s="5" t="s">
-        <v>2182</v>
+        <v>2192</v>
       </c>
       <c r="B341" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C341" s="5" t="s">
-        <v>1894</v>
-[...2 lines deleted...]
-        <v>2183</v>
+        <v>16</v>
+      </c>
+      <c r="D341" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E341" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F341" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G341" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H341" s="5" t="s">
-        <v>2184</v>
-[...8 lines deleted...]
-        <v>2187</v>
+        <v>2193</v>
+      </c>
+      <c r="I341" s="5"/>
+      <c r="J341" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K341" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L341" s="6" t="s">
-        <v>2188</v>
-[...3 lines deleted...]
-      </c>
+        <v>2194</v>
+      </c>
+      <c r="M341" s="5"/>
     </row>
     <row r="342">
       <c r="A342" s="5" t="s">
-        <v>2190</v>
+        <v>2195</v>
       </c>
       <c r="B342" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C342" s="5" t="s">
-        <v>544</v>
-[...8 lines deleted...]
-        <v>2191</v>
+        <v>16</v>
+      </c>
+      <c r="D342" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E342" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F342" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G342" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H342" s="5" t="s">
-        <v>2192</v>
-[...8 lines deleted...]
-        <v>2195</v>
+        <v>2196</v>
+      </c>
+      <c r="I342" s="5"/>
+      <c r="J342" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K342" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L342" s="6" t="s">
-        <v>2196</v>
-[...1 lines deleted...]
-      <c r="M342" s="5" t="s">
         <v>2197</v>
       </c>
+      <c r="M342" s="5"/>
     </row>
     <row r="343">
       <c r="A343" s="5" t="s">
         <v>2198</v>
       </c>
       <c r="B343" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C343" s="5" t="s">
-        <v>633</v>
+        <v>736</v>
       </c>
       <c r="D343" s="5" t="s">
-        <v>1046</v>
+        <v>210</v>
       </c>
       <c r="E343" s="5" t="s">
-        <v>1522</v>
+        <v>2199</v>
       </c>
       <c r="F343" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G343" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H343" s="5" t="s">
-        <v>2199</v>
+        <v>2200</v>
       </c>
       <c r="I343" s="5" t="s">
-        <v>2200</v>
+        <v>2201</v>
       </c>
       <c r="J343" s="5" t="s">
-        <v>978</v>
+        <v>2202</v>
       </c>
       <c r="K343" s="5" t="s">
-        <v>2201</v>
+        <v>2203</v>
       </c>
       <c r="L343" s="6" t="s">
-        <v>2202</v>
+        <v>2204</v>
       </c>
       <c r="M343" s="5" t="s">
-        <v>2203</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="344">
-      <c r="A344" s="5" t="n">
-        <v>1927</v>
+      <c r="A344" s="5" t="s">
+        <v>2206</v>
       </c>
       <c r="B344" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C344" s="5" t="s">
-        <v>16</v>
-[...19 lines deleted...]
-        </is>
+        <v>736</v>
+      </c>
+      <c r="D344" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="E344" s="5" t="s">
+        <v>2207</v>
+      </c>
+      <c r="F344" s="5" t="s">
+        <v>2208</v>
+      </c>
+      <c r="G344" s="5" t="s">
+        <v>2209</v>
       </c>
       <c r="H344" s="5" t="s">
-        <v>186</v>
+        <v>2210</v>
       </c>
       <c r="I344" s="5" t="s">
-        <v>2204</v>
+        <v>2211</v>
       </c>
       <c r="J344" s="5" t="s">
-        <v>2205</v>
+        <v>2212</v>
       </c>
       <c r="K344" s="5" t="s">
-        <v>2206</v>
+        <v>2213</v>
       </c>
       <c r="L344" s="6" t="s">
-        <v>2207</v>
+        <v>2214</v>
       </c>
       <c r="M344" s="5" t="s">
-        <v>2208</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="5" t="s">
-        <v>2209</v>
+        <v>2216</v>
       </c>
       <c r="B345" s="5" t="s">
-        <v>712</v>
+        <v>14</v>
       </c>
       <c r="C345" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>328</v>
+      </c>
+      <c r="D345" s="5" t="s">
+        <v>1131</v>
       </c>
       <c r="E345" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F345" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G345" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H345" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H345" s="5" t="s">
+        <v>2217</v>
+      </c>
+      <c r="I345" s="5" t="s">
+        <v>2218</v>
+      </c>
+      <c r="J345" s="5" t="s">
+        <v>2219</v>
       </c>
       <c r="K345" s="5" t="s">
-        <v>2210</v>
+        <v>2220</v>
       </c>
       <c r="L345" s="6" t="s">
-        <v>2211</v>
-[...1 lines deleted...]
-      <c r="M345" s="5"/>
+        <v>2221</v>
+      </c>
+      <c r="M345" s="5" t="s">
+        <v>2222</v>
+      </c>
     </row>
     <row r="346">
       <c r="A346" s="5" t="s">
-        <v>2212</v>
+        <v>2223</v>
       </c>
       <c r="B346" s="5" t="s">
-        <v>712</v>
+        <v>14</v>
       </c>
       <c r="C346" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>1935</v>
+      </c>
+      <c r="D346" s="5" t="s">
+        <v>2224</v>
       </c>
       <c r="E346" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F346" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G346" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H346" s="5" t="s">
-        <v>2213</v>
-[...5 lines deleted...]
-        </is>
+        <v>2225</v>
+      </c>
+      <c r="I346" s="5" t="s">
+        <v>2226</v>
+      </c>
+      <c r="J346" s="5" t="s">
+        <v>2227</v>
       </c>
       <c r="K346" s="5" t="s">
-        <v>2210</v>
+        <v>2228</v>
       </c>
       <c r="L346" s="6" t="s">
-        <v>2214</v>
-[...1 lines deleted...]
-      <c r="M346" s="5"/>
+        <v>2229</v>
+      </c>
+      <c r="M346" s="5" t="s">
+        <v>2230</v>
+      </c>
     </row>
     <row r="347">
       <c r="A347" s="5" t="s">
-        <v>2215</v>
+        <v>2231</v>
       </c>
       <c r="B347" s="5" t="s">
-        <v>712</v>
+        <v>14</v>
       </c>
       <c r="C347" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>328</v>
+      </c>
+      <c r="D347" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E347" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F347" s="5" t="s">
+        <v>2232</v>
       </c>
       <c r="G347" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H347" s="5" t="s">
-        <v>2216</v>
-[...5 lines deleted...]
-        </is>
+        <v>2233</v>
+      </c>
+      <c r="I347" s="5" t="s">
+        <v>2234</v>
+      </c>
+      <c r="J347" s="5" t="s">
+        <v>2235</v>
       </c>
       <c r="K347" s="5" t="s">
-        <v>2210</v>
+        <v>2236</v>
       </c>
       <c r="L347" s="6" t="s">
-        <v>2217</v>
-[...1 lines deleted...]
-      <c r="M347" s="5"/>
+        <v>2237</v>
+      </c>
+      <c r="M347" s="5" t="s">
+        <v>2238</v>
+      </c>
     </row>
     <row r="348">
       <c r="A348" s="5" t="s">
-        <v>2218</v>
+        <v>2239</v>
       </c>
       <c r="B348" s="5" t="s">
-        <v>712</v>
+        <v>14</v>
       </c>
       <c r="C348" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>641</v>
+      </c>
+      <c r="D348" s="5" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E348" s="5" t="s">
+        <v>1566</v>
       </c>
       <c r="F348" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G348" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H348" s="5" t="s">
-        <v>2219</v>
-[...5 lines deleted...]
-        </is>
+        <v>2240</v>
+      </c>
+      <c r="I348" s="5" t="s">
+        <v>2241</v>
+      </c>
+      <c r="J348" s="5" t="s">
+        <v>1022</v>
       </c>
       <c r="K348" s="5" t="s">
-        <v>2210</v>
+        <v>2242</v>
       </c>
       <c r="L348" s="6" t="s">
-        <v>2220</v>
-[...1 lines deleted...]
-      <c r="M348" s="5"/>
+        <v>2243</v>
+      </c>
+      <c r="M348" s="5" t="s">
+        <v>2244</v>
+      </c>
     </row>
     <row r="349">
-      <c r="A349" s="5" t="s">
-        <v>2221</v>
+      <c r="A349" s="5" t="n">
+        <v>1927</v>
       </c>
       <c r="B349" s="5" t="s">
-        <v>712</v>
+        <v>14</v>
       </c>
       <c r="C349" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D349" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E349" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F349" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G349" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H349" s="5" t="s">
-        <v>2222</v>
-[...5 lines deleted...]
-        </is>
+        <v>186</v>
+      </c>
+      <c r="I349" s="5" t="s">
+        <v>2245</v>
+      </c>
+      <c r="J349" s="5" t="s">
+        <v>2246</v>
       </c>
       <c r="K349" s="5" t="s">
-        <v>2210</v>
+        <v>2247</v>
       </c>
       <c r="L349" s="6" t="s">
-        <v>2223</v>
-[...1 lines deleted...]
-      <c r="M349" s="5"/>
+        <v>2248</v>
+      </c>
+      <c r="M349" s="5" t="s">
+        <v>2249</v>
+      </c>
     </row>
     <row r="350">
       <c r="A350" s="5" t="s">
-        <v>2224</v>
+        <v>2250</v>
       </c>
       <c r="B350" s="5" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="C350" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H350" s="5" t="s">
-        <v>2222</v>
+      <c r="H350" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I350" s="5"/>
       <c r="J350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K350" s="5" t="s">
-        <v>2225</v>
+        <v>2251</v>
       </c>
       <c r="L350" s="6" t="s">
-        <v>2226</v>
+        <v>2252</v>
       </c>
       <c r="M350" s="5"/>
     </row>
     <row r="351">
       <c r="A351" s="5" t="s">
-        <v>2227</v>
+        <v>2253</v>
       </c>
       <c r="B351" s="5" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="C351" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D351" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E351" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F351" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G351" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H351" s="5" t="s">
-        <v>2228</v>
+        <v>2254</v>
       </c>
       <c r="I351" s="5"/>
       <c r="J351" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K351" s="5" t="s">
-        <v>2225</v>
+        <v>2251</v>
       </c>
       <c r="L351" s="6" t="s">
-        <v>2229</v>
+        <v>2255</v>
       </c>
       <c r="M351" s="5"/>
     </row>
     <row r="352">
       <c r="A352" s="5" t="s">
-        <v>2230</v>
+        <v>2256</v>
       </c>
       <c r="B352" s="5" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="C352" s="5" t="s">
-        <v>2222</v>
+        <v>16</v>
       </c>
       <c r="D352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H352" s="5" t="s">
-        <v>2222</v>
+        <v>2257</v>
       </c>
       <c r="I352" s="5"/>
       <c r="J352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K352" s="5" t="s">
-        <v>2231</v>
+        <v>2251</v>
       </c>
       <c r="L352" s="6" t="s">
-        <v>2232</v>
+        <v>2258</v>
       </c>
       <c r="M352" s="5"/>
     </row>
     <row r="353">
       <c r="A353" s="5" t="s">
-        <v>2233</v>
+        <v>2259</v>
       </c>
       <c r="B353" s="5" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="C353" s="5" t="s">
-        <v>2222</v>
+        <v>16</v>
       </c>
       <c r="D353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H353" s="5" t="s">
-        <v>2222</v>
+        <v>2260</v>
       </c>
       <c r="I353" s="5"/>
       <c r="J353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K353" s="5" t="s">
-        <v>2231</v>
+        <v>2251</v>
       </c>
       <c r="L353" s="6" t="s">
-        <v>2234</v>
+        <v>2261</v>
       </c>
       <c r="M353" s="5"/>
     </row>
     <row r="354">
       <c r="A354" s="5" t="s">
-        <v>2235</v>
+        <v>2262</v>
       </c>
       <c r="B354" s="5" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="C354" s="5" t="s">
-        <v>2222</v>
+        <v>16</v>
       </c>
       <c r="D354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H354" s="5" t="s">
-        <v>2222</v>
+        <v>2263</v>
       </c>
       <c r="I354" s="5"/>
       <c r="J354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K354" s="5" t="s">
-        <v>2231</v>
+        <v>2251</v>
       </c>
       <c r="L354" s="6" t="s">
-        <v>2236</v>
+        <v>2264</v>
       </c>
       <c r="M354" s="5"/>
     </row>
     <row r="355">
       <c r="A355" s="5" t="s">
-        <v>2237</v>
+        <v>2265</v>
       </c>
       <c r="B355" s="5" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="C355" s="5" t="s">
-        <v>2222</v>
+        <v>16</v>
       </c>
       <c r="D355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H355" s="5" t="s">
-        <v>2222</v>
+        <v>2263</v>
       </c>
       <c r="I355" s="5"/>
       <c r="J355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K355" s="5" t="s">
-        <v>2231</v>
+        <v>2266</v>
       </c>
       <c r="L355" s="6" t="s">
-        <v>2238</v>
+        <v>2267</v>
       </c>
       <c r="M355" s="5"/>
     </row>
     <row r="356">
       <c r="A356" s="5" t="s">
-        <v>2239</v>
+        <v>2268</v>
       </c>
       <c r="B356" s="5" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="C356" s="5" t="s">
-        <v>2222</v>
+        <v>16</v>
       </c>
       <c r="D356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H356" s="5" t="s">
-        <v>2222</v>
+        <v>2269</v>
       </c>
       <c r="I356" s="5"/>
       <c r="J356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K356" s="5" t="s">
-        <v>2231</v>
+        <v>2266</v>
       </c>
       <c r="L356" s="6" t="s">
-        <v>2240</v>
+        <v>2270</v>
       </c>
       <c r="M356" s="5"/>
     </row>
     <row r="357">
       <c r="A357" s="5" t="s">
-        <v>2241</v>
+        <v>2271</v>
       </c>
       <c r="B357" s="5" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="C357" s="5" t="s">
-        <v>2222</v>
+        <v>2263</v>
       </c>
       <c r="D357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H357" s="5" t="s">
-        <v>2222</v>
+        <v>2263</v>
       </c>
       <c r="I357" s="5"/>
       <c r="J357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K357" s="5" t="s">
-        <v>2242</v>
+        <v>2272</v>
       </c>
       <c r="L357" s="6" t="s">
-        <v>2243</v>
+        <v>2273</v>
       </c>
       <c r="M357" s="5"/>
     </row>
     <row r="358">
       <c r="A358" s="5" t="s">
-        <v>2244</v>
+        <v>2274</v>
       </c>
       <c r="B358" s="5" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="C358" s="5" t="s">
-        <v>2222</v>
+        <v>2263</v>
       </c>
       <c r="D358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H358" s="5" t="s">
-        <v>2222</v>
+        <v>2263</v>
       </c>
       <c r="I358" s="5"/>
       <c r="J358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K358" s="5" t="s">
-        <v>2231</v>
+        <v>2272</v>
       </c>
       <c r="L358" s="6" t="s">
-        <v>2245</v>
+        <v>2275</v>
       </c>
       <c r="M358" s="5"/>
     </row>
     <row r="359">
       <c r="A359" s="5" t="s">
-        <v>2246</v>
+        <v>2276</v>
       </c>
       <c r="B359" s="5" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="C359" s="5" t="s">
-        <v>2222</v>
+        <v>2263</v>
       </c>
       <c r="D359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H359" s="5" t="s">
-        <v>2222</v>
+        <v>2263</v>
       </c>
       <c r="I359" s="5"/>
       <c r="J359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K359" s="5" t="s">
-        <v>2231</v>
+        <v>2272</v>
       </c>
       <c r="L359" s="6" t="s">
-        <v>2247</v>
+        <v>2277</v>
       </c>
       <c r="M359" s="5"/>
     </row>
     <row r="360">
       <c r="A360" s="5" t="s">
-        <v>2248</v>
+        <v>2278</v>
       </c>
       <c r="B360" s="5" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="C360" s="5" t="s">
-        <v>2222</v>
+        <v>2263</v>
       </c>
       <c r="D360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H360" s="5" t="s">
-        <v>2222</v>
+        <v>2263</v>
       </c>
       <c r="I360" s="5"/>
       <c r="J360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K360" s="5" t="s">
-        <v>2231</v>
+        <v>2272</v>
       </c>
       <c r="L360" s="6" t="s">
-        <v>2249</v>
+        <v>2279</v>
       </c>
       <c r="M360" s="5"/>
     </row>
     <row r="361">
       <c r="A361" s="5" t="s">
-        <v>2250</v>
+        <v>2280</v>
       </c>
       <c r="B361" s="5" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="C361" s="5" t="s">
-        <v>2222</v>
+        <v>2263</v>
       </c>
       <c r="D361" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E361" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F361" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G361" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H361" s="5" t="s">
-        <v>2222</v>
+        <v>2263</v>
       </c>
       <c r="I361" s="5"/>
       <c r="J361" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K361" s="5" t="s">
-        <v>2231</v>
+        <v>2272</v>
       </c>
       <c r="L361" s="6" t="s">
-        <v>2251</v>
+        <v>2281</v>
       </c>
       <c r="M361" s="5"/>
     </row>
     <row r="362">
       <c r="A362" s="5" t="s">
-        <v>2252</v>
+        <v>2282</v>
       </c>
       <c r="B362" s="5" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="C362" s="5" t="s">
-        <v>2222</v>
+        <v>2263</v>
       </c>
       <c r="D362" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E362" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F362" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G362" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H362" s="5" t="s">
-        <v>2222</v>
+        <v>2263</v>
       </c>
       <c r="I362" s="5"/>
       <c r="J362" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K362" s="5" t="s">
-        <v>2231</v>
+        <v>2283</v>
       </c>
       <c r="L362" s="6" t="s">
-        <v>2253</v>
+        <v>2284</v>
       </c>
       <c r="M362" s="5"/>
     </row>
     <row r="363">
       <c r="A363" s="5" t="s">
-        <v>2254</v>
+        <v>2285</v>
       </c>
       <c r="B363" s="5" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="C363" s="5" t="s">
-        <v>2222</v>
+        <v>2263</v>
       </c>
       <c r="D363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H363" s="5" t="s">
-        <v>2255</v>
+        <v>2263</v>
       </c>
       <c r="I363" s="5"/>
       <c r="J363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K363" s="5" t="s">
-        <v>2231</v>
+        <v>2272</v>
       </c>
       <c r="L363" s="6" t="s">
-        <v>2256</v>
+        <v>2286</v>
       </c>
       <c r="M363" s="5"/>
     </row>
     <row r="364">
       <c r="A364" s="5" t="s">
-        <v>2257</v>
+        <v>2287</v>
       </c>
       <c r="B364" s="5" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="C364" s="5" t="s">
-        <v>2222</v>
+        <v>2263</v>
       </c>
       <c r="D364" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E364" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F364" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G364" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H364" s="5" t="s">
-        <v>2222</v>
+        <v>2263</v>
       </c>
       <c r="I364" s="5"/>
       <c r="J364" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K364" s="5" t="s">
-        <v>2231</v>
+        <v>2272</v>
       </c>
       <c r="L364" s="6" t="s">
-        <v>2258</v>
+        <v>2288</v>
       </c>
       <c r="M364" s="5"/>
     </row>
     <row r="365">
       <c r="A365" s="5" t="s">
-        <v>2259</v>
+        <v>2289</v>
       </c>
       <c r="B365" s="5" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="C365" s="5" t="s">
-        <v>2222</v>
+        <v>2263</v>
       </c>
       <c r="D365" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E365" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F365" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G365" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H365" s="5" t="s">
-        <v>2222</v>
+        <v>2263</v>
       </c>
       <c r="I365" s="5"/>
       <c r="J365" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K365" s="5" t="s">
-        <v>2231</v>
+        <v>2272</v>
       </c>
       <c r="L365" s="6" t="s">
-        <v>2260</v>
+        <v>2290</v>
       </c>
       <c r="M365" s="5"/>
     </row>
     <row r="366">
       <c r="A366" s="5" t="s">
-        <v>2261</v>
+        <v>2291</v>
       </c>
       <c r="B366" s="5" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="C366" s="5" t="s">
-        <v>2222</v>
+        <v>2263</v>
       </c>
       <c r="D366" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E366" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F366" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G366" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H366" s="5" t="s">
-        <v>2222</v>
+        <v>2263</v>
       </c>
       <c r="I366" s="5"/>
       <c r="J366" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K366" s="5" t="s">
-        <v>2231</v>
+        <v>2272</v>
       </c>
       <c r="L366" s="6" t="s">
-        <v>2262</v>
+        <v>2292</v>
       </c>
       <c r="M366" s="5"/>
     </row>
     <row r="367">
       <c r="A367" s="5" t="s">
+        <v>2293</v>
+      </c>
+      <c r="B367" s="5" t="s">
+        <v>735</v>
+      </c>
+      <c r="C367" s="5" t="s">
         <v>2263</v>
       </c>
-      <c r="B367" s="5" t="s">
-[...26 lines deleted...]
-        <v>386</v>
+      <c r="D367" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E367" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F367" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G367" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H367" s="5" t="s">
+        <v>2263</v>
+      </c>
+      <c r="I367" s="5"/>
+      <c r="J367" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K367" s="5" t="s">
-        <v>2267</v>
+        <v>2272</v>
       </c>
       <c r="L367" s="6" t="s">
-        <v>2268</v>
-[...3 lines deleted...]
-      </c>
+        <v>2294</v>
+      </c>
+      <c r="M367" s="5"/>
     </row>
     <row r="368">
       <c r="A368" s="5" t="s">
-        <v>2270</v>
+        <v>2295</v>
       </c>
       <c r="B368" s="5" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="C368" s="5" t="s">
-        <v>2222</v>
+        <v>2263</v>
       </c>
       <c r="D368" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E368" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F368" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G368" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H368" s="5" t="s">
-        <v>2271</v>
+        <v>2296</v>
       </c>
       <c r="I368" s="5"/>
       <c r="J368" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K368" s="5" t="s">
-        <v>2231</v>
+        <v>2272</v>
       </c>
       <c r="L368" s="6" t="s">
-        <v>2272</v>
+        <v>2297</v>
       </c>
       <c r="M368" s="5"/>
     </row>
     <row r="369">
       <c r="A369" s="5" t="s">
-        <v>2273</v>
+        <v>2298</v>
       </c>
       <c r="B369" s="5" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="C369" s="5" t="s">
-        <v>2222</v>
+        <v>2263</v>
       </c>
       <c r="D369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H369" s="5" t="s">
-        <v>2274</v>
+        <v>2263</v>
       </c>
       <c r="I369" s="5"/>
       <c r="J369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K369" s="5" t="s">
-        <v>2231</v>
+        <v>2272</v>
       </c>
       <c r="L369" s="6" t="s">
-        <v>2275</v>
+        <v>2299</v>
       </c>
       <c r="M369" s="5"/>
     </row>
     <row r="370">
       <c r="A370" s="5" t="s">
-        <v>2276</v>
+        <v>2300</v>
       </c>
       <c r="B370" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C370" s="5" t="s">
-        <v>633</v>
-[...5 lines deleted...]
-        <v>1522</v>
+        <v>2263</v>
+      </c>
+      <c r="D370" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E370" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H370" s="5" t="s">
-        <v>2277</v>
-[...5 lines deleted...]
-        <v>978</v>
+        <v>2263</v>
+      </c>
+      <c r="I370" s="5"/>
+      <c r="J370" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K370" s="5" t="s">
-        <v>2279</v>
+        <v>2272</v>
       </c>
       <c r="L370" s="6" t="s">
-        <v>2280</v>
-[...3 lines deleted...]
-      </c>
+        <v>2301</v>
+      </c>
+      <c r="M370" s="5"/>
     </row>
     <row r="371">
       <c r="A371" s="5" t="s">
-        <v>2282</v>
+        <v>2302</v>
       </c>
       <c r="B371" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C371" s="5" t="s">
-        <v>2283</v>
-[...5 lines deleted...]
-        <v>1522</v>
+        <v>2263</v>
+      </c>
+      <c r="D371" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E371" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F371" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G371" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H371" s="5" t="s">
-        <v>2284</v>
-[...5 lines deleted...]
-        <v>978</v>
+        <v>2263</v>
+      </c>
+      <c r="I371" s="5"/>
+      <c r="J371" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K371" s="5" t="s">
-        <v>2286</v>
+        <v>2272</v>
       </c>
       <c r="L371" s="6" t="s">
-        <v>2287</v>
-[...3 lines deleted...]
-      </c>
+        <v>2303</v>
+      </c>
+      <c r="M371" s="5"/>
     </row>
     <row r="372">
       <c r="A372" s="5" t="s">
-        <v>2289</v>
+        <v>2304</v>
       </c>
       <c r="B372" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C372" s="5" t="s">
-        <v>1686</v>
+        <v>16</v>
       </c>
       <c r="D372" s="5" t="s">
-        <v>1763</v>
-[...17 lines deleted...]
-        <v>2290</v>
+        <v>186</v>
+      </c>
+      <c r="E372" s="5" t="s">
+        <v>2305</v>
+      </c>
+      <c r="F372" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G372" s="5" t="s">
+        <v>2306</v>
+      </c>
+      <c r="H372" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I372" s="5" t="s">
-        <v>2291</v>
+        <v>2307</v>
       </c>
       <c r="J372" s="5" t="s">
-        <v>2292</v>
+        <v>395</v>
       </c>
       <c r="K372" s="5" t="s">
-        <v>2293</v>
+        <v>2308</v>
       </c>
       <c r="L372" s="6" t="s">
-        <v>2294</v>
+        <v>2309</v>
       </c>
       <c r="M372" s="5" t="s">
-        <v>2295</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="5" t="s">
-        <v>2296</v>
+        <v>2311</v>
       </c>
       <c r="B373" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C373" s="5" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>817</v>
+        <v>2263</v>
+      </c>
+      <c r="D373" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E373" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H373" s="5" t="s">
-        <v>2297</v>
-[...5 lines deleted...]
-        <v>2292</v>
+        <v>2312</v>
+      </c>
+      <c r="I373" s="5"/>
+      <c r="J373" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K373" s="5" t="s">
-        <v>2299</v>
+        <v>2272</v>
       </c>
       <c r="L373" s="6" t="s">
-        <v>2300</v>
-[...3 lines deleted...]
-      </c>
+        <v>2313</v>
+      </c>
+      <c r="M373" s="5"/>
     </row>
     <row r="374">
       <c r="A374" s="5" t="s">
-        <v>2302</v>
+        <v>2314</v>
       </c>
       <c r="B374" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C374" s="5" t="s">
-        <v>2303</v>
-[...5 lines deleted...]
-        <v>2304</v>
+        <v>2263</v>
+      </c>
+      <c r="D374" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E374" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H374" s="5" t="s">
-        <v>2305</v>
-[...5 lines deleted...]
-        <v>2307</v>
+        <v>2315</v>
+      </c>
+      <c r="I374" s="5"/>
+      <c r="J374" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K374" s="5" t="s">
-        <v>2308</v>
+        <v>2272</v>
       </c>
       <c r="L374" s="6" t="s">
-        <v>2309</v>
-[...3 lines deleted...]
-      </c>
+        <v>2316</v>
+      </c>
+      <c r="M374" s="5"/>
     </row>
     <row r="375">
       <c r="A375" s="5" t="s">
-        <v>2311</v>
+        <v>2317</v>
       </c>
       <c r="B375" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C375" s="5" t="s">
-        <v>16</v>
+        <v>641</v>
       </c>
       <c r="D375" s="5" t="s">
-        <v>2213</v>
+        <v>1019</v>
       </c>
       <c r="E375" s="5" t="s">
-        <v>17</v>
+        <v>1566</v>
       </c>
       <c r="F375" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G375" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H375" s="5" t="s">
-        <v>2312</v>
+        <v>2318</v>
       </c>
       <c r="I375" s="5" t="s">
-        <v>2313</v>
+        <v>2319</v>
       </c>
       <c r="J375" s="5" t="s">
-        <v>2314</v>
+        <v>1022</v>
       </c>
       <c r="K375" s="5" t="s">
-        <v>2315</v>
+        <v>2320</v>
       </c>
       <c r="L375" s="6" t="s">
-        <v>2316</v>
+        <v>2321</v>
       </c>
       <c r="M375" s="5" t="s">
-        <v>2317</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="5" t="s">
-        <v>2318</v>
+        <v>2323</v>
       </c>
       <c r="B376" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C376" s="5" t="s">
-        <v>633</v>
+        <v>2324</v>
       </c>
       <c r="D376" s="5" t="s">
-        <v>975</v>
+        <v>1019</v>
       </c>
       <c r="E376" s="5" t="s">
-        <v>1522</v>
+        <v>1566</v>
       </c>
       <c r="F376" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G376" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H376" s="5" t="s">
-        <v>2319</v>
+        <v>2325</v>
       </c>
       <c r="I376" s="5" t="s">
-        <v>2320</v>
+        <v>2326</v>
       </c>
       <c r="J376" s="5" t="s">
-        <v>21</v>
+        <v>1022</v>
       </c>
       <c r="K376" s="5" t="s">
-        <v>2321</v>
+        <v>2327</v>
       </c>
       <c r="L376" s="6" t="s">
-        <v>2322</v>
+        <v>2328</v>
       </c>
       <c r="M376" s="5" t="s">
-        <v>2323</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="5" t="s">
-        <v>2324</v>
+        <v>2330</v>
       </c>
       <c r="B377" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C377" s="5" t="s">
-        <v>544</v>
+        <v>1730</v>
       </c>
       <c r="D377" s="5" t="s">
-        <v>1087</v>
+        <v>1807</v>
       </c>
       <c r="E377" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F377" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G377" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H377" s="5" t="s">
-        <v>2325</v>
+        <v>2331</v>
       </c>
       <c r="I377" s="5" t="s">
-        <v>2326</v>
+        <v>2332</v>
       </c>
       <c r="J377" s="5" t="s">
-        <v>2327</v>
+        <v>2333</v>
       </c>
       <c r="K377" s="5" t="s">
-        <v>2328</v>
+        <v>2334</v>
       </c>
       <c r="L377" s="6" t="s">
-        <v>2329</v>
+        <v>2335</v>
       </c>
       <c r="M377" s="5" t="s">
-        <v>2330</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="5" t="s">
-        <v>2331</v>
+        <v>2337</v>
       </c>
       <c r="B378" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C378" s="5" t="s">
-        <v>544</v>
+        <v>210</v>
       </c>
       <c r="D378" s="5" t="s">
-        <v>1087</v>
-[...4 lines deleted...]
-        </is>
+        <v>1807</v>
+      </c>
+      <c r="E378" s="5" t="s">
+        <v>861</v>
       </c>
       <c r="F378" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G378" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H378" s="5" t="s">
-        <v>2332</v>
+        <v>2338</v>
       </c>
       <c r="I378" s="5" t="s">
+        <v>2339</v>
+      </c>
+      <c r="J378" s="5" t="s">
         <v>2333</v>
       </c>
-      <c r="J378" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K378" s="5" t="s">
-        <v>2335</v>
+        <v>2340</v>
       </c>
       <c r="L378" s="6" t="s">
-        <v>2336</v>
+        <v>2341</v>
       </c>
       <c r="M378" s="5" t="s">
-        <v>2337</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="5" t="s">
-        <v>2338</v>
+        <v>2343</v>
       </c>
       <c r="B379" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C379" s="5" t="s">
-        <v>544</v>
+        <v>2344</v>
       </c>
       <c r="D379" s="5" t="s">
-        <v>1087</v>
-[...4 lines deleted...]
-        </is>
+        <v>1131</v>
+      </c>
+      <c r="E379" s="5" t="s">
+        <v>2345</v>
       </c>
       <c r="F379" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G379" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H379" s="5" t="s">
-        <v>2339</v>
+        <v>2346</v>
       </c>
       <c r="I379" s="5" t="s">
-        <v>2340</v>
+        <v>2347</v>
       </c>
       <c r="J379" s="5" t="s">
-        <v>2341</v>
+        <v>2348</v>
       </c>
       <c r="K379" s="5" t="s">
-        <v>2342</v>
+        <v>2349</v>
       </c>
       <c r="L379" s="6" t="s">
-        <v>2343</v>
+        <v>2350</v>
       </c>
       <c r="M379" s="5" t="s">
-        <v>2344</v>
+        <v>2351</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="5" t="s">
-        <v>2345</v>
+        <v>2352</v>
       </c>
       <c r="B380" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C380" s="5" t="s">
-        <v>2346</v>
+        <v>16</v>
       </c>
       <c r="D380" s="5" t="s">
-        <v>1763</v>
-[...4 lines deleted...]
-        </is>
+        <v>2254</v>
+      </c>
+      <c r="E380" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F380" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G380" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H380" s="5" t="s">
-        <v>2347</v>
+        <v>2353</v>
       </c>
       <c r="I380" s="5" t="s">
-        <v>2348</v>
+        <v>2354</v>
       </c>
       <c r="J380" s="5" t="s">
-        <v>2314</v>
+        <v>2355</v>
       </c>
       <c r="K380" s="5" t="s">
-        <v>2349</v>
+        <v>2356</v>
       </c>
       <c r="L380" s="6" t="s">
-        <v>2350</v>
+        <v>2357</v>
       </c>
       <c r="M380" s="5" t="s">
-        <v>2351</v>
+        <v>2358</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="5" t="s">
-        <v>2352</v>
+        <v>2359</v>
       </c>
       <c r="B381" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C381" s="5" t="s">
-        <v>633</v>
+        <v>641</v>
       </c>
       <c r="D381" s="5" t="s">
-        <v>975</v>
+        <v>1019</v>
       </c>
       <c r="E381" s="5" t="s">
-        <v>1522</v>
+        <v>1566</v>
       </c>
       <c r="F381" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G381" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H381" s="5" t="s">
-        <v>2353</v>
+        <v>2360</v>
       </c>
       <c r="I381" s="5" t="s">
-        <v>2354</v>
+        <v>2361</v>
       </c>
       <c r="J381" s="5" t="s">
-        <v>978</v>
+        <v>21</v>
       </c>
       <c r="K381" s="5" t="s">
-        <v>2355</v>
+        <v>2362</v>
       </c>
       <c r="L381" s="6" t="s">
-        <v>2356</v>
+        <v>2363</v>
       </c>
       <c r="M381" s="5" t="s">
-        <v>2357</v>
+        <v>2364</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="5" t="s">
-        <v>2358</v>
+        <v>2365</v>
       </c>
       <c r="B382" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C382" s="5" t="s">
-        <v>633</v>
+        <v>328</v>
       </c>
       <c r="D382" s="5" t="s">
-        <v>975</v>
-[...2 lines deleted...]
-        <v>1522</v>
+        <v>1131</v>
+      </c>
+      <c r="E382" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F382" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G382" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H382" s="5" t="s">
-        <v>2359</v>
-[...1 lines deleted...]
-      <c r="I382" s="5"/>
+        <v>2366</v>
+      </c>
+      <c r="I382" s="5" t="s">
+        <v>2367</v>
+      </c>
       <c r="J382" s="5" t="s">
-        <v>978</v>
+        <v>2368</v>
       </c>
       <c r="K382" s="5" t="s">
-        <v>2360</v>
+        <v>2369</v>
       </c>
       <c r="L382" s="6" t="s">
-        <v>2361</v>
+        <v>2370</v>
       </c>
       <c r="M382" s="5" t="s">
-        <v>2362</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="5" t="s">
-        <v>2363</v>
+        <v>2372</v>
       </c>
       <c r="B383" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C383" s="5" t="s">
-        <v>2283</v>
+        <v>328</v>
       </c>
       <c r="D383" s="5" t="s">
-        <v>975</v>
-[...2 lines deleted...]
-        <v>1522</v>
+        <v>1131</v>
+      </c>
+      <c r="E383" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H383" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H383" s="5" t="s">
+        <v>2373</v>
       </c>
       <c r="I383" s="5" t="s">
-        <v>2364</v>
+        <v>2374</v>
       </c>
       <c r="J383" s="5" t="s">
-        <v>978</v>
+        <v>2375</v>
       </c>
       <c r="K383" s="5" t="s">
-        <v>2365</v>
+        <v>2376</v>
       </c>
       <c r="L383" s="6" t="s">
-        <v>2366</v>
+        <v>2377</v>
       </c>
       <c r="M383" s="5" t="s">
-        <v>2367</v>
+        <v>2378</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="5" t="s">
-        <v>2363</v>
+        <v>2379</v>
       </c>
       <c r="B384" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C384" s="5" t="s">
-        <v>544</v>
+        <v>328</v>
       </c>
       <c r="D384" s="5" t="s">
-        <v>1087</v>
+        <v>1131</v>
       </c>
       <c r="E384" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F384" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G384" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H384" s="5" t="s">
-        <v>2368</v>
+        <v>2380</v>
       </c>
       <c r="I384" s="5" t="s">
-        <v>2369</v>
+        <v>2381</v>
       </c>
       <c r="J384" s="5" t="s">
-        <v>2370</v>
+        <v>2382</v>
       </c>
       <c r="K384" s="5" t="s">
-        <v>2371</v>
+        <v>2383</v>
       </c>
       <c r="L384" s="6" t="s">
-        <v>2372</v>
+        <v>2384</v>
       </c>
       <c r="M384" s="5" t="s">
-        <v>2373</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="5" t="s">
-        <v>2374</v>
+        <v>2386</v>
       </c>
       <c r="B385" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C385" s="5" t="s">
-        <v>544</v>
+        <v>2387</v>
       </c>
       <c r="D385" s="5" t="s">
-        <v>1087</v>
+        <v>1807</v>
       </c>
       <c r="E385" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F385" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G385" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H385" s="5" t="s">
-        <v>2375</v>
+        <v>2388</v>
       </c>
       <c r="I385" s="5" t="s">
-        <v>2376</v>
+        <v>2389</v>
       </c>
       <c r="J385" s="5" t="s">
-        <v>2377</v>
+        <v>2355</v>
       </c>
       <c r="K385" s="5" t="s">
-        <v>2378</v>
+        <v>2390</v>
       </c>
       <c r="L385" s="6" t="s">
-        <v>2379</v>
+        <v>2391</v>
       </c>
       <c r="M385" s="5" t="s">
-        <v>2380</v>
+        <v>2392</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="5" t="s">
-        <v>2381</v>
+        <v>2393</v>
       </c>
       <c r="B386" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C386" s="5" t="s">
-        <v>2283</v>
+        <v>641</v>
       </c>
       <c r="D386" s="5" t="s">
-        <v>975</v>
+        <v>1019</v>
       </c>
       <c r="E386" s="5" t="s">
-        <v>1522</v>
+        <v>1566</v>
       </c>
       <c r="F386" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G386" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H386" s="5" t="s">
-        <v>2382</v>
+        <v>2394</v>
       </c>
       <c r="I386" s="5" t="s">
-        <v>2383</v>
+        <v>2395</v>
       </c>
       <c r="J386" s="5" t="s">
-        <v>978</v>
+        <v>1022</v>
       </c>
       <c r="K386" s="5" t="s">
-        <v>2384</v>
+        <v>2396</v>
       </c>
       <c r="L386" s="6" t="s">
-        <v>2385</v>
+        <v>2397</v>
       </c>
       <c r="M386" s="5" t="s">
-        <v>2386</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="5" t="s">
-        <v>2387</v>
+        <v>2399</v>
       </c>
       <c r="B387" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C387" s="5" t="s">
-        <v>633</v>
+        <v>641</v>
       </c>
       <c r="D387" s="5" t="s">
-        <v>1046</v>
+        <v>1019</v>
       </c>
       <c r="E387" s="5" t="s">
-        <v>1522</v>
+        <v>1566</v>
       </c>
       <c r="F387" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G387" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H387" s="5" t="s">
-        <v>2388</v>
-[...3 lines deleted...]
-      </c>
+        <v>2400</v>
+      </c>
+      <c r="I387" s="5"/>
       <c r="J387" s="5" t="s">
-        <v>978</v>
+        <v>1022</v>
       </c>
       <c r="K387" s="5" t="s">
-        <v>2390</v>
+        <v>2401</v>
       </c>
       <c r="L387" s="6" t="s">
-        <v>2391</v>
+        <v>2402</v>
       </c>
       <c r="M387" s="5" t="s">
-        <v>2392</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="5" t="s">
-        <v>2393</v>
+        <v>2404</v>
       </c>
       <c r="B388" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C388" s="5" t="s">
-        <v>544</v>
+        <v>2324</v>
       </c>
       <c r="D388" s="5" t="s">
-        <v>1771</v>
-[...4 lines deleted...]
-        </is>
+        <v>1019</v>
+      </c>
+      <c r="E388" s="5" t="s">
+        <v>1566</v>
       </c>
       <c r="F388" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G388" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H388" s="5" t="s">
-        <v>2394</v>
+      <c r="H388" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I388" s="5" t="s">
-        <v>2395</v>
+        <v>2405</v>
       </c>
       <c r="J388" s="5" t="s">
-        <v>2396</v>
+        <v>1022</v>
       </c>
       <c r="K388" s="5" t="s">
-        <v>2397</v>
+        <v>2406</v>
       </c>
       <c r="L388" s="6" t="s">
-        <v>2398</v>
+        <v>2407</v>
       </c>
       <c r="M388" s="5" t="s">
-        <v>2399</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="5" t="s">
-        <v>2400</v>
+        <v>2404</v>
       </c>
       <c r="B389" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C389" s="5" t="s">
-        <v>633</v>
+        <v>328</v>
       </c>
       <c r="D389" s="5" t="s">
-        <v>975</v>
-[...2 lines deleted...]
-        <v>511</v>
+        <v>1131</v>
+      </c>
+      <c r="E389" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H389" s="5" t="s">
-        <v>2401</v>
+        <v>2409</v>
       </c>
       <c r="I389" s="5" t="s">
-        <v>2402</v>
+        <v>2410</v>
       </c>
       <c r="J389" s="5" t="s">
-        <v>978</v>
+        <v>2411</v>
       </c>
       <c r="K389" s="5" t="s">
-        <v>2403</v>
+        <v>2412</v>
       </c>
       <c r="L389" s="6" t="s">
-        <v>2404</v>
+        <v>2413</v>
       </c>
       <c r="M389" s="5" t="s">
-        <v>2405</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="5" t="s">
-        <v>2406</v>
+        <v>2415</v>
       </c>
       <c r="B390" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C390" s="5" t="s">
-        <v>210</v>
+        <v>328</v>
       </c>
       <c r="D390" s="5" t="s">
-        <v>1087</v>
+        <v>1131</v>
       </c>
       <c r="E390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H390" s="5" t="s">
-        <v>2407</v>
+        <v>2416</v>
       </c>
       <c r="I390" s="5" t="s">
-        <v>2408</v>
+        <v>2417</v>
       </c>
       <c r="J390" s="5" t="s">
-        <v>2409</v>
+        <v>2418</v>
       </c>
       <c r="K390" s="5" t="s">
-        <v>2410</v>
+        <v>2419</v>
       </c>
       <c r="L390" s="6" t="s">
-        <v>2411</v>
+        <v>2420</v>
       </c>
       <c r="M390" s="5" t="s">
-        <v>2412</v>
+        <v>2421</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="5" t="s">
-        <v>2413</v>
+        <v>2422</v>
       </c>
       <c r="B391" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C391" s="5" t="s">
-        <v>544</v>
+        <v>2324</v>
       </c>
       <c r="D391" s="5" t="s">
-        <v>1087</v>
-[...4 lines deleted...]
-        </is>
+        <v>1019</v>
+      </c>
+      <c r="E391" s="5" t="s">
+        <v>1566</v>
       </c>
       <c r="F391" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G391" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H391" s="5" t="s">
-        <v>2414</v>
+        <v>2423</v>
       </c>
       <c r="I391" s="5" t="s">
-        <v>2415</v>
+        <v>2424</v>
       </c>
       <c r="J391" s="5" t="s">
-        <v>2416</v>
+        <v>1022</v>
       </c>
       <c r="K391" s="5" t="s">
-        <v>2417</v>
+        <v>2425</v>
       </c>
       <c r="L391" s="6" t="s">
-        <v>2418</v>
+        <v>2426</v>
       </c>
       <c r="M391" s="5" t="s">
-        <v>2419</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="5" t="s">
-        <v>2420</v>
+        <v>2428</v>
       </c>
       <c r="B392" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C392" s="5" t="s">
-        <v>633</v>
+        <v>641</v>
       </c>
       <c r="D392" s="5" t="s">
-        <v>975</v>
+        <v>1090</v>
       </c>
       <c r="E392" s="5" t="s">
-        <v>1522</v>
+        <v>1566</v>
       </c>
       <c r="F392" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G392" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H392" s="5" t="s">
-        <v>2421</v>
+        <v>2429</v>
       </c>
       <c r="I392" s="5" t="s">
-        <v>2422</v>
+        <v>2430</v>
       </c>
       <c r="J392" s="5" t="s">
-        <v>978</v>
+        <v>1022</v>
       </c>
       <c r="K392" s="5" t="s">
-        <v>2423</v>
+        <v>2431</v>
       </c>
       <c r="L392" s="6" t="s">
-        <v>2424</v>
+        <v>2432</v>
       </c>
       <c r="M392" s="5" t="s">
-        <v>2425</v>
+        <v>2433</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="5" t="s">
-        <v>2426</v>
+        <v>2434</v>
       </c>
       <c r="B393" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C393" s="5" t="s">
-        <v>210</v>
+        <v>328</v>
       </c>
       <c r="D393" s="5" t="s">
-        <v>1087</v>
+        <v>1815</v>
       </c>
       <c r="E393" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F393" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G393" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H393" s="5" t="s">
-        <v>2427</v>
+        <v>2435</v>
       </c>
       <c r="I393" s="5" t="s">
-        <v>2428</v>
+        <v>2436</v>
       </c>
       <c r="J393" s="5" t="s">
-        <v>2429</v>
+        <v>2437</v>
       </c>
       <c r="K393" s="5" t="s">
-        <v>2430</v>
+        <v>2438</v>
       </c>
       <c r="L393" s="6" t="s">
-        <v>2431</v>
+        <v>2439</v>
       </c>
       <c r="M393" s="5" t="s">
-        <v>2432</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="5" t="s">
-        <v>2433</v>
+        <v>2441</v>
       </c>
       <c r="B394" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C394" s="5" t="s">
-        <v>633</v>
+        <v>641</v>
       </c>
       <c r="D394" s="5" t="s">
-        <v>975</v>
+        <v>1019</v>
       </c>
       <c r="E394" s="5" t="s">
-        <v>1522</v>
+        <v>520</v>
       </c>
       <c r="F394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G394" s="5" t="s">
-        <v>2434</v>
+      <c r="G394" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H394" s="5" t="s">
-        <v>2435</v>
+        <v>2442</v>
       </c>
       <c r="I394" s="5" t="s">
-        <v>2436</v>
+        <v>2443</v>
       </c>
       <c r="J394" s="5" t="s">
-        <v>978</v>
+        <v>1022</v>
       </c>
       <c r="K394" s="5" t="s">
-        <v>2437</v>
+        <v>2444</v>
       </c>
       <c r="L394" s="6" t="s">
-        <v>2438</v>
+        <v>2445</v>
       </c>
       <c r="M394" s="5" t="s">
-        <v>2439</v>
+        <v>2446</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="5" t="s">
-        <v>2440</v>
+        <v>2447</v>
       </c>
       <c r="B395" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C395" s="5" t="s">
-        <v>1477</v>
+        <v>210</v>
       </c>
       <c r="D395" s="5" t="s">
-        <v>2346</v>
+        <v>1131</v>
       </c>
       <c r="E395" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F395" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G395" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H395" s="5" t="s">
-        <v>2441</v>
+        <v>2448</v>
       </c>
       <c r="I395" s="5" t="s">
-        <v>2442</v>
+        <v>2449</v>
       </c>
       <c r="J395" s="5" t="s">
-        <v>2314</v>
+        <v>2450</v>
       </c>
       <c r="K395" s="5" t="s">
-        <v>2443</v>
+        <v>2451</v>
       </c>
       <c r="L395" s="6" t="s">
-        <v>2444</v>
+        <v>2452</v>
       </c>
       <c r="M395" s="5" t="s">
-        <v>2445</v>
+        <v>2453</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="5" t="s">
-        <v>2446</v>
+        <v>2454</v>
       </c>
       <c r="B396" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C396" s="5" t="s">
-        <v>2447</v>
+        <v>328</v>
       </c>
       <c r="D396" s="5" t="s">
-        <v>1087</v>
-[...2 lines deleted...]
-        <v>2448</v>
+        <v>1131</v>
+      </c>
+      <c r="E396" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F396" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G396" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H396" s="5" t="s">
-        <v>2449</v>
+        <v>2455</v>
       </c>
       <c r="I396" s="5" t="s">
-        <v>2450</v>
+        <v>2456</v>
       </c>
       <c r="J396" s="5" t="s">
-        <v>2451</v>
+        <v>2457</v>
       </c>
       <c r="K396" s="5" t="s">
-        <v>2452</v>
+        <v>2458</v>
       </c>
       <c r="L396" s="6" t="s">
-        <v>2453</v>
+        <v>2459</v>
       </c>
       <c r="M396" s="5" t="s">
-        <v>2454</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="5" t="s">
-        <v>2455</v>
+        <v>2461</v>
       </c>
       <c r="B397" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C397" s="5" t="s">
-        <v>633</v>
+        <v>641</v>
       </c>
       <c r="D397" s="5" t="s">
-        <v>1273</v>
+        <v>1019</v>
       </c>
       <c r="E397" s="5" t="s">
-        <v>1522</v>
+        <v>1566</v>
       </c>
       <c r="F397" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G397" s="5" t="s">
-        <v>2456</v>
+      <c r="G397" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H397" s="5" t="s">
-        <v>2457</v>
+        <v>2462</v>
       </c>
       <c r="I397" s="5" t="s">
-        <v>2458</v>
+        <v>2463</v>
       </c>
       <c r="J397" s="5" t="s">
-        <v>978</v>
+        <v>1022</v>
       </c>
       <c r="K397" s="5" t="s">
-        <v>2459</v>
+        <v>2464</v>
       </c>
       <c r="L397" s="6" t="s">
-        <v>2460</v>
+        <v>2465</v>
       </c>
       <c r="M397" s="5" t="s">
-        <v>2461</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="5" t="s">
-        <v>2462</v>
+        <v>2467</v>
       </c>
       <c r="B398" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C398" s="5" t="s">
-        <v>633</v>
+        <v>210</v>
       </c>
       <c r="D398" s="5" t="s">
-        <v>1273</v>
-[...2 lines deleted...]
-        <v>511</v>
+        <v>1131</v>
+      </c>
+      <c r="E398" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F398" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G398" s="5" t="s">
-        <v>2463</v>
+      <c r="G398" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H398" s="5" t="s">
-        <v>2464</v>
+        <v>2468</v>
       </c>
       <c r="I398" s="5" t="s">
-        <v>2465</v>
+        <v>2469</v>
       </c>
       <c r="J398" s="5" t="s">
-        <v>978</v>
+        <v>2470</v>
       </c>
       <c r="K398" s="5" t="s">
-        <v>2466</v>
+        <v>2471</v>
       </c>
       <c r="L398" s="6" t="s">
-        <v>2467</v>
+        <v>2472</v>
       </c>
       <c r="M398" s="5" t="s">
-        <v>2468</v>
+        <v>2473</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="5" t="s">
-        <v>2469</v>
+        <v>2474</v>
       </c>
       <c r="B399" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C399" s="5" t="s">
-        <v>633</v>
+        <v>641</v>
       </c>
       <c r="D399" s="5" t="s">
-        <v>975</v>
+        <v>1019</v>
       </c>
       <c r="E399" s="5" t="s">
-        <v>1522</v>
+        <v>1566</v>
       </c>
       <c r="F399" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G399" s="5" t="s">
-        <v>2470</v>
-[...4 lines deleted...]
-        </is>
+        <v>2475</v>
+      </c>
+      <c r="H399" s="5" t="s">
+        <v>2476</v>
       </c>
       <c r="I399" s="5" t="s">
-        <v>2471</v>
+        <v>2477</v>
       </c>
       <c r="J399" s="5" t="s">
-        <v>978</v>
+        <v>1022</v>
       </c>
       <c r="K399" s="5" t="s">
-        <v>2472</v>
+        <v>2478</v>
       </c>
       <c r="L399" s="6" t="s">
-        <v>2473</v>
+        <v>2479</v>
       </c>
       <c r="M399" s="5" t="s">
-        <v>2474</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="5" t="s">
-        <v>2475</v>
+        <v>2481</v>
       </c>
       <c r="B400" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C400" s="5" t="s">
-        <v>1686</v>
+        <v>1521</v>
       </c>
       <c r="D400" s="5" t="s">
-        <v>1763</v>
+        <v>2387</v>
       </c>
       <c r="E400" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F400" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G400" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H400" s="5" t="s">
-        <v>2476</v>
+        <v>2482</v>
       </c>
       <c r="I400" s="5" t="s">
-        <v>2477</v>
+        <v>2483</v>
       </c>
       <c r="J400" s="5" t="s">
-        <v>2314</v>
+        <v>2355</v>
       </c>
       <c r="K400" s="5" t="s">
-        <v>2478</v>
+        <v>2484</v>
       </c>
       <c r="L400" s="6" t="s">
-        <v>2479</v>
+        <v>2485</v>
       </c>
       <c r="M400" s="5" t="s">
-        <v>2480</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="5" t="s">
-        <v>2481</v>
+        <v>2487</v>
       </c>
       <c r="B401" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C401" s="5" t="s">
-        <v>633</v>
+        <v>2488</v>
       </c>
       <c r="D401" s="5" t="s">
-        <v>975</v>
+        <v>1131</v>
       </c>
       <c r="E401" s="5" t="s">
-        <v>1522</v>
+        <v>2489</v>
       </c>
       <c r="F401" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G401" s="5" t="s">
-        <v>2482</v>
+      <c r="G401" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H401" s="5" t="s">
-        <v>2483</v>
-[...1 lines deleted...]
-      <c r="I401" s="5"/>
+        <v>2490</v>
+      </c>
+      <c r="I401" s="5" t="s">
+        <v>2491</v>
+      </c>
       <c r="J401" s="5" t="s">
-        <v>978</v>
+        <v>2492</v>
       </c>
       <c r="K401" s="5" t="s">
-        <v>2484</v>
+        <v>2493</v>
       </c>
       <c r="L401" s="6" t="s">
-        <v>2485</v>
+        <v>2494</v>
       </c>
       <c r="M401" s="5" t="s">
-        <v>2486</v>
+        <v>2495</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="5" t="s">
-        <v>2487</v>
+        <v>2496</v>
       </c>
       <c r="B402" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C402" s="5" t="s">
-        <v>633</v>
+        <v>641</v>
       </c>
       <c r="D402" s="5" t="s">
-        <v>975</v>
+        <v>1317</v>
       </c>
       <c r="E402" s="5" t="s">
-        <v>1522</v>
+        <v>1566</v>
       </c>
       <c r="F402" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G402" s="5" t="s">
-        <v>2488</v>
+        <v>2497</v>
       </c>
       <c r="H402" s="5" t="s">
-        <v>2489</v>
-[...1 lines deleted...]
-      <c r="I402" s="5"/>
+        <v>2498</v>
+      </c>
+      <c r="I402" s="5" t="s">
+        <v>2499</v>
+      </c>
       <c r="J402" s="5" t="s">
-        <v>978</v>
+        <v>1022</v>
       </c>
       <c r="K402" s="5" t="s">
-        <v>2490</v>
+        <v>2500</v>
       </c>
       <c r="L402" s="6" t="s">
-        <v>2491</v>
+        <v>2501</v>
       </c>
       <c r="M402" s="5" t="s">
-        <v>2492</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="403">
-      <c r="A403" s="5" t="n">
-        <v>1934</v>
+      <c r="A403" s="5" t="s">
+        <v>2503</v>
       </c>
       <c r="B403" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C403" s="5" t="s">
-        <v>2493</v>
+        <v>641</v>
       </c>
       <c r="D403" s="5" t="s">
-        <v>2494</v>
-[...4 lines deleted...]
-        </is>
+        <v>1317</v>
+      </c>
+      <c r="E403" s="5" t="s">
+        <v>520</v>
       </c>
       <c r="F403" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G403" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G403" s="5" t="s">
+        <v>2504</v>
       </c>
       <c r="H403" s="5" t="s">
-        <v>2495</v>
+        <v>2505</v>
       </c>
       <c r="I403" s="5" t="s">
-        <v>2496</v>
+        <v>2506</v>
       </c>
       <c r="J403" s="5" t="s">
-        <v>2314</v>
+        <v>1022</v>
       </c>
       <c r="K403" s="5" t="s">
-        <v>2497</v>
+        <v>2507</v>
       </c>
       <c r="L403" s="6" t="s">
-        <v>2498</v>
+        <v>2508</v>
       </c>
       <c r="M403" s="5" t="s">
-        <v>2499</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="5" t="s">
-        <v>2500</v>
+        <v>2510</v>
       </c>
       <c r="B404" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C404" s="5" t="s">
-        <v>713</v>
+        <v>641</v>
       </c>
       <c r="D404" s="5" t="s">
-        <v>210</v>
+        <v>1019</v>
       </c>
       <c r="E404" s="5" t="s">
-        <v>2501</v>
-[...10 lines deleted...]
-        <v>2503</v>
+        <v>1566</v>
+      </c>
+      <c r="F404" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G404" s="5" t="s">
+        <v>2511</v>
+      </c>
+      <c r="H404" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I404" s="5" t="s">
-        <v>2504</v>
+        <v>2512</v>
       </c>
       <c r="J404" s="5" t="s">
-        <v>2505</v>
+        <v>1022</v>
       </c>
       <c r="K404" s="5" t="s">
-        <v>2506</v>
+        <v>2513</v>
       </c>
       <c r="L404" s="6" t="s">
-        <v>2507</v>
+        <v>2514</v>
       </c>
       <c r="M404" s="5" t="s">
-        <v>2508</v>
+        <v>2515</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="5" t="s">
-        <v>2509</v>
+        <v>2516</v>
       </c>
       <c r="B405" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C405" s="5" t="s">
-        <v>16</v>
+        <v>1730</v>
       </c>
       <c r="D405" s="5" t="s">
-        <v>1763</v>
-[...2 lines deleted...]
-        <v>2510</v>
+        <v>1807</v>
+      </c>
+      <c r="E405" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F405" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G405" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H405" s="5" t="s">
-        <v>2511</v>
+        <v>2517</v>
       </c>
       <c r="I405" s="5" t="s">
-        <v>2512</v>
+        <v>2518</v>
       </c>
       <c r="J405" s="5" t="s">
-        <v>2292</v>
+        <v>2355</v>
       </c>
       <c r="K405" s="5" t="s">
-        <v>2513</v>
+        <v>2519</v>
       </c>
       <c r="L405" s="6" t="s">
-        <v>2514</v>
+        <v>2520</v>
       </c>
       <c r="M405" s="5" t="s">
-        <v>2515</v>
+        <v>2521</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="5" t="s">
-        <v>2516</v>
+        <v>2522</v>
       </c>
       <c r="B406" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C406" s="5" t="s">
-        <v>713</v>
+        <v>641</v>
       </c>
       <c r="D406" s="5" t="s">
-        <v>1087</v>
+        <v>1019</v>
       </c>
       <c r="E406" s="5" t="s">
-        <v>2517</v>
+        <v>1566</v>
       </c>
       <c r="F406" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G406" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G406" s="5" t="s">
+        <v>2523</v>
       </c>
       <c r="H406" s="5" t="s">
-        <v>2518</v>
+        <v>2524</v>
       </c>
       <c r="I406" s="5"/>
       <c r="J406" s="5" t="s">
-        <v>2519</v>
+        <v>1022</v>
       </c>
       <c r="K406" s="5" t="s">
-        <v>2520</v>
+        <v>2525</v>
       </c>
       <c r="L406" s="6" t="s">
-        <v>2521</v>
+        <v>2526</v>
       </c>
       <c r="M406" s="5" t="s">
-        <v>2522</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="5" t="s">
-        <v>2523</v>
+        <v>2528</v>
       </c>
       <c r="B407" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C407" s="5" t="s">
-        <v>16</v>
+        <v>641</v>
       </c>
       <c r="D407" s="5" t="s">
-        <v>1686</v>
+        <v>1019</v>
       </c>
       <c r="E407" s="5" t="s">
-        <v>2524</v>
+        <v>1566</v>
       </c>
       <c r="F407" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G407" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G407" s="5" t="s">
+        <v>2529</v>
       </c>
       <c r="H407" s="5" t="s">
-        <v>2525</v>
-[...3 lines deleted...]
-      </c>
+        <v>2530</v>
+      </c>
+      <c r="I407" s="5"/>
       <c r="J407" s="5" t="s">
-        <v>2292</v>
+        <v>1022</v>
       </c>
       <c r="K407" s="5" t="s">
-        <v>2527</v>
+        <v>2531</v>
       </c>
       <c r="L407" s="6" t="s">
-        <v>2528</v>
+        <v>2532</v>
       </c>
       <c r="M407" s="5" t="s">
-        <v>2529</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="408">
-      <c r="A408" s="5" t="s">
-        <v>2530</v>
+      <c r="A408" s="5" t="n">
+        <v>1934</v>
       </c>
       <c r="B408" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C408" s="5" t="s">
-        <v>16</v>
+        <v>2534</v>
       </c>
       <c r="D408" s="5" t="s">
-        <v>1686</v>
-[...2 lines deleted...]
-        <v>2531</v>
+        <v>2535</v>
+      </c>
+      <c r="E408" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F408" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G408" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H408" s="5" t="s">
-        <v>2532</v>
+        <v>2536</v>
       </c>
       <c r="I408" s="5" t="s">
-        <v>2533</v>
+        <v>2537</v>
       </c>
       <c r="J408" s="5" t="s">
-        <v>2292</v>
+        <v>2355</v>
       </c>
       <c r="K408" s="5" t="s">
-        <v>2534</v>
+        <v>2538</v>
       </c>
       <c r="L408" s="6" t="s">
-        <v>2535</v>
+        <v>2539</v>
       </c>
       <c r="M408" s="5" t="s">
-        <v>2536</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="5" t="s">
-        <v>2537</v>
+        <v>2541</v>
       </c>
       <c r="B409" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C409" s="5" t="s">
-        <v>633</v>
+        <v>736</v>
       </c>
       <c r="D409" s="5" t="s">
-        <v>975</v>
+        <v>210</v>
       </c>
       <c r="E409" s="5" t="s">
-        <v>1522</v>
-[...7 lines deleted...]
-        <v>2538</v>
+        <v>2542</v>
+      </c>
+      <c r="F409" s="5" t="s">
+        <v>2543</v>
+      </c>
+      <c r="G409" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H409" s="5" t="s">
-        <v>2539</v>
+        <v>2544</v>
       </c>
       <c r="I409" s="5" t="s">
-        <v>2540</v>
+        <v>2545</v>
       </c>
       <c r="J409" s="5" t="s">
-        <v>978</v>
+        <v>2546</v>
       </c>
       <c r="K409" s="5" t="s">
-        <v>2541</v>
+        <v>2547</v>
       </c>
       <c r="L409" s="6" t="s">
-        <v>2542</v>
+        <v>2548</v>
       </c>
       <c r="M409" s="5" t="s">
-        <v>2543</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="5" t="s">
-        <v>2544</v>
+        <v>2550</v>
       </c>
       <c r="B410" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C410" s="5" t="s">
-        <v>633</v>
+        <v>16</v>
       </c>
       <c r="D410" s="5" t="s">
-        <v>975</v>
+        <v>1807</v>
       </c>
       <c r="E410" s="5" t="s">
-        <v>1522</v>
+        <v>2551</v>
       </c>
       <c r="F410" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G410" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H410" s="5" t="s">
-        <v>2545</v>
+        <v>2552</v>
       </c>
       <c r="I410" s="5" t="s">
-        <v>2546</v>
+        <v>2553</v>
       </c>
       <c r="J410" s="5" t="s">
-        <v>978</v>
+        <v>2333</v>
       </c>
       <c r="K410" s="5" t="s">
-        <v>2547</v>
+        <v>2554</v>
       </c>
       <c r="L410" s="6" t="s">
-        <v>2548</v>
+        <v>2555</v>
       </c>
       <c r="M410" s="5" t="s">
-        <v>2549</v>
+        <v>2556</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="5" t="s">
-        <v>2550</v>
+        <v>2557</v>
       </c>
       <c r="B411" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C411" s="5" t="s">
-        <v>633</v>
+        <v>736</v>
       </c>
       <c r="D411" s="5" t="s">
-        <v>975</v>
+        <v>1131</v>
       </c>
       <c r="E411" s="5" t="s">
-        <v>1522</v>
+        <v>2558</v>
       </c>
       <c r="F411" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G411" s="5" t="s">
-        <v>2551</v>
+      <c r="G411" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H411" s="5" t="s">
-        <v>2552</v>
+        <v>2559</v>
       </c>
       <c r="I411" s="5"/>
       <c r="J411" s="5" t="s">
-        <v>978</v>
+        <v>2560</v>
       </c>
       <c r="K411" s="5" t="s">
-        <v>2553</v>
+        <v>2561</v>
       </c>
       <c r="L411" s="6" t="s">
-        <v>2554</v>
+        <v>2562</v>
       </c>
       <c r="M411" s="5" t="s">
-        <v>2555</v>
+        <v>2563</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="5" t="s">
-        <v>2556</v>
+        <v>2564</v>
       </c>
       <c r="B412" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C412" s="5" t="s">
-        <v>633</v>
+        <v>16</v>
       </c>
       <c r="D412" s="5" t="s">
-        <v>975</v>
+        <v>1730</v>
       </c>
       <c r="E412" s="5" t="s">
-        <v>1522</v>
+        <v>2565</v>
       </c>
       <c r="F412" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G412" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H412" s="5" t="s">
-        <v>2557</v>
+        <v>2566</v>
       </c>
       <c r="I412" s="5" t="s">
-        <v>2558</v>
+        <v>2567</v>
       </c>
       <c r="J412" s="5" t="s">
-        <v>978</v>
+        <v>2333</v>
       </c>
       <c r="K412" s="5" t="s">
-        <v>2559</v>
+        <v>2568</v>
       </c>
       <c r="L412" s="6" t="s">
-        <v>2560</v>
+        <v>2569</v>
       </c>
       <c r="M412" s="5" t="s">
-        <v>2561</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="5" t="s">
-        <v>2562</v>
+        <v>2571</v>
       </c>
       <c r="B413" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C413" s="5" t="s">
-        <v>2563</v>
+        <v>16</v>
       </c>
       <c r="D413" s="5" t="s">
-        <v>1087</v>
+        <v>1730</v>
       </c>
       <c r="E413" s="5" t="s">
-        <v>2564</v>
+        <v>2572</v>
       </c>
       <c r="F413" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G413" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H413" s="5" t="s">
-        <v>2565</v>
+        <v>2573</v>
       </c>
       <c r="I413" s="5" t="s">
-        <v>2566</v>
+        <v>2574</v>
       </c>
       <c r="J413" s="5" t="s">
-        <v>2567</v>
+        <v>2333</v>
       </c>
       <c r="K413" s="5" t="s">
-        <v>2568</v>
+        <v>2575</v>
       </c>
       <c r="L413" s="6" t="s">
-        <v>2569</v>
+        <v>2576</v>
       </c>
       <c r="M413" s="5" t="s">
-        <v>2570</v>
+        <v>2577</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="5" t="s">
-        <v>2571</v>
+        <v>2578</v>
       </c>
       <c r="B414" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C414" s="5" t="s">
-        <v>1477</v>
+        <v>641</v>
       </c>
       <c r="D414" s="5" t="s">
-        <v>2346</v>
-[...4 lines deleted...]
-        </is>
+        <v>1019</v>
+      </c>
+      <c r="E414" s="5" t="s">
+        <v>1566</v>
       </c>
       <c r="F414" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G414" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G414" s="5" t="s">
+        <v>2579</v>
       </c>
       <c r="H414" s="5" t="s">
-        <v>2572</v>
+        <v>2580</v>
       </c>
       <c r="I414" s="5" t="s">
-        <v>2573</v>
+        <v>2581</v>
       </c>
       <c r="J414" s="5" t="s">
-        <v>2314</v>
+        <v>1022</v>
       </c>
       <c r="K414" s="5" t="s">
-        <v>2574</v>
+        <v>2582</v>
       </c>
       <c r="L414" s="6" t="s">
-        <v>2575</v>
+        <v>2583</v>
       </c>
       <c r="M414" s="5" t="s">
-        <v>2576</v>
+        <v>2584</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="5" t="s">
-        <v>2577</v>
+        <v>2585</v>
       </c>
       <c r="B415" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C415" s="5" t="s">
-        <v>633</v>
+        <v>641</v>
       </c>
       <c r="D415" s="5" t="s">
-        <v>1046</v>
+        <v>1019</v>
       </c>
       <c r="E415" s="5" t="s">
-        <v>1522</v>
+        <v>1566</v>
       </c>
       <c r="F415" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G415" s="5" t="s">
-        <v>2578</v>
+      <c r="G415" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H415" s="5" t="s">
-        <v>2579</v>
+        <v>2586</v>
       </c>
       <c r="I415" s="5" t="s">
-        <v>2580</v>
+        <v>2587</v>
       </c>
       <c r="J415" s="5" t="s">
-        <v>978</v>
+        <v>1022</v>
       </c>
       <c r="K415" s="5" t="s">
-        <v>2581</v>
+        <v>2588</v>
       </c>
       <c r="L415" s="6" t="s">
-        <v>2582</v>
+        <v>2589</v>
       </c>
       <c r="M415" s="5" t="s">
-        <v>2583</v>
+        <v>2590</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="5" t="s">
-        <v>2584</v>
+        <v>2591</v>
       </c>
       <c r="B416" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C416" s="5" t="s">
-        <v>2585</v>
+        <v>641</v>
       </c>
       <c r="D416" s="5" t="s">
-        <v>1477</v>
-[...4 lines deleted...]
-        </is>
+        <v>1019</v>
+      </c>
+      <c r="E416" s="5" t="s">
+        <v>1566</v>
       </c>
       <c r="F416" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G416" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G416" s="5" t="s">
+        <v>2592</v>
       </c>
       <c r="H416" s="5" t="s">
-        <v>2586</v>
-[...3 lines deleted...]
-      </c>
+        <v>2593</v>
+      </c>
+      <c r="I416" s="5"/>
       <c r="J416" s="5" t="s">
-        <v>2314</v>
+        <v>1022</v>
       </c>
       <c r="K416" s="5" t="s">
-        <v>2588</v>
+        <v>2594</v>
       </c>
       <c r="L416" s="6" t="s">
-        <v>2589</v>
+        <v>2595</v>
       </c>
       <c r="M416" s="5" t="s">
-        <v>2590</v>
+        <v>2596</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="5" t="s">
-        <v>2591</v>
+        <v>2597</v>
       </c>
       <c r="B417" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C417" s="5" t="s">
-        <v>633</v>
+        <v>641</v>
       </c>
       <c r="D417" s="5" t="s">
-        <v>1046</v>
+        <v>1019</v>
       </c>
       <c r="E417" s="5" t="s">
-        <v>1522</v>
+        <v>1566</v>
       </c>
       <c r="F417" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G417" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H417" s="5" t="s">
-        <v>2592</v>
+        <v>2598</v>
       </c>
       <c r="I417" s="5" t="s">
-        <v>2593</v>
+        <v>2599</v>
       </c>
       <c r="J417" s="5" t="s">
-        <v>978</v>
+        <v>1022</v>
       </c>
       <c r="K417" s="5" t="s">
-        <v>2594</v>
+        <v>2600</v>
       </c>
       <c r="L417" s="6" t="s">
-        <v>2595</v>
+        <v>2601</v>
       </c>
       <c r="M417" s="5" t="s">
-        <v>2596</v>
+        <v>2602</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="5" t="s">
-        <v>2597</v>
+        <v>2603</v>
       </c>
       <c r="B418" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C418" s="5" t="s">
-        <v>2346</v>
+        <v>2604</v>
       </c>
       <c r="D418" s="5" t="s">
-        <v>1763</v>
-[...4 lines deleted...]
-        </is>
+        <v>1131</v>
+      </c>
+      <c r="E418" s="5" t="s">
+        <v>2605</v>
       </c>
       <c r="F418" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G418" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H418" s="5" t="s">
-        <v>2598</v>
+        <v>2606</v>
       </c>
       <c r="I418" s="5" t="s">
-        <v>2599</v>
+        <v>2607</v>
       </c>
       <c r="J418" s="5" t="s">
-        <v>2314</v>
+        <v>2608</v>
       </c>
       <c r="K418" s="5" t="s">
-        <v>2600</v>
+        <v>2609</v>
       </c>
       <c r="L418" s="6" t="s">
-        <v>2601</v>
+        <v>2610</v>
       </c>
       <c r="M418" s="5" t="s">
-        <v>2602</v>
+        <v>2611</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="5" t="s">
-        <v>2603</v>
+        <v>2612</v>
       </c>
       <c r="B419" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C419" s="5" t="s">
-        <v>2346</v>
+        <v>1521</v>
       </c>
       <c r="D419" s="5" t="s">
-        <v>1763</v>
+        <v>2387</v>
       </c>
       <c r="E419" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F419" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G419" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H419" s="5" t="s">
-        <v>2604</v>
+        <v>2613</v>
       </c>
       <c r="I419" s="5" t="s">
-        <v>2605</v>
+        <v>2614</v>
       </c>
       <c r="J419" s="5" t="s">
-        <v>2314</v>
+        <v>2355</v>
       </c>
       <c r="K419" s="5" t="s">
-        <v>2606</v>
+        <v>2615</v>
       </c>
       <c r="L419" s="6" t="s">
-        <v>2607</v>
+        <v>2616</v>
       </c>
       <c r="M419" s="5" t="s">
-        <v>2608</v>
+        <v>2617</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="5" t="s">
-        <v>2609</v>
+        <v>2618</v>
       </c>
       <c r="B420" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C420" s="5" t="s">
-        <v>2346</v>
+        <v>641</v>
       </c>
       <c r="D420" s="5" t="s">
-        <v>1763</v>
-[...4 lines deleted...]
-        </is>
+        <v>1090</v>
+      </c>
+      <c r="E420" s="5" t="s">
+        <v>1566</v>
       </c>
       <c r="F420" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G420" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G420" s="5" t="s">
+        <v>2619</v>
       </c>
       <c r="H420" s="5" t="s">
-        <v>2610</v>
+        <v>2620</v>
       </c>
       <c r="I420" s="5" t="s">
-        <v>2611</v>
+        <v>2621</v>
       </c>
       <c r="J420" s="5" t="s">
-        <v>2314</v>
+        <v>1022</v>
       </c>
       <c r="K420" s="5" t="s">
-        <v>2612</v>
+        <v>2622</v>
       </c>
       <c r="L420" s="6" t="s">
-        <v>2613</v>
+        <v>2623</v>
       </c>
       <c r="M420" s="5" t="s">
-        <v>2614</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="5" t="s">
-        <v>2615</v>
+        <v>2625</v>
       </c>
       <c r="B421" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C421" s="5" t="s">
-        <v>16</v>
+        <v>2626</v>
       </c>
       <c r="D421" s="5" t="s">
-        <v>1763</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1521</v>
+      </c>
+      <c r="E421" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F421" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G421" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H421" s="5" t="s">
-        <v>2616</v>
+        <v>2627</v>
       </c>
       <c r="I421" s="5" t="s">
-        <v>2617</v>
+        <v>2628</v>
       </c>
       <c r="J421" s="5" t="s">
-        <v>2292</v>
+        <v>2355</v>
       </c>
       <c r="K421" s="5" t="s">
-        <v>2618</v>
+        <v>2629</v>
       </c>
       <c r="L421" s="6" t="s">
-        <v>2619</v>
+        <v>2630</v>
       </c>
       <c r="M421" s="5" t="s">
-        <v>2620</v>
+        <v>2631</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="5" t="s">
-        <v>2621</v>
+        <v>2632</v>
       </c>
       <c r="B422" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C422" s="5" t="s">
-        <v>16</v>
+        <v>641</v>
       </c>
       <c r="D422" s="5" t="s">
-        <v>2622</v>
+        <v>1090</v>
       </c>
       <c r="E422" s="5" t="s">
-        <v>17</v>
+        <v>1566</v>
       </c>
       <c r="F422" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G422" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H422" s="5" t="s">
-        <v>2623</v>
+        <v>2633</v>
       </c>
       <c r="I422" s="5" t="s">
-        <v>2624</v>
+        <v>2634</v>
       </c>
       <c r="J422" s="5" t="s">
-        <v>2292</v>
+        <v>1022</v>
       </c>
       <c r="K422" s="5" t="s">
-        <v>2625</v>
+        <v>2635</v>
       </c>
       <c r="L422" s="6" t="s">
-        <v>2626</v>
+        <v>2636</v>
       </c>
       <c r="M422" s="5" t="s">
-        <v>2627</v>
+        <v>2637</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="5" t="s">
-        <v>2628</v>
+        <v>2638</v>
       </c>
       <c r="B423" s="5" t="s">
-        <v>1291</v>
+        <v>14</v>
       </c>
       <c r="C423" s="5" t="s">
-        <v>975</v>
+        <v>2387</v>
       </c>
       <c r="D423" s="5" t="s">
-        <v>2629</v>
+        <v>1807</v>
       </c>
       <c r="E423" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F423" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G423" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H423" s="5" t="s">
-        <v>2610</v>
+        <v>2639</v>
       </c>
       <c r="I423" s="5" t="s">
-        <v>2630</v>
+        <v>2640</v>
       </c>
       <c r="J423" s="5" t="s">
-        <v>2314</v>
+        <v>2355</v>
       </c>
       <c r="K423" s="5" t="s">
-        <v>2631</v>
+        <v>2641</v>
       </c>
       <c r="L423" s="6" t="s">
-        <v>2632</v>
+        <v>2642</v>
       </c>
       <c r="M423" s="5" t="s">
-        <v>2633</v>
+        <v>2643</v>
       </c>
     </row>
     <row r="424">
-      <c r="A424" s="5" t="n">
-        <v>1936</v>
+      <c r="A424" s="5" t="s">
+        <v>2644</v>
       </c>
       <c r="B424" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C424" s="5" t="s">
-        <v>2634</v>
+        <v>2387</v>
       </c>
       <c r="D424" s="5" t="s">
-        <v>16</v>
+        <v>1807</v>
       </c>
       <c r="E424" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F424" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G424" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H424" s="5" t="s">
-        <v>2635</v>
+        <v>2645</v>
       </c>
       <c r="I424" s="5" t="s">
-        <v>2636</v>
+        <v>2646</v>
       </c>
       <c r="J424" s="5" t="s">
-        <v>2314</v>
+        <v>2355</v>
       </c>
       <c r="K424" s="5" t="s">
-        <v>2637</v>
+        <v>2647</v>
       </c>
       <c r="L424" s="6" t="s">
-        <v>2638</v>
+        <v>2648</v>
       </c>
       <c r="M424" s="5" t="s">
-        <v>2639</v>
+        <v>2649</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="5" t="s">
-        <v>2640</v>
+        <v>2650</v>
       </c>
       <c r="B425" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C425" s="5" t="s">
-        <v>1477</v>
+        <v>2387</v>
       </c>
       <c r="D425" s="5" t="s">
-        <v>2346</v>
+        <v>1807</v>
       </c>
       <c r="E425" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F425" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G425" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H425" s="5" t="s">
-        <v>2641</v>
+        <v>2651</v>
       </c>
       <c r="I425" s="5" t="s">
-        <v>2642</v>
+        <v>2652</v>
       </c>
       <c r="J425" s="5" t="s">
-        <v>2314</v>
+        <v>2355</v>
       </c>
       <c r="K425" s="5" t="s">
-        <v>2643</v>
+        <v>2653</v>
       </c>
       <c r="L425" s="6" t="s">
-        <v>2644</v>
+        <v>2654</v>
       </c>
       <c r="M425" s="5" t="s">
-        <v>2645</v>
+        <v>2655</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="5" t="s">
-        <v>2646</v>
+        <v>2656</v>
       </c>
       <c r="B426" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C426" s="5" t="s">
-        <v>633</v>
+        <v>16</v>
       </c>
       <c r="D426" s="5" t="s">
-        <v>975</v>
+        <v>1807</v>
       </c>
       <c r="E426" s="5" t="s">
-        <v>1522</v>
+        <v>17</v>
       </c>
       <c r="F426" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G426" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H426" s="5" t="s">
-        <v>2647</v>
+        <v>2657</v>
       </c>
       <c r="I426" s="5" t="s">
-        <v>2648</v>
+        <v>2658</v>
       </c>
       <c r="J426" s="5" t="s">
-        <v>978</v>
+        <v>2333</v>
       </c>
       <c r="K426" s="5" t="s">
-        <v>2649</v>
+        <v>2659</v>
       </c>
       <c r="L426" s="6" t="s">
-        <v>2650</v>
+        <v>2660</v>
       </c>
       <c r="M426" s="5" t="s">
-        <v>2651</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="5" t="s">
-        <v>2652</v>
+        <v>2662</v>
       </c>
       <c r="B427" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C427" s="5" t="s">
-        <v>633</v>
+        <v>16</v>
       </c>
       <c r="D427" s="5" t="s">
-        <v>975</v>
-[...4 lines deleted...]
-        </is>
+        <v>2663</v>
+      </c>
+      <c r="E427" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F427" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G427" s="5" t="s">
-        <v>2653</v>
+      <c r="G427" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H427" s="5" t="s">
-        <v>2654</v>
+        <v>2664</v>
       </c>
       <c r="I427" s="5" t="s">
-        <v>2655</v>
+        <v>2665</v>
       </c>
       <c r="J427" s="5" t="s">
-        <v>978</v>
+        <v>2333</v>
       </c>
       <c r="K427" s="5" t="s">
-        <v>2656</v>
+        <v>2666</v>
       </c>
       <c r="L427" s="6" t="s">
-        <v>2657</v>
+        <v>2667</v>
       </c>
       <c r="M427" s="5" t="s">
-        <v>2658</v>
+        <v>2668</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="5" t="s">
-        <v>2659</v>
+        <v>2669</v>
       </c>
       <c r="B428" s="5" t="s">
-        <v>14</v>
+        <v>1335</v>
       </c>
       <c r="C428" s="5" t="s">
-        <v>2660</v>
+        <v>1019</v>
       </c>
       <c r="D428" s="5" t="s">
-        <v>1087</v>
-[...2 lines deleted...]
-        <v>1468</v>
+        <v>2670</v>
+      </c>
+      <c r="E428" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F428" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G428" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H428" s="5" t="s">
-        <v>2661</v>
+        <v>2651</v>
       </c>
       <c r="I428" s="5" t="s">
-        <v>2662</v>
+        <v>2671</v>
       </c>
       <c r="J428" s="5" t="s">
-        <v>2663</v>
+        <v>2355</v>
       </c>
       <c r="K428" s="5" t="s">
-        <v>2664</v>
+        <v>2672</v>
       </c>
       <c r="L428" s="6" t="s">
-        <v>2665</v>
+        <v>2673</v>
       </c>
       <c r="M428" s="5" t="s">
-        <v>2666</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="429">
-      <c r="A429" s="5" t="s">
-        <v>2667</v>
+      <c r="A429" s="5" t="n">
+        <v>1936</v>
       </c>
       <c r="B429" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C429" s="5" t="s">
+        <v>2675</v>
+      </c>
+      <c r="D429" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D429" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="E429" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F429" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G429" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H429" s="5" t="s">
-        <v>2668</v>
+        <v>2676</v>
       </c>
       <c r="I429" s="5" t="s">
-        <v>2669</v>
+        <v>2677</v>
       </c>
       <c r="J429" s="5" t="s">
-        <v>2292</v>
+        <v>2355</v>
       </c>
       <c r="K429" s="5" t="s">
-        <v>2670</v>
+        <v>2678</v>
       </c>
       <c r="L429" s="6" t="s">
-        <v>2671</v>
+        <v>2679</v>
       </c>
       <c r="M429" s="5" t="s">
-        <v>2672</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="5" t="s">
-        <v>2673</v>
+        <v>2681</v>
       </c>
       <c r="B430" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C430" s="5" t="s">
-        <v>77</v>
+        <v>1521</v>
       </c>
       <c r="D430" s="5" t="s">
-        <v>1763</v>
-[...2 lines deleted...]
-        <v>1668</v>
+        <v>2387</v>
+      </c>
+      <c r="E430" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F430" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G430" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H430" s="5" t="s">
-        <v>2674</v>
-[...1 lines deleted...]
-      <c r="I430" s="5"/>
+        <v>2682</v>
+      </c>
+      <c r="I430" s="5" t="s">
+        <v>2683</v>
+      </c>
       <c r="J430" s="5" t="s">
-        <v>2675</v>
+        <v>2355</v>
       </c>
       <c r="K430" s="5" t="s">
-        <v>2676</v>
+        <v>2684</v>
       </c>
       <c r="L430" s="6" t="s">
-        <v>2677</v>
+        <v>2685</v>
       </c>
       <c r="M430" s="5" t="s">
-        <v>2678</v>
+        <v>2686</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="5" t="s">
-        <v>2679</v>
+        <v>2687</v>
       </c>
       <c r="B431" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C431" s="5" t="s">
-        <v>504</v>
+        <v>641</v>
       </c>
       <c r="D431" s="5" t="s">
-        <v>1763</v>
+        <v>1019</v>
       </c>
       <c r="E431" s="5" t="s">
-        <v>2680</v>
+        <v>1566</v>
       </c>
       <c r="F431" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G431" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H431" s="5" t="s">
-        <v>2681</v>
-[...1 lines deleted...]
-      <c r="I431" s="5"/>
+        <v>2688</v>
+      </c>
+      <c r="I431" s="5" t="s">
+        <v>2689</v>
+      </c>
       <c r="J431" s="5" t="s">
-        <v>2675</v>
+        <v>1022</v>
       </c>
       <c r="K431" s="5" t="s">
-        <v>2682</v>
+        <v>2690</v>
       </c>
       <c r="L431" s="6" t="s">
-        <v>2683</v>
+        <v>2691</v>
       </c>
       <c r="M431" s="5" t="s">
-        <v>2684</v>
+        <v>2692</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="5" t="s">
-        <v>2685</v>
+        <v>2693</v>
       </c>
       <c r="B432" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C432" s="5" t="s">
-        <v>1686</v>
+        <v>641</v>
       </c>
       <c r="D432" s="5" t="s">
-        <v>1763</v>
+        <v>1019</v>
       </c>
       <c r="E432" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F432" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G432" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G432" s="5" t="s">
+        <v>2694</v>
       </c>
       <c r="H432" s="5" t="s">
-        <v>2686</v>
+        <v>2695</v>
       </c>
       <c r="I432" s="5" t="s">
-        <v>2687</v>
+        <v>2696</v>
       </c>
       <c r="J432" s="5" t="s">
-        <v>2314</v>
+        <v>1022</v>
       </c>
       <c r="K432" s="5" t="s">
-        <v>2688</v>
+        <v>2697</v>
       </c>
       <c r="L432" s="6" t="s">
-        <v>2689</v>
+        <v>2698</v>
       </c>
       <c r="M432" s="5" t="s">
-        <v>2690</v>
+        <v>2699</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="5" t="s">
-        <v>2691</v>
+        <v>2700</v>
       </c>
       <c r="B433" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C433" s="5" t="s">
-        <v>1477</v>
+        <v>2701</v>
       </c>
       <c r="D433" s="5" t="s">
-        <v>2346</v>
+        <v>1131</v>
       </c>
       <c r="E433" s="5" t="s">
-        <v>1020</v>
+        <v>1512</v>
       </c>
       <c r="F433" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G433" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H433" s="5" t="s">
-        <v>2692</v>
+        <v>2702</v>
       </c>
       <c r="I433" s="5" t="s">
-        <v>2693</v>
+        <v>2703</v>
       </c>
       <c r="J433" s="5" t="s">
-        <v>2314</v>
+        <v>2704</v>
       </c>
       <c r="K433" s="5" t="s">
-        <v>2694</v>
+        <v>2705</v>
       </c>
       <c r="L433" s="6" t="s">
-        <v>2695</v>
+        <v>2706</v>
       </c>
       <c r="M433" s="5" t="s">
-        <v>2696</v>
+        <v>2707</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="5" t="s">
-        <v>2697</v>
+        <v>2708</v>
       </c>
       <c r="B434" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C434" s="5" t="s">
-        <v>1686</v>
+        <v>16</v>
       </c>
       <c r="D434" s="5" t="s">
-        <v>2622</v>
-[...4 lines deleted...]
-        </is>
+        <v>1807</v>
+      </c>
+      <c r="E434" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F434" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G434" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H434" s="5" t="s">
-        <v>2698</v>
+        <v>2709</v>
       </c>
       <c r="I434" s="5" t="s">
-        <v>2699</v>
+        <v>2710</v>
       </c>
       <c r="J434" s="5" t="s">
-        <v>2314</v>
+        <v>2333</v>
       </c>
       <c r="K434" s="5" t="s">
-        <v>2700</v>
+        <v>2711</v>
       </c>
       <c r="L434" s="6" t="s">
-        <v>2701</v>
+        <v>2712</v>
       </c>
       <c r="M434" s="5" t="s">
-        <v>2702</v>
+        <v>2713</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="5" t="s">
-        <v>2703</v>
+        <v>2714</v>
       </c>
       <c r="B435" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C435" s="5" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="D435" s="5" t="s">
-        <v>1763</v>
+        <v>1807</v>
       </c>
       <c r="E435" s="5" t="s">
-        <v>17</v>
+        <v>1712</v>
       </c>
       <c r="F435" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G435" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H435" s="5" t="s">
-        <v>2704</v>
-[...3 lines deleted...]
-      </c>
+        <v>2715</v>
+      </c>
+      <c r="I435" s="5"/>
       <c r="J435" s="5" t="s">
-        <v>2292</v>
+        <v>2716</v>
       </c>
       <c r="K435" s="5" t="s">
-        <v>2706</v>
+        <v>2717</v>
       </c>
       <c r="L435" s="6" t="s">
-        <v>2707</v>
+        <v>2718</v>
       </c>
       <c r="M435" s="5" t="s">
-        <v>2708</v>
+        <v>2719</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="5" t="s">
-        <v>2709</v>
+        <v>2720</v>
       </c>
       <c r="B436" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C436" s="5" t="s">
-        <v>1686</v>
+        <v>513</v>
       </c>
       <c r="D436" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>1807</v>
+      </c>
+      <c r="E436" s="5" t="s">
+        <v>2721</v>
       </c>
       <c r="F436" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G436" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H436" s="5" t="s">
-        <v>2710</v>
-[...3 lines deleted...]
-      </c>
+        <v>2722</v>
+      </c>
+      <c r="I436" s="5"/>
       <c r="J436" s="5" t="s">
-        <v>2314</v>
+        <v>2716</v>
       </c>
       <c r="K436" s="5" t="s">
-        <v>2712</v>
+        <v>2723</v>
       </c>
       <c r="L436" s="6" t="s">
-        <v>2713</v>
+        <v>2724</v>
       </c>
       <c r="M436" s="5" t="s">
-        <v>2714</v>
+        <v>2725</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="5" t="s">
-        <v>2715</v>
+        <v>2726</v>
       </c>
       <c r="B437" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C437" s="5" t="s">
-        <v>16</v>
+        <v>1730</v>
       </c>
       <c r="D437" s="5" t="s">
-        <v>2622</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1807</v>
+      </c>
+      <c r="E437" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F437" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G437" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H437" s="5" t="s">
-        <v>2716</v>
+        <v>2727</v>
       </c>
       <c r="I437" s="5" t="s">
-        <v>2717</v>
+        <v>2728</v>
       </c>
       <c r="J437" s="5" t="s">
-        <v>2292</v>
+        <v>2355</v>
       </c>
       <c r="K437" s="5" t="s">
-        <v>2718</v>
+        <v>2729</v>
       </c>
       <c r="L437" s="6" t="s">
-        <v>2719</v>
+        <v>2730</v>
       </c>
       <c r="M437" s="5" t="s">
-        <v>2720</v>
+        <v>2731</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="5" t="s">
-        <v>2721</v>
+        <v>2732</v>
       </c>
       <c r="B438" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C438" s="5" t="s">
-        <v>210</v>
+        <v>1521</v>
       </c>
       <c r="D438" s="5" t="s">
-        <v>713</v>
+        <v>2387</v>
       </c>
       <c r="E438" s="5" t="s">
-        <v>2502</v>
+        <v>1064</v>
       </c>
       <c r="F438" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G438" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H438" s="5" t="s">
-        <v>2722</v>
+        <v>2733</v>
       </c>
       <c r="I438" s="5" t="s">
-        <v>2723</v>
+        <v>2734</v>
       </c>
       <c r="J438" s="5" t="s">
-        <v>2724</v>
+        <v>2355</v>
       </c>
       <c r="K438" s="5" t="s">
-        <v>2725</v>
+        <v>2735</v>
       </c>
       <c r="L438" s="6" t="s">
-        <v>2726</v>
+        <v>2736</v>
       </c>
       <c r="M438" s="5" t="s">
-        <v>2727</v>
+        <v>2737</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="5" t="s">
-        <v>2728</v>
+        <v>2738</v>
       </c>
       <c r="B439" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C439" s="5" t="s">
-        <v>2346</v>
+        <v>1730</v>
       </c>
       <c r="D439" s="5" t="s">
-        <v>1763</v>
-[...2 lines deleted...]
-        <v>1020</v>
+        <v>2663</v>
+      </c>
+      <c r="E439" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F439" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G439" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H439" s="5" t="s">
-        <v>2729</v>
+        <v>2739</v>
       </c>
       <c r="I439" s="5" t="s">
-        <v>2730</v>
+        <v>2740</v>
       </c>
       <c r="J439" s="5" t="s">
-        <v>2314</v>
+        <v>2355</v>
       </c>
       <c r="K439" s="5" t="s">
-        <v>2731</v>
+        <v>2741</v>
       </c>
       <c r="L439" s="6" t="s">
-        <v>2732</v>
+        <v>2742</v>
       </c>
       <c r="M439" s="5" t="s">
-        <v>2733</v>
+        <v>2743</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="5" t="s">
-        <v>2734</v>
+        <v>2744</v>
       </c>
       <c r="B440" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C440" s="5" t="s">
-        <v>2346</v>
+        <v>16</v>
       </c>
       <c r="D440" s="5" t="s">
-        <v>1763</v>
-[...4 lines deleted...]
-        </is>
+        <v>1807</v>
+      </c>
+      <c r="E440" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F440" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G440" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H440" s="5" t="s">
-        <v>2735</v>
+        <v>2745</v>
       </c>
       <c r="I440" s="5" t="s">
-        <v>2736</v>
+        <v>2746</v>
       </c>
       <c r="J440" s="5" t="s">
-        <v>2314</v>
+        <v>2333</v>
       </c>
       <c r="K440" s="5" t="s">
-        <v>2737</v>
+        <v>2747</v>
       </c>
       <c r="L440" s="6" t="s">
-        <v>2738</v>
+        <v>2748</v>
       </c>
       <c r="M440" s="5" t="s">
-        <v>2739</v>
+        <v>2749</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="5" t="s">
-        <v>2740</v>
+        <v>2750</v>
       </c>
       <c r="B441" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C441" s="5" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D441" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D441" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="E441" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F441" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G441" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H441" s="5" t="s">
-        <v>2741</v>
+        <v>2751</v>
       </c>
       <c r="I441" s="5" t="s">
-        <v>2742</v>
+        <v>2752</v>
       </c>
       <c r="J441" s="5" t="s">
-        <v>2292</v>
+        <v>2355</v>
       </c>
       <c r="K441" s="5" t="s">
-        <v>2743</v>
+        <v>2753</v>
       </c>
       <c r="L441" s="6" t="s">
-        <v>2744</v>
+        <v>2754</v>
       </c>
       <c r="M441" s="5" t="s">
-        <v>2745</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="5" t="s">
-        <v>2746</v>
+        <v>2756</v>
       </c>
       <c r="B442" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C442" s="5" t="s">
-        <v>713</v>
+        <v>16</v>
       </c>
       <c r="D442" s="5" t="s">
-        <v>2747</v>
+        <v>2663</v>
       </c>
       <c r="E442" s="5" t="s">
-        <v>2748</v>
-[...2 lines deleted...]
-        <v>2749</v>
+        <v>17</v>
+      </c>
+      <c r="F442" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G442" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H442" s="5" t="s">
-        <v>2750</v>
+        <v>2757</v>
       </c>
       <c r="I442" s="5" t="s">
-        <v>2751</v>
+        <v>2758</v>
       </c>
       <c r="J442" s="5" t="s">
-        <v>2752</v>
+        <v>2333</v>
       </c>
       <c r="K442" s="5" t="s">
-        <v>2753</v>
+        <v>2759</v>
       </c>
       <c r="L442" s="6" t="s">
-        <v>2754</v>
+        <v>2760</v>
       </c>
       <c r="M442" s="5" t="s">
-        <v>2755</v>
+        <v>2761</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="5" t="s">
-        <v>2756</v>
+        <v>2762</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C443" s="5" t="s">
-        <v>1686</v>
+        <v>210</v>
       </c>
       <c r="D443" s="5" t="s">
-        <v>1763</v>
-[...4 lines deleted...]
-        </is>
+        <v>736</v>
+      </c>
+      <c r="E443" s="5" t="s">
+        <v>2543</v>
       </c>
       <c r="F443" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G443" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H443" s="5" t="s">
-        <v>2757</v>
+        <v>2763</v>
       </c>
       <c r="I443" s="5" t="s">
-        <v>2758</v>
+        <v>2764</v>
       </c>
       <c r="J443" s="5" t="s">
-        <v>2314</v>
+        <v>2765</v>
       </c>
       <c r="K443" s="5" t="s">
-        <v>2759</v>
+        <v>2766</v>
       </c>
       <c r="L443" s="6" t="s">
-        <v>2760</v>
+        <v>2767</v>
       </c>
       <c r="M443" s="5" t="s">
-        <v>2761</v>
+        <v>2768</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="5" t="s">
-        <v>2762</v>
+        <v>2769</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C444" s="5" t="s">
-        <v>633</v>
+        <v>2387</v>
       </c>
       <c r="D444" s="5" t="s">
-        <v>2763</v>
+        <v>1807</v>
       </c>
       <c r="E444" s="5" t="s">
-        <v>2764</v>
+        <v>1064</v>
       </c>
       <c r="F444" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G444" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H444" s="5" t="s">
-        <v>2765</v>
+        <v>2770</v>
       </c>
       <c r="I444" s="5" t="s">
-        <v>2766</v>
+        <v>2771</v>
       </c>
       <c r="J444" s="5" t="s">
-        <v>2767</v>
+        <v>2355</v>
       </c>
       <c r="K444" s="5" t="s">
-        <v>2768</v>
+        <v>2772</v>
       </c>
       <c r="L444" s="6" t="s">
-        <v>2769</v>
+        <v>2773</v>
       </c>
       <c r="M444" s="5" t="s">
-        <v>2770</v>
+        <v>2774</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="5" t="s">
-        <v>2771</v>
+        <v>2775</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C445" s="5" t="s">
-        <v>16</v>
+        <v>2387</v>
       </c>
       <c r="D445" s="5" t="s">
-        <v>1763</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1807</v>
+      </c>
+      <c r="E445" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F445" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G445" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H445" s="5" t="s">
-        <v>2772</v>
+        <v>2776</v>
       </c>
       <c r="I445" s="5" t="s">
-        <v>2773</v>
+        <v>2777</v>
       </c>
       <c r="J445" s="5" t="s">
-        <v>2292</v>
+        <v>2355</v>
       </c>
       <c r="K445" s="5" t="s">
-        <v>2774</v>
+        <v>2778</v>
       </c>
       <c r="L445" s="6" t="s">
-        <v>2775</v>
+        <v>2779</v>
       </c>
       <c r="M445" s="5" t="s">
-        <v>2776</v>
+        <v>2780</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="5" t="s">
-        <v>2777</v>
+        <v>2781</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C446" s="5" t="s">
-        <v>210</v>
+        <v>16</v>
       </c>
       <c r="D446" s="5" t="s">
-        <v>713</v>
-[...4 lines deleted...]
-        </is>
+        <v>1807</v>
+      </c>
+      <c r="E446" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F446" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G446" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H446" s="5" t="s">
-        <v>2778</v>
+        <v>2782</v>
       </c>
       <c r="I446" s="5" t="s">
-        <v>2779</v>
+        <v>2783</v>
       </c>
       <c r="J446" s="5" t="s">
-        <v>2780</v>
+        <v>2333</v>
       </c>
       <c r="K446" s="5" t="s">
-        <v>2781</v>
+        <v>2784</v>
       </c>
       <c r="L446" s="6" t="s">
-        <v>2782</v>
+        <v>2785</v>
       </c>
       <c r="M446" s="5" t="s">
-        <v>2783</v>
+        <v>2786</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="5" t="s">
-        <v>2784</v>
+        <v>2787</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C447" s="5" t="s">
         <v>210</v>
       </c>
       <c r="D447" s="5" t="s">
-        <v>713</v>
+        <v>736</v>
       </c>
       <c r="E447" s="5" t="s">
-        <v>2502</v>
+        <v>2543</v>
       </c>
       <c r="F447" s="5" t="s">
-        <v>2749</v>
+        <v>2788</v>
       </c>
       <c r="G447" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H447" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H447" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I447" s="5"/>
       <c r="J447" s="5" t="s">
-        <v>2787</v>
-[...2 lines deleted...]
-        <v>2788</v>
+        <v>2789</v>
+      </c>
+      <c r="K447" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L447" s="6" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="M447" s="5" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="5" t="s">
-        <v>2791</v>
+        <v>2792</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C448" s="5" t="s">
-        <v>210</v>
+        <v>736</v>
       </c>
       <c r="D448" s="5" t="s">
-        <v>1087</v>
-[...9 lines deleted...]
-        </is>
+        <v>2793</v>
+      </c>
+      <c r="E448" s="5" t="s">
+        <v>2794</v>
+      </c>
+      <c r="F448" s="5" t="s">
+        <v>2788</v>
       </c>
       <c r="G448" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H448" s="5" t="s">
-        <v>2792</v>
+        <v>2795</v>
       </c>
       <c r="I448" s="5" t="s">
-        <v>2793</v>
+        <v>2796</v>
       </c>
       <c r="J448" s="5" t="s">
-        <v>2794</v>
+        <v>2797</v>
       </c>
       <c r="K448" s="5" t="s">
-        <v>2795</v>
+        <v>2798</v>
       </c>
       <c r="L448" s="6" t="s">
-        <v>2796</v>
+        <v>2799</v>
       </c>
       <c r="M448" s="5" t="s">
-        <v>2797</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="5" t="s">
-        <v>2798</v>
+        <v>2801</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C449" s="5" t="s">
-        <v>1477</v>
+        <v>1730</v>
       </c>
       <c r="D449" s="5" t="s">
-        <v>2346</v>
+        <v>1807</v>
       </c>
       <c r="E449" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F449" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G449" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H449" s="5" t="s">
-        <v>2799</v>
+        <v>2802</v>
       </c>
       <c r="I449" s="5" t="s">
-        <v>2800</v>
+        <v>2803</v>
       </c>
       <c r="J449" s="5" t="s">
-        <v>2314</v>
+        <v>2355</v>
       </c>
       <c r="K449" s="5" t="s">
-        <v>2801</v>
+        <v>2804</v>
       </c>
       <c r="L449" s="6" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="M449" s="5" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="5" t="s">
-        <v>2804</v>
+        <v>2807</v>
       </c>
       <c r="B450" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C450" s="5" t="s">
-        <v>77</v>
+        <v>641</v>
       </c>
       <c r="D450" s="5" t="s">
-        <v>2805</v>
+        <v>2808</v>
       </c>
       <c r="E450" s="5" t="s">
-        <v>2806</v>
+        <v>2809</v>
       </c>
       <c r="F450" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G450" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H450" s="5" t="s">
-        <v>2807</v>
+        <v>2810</v>
       </c>
       <c r="I450" s="5" t="s">
-        <v>2808</v>
+        <v>2811</v>
       </c>
       <c r="J450" s="5" t="s">
-        <v>2809</v>
+        <v>2812</v>
       </c>
       <c r="K450" s="5" t="s">
-        <v>2810</v>
+        <v>2813</v>
       </c>
       <c r="L450" s="6" t="s">
-        <v>2811</v>
+        <v>2814</v>
       </c>
       <c r="M450" s="5" t="s">
-        <v>2812</v>
+        <v>2815</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="5" t="s">
-        <v>2813</v>
+        <v>2816</v>
       </c>
       <c r="B451" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C451" s="5" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="D451" s="5" t="s">
-        <v>2805</v>
-[...4 lines deleted...]
-        </is>
+        <v>1807</v>
+      </c>
+      <c r="E451" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F451" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G451" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H451" s="5" t="s">
-        <v>2814</v>
+        <v>2817</v>
       </c>
       <c r="I451" s="5" t="s">
-        <v>2815</v>
+        <v>2818</v>
       </c>
       <c r="J451" s="5" t="s">
-        <v>2816</v>
+        <v>2333</v>
       </c>
       <c r="K451" s="5" t="s">
-        <v>2817</v>
+        <v>2819</v>
       </c>
       <c r="L451" s="6" t="s">
-        <v>2818</v>
+        <v>2820</v>
       </c>
       <c r="M451" s="5" t="s">
-        <v>2819</v>
+        <v>2821</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="5" t="s">
-        <v>2820</v>
+        <v>2822</v>
       </c>
       <c r="B452" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C452" s="5" t="s">
-        <v>1477</v>
+        <v>210</v>
       </c>
       <c r="D452" s="5" t="s">
-        <v>2346</v>
+        <v>736</v>
       </c>
       <c r="E452" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F452" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G452" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H452" s="5" t="s">
-        <v>2821</v>
+        <v>2823</v>
       </c>
       <c r="I452" s="5" t="s">
-        <v>2822</v>
+        <v>2824</v>
       </c>
       <c r="J452" s="5" t="s">
-        <v>2314</v>
+        <v>2825</v>
       </c>
       <c r="K452" s="5" t="s">
-        <v>2823</v>
+        <v>2826</v>
       </c>
       <c r="L452" s="6" t="s">
-        <v>2824</v>
+        <v>2827</v>
       </c>
       <c r="M452" s="5" t="s">
-        <v>2825</v>
+        <v>2828</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="5" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="B453" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C453" s="5" t="s">
-        <v>16</v>
+        <v>210</v>
       </c>
       <c r="D453" s="5" t="s">
-        <v>1763</v>
+        <v>736</v>
       </c>
       <c r="E453" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2543</v>
+      </c>
+      <c r="F453" s="5" t="s">
+        <v>2788</v>
       </c>
       <c r="G453" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H453" s="5" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="I453" s="5" t="s">
-        <v>2828</v>
+        <v>2831</v>
       </c>
       <c r="J453" s="5" t="s">
-        <v>2292</v>
+        <v>2832</v>
       </c>
       <c r="K453" s="5" t="s">
-        <v>2829</v>
+        <v>2833</v>
       </c>
       <c r="L453" s="6" t="s">
-        <v>2830</v>
+        <v>2834</v>
       </c>
       <c r="M453" s="5" t="s">
-        <v>2831</v>
+        <v>2835</v>
       </c>
     </row>
     <row r="454">
-      <c r="A454" s="5" t="n">
-        <v>1938</v>
+      <c r="A454" s="5" t="s">
+        <v>2836</v>
       </c>
       <c r="B454" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C454" s="5" t="s">
-        <v>1477</v>
+        <v>210</v>
       </c>
       <c r="D454" s="5" t="s">
-        <v>2346</v>
+        <v>1131</v>
       </c>
       <c r="E454" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F454" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G454" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H454" s="5" t="s">
-        <v>2832</v>
+        <v>2837</v>
       </c>
       <c r="I454" s="5" t="s">
-        <v>2833</v>
+        <v>2838</v>
       </c>
       <c r="J454" s="5" t="s">
-        <v>2314</v>
+        <v>2839</v>
       </c>
       <c r="K454" s="5" t="s">
-        <v>2834</v>
+        <v>2840</v>
       </c>
       <c r="L454" s="6" t="s">
-        <v>2835</v>
+        <v>2841</v>
       </c>
       <c r="M454" s="5" t="s">
-        <v>2836</v>
+        <v>2842</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="5" t="s">
-        <v>2837</v>
+        <v>2843</v>
       </c>
       <c r="B455" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C455" s="5" t="s">
-        <v>2346</v>
+        <v>1521</v>
       </c>
       <c r="D455" s="5" t="s">
-        <v>1763</v>
+        <v>2387</v>
       </c>
       <c r="E455" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F455" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G455" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H455" s="5" t="s">
-        <v>2838</v>
+        <v>2844</v>
       </c>
       <c r="I455" s="5" t="s">
-        <v>2839</v>
+        <v>2845</v>
       </c>
       <c r="J455" s="5" t="s">
-        <v>2314</v>
+        <v>2355</v>
       </c>
       <c r="K455" s="5" t="s">
-        <v>2840</v>
+        <v>2846</v>
       </c>
       <c r="L455" s="6" t="s">
-        <v>2841</v>
+        <v>2847</v>
       </c>
       <c r="M455" s="5" t="s">
-        <v>2842</v>
+        <v>2848</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="5" t="s">
-        <v>2843</v>
+        <v>2849</v>
       </c>
       <c r="B456" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C456" s="5" t="s">
-        <v>2346</v>
+        <v>77</v>
       </c>
       <c r="D456" s="5" t="s">
-        <v>1763</v>
-[...7 lines deleted...]
-        <v>2844</v>
+        <v>2850</v>
+      </c>
+      <c r="E456" s="5" t="s">
+        <v>2851</v>
+      </c>
+      <c r="F456" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G456" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H456" s="5" t="s">
-        <v>2845</v>
+        <v>2852</v>
       </c>
       <c r="I456" s="5" t="s">
-        <v>2846</v>
+        <v>2853</v>
       </c>
       <c r="J456" s="5" t="s">
-        <v>2314</v>
+        <v>2854</v>
       </c>
       <c r="K456" s="5" t="s">
-        <v>2847</v>
+        <v>2855</v>
       </c>
       <c r="L456" s="6" t="s">
-        <v>2848</v>
+        <v>2856</v>
       </c>
       <c r="M456" s="5" t="s">
-        <v>2849</v>
+        <v>2857</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="5" t="s">
+        <v>2858</v>
+      </c>
+      <c r="B457" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C457" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="D457" s="5" t="s">
         <v>2850</v>
       </c>
-      <c r="B457" s="5" t="s">
-[...12 lines deleted...]
-        <v>2851</v>
+      <c r="E457" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F457" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G457" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H457" s="5" t="s">
-        <v>2852</v>
+        <v>2859</v>
       </c>
       <c r="I457" s="5" t="s">
-        <v>2853</v>
+        <v>2860</v>
       </c>
       <c r="J457" s="5" t="s">
-        <v>2854</v>
+        <v>2861</v>
       </c>
       <c r="K457" s="5" t="s">
-        <v>2855</v>
+        <v>2862</v>
       </c>
       <c r="L457" s="6" t="s">
-        <v>2856</v>
+        <v>2863</v>
       </c>
       <c r="M457" s="5" t="s">
-        <v>2857</v>
+        <v>2864</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="5" t="s">
-        <v>2858</v>
+        <v>2865</v>
       </c>
       <c r="B458" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C458" s="5" t="s">
-        <v>2346</v>
+        <v>1521</v>
       </c>
       <c r="D458" s="5" t="s">
-        <v>1763</v>
+        <v>2387</v>
       </c>
       <c r="E458" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F458" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G458" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H458" s="5" t="s">
-        <v>2859</v>
+        <v>2866</v>
       </c>
       <c r="I458" s="5" t="s">
-        <v>2860</v>
+        <v>2867</v>
       </c>
       <c r="J458" s="5" t="s">
-        <v>2314</v>
+        <v>2355</v>
       </c>
       <c r="K458" s="5" t="s">
-        <v>2861</v>
+        <v>2868</v>
       </c>
       <c r="L458" s="6" t="s">
-        <v>2862</v>
+        <v>2869</v>
       </c>
       <c r="M458" s="5" t="s">
-        <v>2863</v>
+        <v>2870</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="5" t="s">
-        <v>2864</v>
+        <v>2871</v>
       </c>
       <c r="B459" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C459" s="5" t="s">
-        <v>2346</v>
+        <v>16</v>
       </c>
       <c r="D459" s="5" t="s">
-        <v>1763</v>
-[...4 lines deleted...]
-        </is>
+        <v>1807</v>
+      </c>
+      <c r="E459" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F459" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G459" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H459" s="5" t="s">
-        <v>2865</v>
+        <v>2872</v>
       </c>
       <c r="I459" s="5" t="s">
-        <v>2866</v>
+        <v>2873</v>
       </c>
       <c r="J459" s="5" t="s">
-        <v>2314</v>
+        <v>2333</v>
       </c>
       <c r="K459" s="5" t="s">
-        <v>2867</v>
+        <v>2874</v>
       </c>
       <c r="L459" s="6" t="s">
-        <v>2868</v>
+        <v>2875</v>
       </c>
       <c r="M459" s="5" t="s">
-        <v>2869</v>
+        <v>2876</v>
       </c>
     </row>
     <row r="460">
-      <c r="A460" s="5" t="s">
-        <v>2870</v>
+      <c r="A460" s="5" t="n">
+        <v>1938</v>
       </c>
       <c r="B460" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C460" s="5" t="s">
-        <v>2346</v>
+        <v>1521</v>
       </c>
       <c r="D460" s="5" t="s">
-        <v>1763</v>
+        <v>2387</v>
       </c>
       <c r="E460" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F460" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G460" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H460" s="5" t="s">
-        <v>2871</v>
+        <v>2877</v>
       </c>
       <c r="I460" s="5" t="s">
-        <v>2872</v>
+        <v>2878</v>
       </c>
       <c r="J460" s="5" t="s">
-        <v>2314</v>
+        <v>2355</v>
       </c>
       <c r="K460" s="5" t="s">
-        <v>2873</v>
+        <v>2879</v>
       </c>
       <c r="L460" s="6" t="s">
-        <v>2874</v>
+        <v>2880</v>
       </c>
       <c r="M460" s="5" t="s">
-        <v>2875</v>
+        <v>2881</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="5" t="s">
-        <v>2876</v>
+        <v>2882</v>
       </c>
       <c r="B461" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C461" s="5" t="s">
-        <v>1686</v>
+        <v>2387</v>
       </c>
       <c r="D461" s="5" t="s">
-        <v>1763</v>
+        <v>1807</v>
       </c>
       <c r="E461" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F461" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G461" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H461" s="5" t="s">
-        <v>2877</v>
-[...1 lines deleted...]
-      <c r="I461" s="5"/>
+        <v>2883</v>
+      </c>
+      <c r="I461" s="5" t="s">
+        <v>2884</v>
+      </c>
       <c r="J461" s="5" t="s">
-        <v>2314</v>
+        <v>2355</v>
       </c>
       <c r="K461" s="5" t="s">
-        <v>2878</v>
+        <v>2885</v>
       </c>
       <c r="L461" s="6" t="s">
-        <v>2879</v>
+        <v>2886</v>
       </c>
       <c r="M461" s="5" t="s">
-        <v>2880</v>
+        <v>2887</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="5" t="s">
-        <v>2881</v>
+        <v>2888</v>
       </c>
       <c r="B462" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C462" s="5" t="s">
-        <v>210</v>
+        <v>2387</v>
       </c>
       <c r="D462" s="5" t="s">
-        <v>713</v>
-[...2 lines deleted...]
-        <v>2502</v>
+        <v>1807</v>
+      </c>
+      <c r="E462" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F462" s="5" t="s">
-        <v>2749</v>
+        <v>2889</v>
       </c>
       <c r="G462" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H462" s="5" t="s">
-        <v>2882</v>
+        <v>2890</v>
       </c>
       <c r="I462" s="5" t="s">
-        <v>2883</v>
+        <v>2891</v>
       </c>
       <c r="J462" s="5" t="s">
-        <v>2884</v>
+        <v>2355</v>
       </c>
       <c r="K462" s="5" t="s">
-        <v>2885</v>
+        <v>2892</v>
       </c>
       <c r="L462" s="6" t="s">
-        <v>2886</v>
+        <v>2893</v>
       </c>
       <c r="M462" s="5" t="s">
-        <v>2887</v>
+        <v>2894</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="5" t="s">
-        <v>2888</v>
+        <v>2895</v>
       </c>
       <c r="B463" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C463" s="5" t="s">
-        <v>713</v>
+        <v>210</v>
       </c>
       <c r="D463" s="5" t="s">
-        <v>210</v>
+        <v>736</v>
       </c>
       <c r="E463" s="5" t="s">
-        <v>2517</v>
+        <v>2543</v>
       </c>
       <c r="F463" s="5" t="s">
-        <v>2889</v>
+        <v>2896</v>
       </c>
       <c r="G463" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H463" s="5" t="s">
-        <v>2890</v>
+        <v>2897</v>
       </c>
       <c r="I463" s="5" t="s">
-        <v>2891</v>
+        <v>2898</v>
       </c>
       <c r="J463" s="5" t="s">
-        <v>2892</v>
+        <v>2899</v>
       </c>
       <c r="K463" s="5" t="s">
-        <v>2893</v>
+        <v>2900</v>
       </c>
       <c r="L463" s="6" t="s">
-        <v>2894</v>
+        <v>2901</v>
       </c>
       <c r="M463" s="5" t="s">
-        <v>2895</v>
+        <v>2902</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="5" t="s">
-        <v>2896</v>
+        <v>2903</v>
       </c>
       <c r="B464" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C464" s="5" t="s">
-        <v>16</v>
+        <v>2387</v>
       </c>
       <c r="D464" s="5" t="s">
-        <v>1763</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1807</v>
+      </c>
+      <c r="E464" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F464" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G464" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H464" s="5" t="s">
-        <v>2897</v>
+        <v>2904</v>
       </c>
       <c r="I464" s="5" t="s">
-        <v>2898</v>
+        <v>2905</v>
       </c>
       <c r="J464" s="5" t="s">
-        <v>2292</v>
+        <v>2355</v>
       </c>
       <c r="K464" s="5" t="s">
-        <v>2899</v>
+        <v>2906</v>
       </c>
       <c r="L464" s="6" t="s">
-        <v>2900</v>
+        <v>2907</v>
       </c>
       <c r="M464" s="5" t="s">
-        <v>2901</v>
+        <v>2908</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="5" t="s">
-        <v>2902</v>
+        <v>2909</v>
       </c>
       <c r="B465" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C465" s="5" t="s">
-        <v>210</v>
+        <v>2387</v>
       </c>
       <c r="D465" s="5" t="s">
-        <v>713</v>
-[...5 lines deleted...]
-        <v>2749</v>
+        <v>1807</v>
+      </c>
+      <c r="E465" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F465" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G465" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H465" s="5" t="s">
-        <v>2903</v>
+        <v>2910</v>
       </c>
       <c r="I465" s="5" t="s">
-        <v>2904</v>
+        <v>2911</v>
       </c>
       <c r="J465" s="5" t="s">
-        <v>2905</v>
+        <v>2355</v>
       </c>
       <c r="K465" s="5" t="s">
-        <v>2906</v>
+        <v>2912</v>
       </c>
       <c r="L465" s="6" t="s">
-        <v>2907</v>
+        <v>2913</v>
       </c>
       <c r="M465" s="5" t="s">
-        <v>2908</v>
+        <v>2914</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="5" t="s">
-        <v>2909</v>
+        <v>2915</v>
       </c>
       <c r="B466" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C466" s="5" t="s">
-        <v>1477</v>
+        <v>2387</v>
       </c>
       <c r="D466" s="5" t="s">
-        <v>2910</v>
+        <v>1807</v>
       </c>
       <c r="E466" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F466" s="5" t="s">
-        <v>2911</v>
+      <c r="F466" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G466" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H466" s="5" t="s">
-        <v>2912</v>
+        <v>2916</v>
       </c>
       <c r="I466" s="5" t="s">
-        <v>2913</v>
+        <v>2917</v>
       </c>
       <c r="J466" s="5" t="s">
-        <v>2314</v>
+        <v>2355</v>
       </c>
       <c r="K466" s="5" t="s">
-        <v>2914</v>
+        <v>2918</v>
       </c>
       <c r="L466" s="6" t="s">
-        <v>2915</v>
+        <v>2919</v>
       </c>
       <c r="M466" s="5" t="s">
-        <v>2916</v>
+        <v>2920</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="5" t="s">
-        <v>2917</v>
+        <v>2921</v>
       </c>
       <c r="B467" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C467" s="5" t="s">
-        <v>2346</v>
+        <v>1730</v>
       </c>
       <c r="D467" s="5" t="s">
-        <v>1763</v>
+        <v>1807</v>
       </c>
       <c r="E467" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F467" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G467" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H467" s="5" t="s">
-        <v>2918</v>
-[...3 lines deleted...]
-      </c>
+        <v>2922</v>
+      </c>
+      <c r="I467" s="5"/>
       <c r="J467" s="5" t="s">
-        <v>2314</v>
+        <v>2355</v>
       </c>
       <c r="K467" s="5" t="s">
-        <v>2920</v>
+        <v>2923</v>
       </c>
       <c r="L467" s="6" t="s">
-        <v>2921</v>
+        <v>2924</v>
       </c>
       <c r="M467" s="5" t="s">
-        <v>2922</v>
+        <v>2925</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="5" t="s">
-        <v>2923</v>
+        <v>2926</v>
       </c>
       <c r="B468" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C468" s="5" t="s">
-        <v>16</v>
+        <v>210</v>
       </c>
       <c r="D468" s="5" t="s">
-        <v>2346</v>
+        <v>736</v>
       </c>
       <c r="E468" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2543</v>
+      </c>
+      <c r="F468" s="5" t="s">
+        <v>2788</v>
       </c>
       <c r="G468" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H468" s="5" t="s">
-        <v>2924</v>
-[...1 lines deleted...]
-      <c r="I468" s="5"/>
+        <v>2927</v>
+      </c>
+      <c r="I468" s="5" t="s">
+        <v>2928</v>
+      </c>
       <c r="J468" s="5" t="s">
-        <v>2292</v>
+        <v>2929</v>
       </c>
       <c r="K468" s="5" t="s">
-        <v>2925</v>
+        <v>2930</v>
       </c>
       <c r="L468" s="6" t="s">
-        <v>2926</v>
+        <v>2931</v>
       </c>
       <c r="M468" s="5" t="s">
-        <v>2927</v>
+        <v>2932</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="5" t="s">
-        <v>2923</v>
+        <v>2933</v>
       </c>
       <c r="B469" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C469" s="5" t="s">
-        <v>16</v>
+        <v>736</v>
       </c>
       <c r="D469" s="5" t="s">
-        <v>1763</v>
+        <v>210</v>
       </c>
       <c r="E469" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2558</v>
+      </c>
+      <c r="F469" s="5" t="s">
+        <v>2934</v>
       </c>
       <c r="G469" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H469" s="5" t="s">
-        <v>2928</v>
+        <v>2935</v>
       </c>
       <c r="I469" s="5" t="s">
-        <v>2929</v>
+        <v>2936</v>
       </c>
       <c r="J469" s="5" t="s">
-        <v>2292</v>
+        <v>2937</v>
       </c>
       <c r="K469" s="5" t="s">
-        <v>2930</v>
+        <v>2938</v>
       </c>
       <c r="L469" s="6" t="s">
-        <v>2931</v>
+        <v>2939</v>
       </c>
       <c r="M469" s="5" t="s">
-        <v>2932</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="5" t="s">
-        <v>2933</v>
+        <v>2941</v>
       </c>
       <c r="B470" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C470" s="5" t="s">
-        <v>2346</v>
+        <v>16</v>
       </c>
       <c r="D470" s="5" t="s">
-        <v>1763</v>
-[...4 lines deleted...]
-        </is>
+        <v>1807</v>
+      </c>
+      <c r="E470" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F470" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G470" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H470" s="5" t="s">
-        <v>2934</v>
+        <v>2942</v>
       </c>
       <c r="I470" s="5" t="s">
-        <v>2935</v>
+        <v>2943</v>
       </c>
       <c r="J470" s="5" t="s">
-        <v>2314</v>
+        <v>2333</v>
       </c>
       <c r="K470" s="5" t="s">
-        <v>2936</v>
+        <v>2944</v>
       </c>
       <c r="L470" s="6" t="s">
-        <v>2937</v>
+        <v>2945</v>
       </c>
       <c r="M470" s="5" t="s">
-        <v>2938</v>
+        <v>2946</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="5" t="s">
-        <v>2939</v>
+        <v>2947</v>
       </c>
       <c r="B471" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C471" s="5" t="s">
-        <v>16</v>
+        <v>210</v>
       </c>
       <c r="D471" s="5" t="s">
-        <v>1763</v>
+        <v>736</v>
       </c>
       <c r="E471" s="5" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-        </is>
+        <v>2543</v>
+      </c>
+      <c r="F471" s="5" t="s">
+        <v>2788</v>
       </c>
       <c r="G471" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H471" s="5" t="s">
-        <v>2940</v>
+        <v>2948</v>
       </c>
       <c r="I471" s="5" t="s">
-        <v>2941</v>
+        <v>2949</v>
       </c>
       <c r="J471" s="5" t="s">
-        <v>2292</v>
+        <v>2950</v>
       </c>
       <c r="K471" s="5" t="s">
-        <v>2942</v>
+        <v>2951</v>
       </c>
       <c r="L471" s="6" t="s">
-        <v>2943</v>
+        <v>2952</v>
       </c>
       <c r="M471" s="5" t="s">
-        <v>2944</v>
+        <v>2953</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="5" t="s">
-        <v>2945</v>
+        <v>2954</v>
       </c>
       <c r="B472" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C472" s="5" t="s">
-        <v>16</v>
+        <v>1521</v>
       </c>
       <c r="D472" s="5" t="s">
-        <v>2622</v>
-[...7 lines deleted...]
-        </is>
+        <v>2955</v>
+      </c>
+      <c r="E472" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F472" s="5" t="s">
+        <v>2956</v>
       </c>
       <c r="G472" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H472" s="5" t="s">
-        <v>2947</v>
-[...1 lines deleted...]
-      <c r="I472" s="5"/>
+        <v>2957</v>
+      </c>
+      <c r="I472" s="5" t="s">
+        <v>2958</v>
+      </c>
       <c r="J472" s="5" t="s">
-        <v>2292</v>
+        <v>2355</v>
       </c>
       <c r="K472" s="5" t="s">
-        <v>2948</v>
+        <v>2959</v>
       </c>
       <c r="L472" s="6" t="s">
-        <v>2949</v>
+        <v>2960</v>
       </c>
       <c r="M472" s="5" t="s">
-        <v>2950</v>
+        <v>2961</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="5" t="s">
-        <v>2951</v>
+        <v>2962</v>
       </c>
       <c r="B473" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C473" s="5" t="s">
-        <v>16</v>
+        <v>2387</v>
       </c>
       <c r="D473" s="5" t="s">
-        <v>2910</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1807</v>
+      </c>
+      <c r="E473" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F473" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G473" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H473" s="5" t="s">
-        <v>2952</v>
-[...1 lines deleted...]
-      <c r="I473" s="5"/>
+        <v>2963</v>
+      </c>
+      <c r="I473" s="5" t="s">
+        <v>2964</v>
+      </c>
       <c r="J473" s="5" t="s">
-        <v>2292</v>
+        <v>2355</v>
       </c>
       <c r="K473" s="5" t="s">
-        <v>2953</v>
+        <v>2965</v>
       </c>
       <c r="L473" s="6" t="s">
-        <v>2954</v>
+        <v>2966</v>
       </c>
       <c r="M473" s="5" t="s">
-        <v>2955</v>
+        <v>2967</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="5" t="s">
-        <v>2956</v>
+        <v>2968</v>
       </c>
       <c r="B474" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C474" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D474" s="5" t="s">
-        <v>1763</v>
+        <v>2387</v>
       </c>
       <c r="E474" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F474" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G474" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H474" s="5" t="s">
-        <v>2957</v>
+        <v>2969</v>
       </c>
       <c r="I474" s="5"/>
       <c r="J474" s="5" t="s">
-        <v>2292</v>
+        <v>2333</v>
       </c>
       <c r="K474" s="5" t="s">
-        <v>2958</v>
+        <v>2970</v>
       </c>
       <c r="L474" s="6" t="s">
-        <v>2959</v>
+        <v>2971</v>
       </c>
       <c r="M474" s="5" t="s">
-        <v>2960</v>
+        <v>2972</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="5" t="s">
-        <v>2961</v>
+        <v>2968</v>
       </c>
       <c r="B475" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C475" s="5" t="s">
-        <v>1686</v>
+        <v>16</v>
       </c>
       <c r="D475" s="5" t="s">
-        <v>1763</v>
-[...4 lines deleted...]
-        </is>
+        <v>1807</v>
+      </c>
+      <c r="E475" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F475" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G475" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H475" s="5" t="s">
-        <v>2962</v>
+        <v>2973</v>
       </c>
       <c r="I475" s="5" t="s">
-        <v>2963</v>
+        <v>2974</v>
       </c>
       <c r="J475" s="5" t="s">
-        <v>2314</v>
+        <v>2333</v>
       </c>
       <c r="K475" s="5" t="s">
-        <v>2964</v>
+        <v>2975</v>
       </c>
       <c r="L475" s="6" t="s">
-        <v>2965</v>
+        <v>2976</v>
       </c>
       <c r="M475" s="5" t="s">
-        <v>2966</v>
+        <v>2977</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="5" t="s">
-        <v>2967</v>
+        <v>2978</v>
       </c>
       <c r="B476" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C476" s="5" t="s">
-        <v>2968</v>
+        <v>2387</v>
       </c>
       <c r="D476" s="5" t="s">
-        <v>504</v>
-[...2 lines deleted...]
-        <v>1668</v>
+        <v>1807</v>
+      </c>
+      <c r="E476" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F476" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G476" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H476" s="5" t="s">
-        <v>2969</v>
+        <v>2979</v>
       </c>
       <c r="I476" s="5" t="s">
-        <v>2970</v>
+        <v>2980</v>
       </c>
       <c r="J476" s="5" t="s">
-        <v>2971</v>
+        <v>2355</v>
       </c>
       <c r="K476" s="5" t="s">
-        <v>2972</v>
+        <v>2981</v>
       </c>
       <c r="L476" s="6" t="s">
-        <v>2973</v>
+        <v>2982</v>
       </c>
       <c r="M476" s="5" t="s">
-        <v>2974</v>
+        <v>2983</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="5" t="s">
-        <v>2975</v>
+        <v>2984</v>
       </c>
       <c r="B477" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C477" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D477" s="5" t="s">
-        <v>2622</v>
+        <v>1807</v>
       </c>
       <c r="E477" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F477" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G477" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H477" s="5" t="s">
-        <v>2976</v>
-[...1 lines deleted...]
-      <c r="I477" s="5"/>
+        <v>2985</v>
+      </c>
+      <c r="I477" s="5" t="s">
+        <v>2986</v>
+      </c>
       <c r="J477" s="5" t="s">
-        <v>2292</v>
+        <v>2333</v>
       </c>
       <c r="K477" s="5" t="s">
-        <v>2977</v>
+        <v>2987</v>
       </c>
       <c r="L477" s="6" t="s">
-        <v>2978</v>
+        <v>2988</v>
       </c>
       <c r="M477" s="5" t="s">
-        <v>2979</v>
+        <v>2989</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="5" t="s">
-        <v>2980</v>
+        <v>2990</v>
       </c>
       <c r="B478" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C478" s="5" t="s">
-        <v>1834</v>
+        <v>16</v>
       </c>
       <c r="D478" s="5" t="s">
-        <v>2981</v>
+        <v>2663</v>
       </c>
       <c r="E478" s="5" t="s">
-        <v>2982</v>
+        <v>2991</v>
       </c>
       <c r="F478" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G478" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H478" s="5" t="s">
-        <v>2983</v>
-[...3 lines deleted...]
-      </c>
+        <v>2992</v>
+      </c>
+      <c r="I478" s="5"/>
       <c r="J478" s="5" t="s">
-        <v>2985</v>
+        <v>2333</v>
       </c>
       <c r="K478" s="5" t="s">
-        <v>2986</v>
+        <v>2993</v>
       </c>
       <c r="L478" s="6" t="s">
-        <v>2987</v>
+        <v>2994</v>
       </c>
       <c r="M478" s="5" t="s">
-        <v>2988</v>
+        <v>2995</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="5" t="s">
-        <v>2989</v>
+        <v>2996</v>
       </c>
       <c r="B479" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C479" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D479" s="5" t="s">
-        <v>1763</v>
+        <v>2955</v>
       </c>
       <c r="E479" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F479" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G479" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H479" s="5" t="s">
-        <v>2990</v>
+        <v>2997</v>
       </c>
       <c r="I479" s="5"/>
       <c r="J479" s="5" t="s">
-        <v>2292</v>
+        <v>2333</v>
       </c>
       <c r="K479" s="5" t="s">
-        <v>2991</v>
+        <v>2998</v>
       </c>
       <c r="L479" s="6" t="s">
-        <v>2992</v>
+        <v>2999</v>
       </c>
       <c r="M479" s="5" t="s">
-        <v>2993</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="5" t="s">
-        <v>2989</v>
+        <v>3001</v>
       </c>
       <c r="B480" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C480" s="5" t="s">
-        <v>1686</v>
+        <v>16</v>
       </c>
       <c r="D480" s="5" t="s">
-        <v>1763</v>
+        <v>1807</v>
       </c>
       <c r="E480" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F480" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G480" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H480" s="5" t="s">
-        <v>2994</v>
+        <v>3002</v>
       </c>
       <c r="I480" s="5"/>
       <c r="J480" s="5" t="s">
-        <v>2314</v>
+        <v>2333</v>
       </c>
       <c r="K480" s="5" t="s">
-        <v>2995</v>
+        <v>3003</v>
       </c>
       <c r="L480" s="6" t="s">
-        <v>2996</v>
+        <v>3004</v>
       </c>
       <c r="M480" s="5" t="s">
-        <v>2997</v>
+        <v>3005</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="5" t="s">
-        <v>2998</v>
+        <v>3006</v>
       </c>
       <c r="B481" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C481" s="5" t="s">
-        <v>16</v>
+        <v>1730</v>
       </c>
       <c r="D481" s="5" t="s">
-        <v>2622</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1807</v>
+      </c>
+      <c r="E481" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F481" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G481" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H481" s="5" t="s">
-        <v>2999</v>
+        <v>3007</v>
       </c>
       <c r="I481" s="5" t="s">
-        <v>3000</v>
+        <v>3008</v>
       </c>
       <c r="J481" s="5" t="s">
-        <v>2292</v>
+        <v>2355</v>
       </c>
       <c r="K481" s="5" t="s">
-        <v>3001</v>
+        <v>3009</v>
       </c>
       <c r="L481" s="6" t="s">
-        <v>3002</v>
+        <v>3010</v>
       </c>
       <c r="M481" s="5" t="s">
-        <v>3003</v>
+        <v>3011</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="5" t="s">
-        <v>3004</v>
+        <v>3012</v>
       </c>
       <c r="B482" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C482" s="5" t="s">
-        <v>210</v>
+        <v>3013</v>
       </c>
       <c r="D482" s="5" t="s">
-        <v>713</v>
+        <v>513</v>
       </c>
       <c r="E482" s="5" t="s">
-        <v>2502</v>
-[...2 lines deleted...]
-        <v>3005</v>
+        <v>1712</v>
+      </c>
+      <c r="F482" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G482" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H482" s="5" t="s">
-        <v>3006</v>
+        <v>3014</v>
       </c>
       <c r="I482" s="5" t="s">
-        <v>3007</v>
+        <v>3015</v>
       </c>
       <c r="J482" s="5" t="s">
-        <v>3008</v>
+        <v>3016</v>
       </c>
       <c r="K482" s="5" t="s">
-        <v>3009</v>
+        <v>3017</v>
       </c>
       <c r="L482" s="6" t="s">
-        <v>3010</v>
+        <v>3018</v>
       </c>
       <c r="M482" s="5" t="s">
-        <v>3011</v>
+        <v>3019</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="5" t="s">
-        <v>3012</v>
+        <v>3020</v>
       </c>
       <c r="B483" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C483" s="5" t="s">
-        <v>1686</v>
+        <v>16</v>
       </c>
       <c r="D483" s="5" t="s">
-        <v>2622</v>
-[...4 lines deleted...]
-        </is>
+        <v>2663</v>
+      </c>
+      <c r="E483" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F483" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G483" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H483" s="5" t="s">
-        <v>3013</v>
-[...3 lines deleted...]
-      </c>
+        <v>3021</v>
+      </c>
+      <c r="I483" s="5"/>
       <c r="J483" s="5" t="s">
-        <v>2314</v>
+        <v>2333</v>
       </c>
       <c r="K483" s="5" t="s">
-        <v>3015</v>
+        <v>3022</v>
       </c>
       <c r="L483" s="6" t="s">
-        <v>3016</v>
+        <v>3023</v>
       </c>
       <c r="M483" s="5" t="s">
-        <v>3017</v>
+        <v>3024</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="5" t="s">
-        <v>3018</v>
+        <v>3025</v>
       </c>
       <c r="B484" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C484" s="5" t="s">
-        <v>16</v>
+        <v>1878</v>
       </c>
       <c r="D484" s="5" t="s">
-        <v>2622</v>
+        <v>3026</v>
       </c>
       <c r="E484" s="5" t="s">
-        <v>17</v>
+        <v>3027</v>
       </c>
       <c r="F484" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G484" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H484" s="5" t="s">
-        <v>3019</v>
+        <v>3028</v>
       </c>
       <c r="I484" s="5" t="s">
-        <v>3020</v>
+        <v>3029</v>
       </c>
       <c r="J484" s="5" t="s">
-        <v>2292</v>
+        <v>3030</v>
       </c>
       <c r="K484" s="5" t="s">
-        <v>3021</v>
+        <v>3031</v>
       </c>
       <c r="L484" s="6" t="s">
-        <v>3022</v>
+        <v>3032</v>
       </c>
       <c r="M484" s="5" t="s">
-        <v>3023</v>
+        <v>3033</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="5" t="s">
-        <v>3024</v>
+        <v>3034</v>
       </c>
       <c r="B485" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C485" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D485" s="5" t="s">
-        <v>1763</v>
+        <v>1807</v>
       </c>
       <c r="E485" s="5" t="s">
-        <v>3025</v>
-[...2 lines deleted...]
-        <v>2911</v>
+        <v>17</v>
+      </c>
+      <c r="F485" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G485" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H485" s="5" t="s">
-        <v>3026</v>
+        <v>3035</v>
       </c>
       <c r="I485" s="5"/>
       <c r="J485" s="5" t="s">
-        <v>2292</v>
+        <v>2333</v>
       </c>
       <c r="K485" s="5" t="s">
-        <v>3027</v>
+        <v>3036</v>
       </c>
       <c r="L485" s="6" t="s">
-        <v>3028</v>
+        <v>3037</v>
       </c>
       <c r="M485" s="5" t="s">
-        <v>3029</v>
+        <v>3038</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="5" t="s">
-        <v>3030</v>
+        <v>3034</v>
       </c>
       <c r="B486" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C486" s="5" t="s">
-        <v>210</v>
+        <v>1730</v>
       </c>
       <c r="D486" s="5" t="s">
-        <v>713</v>
+        <v>1807</v>
       </c>
       <c r="E486" s="5" t="s">
-        <v>2502</v>
-[...2 lines deleted...]
-        <v>3005</v>
+        <v>17</v>
+      </c>
+      <c r="F486" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G486" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H486" s="5" t="s">
-        <v>3031</v>
-[...3 lines deleted...]
-      </c>
+        <v>3039</v>
+      </c>
+      <c r="I486" s="5"/>
       <c r="J486" s="5" t="s">
-        <v>3033</v>
+        <v>2355</v>
       </c>
       <c r="K486" s="5" t="s">
-        <v>3034</v>
+        <v>3040</v>
       </c>
       <c r="L486" s="6" t="s">
-        <v>3035</v>
+        <v>3041</v>
       </c>
       <c r="M486" s="5" t="s">
-        <v>3036</v>
+        <v>3042</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="5" t="s">
-        <v>3037</v>
+        <v>3043</v>
       </c>
       <c r="B487" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C487" s="5" t="s">
-        <v>2585</v>
+        <v>736</v>
       </c>
       <c r="D487" s="5" t="s">
-        <v>2346</v>
-[...9 lines deleted...]
-        </is>
+        <v>210</v>
+      </c>
+      <c r="E487" s="5" t="s">
+        <v>2558</v>
+      </c>
+      <c r="F487" s="5" t="s">
+        <v>3044</v>
       </c>
       <c r="G487" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H487" s="5" t="s">
-        <v>3038</v>
+        <v>3045</v>
       </c>
       <c r="I487" s="5" t="s">
-        <v>3039</v>
+        <v>3046</v>
       </c>
       <c r="J487" s="5" t="s">
-        <v>2314</v>
+        <v>3047</v>
       </c>
       <c r="K487" s="5" t="s">
-        <v>3040</v>
+        <v>3048</v>
       </c>
       <c r="L487" s="6" t="s">
-        <v>3041</v>
+        <v>3049</v>
       </c>
       <c r="M487" s="5" t="s">
-        <v>3042</v>
+        <v>3050</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="5" t="s">
-        <v>3043</v>
+        <v>3051</v>
       </c>
       <c r="B488" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C488" s="5" t="s">
-        <v>210</v>
+        <v>16</v>
       </c>
       <c r="D488" s="5" t="s">
-        <v>713</v>
+        <v>2663</v>
       </c>
       <c r="E488" s="5" t="s">
-        <v>2502</v>
-[...2 lines deleted...]
-        <v>3005</v>
+        <v>17</v>
+      </c>
+      <c r="F488" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G488" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H488" s="5" t="s">
-        <v>3044</v>
+        <v>3052</v>
       </c>
       <c r="I488" s="5" t="s">
-        <v>3045</v>
+        <v>3053</v>
       </c>
       <c r="J488" s="5" t="s">
-        <v>3046</v>
+        <v>2333</v>
       </c>
       <c r="K488" s="5" t="s">
-        <v>3047</v>
+        <v>3054</v>
       </c>
       <c r="L488" s="6" t="s">
-        <v>3048</v>
+        <v>3055</v>
       </c>
       <c r="M488" s="5" t="s">
-        <v>3049</v>
+        <v>3056</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="5" t="s">
-        <v>3050</v>
+        <v>3057</v>
       </c>
       <c r="B489" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C489" s="5" t="s">
-        <v>16</v>
+        <v>210</v>
       </c>
       <c r="D489" s="5" t="s">
-        <v>1763</v>
+        <v>736</v>
       </c>
       <c r="E489" s="5" t="s">
-        <v>3051</v>
+        <v>2543</v>
       </c>
       <c r="F489" s="5" t="s">
-        <v>3052</v>
+        <v>3058</v>
       </c>
       <c r="G489" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H489" s="5" t="s">
-        <v>3053</v>
+        <v>3059</v>
       </c>
       <c r="I489" s="5" t="s">
-        <v>3054</v>
+        <v>3060</v>
       </c>
       <c r="J489" s="5" t="s">
-        <v>2292</v>
+        <v>3061</v>
       </c>
       <c r="K489" s="5" t="s">
-        <v>3055</v>
+        <v>3062</v>
       </c>
       <c r="L489" s="6" t="s">
-        <v>3056</v>
+        <v>3063</v>
       </c>
       <c r="M489" s="5" t="s">
-        <v>3057</v>
+        <v>3064</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="5" t="s">
-        <v>3058</v>
+        <v>3065</v>
       </c>
       <c r="B490" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C490" s="5" t="s">
-        <v>713</v>
+        <v>1730</v>
       </c>
       <c r="D490" s="5" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>2502</v>
+        <v>2663</v>
+      </c>
+      <c r="E490" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F490" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G490" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H490" s="5" t="s">
-        <v>3059</v>
+        <v>3066</v>
       </c>
       <c r="I490" s="5" t="s">
-        <v>3060</v>
+        <v>3067</v>
       </c>
       <c r="J490" s="5" t="s">
-        <v>3061</v>
+        <v>2355</v>
       </c>
       <c r="K490" s="5" t="s">
-        <v>3062</v>
+        <v>3068</v>
       </c>
       <c r="L490" s="6" t="s">
-        <v>3063</v>
+        <v>3069</v>
       </c>
       <c r="M490" s="5" t="s">
-        <v>3064</v>
+        <v>3070</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="5" t="s">
-        <v>3065</v>
+        <v>3071</v>
       </c>
       <c r="B491" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C491" s="5" t="s">
-        <v>1686</v>
+        <v>16</v>
       </c>
       <c r="D491" s="5" t="s">
-        <v>1763</v>
+        <v>2663</v>
       </c>
       <c r="E491" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F491" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G491" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H491" s="5" t="s">
-        <v>3066</v>
-[...1 lines deleted...]
-      <c r="I491" s="5"/>
+        <v>3072</v>
+      </c>
+      <c r="I491" s="5" t="s">
+        <v>3073</v>
+      </c>
       <c r="J491" s="5" t="s">
-        <v>2314</v>
+        <v>2333</v>
       </c>
       <c r="K491" s="5" t="s">
-        <v>3067</v>
+        <v>3074</v>
       </c>
       <c r="L491" s="6" t="s">
-        <v>3068</v>
+        <v>3075</v>
       </c>
       <c r="M491" s="5" t="s">
-        <v>3069</v>
+        <v>3076</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="5" t="s">
-        <v>3070</v>
+        <v>3077</v>
       </c>
       <c r="B492" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C492" s="5" t="s">
-        <v>2634</v>
+        <v>16</v>
       </c>
       <c r="D492" s="5" t="s">
-        <v>1763</v>
+        <v>1807</v>
       </c>
       <c r="E492" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>3078</v>
+      </c>
+      <c r="F492" s="5" t="s">
+        <v>2956</v>
       </c>
       <c r="G492" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H492" s="5" t="s">
-        <v>3071</v>
-[...3 lines deleted...]
-      </c>
+        <v>3079</v>
+      </c>
+      <c r="I492" s="5"/>
       <c r="J492" s="5" t="s">
-        <v>2314</v>
+        <v>2333</v>
       </c>
       <c r="K492" s="5" t="s">
-        <v>3073</v>
+        <v>3080</v>
       </c>
       <c r="L492" s="6" t="s">
-        <v>3074</v>
+        <v>3081</v>
       </c>
       <c r="M492" s="5" t="s">
-        <v>3075</v>
+        <v>3082</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="5" t="s">
-        <v>3076</v>
+        <v>3083</v>
       </c>
       <c r="B493" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C493" s="5" t="s">
-        <v>16</v>
+        <v>210</v>
       </c>
       <c r="D493" s="5" t="s">
-        <v>1763</v>
+        <v>736</v>
       </c>
       <c r="E493" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2543</v>
+      </c>
+      <c r="F493" s="5" t="s">
+        <v>3058</v>
       </c>
       <c r="G493" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H493" s="5" t="s">
-        <v>3077</v>
-[...1 lines deleted...]
-      <c r="I493" s="5"/>
+        <v>3084</v>
+      </c>
+      <c r="I493" s="5" t="s">
+        <v>3085</v>
+      </c>
       <c r="J493" s="5" t="s">
-        <v>2292</v>
+        <v>3086</v>
       </c>
       <c r="K493" s="5" t="s">
-        <v>3078</v>
+        <v>3087</v>
       </c>
       <c r="L493" s="6" t="s">
-        <v>3079</v>
+        <v>3088</v>
       </c>
       <c r="M493" s="5" t="s">
-        <v>3080</v>
+        <v>3089</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="5" t="s">
-        <v>3081</v>
+        <v>3090</v>
       </c>
       <c r="B494" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C494" s="5" t="s">
-        <v>2346</v>
+        <v>2626</v>
       </c>
       <c r="D494" s="5" t="s">
-        <v>1763</v>
+        <v>2387</v>
       </c>
       <c r="E494" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F494" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G494" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H494" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H494" s="5" t="s">
+        <v>3091</v>
       </c>
       <c r="I494" s="5" t="s">
-        <v>3082</v>
+        <v>3092</v>
       </c>
       <c r="J494" s="5" t="s">
-        <v>2314</v>
+        <v>2355</v>
       </c>
       <c r="K494" s="5" t="s">
-        <v>3083</v>
+        <v>3093</v>
       </c>
       <c r="L494" s="6" t="s">
-        <v>3084</v>
+        <v>3094</v>
       </c>
       <c r="M494" s="5" t="s">
-        <v>3085</v>
+        <v>3095</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="5" t="s">
-        <v>3086</v>
+        <v>3096</v>
       </c>
       <c r="B495" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C495" s="5" t="s">
-        <v>1087</v>
+        <v>210</v>
       </c>
       <c r="D495" s="5" t="s">
-        <v>210</v>
-[...4 lines deleted...]
-        </is>
+        <v>736</v>
+      </c>
+      <c r="E495" s="5" t="s">
+        <v>2543</v>
       </c>
       <c r="F495" s="5" t="s">
-        <v>3087</v>
+        <v>3058</v>
       </c>
       <c r="G495" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H495" s="5" t="s">
-        <v>3088</v>
+        <v>3097</v>
       </c>
       <c r="I495" s="5" t="s">
-        <v>3089</v>
+        <v>3098</v>
       </c>
       <c r="J495" s="5" t="s">
-        <v>3090</v>
+        <v>3099</v>
       </c>
       <c r="K495" s="5" t="s">
-        <v>3091</v>
+        <v>3100</v>
       </c>
       <c r="L495" s="6" t="s">
-        <v>3092</v>
+        <v>3101</v>
       </c>
       <c r="M495" s="5" t="s">
-        <v>3093</v>
+        <v>3102</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="5" t="s">
-        <v>3094</v>
+        <v>3103</v>
       </c>
       <c r="B496" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C496" s="5" t="s">
-        <v>2634</v>
+        <v>16</v>
       </c>
       <c r="D496" s="5" t="s">
-        <v>2346</v>
+        <v>1807</v>
       </c>
       <c r="E496" s="5" t="s">
-        <v>3095</v>
-[...4 lines deleted...]
-        </is>
+        <v>3104</v>
+      </c>
+      <c r="F496" s="5" t="s">
+        <v>3105</v>
       </c>
       <c r="G496" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H496" s="5" t="s">
-        <v>3096</v>
+        <v>3106</v>
       </c>
       <c r="I496" s="5" t="s">
-        <v>3097</v>
+        <v>3107</v>
       </c>
       <c r="J496" s="5" t="s">
-        <v>2314</v>
+        <v>2333</v>
       </c>
       <c r="K496" s="5" t="s">
-        <v>3098</v>
+        <v>3108</v>
       </c>
       <c r="L496" s="6" t="s">
-        <v>3099</v>
+        <v>3109</v>
       </c>
       <c r="M496" s="5" t="s">
-        <v>3100</v>
+        <v>3110</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="5" t="s">
-        <v>3101</v>
+        <v>3111</v>
       </c>
       <c r="B497" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C497" s="5" t="s">
-        <v>77</v>
+        <v>736</v>
       </c>
       <c r="D497" s="5" t="s">
-        <v>1763</v>
+        <v>210</v>
       </c>
       <c r="E497" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2558</v>
+      </c>
+      <c r="F497" s="5" t="s">
+        <v>2543</v>
       </c>
       <c r="G497" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H497" s="5" t="s">
-        <v>3102</v>
+        <v>3112</v>
       </c>
       <c r="I497" s="5" t="s">
-        <v>3103</v>
+        <v>3113</v>
       </c>
       <c r="J497" s="5" t="s">
-        <v>2314</v>
+        <v>3114</v>
       </c>
       <c r="K497" s="5" t="s">
-        <v>3104</v>
+        <v>3115</v>
       </c>
       <c r="L497" s="6" t="s">
-        <v>3105</v>
+        <v>3116</v>
       </c>
       <c r="M497" s="5" t="s">
-        <v>3106</v>
+        <v>3117</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="5" t="s">
-        <v>3107</v>
+        <v>3118</v>
       </c>
       <c r="B498" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C498" s="5" t="s">
-        <v>1087</v>
+        <v>1730</v>
       </c>
       <c r="D498" s="5" t="s">
-        <v>210</v>
+        <v>1807</v>
       </c>
       <c r="E498" s="5" t="s">
-        <v>3108</v>
-[...2 lines deleted...]
-        <v>3109</v>
+        <v>17</v>
+      </c>
+      <c r="F498" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G498" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H498" s="5" t="s">
-        <v>3110</v>
-[...3 lines deleted...]
-      </c>
+        <v>3119</v>
+      </c>
+      <c r="I498" s="5"/>
       <c r="J498" s="5" t="s">
-        <v>3112</v>
-[...4 lines deleted...]
-        </is>
+        <v>2355</v>
+      </c>
+      <c r="K498" s="5" t="s">
+        <v>3120</v>
       </c>
       <c r="L498" s="6" t="s">
-        <v>3113</v>
+        <v>3121</v>
       </c>
       <c r="M498" s="5" t="s">
-        <v>3114</v>
+        <v>3122</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="5" t="s">
-        <v>3115</v>
+        <v>3123</v>
       </c>
       <c r="B499" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C499" s="5" t="s">
-        <v>16</v>
+        <v>2675</v>
       </c>
       <c r="D499" s="5" t="s">
-        <v>3116</v>
+        <v>1807</v>
       </c>
       <c r="E499" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F499" s="5" t="s">
-        <v>3117</v>
+      <c r="F499" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G499" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H499" s="5" t="s">
-        <v>3118</v>
+        <v>3124</v>
       </c>
       <c r="I499" s="5" t="s">
-        <v>3119</v>
+        <v>3125</v>
       </c>
       <c r="J499" s="5" t="s">
-        <v>2314</v>
+        <v>2355</v>
       </c>
       <c r="K499" s="5" t="s">
-        <v>3120</v>
+        <v>3126</v>
       </c>
       <c r="L499" s="6" t="s">
-        <v>3121</v>
+        <v>3127</v>
       </c>
       <c r="M499" s="5" t="s">
-        <v>3122</v>
+        <v>3128</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="5" t="s">
-        <v>3123</v>
+        <v>3129</v>
       </c>
       <c r="B500" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C500" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D500" s="5" t="s">
-        <v>1763</v>
+        <v>1807</v>
       </c>
       <c r="E500" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F500" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G500" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H500" s="5" t="s">
-        <v>3124</v>
-[...3 lines deleted...]
-      </c>
+        <v>3130</v>
+      </c>
+      <c r="I500" s="5"/>
       <c r="J500" s="5" t="s">
-        <v>2292</v>
+        <v>2333</v>
       </c>
       <c r="K500" s="5" t="s">
-        <v>3126</v>
+        <v>3131</v>
       </c>
       <c r="L500" s="6" t="s">
-        <v>3127</v>
+        <v>3132</v>
       </c>
       <c r="M500" s="5" t="s">
-        <v>3128</v>
+        <v>3133</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="5" t="s">
-        <v>3129</v>
+        <v>3134</v>
       </c>
       <c r="B501" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C501" s="5" t="s">
-        <v>16</v>
+        <v>2387</v>
       </c>
       <c r="D501" s="5" t="s">
-        <v>1763</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1807</v>
+      </c>
+      <c r="E501" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F501" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G501" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H501" s="5" t="s">
-        <v>3130</v>
+      <c r="H501" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I501" s="5" t="s">
-        <v>3131</v>
+        <v>3135</v>
       </c>
       <c r="J501" s="5" t="s">
-        <v>2292</v>
+        <v>2355</v>
       </c>
       <c r="K501" s="5" t="s">
-        <v>3132</v>
+        <v>3136</v>
       </c>
       <c r="L501" s="6" t="s">
-        <v>3133</v>
+        <v>3137</v>
       </c>
       <c r="M501" s="5" t="s">
-        <v>3134</v>
+        <v>3138</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="5" t="s">
-        <v>3135</v>
+        <v>3139</v>
       </c>
       <c r="B502" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C502" s="5" t="s">
-        <v>16</v>
+        <v>1131</v>
       </c>
       <c r="D502" s="5" t="s">
-        <v>3136</v>
-[...7 lines deleted...]
-        </is>
+        <v>210</v>
+      </c>
+      <c r="E502" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F502" s="5" t="s">
+        <v>3140</v>
       </c>
       <c r="G502" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H502" s="5" t="s">
-        <v>3138</v>
+        <v>3141</v>
       </c>
       <c r="I502" s="5" t="s">
-        <v>3139</v>
+        <v>3142</v>
       </c>
       <c r="J502" s="5" t="s">
-        <v>3140</v>
+        <v>3143</v>
       </c>
       <c r="K502" s="5" t="s">
-        <v>3141</v>
+        <v>3144</v>
       </c>
       <c r="L502" s="6" t="s">
-        <v>3142</v>
+        <v>3145</v>
       </c>
       <c r="M502" s="5" t="s">
-        <v>3143</v>
+        <v>3146</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="5" t="s">
-        <v>3144</v>
+        <v>3147</v>
       </c>
       <c r="B503" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C503" s="5" t="s">
-        <v>1686</v>
+        <v>2675</v>
       </c>
       <c r="D503" s="5" t="s">
-        <v>2346</v>
-[...4 lines deleted...]
-        </is>
+        <v>2387</v>
+      </c>
+      <c r="E503" s="5" t="s">
+        <v>3148</v>
       </c>
       <c r="F503" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G503" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H503" s="5" t="s">
-        <v>3145</v>
+        <v>3149</v>
       </c>
       <c r="I503" s="5" t="s">
-        <v>3146</v>
+        <v>3150</v>
       </c>
       <c r="J503" s="5" t="s">
-        <v>2314</v>
+        <v>2355</v>
       </c>
       <c r="K503" s="5" t="s">
-        <v>3147</v>
+        <v>3151</v>
       </c>
       <c r="L503" s="6" t="s">
-        <v>3148</v>
+        <v>3152</v>
       </c>
       <c r="M503" s="5" t="s">
-        <v>3149</v>
+        <v>3153</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="5" t="s">
-        <v>3144</v>
+        <v>3154</v>
       </c>
       <c r="B504" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C504" s="5" t="s">
-        <v>3150</v>
+        <v>77</v>
       </c>
       <c r="D504" s="5" t="s">
-        <v>1763</v>
-[...4 lines deleted...]
-        </is>
+        <v>1807</v>
+      </c>
+      <c r="E504" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F504" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G504" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H504" s="5" t="s">
-        <v>3151</v>
+        <v>3155</v>
       </c>
       <c r="I504" s="5" t="s">
-        <v>3152</v>
+        <v>3156</v>
       </c>
       <c r="J504" s="5" t="s">
-        <v>2314</v>
+        <v>2355</v>
       </c>
       <c r="K504" s="5" t="s">
-        <v>3153</v>
+        <v>3157</v>
       </c>
       <c r="L504" s="6" t="s">
-        <v>3154</v>
+        <v>3158</v>
       </c>
       <c r="M504" s="5" t="s">
-        <v>3155</v>
+        <v>3159</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="5" t="s">
-        <v>3156</v>
+        <v>3160</v>
       </c>
       <c r="B505" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C505" s="5" t="s">
-        <v>16</v>
+        <v>1131</v>
       </c>
       <c r="D505" s="5" t="s">
-        <v>3116</v>
+        <v>210</v>
       </c>
       <c r="E505" s="5" t="s">
-        <v>17</v>
+        <v>3161</v>
       </c>
       <c r="F505" s="5" t="s">
-        <v>3117</v>
+        <v>3162</v>
       </c>
       <c r="G505" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H505" s="5" t="s">
-        <v>3157</v>
+        <v>3163</v>
       </c>
       <c r="I505" s="5" t="s">
-        <v>3158</v>
+        <v>3164</v>
       </c>
       <c r="J505" s="5" t="s">
-        <v>2314</v>
-[...2 lines deleted...]
-        <v>3159</v>
+        <v>3165</v>
+      </c>
+      <c r="K505" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L505" s="6" t="s">
-        <v>3160</v>
+        <v>3166</v>
       </c>
       <c r="M505" s="5" t="s">
-        <v>3161</v>
+        <v>3167</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="5" t="s">
-        <v>3162</v>
+        <v>3168</v>
       </c>
       <c r="B506" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C506" s="5" t="s">
-        <v>239</v>
+        <v>16</v>
       </c>
       <c r="D506" s="5" t="s">
-        <v>1763</v>
-[...9 lines deleted...]
-        </is>
+        <v>3169</v>
+      </c>
+      <c r="E506" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F506" s="5" t="s">
+        <v>3170</v>
       </c>
       <c r="G506" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H506" s="5" t="s">
-        <v>3163</v>
+        <v>3171</v>
       </c>
       <c r="I506" s="5" t="s">
-        <v>3164</v>
+        <v>3172</v>
       </c>
       <c r="J506" s="5" t="s">
-        <v>2314</v>
+        <v>2355</v>
       </c>
       <c r="K506" s="5" t="s">
-        <v>3165</v>
+        <v>3173</v>
       </c>
       <c r="L506" s="6" t="s">
-        <v>3166</v>
+        <v>3174</v>
       </c>
       <c r="M506" s="5" t="s">
-        <v>3167</v>
+        <v>3175</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="5" t="s">
-        <v>3168</v>
+        <v>3176</v>
       </c>
       <c r="B507" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C507" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D507" s="5" t="s">
-        <v>1763</v>
+        <v>1807</v>
       </c>
       <c r="E507" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F507" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G507" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H507" s="5" t="s">
-        <v>3169</v>
+        <v>3177</v>
       </c>
       <c r="I507" s="5" t="s">
-        <v>3170</v>
+        <v>3178</v>
       </c>
       <c r="J507" s="5" t="s">
-        <v>2292</v>
+        <v>2333</v>
       </c>
       <c r="K507" s="5" t="s">
-        <v>3171</v>
+        <v>3179</v>
       </c>
       <c r="L507" s="6" t="s">
-        <v>3172</v>
+        <v>3180</v>
       </c>
       <c r="M507" s="5" t="s">
-        <v>3173</v>
+        <v>3181</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="5" t="s">
-        <v>3174</v>
+        <v>3182</v>
       </c>
       <c r="B508" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C508" s="5" t="s">
-        <v>210</v>
+        <v>16</v>
       </c>
       <c r="D508" s="5" t="s">
-        <v>713</v>
+        <v>1807</v>
       </c>
       <c r="E508" s="5" t="s">
-        <v>2502</v>
-[...2 lines deleted...]
-        <v>3005</v>
+        <v>17</v>
+      </c>
+      <c r="F508" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G508" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H508" s="5" t="s">
-        <v>3175</v>
+        <v>3183</v>
       </c>
       <c r="I508" s="5" t="s">
-        <v>3176</v>
+        <v>3184</v>
       </c>
       <c r="J508" s="5" t="s">
-        <v>3177</v>
+        <v>2333</v>
       </c>
       <c r="K508" s="5" t="s">
-        <v>3178</v>
+        <v>3185</v>
       </c>
       <c r="L508" s="6" t="s">
-        <v>3179</v>
+        <v>3186</v>
       </c>
       <c r="M508" s="5" t="s">
-        <v>3180</v>
+        <v>3187</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="5" t="s">
-        <v>3181</v>
+        <v>3188</v>
       </c>
       <c r="B509" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C509" s="5" t="s">
-        <v>1686</v>
+        <v>16</v>
       </c>
       <c r="D509" s="5" t="s">
-        <v>3157</v>
+        <v>3189</v>
       </c>
       <c r="E509" s="5" t="s">
-        <v>17</v>
+        <v>3190</v>
       </c>
       <c r="F509" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G509" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H509" s="5" t="s">
-        <v>3182</v>
+        <v>3191</v>
       </c>
       <c r="I509" s="5" t="s">
-        <v>3183</v>
+        <v>3192</v>
       </c>
       <c r="J509" s="5" t="s">
-        <v>2314</v>
+        <v>3193</v>
       </c>
       <c r="K509" s="5" t="s">
-        <v>3184</v>
+        <v>3194</v>
       </c>
       <c r="L509" s="6" t="s">
-        <v>3185</v>
+        <v>3195</v>
       </c>
       <c r="M509" s="5" t="s">
-        <v>3186</v>
+        <v>3196</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="5" t="s">
-        <v>3187</v>
+        <v>3197</v>
       </c>
       <c r="B510" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C510" s="5" t="s">
-        <v>16</v>
+        <v>1730</v>
       </c>
       <c r="D510" s="5" t="s">
-        <v>1763</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2387</v>
+      </c>
+      <c r="E510" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F510" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G510" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H510" s="5" t="s">
-        <v>3188</v>
+        <v>3198</v>
       </c>
       <c r="I510" s="5" t="s">
-        <v>3189</v>
+        <v>3199</v>
       </c>
       <c r="J510" s="5" t="s">
-        <v>2292</v>
+        <v>2355</v>
       </c>
       <c r="K510" s="5" t="s">
-        <v>3190</v>
+        <v>3200</v>
       </c>
       <c r="L510" s="6" t="s">
-        <v>3191</v>
+        <v>3201</v>
       </c>
       <c r="M510" s="5" t="s">
-        <v>3192</v>
+        <v>3202</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="5" t="s">
-        <v>3193</v>
+        <v>3197</v>
       </c>
       <c r="B511" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C511" s="5" t="s">
-        <v>16</v>
+        <v>3203</v>
       </c>
       <c r="D511" s="5" t="s">
-        <v>1763</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1807</v>
+      </c>
+      <c r="E511" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F511" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G511" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H511" s="5" t="s">
-        <v>3194</v>
+        <v>3204</v>
       </c>
       <c r="I511" s="5" t="s">
-        <v>3195</v>
+        <v>3205</v>
       </c>
       <c r="J511" s="5" t="s">
-        <v>2292</v>
+        <v>2355</v>
       </c>
       <c r="K511" s="5" t="s">
-        <v>3196</v>
+        <v>3206</v>
       </c>
       <c r="L511" s="6" t="s">
-        <v>3197</v>
+        <v>3207</v>
       </c>
       <c r="M511" s="5" t="s">
-        <v>3198</v>
+        <v>3208</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="5" t="s">
-        <v>3199</v>
+        <v>3209</v>
       </c>
       <c r="B512" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C512" s="5" t="s">
-        <v>1686</v>
+        <v>16</v>
       </c>
       <c r="D512" s="5" t="s">
-        <v>2910</v>
+        <v>3169</v>
       </c>
       <c r="E512" s="5" t="s">
-        <v>3200</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F512" s="5" t="s">
+        <v>3170</v>
       </c>
       <c r="G512" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H512" s="5" t="s">
-        <v>3201</v>
+        <v>3210</v>
       </c>
       <c r="I512" s="5" t="s">
-        <v>3202</v>
+        <v>3211</v>
       </c>
       <c r="J512" s="5" t="s">
-        <v>2314</v>
+        <v>2355</v>
       </c>
       <c r="K512" s="5" t="s">
-        <v>3203</v>
+        <v>3212</v>
       </c>
       <c r="L512" s="6" t="s">
-        <v>3204</v>
+        <v>3213</v>
       </c>
       <c r="M512" s="5" t="s">
-        <v>3205</v>
+        <v>3214</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="5" t="s">
-        <v>3206</v>
+        <v>3215</v>
       </c>
       <c r="B513" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C513" s="5" t="s">
-        <v>16</v>
+        <v>239</v>
       </c>
       <c r="D513" s="5" t="s">
-        <v>1763</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1807</v>
+      </c>
+      <c r="E513" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F513" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G513" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H513" s="5" t="s">
-        <v>3207</v>
-[...1 lines deleted...]
-      <c r="I513" s="5"/>
+        <v>3216</v>
+      </c>
+      <c r="I513" s="5" t="s">
+        <v>3217</v>
+      </c>
       <c r="J513" s="5" t="s">
-        <v>2292</v>
+        <v>2355</v>
       </c>
       <c r="K513" s="5" t="s">
-        <v>3208</v>
+        <v>3218</v>
       </c>
       <c r="L513" s="6" t="s">
-        <v>3209</v>
+        <v>3219</v>
       </c>
       <c r="M513" s="5" t="s">
-        <v>3210</v>
+        <v>3220</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="5" t="s">
-        <v>3211</v>
+        <v>3221</v>
       </c>
       <c r="B514" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C514" s="5" t="s">
-        <v>3212</v>
+        <v>16</v>
       </c>
       <c r="D514" s="5" t="s">
-        <v>3213</v>
+        <v>1807</v>
       </c>
       <c r="E514" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F514" s="5" t="s">
-        <v>3117</v>
+      <c r="F514" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G514" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H514" s="5" t="s">
-        <v>3214</v>
-[...1 lines deleted...]
-      <c r="I514" s="5"/>
+        <v>3222</v>
+      </c>
+      <c r="I514" s="5" t="s">
+        <v>3223</v>
+      </c>
       <c r="J514" s="5" t="s">
-        <v>2314</v>
+        <v>2333</v>
       </c>
       <c r="K514" s="5" t="s">
-        <v>3215</v>
+        <v>3224</v>
       </c>
       <c r="L514" s="6" t="s">
-        <v>3216</v>
+        <v>3225</v>
       </c>
       <c r="M514" s="5" t="s">
-        <v>3217</v>
+        <v>3226</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="5" t="s">
-        <v>3218</v>
+        <v>3227</v>
       </c>
       <c r="B515" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C515" s="5" t="s">
-        <v>1477</v>
+        <v>210</v>
       </c>
       <c r="D515" s="5" t="s">
-        <v>2346</v>
-[...9 lines deleted...]
-        </is>
+        <v>736</v>
+      </c>
+      <c r="E515" s="5" t="s">
+        <v>2543</v>
+      </c>
+      <c r="F515" s="5" t="s">
+        <v>3058</v>
       </c>
       <c r="G515" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H515" s="5" t="s">
-        <v>3219</v>
+        <v>3228</v>
       </c>
       <c r="I515" s="5" t="s">
-        <v>3220</v>
+        <v>3229</v>
       </c>
       <c r="J515" s="5" t="s">
-        <v>2314</v>
+        <v>3230</v>
       </c>
       <c r="K515" s="5" t="s">
-        <v>3221</v>
+        <v>3231</v>
       </c>
       <c r="L515" s="6" t="s">
-        <v>3222</v>
+        <v>3232</v>
       </c>
       <c r="M515" s="5" t="s">
-        <v>3223</v>
+        <v>3233</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="5" t="s">
-        <v>3224</v>
+        <v>3234</v>
       </c>
       <c r="B516" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C516" s="5" t="s">
-        <v>1686</v>
+        <v>1730</v>
       </c>
       <c r="D516" s="5" t="s">
-        <v>2610</v>
+        <v>3210</v>
       </c>
       <c r="E516" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F516" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G516" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H516" s="5" t="s">
-        <v>3225</v>
+        <v>3235</v>
       </c>
       <c r="I516" s="5" t="s">
-        <v>3226</v>
+        <v>3236</v>
       </c>
       <c r="J516" s="5" t="s">
-        <v>2292</v>
+        <v>2355</v>
       </c>
       <c r="K516" s="5" t="s">
-        <v>3227</v>
+        <v>3237</v>
       </c>
       <c r="L516" s="6" t="s">
-        <v>3228</v>
+        <v>3238</v>
       </c>
       <c r="M516" s="5" t="s">
-        <v>3229</v>
+        <v>3239</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="5" t="s">
-        <v>3230</v>
+        <v>3240</v>
       </c>
       <c r="B517" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C517" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D517" s="5" t="s">
-        <v>3231</v>
+        <v>1807</v>
       </c>
       <c r="E517" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F517" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G517" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H517" s="5" t="s">
-        <v>3232</v>
-[...1 lines deleted...]
-      <c r="I517" s="5"/>
+        <v>3241</v>
+      </c>
+      <c r="I517" s="5" t="s">
+        <v>3242</v>
+      </c>
       <c r="J517" s="5" t="s">
-        <v>2292</v>
+        <v>2333</v>
       </c>
       <c r="K517" s="5" t="s">
-        <v>3233</v>
+        <v>3243</v>
       </c>
       <c r="L517" s="6" t="s">
-        <v>3234</v>
+        <v>3244</v>
       </c>
       <c r="M517" s="5" t="s">
-        <v>3235</v>
+        <v>3245</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="5" t="s">
-        <v>3236</v>
+        <v>3246</v>
       </c>
       <c r="B518" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C518" s="5" t="s">
-        <v>1686</v>
+        <v>16</v>
       </c>
       <c r="D518" s="5" t="s">
-        <v>1763</v>
+        <v>1807</v>
       </c>
       <c r="E518" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F518" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G518" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H518" s="5" t="s">
-        <v>3237</v>
+        <v>3247</v>
       </c>
       <c r="I518" s="5" t="s">
-        <v>3238</v>
+        <v>3248</v>
       </c>
       <c r="J518" s="5" t="s">
-        <v>2314</v>
+        <v>2333</v>
       </c>
       <c r="K518" s="5" t="s">
-        <v>3239</v>
+        <v>3249</v>
       </c>
       <c r="L518" s="6" t="s">
-        <v>3240</v>
+        <v>3250</v>
       </c>
       <c r="M518" s="5" t="s">
-        <v>3241</v>
+        <v>3251</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="5" t="s">
-        <v>3242</v>
+        <v>3252</v>
       </c>
       <c r="B519" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C519" s="5" t="s">
-        <v>16</v>
+        <v>1730</v>
       </c>
       <c r="D519" s="5" t="s">
-        <v>2622</v>
+        <v>2955</v>
       </c>
       <c r="E519" s="5" t="s">
-        <v>17</v>
+        <v>3253</v>
       </c>
       <c r="F519" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G519" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H519" s="5" t="s">
-        <v>3243</v>
+        <v>3254</v>
       </c>
       <c r="I519" s="5" t="s">
-        <v>3244</v>
+        <v>3255</v>
       </c>
       <c r="J519" s="5" t="s">
-        <v>2292</v>
+        <v>2355</v>
       </c>
       <c r="K519" s="5" t="s">
-        <v>3245</v>
+        <v>3256</v>
       </c>
       <c r="L519" s="6" t="s">
-        <v>3246</v>
+        <v>3257</v>
       </c>
       <c r="M519" s="5" t="s">
-        <v>3247</v>
+        <v>3258</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="5" t="s">
-        <v>3248</v>
+        <v>3259</v>
       </c>
       <c r="B520" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C520" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D520" s="5" t="s">
-        <v>3116</v>
+        <v>1807</v>
       </c>
       <c r="E520" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F520" s="5" t="s">
-        <v>3117</v>
+      <c r="F520" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G520" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H520" s="5" t="s">
-        <v>3249</v>
-[...3 lines deleted...]
-      </c>
+        <v>3260</v>
+      </c>
+      <c r="I520" s="5"/>
       <c r="J520" s="5" t="s">
-        <v>2314</v>
+        <v>2333</v>
       </c>
       <c r="K520" s="5" t="s">
-        <v>3251</v>
+        <v>3261</v>
       </c>
       <c r="L520" s="6" t="s">
-        <v>3252</v>
+        <v>3262</v>
       </c>
       <c r="M520" s="5" t="s">
-        <v>3253</v>
+        <v>3263</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="5" t="s">
-        <v>3254</v>
+        <v>3264</v>
       </c>
       <c r="B521" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C521" s="5" t="s">
-        <v>210</v>
+        <v>3265</v>
       </c>
       <c r="D521" s="5" t="s">
-        <v>713</v>
+        <v>3266</v>
       </c>
       <c r="E521" s="5" t="s">
-        <v>2502</v>
+        <v>17</v>
       </c>
       <c r="F521" s="5" t="s">
-        <v>3005</v>
+        <v>3170</v>
       </c>
       <c r="G521" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H521" s="5" t="s">
-        <v>3255</v>
-[...3 lines deleted...]
-      </c>
+        <v>3267</v>
+      </c>
+      <c r="I521" s="5"/>
       <c r="J521" s="5" t="s">
-        <v>3257</v>
+        <v>2355</v>
       </c>
       <c r="K521" s="5" t="s">
-        <v>3258</v>
+        <v>3268</v>
       </c>
       <c r="L521" s="6" t="s">
-        <v>3259</v>
+        <v>3269</v>
       </c>
       <c r="M521" s="5" t="s">
-        <v>3260</v>
+        <v>3270</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="5" t="s">
-        <v>3261</v>
+        <v>3271</v>
       </c>
       <c r="B522" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C522" s="5" t="s">
-        <v>16</v>
+        <v>1521</v>
       </c>
       <c r="D522" s="5" t="s">
-        <v>1763</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2387</v>
+      </c>
+      <c r="E522" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F522" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G522" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H522" s="5" t="s">
-        <v>3262</v>
-[...1 lines deleted...]
-      <c r="I522" s="5"/>
+        <v>3272</v>
+      </c>
+      <c r="I522" s="5" t="s">
+        <v>3273</v>
+      </c>
       <c r="J522" s="5" t="s">
-        <v>2292</v>
+        <v>2355</v>
       </c>
       <c r="K522" s="5" t="s">
-        <v>3263</v>
+        <v>3274</v>
       </c>
       <c r="L522" s="6" t="s">
-        <v>3264</v>
+        <v>3275</v>
       </c>
       <c r="M522" s="5" t="s">
-        <v>3265</v>
+        <v>3276</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="5" t="s">
-        <v>3266</v>
+        <v>3277</v>
       </c>
       <c r="B523" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C523" s="5" t="s">
-        <v>16</v>
+        <v>1730</v>
       </c>
       <c r="D523" s="5" t="s">
-        <v>1763</v>
+        <v>2651</v>
       </c>
       <c r="E523" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F523" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G523" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H523" s="5" t="s">
-        <v>3267</v>
-[...1 lines deleted...]
-      <c r="I523" s="5"/>
+        <v>3278</v>
+      </c>
+      <c r="I523" s="5" t="s">
+        <v>3279</v>
+      </c>
       <c r="J523" s="5" t="s">
-        <v>2292</v>
+        <v>2333</v>
       </c>
       <c r="K523" s="5" t="s">
-        <v>3268</v>
+        <v>3280</v>
       </c>
       <c r="L523" s="6" t="s">
-        <v>3269</v>
+        <v>3281</v>
       </c>
       <c r="M523" s="5" t="s">
-        <v>3270</v>
+        <v>3282</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="5" t="s">
-        <v>3271</v>
+        <v>3283</v>
       </c>
       <c r="B524" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C524" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D524" s="5" t="s">
-        <v>1763</v>
+        <v>3284</v>
       </c>
       <c r="E524" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F524" s="5" t="s">
-        <v>3052</v>
+      <c r="F524" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G524" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H524" s="5" t="s">
-        <v>3272</v>
-[...3 lines deleted...]
-      </c>
+        <v>3285</v>
+      </c>
+      <c r="I524" s="5"/>
       <c r="J524" s="5" t="s">
-        <v>2292</v>
+        <v>2333</v>
       </c>
       <c r="K524" s="5" t="s">
-        <v>3274</v>
+        <v>3286</v>
       </c>
       <c r="L524" s="6" t="s">
-        <v>3275</v>
+        <v>3287</v>
       </c>
       <c r="M524" s="5" t="s">
-        <v>3276</v>
+        <v>3288</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="5" t="s">
-        <v>3277</v>
+        <v>3289</v>
       </c>
       <c r="B525" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C525" s="5" t="s">
-        <v>2346</v>
+        <v>1730</v>
       </c>
       <c r="D525" s="5" t="s">
-        <v>1763</v>
-[...4 lines deleted...]
-        </is>
+        <v>1807</v>
+      </c>
+      <c r="E525" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F525" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G525" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H525" s="5" t="s">
-        <v>3278</v>
-[...1 lines deleted...]
-      <c r="I525" s="5"/>
+        <v>3290</v>
+      </c>
+      <c r="I525" s="5" t="s">
+        <v>3291</v>
+      </c>
       <c r="J525" s="5" t="s">
-        <v>2314</v>
+        <v>2355</v>
       </c>
       <c r="K525" s="5" t="s">
-        <v>3279</v>
+        <v>3292</v>
       </c>
       <c r="L525" s="6" t="s">
-        <v>3280</v>
+        <v>3293</v>
       </c>
       <c r="M525" s="5" t="s">
-        <v>3281</v>
+        <v>3294</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="5" t="s">
-        <v>3282</v>
+        <v>3295</v>
       </c>
       <c r="B526" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C526" s="5" t="s">
-        <v>1686</v>
+        <v>16</v>
       </c>
       <c r="D526" s="5" t="s">
-        <v>1763</v>
+        <v>2663</v>
       </c>
       <c r="E526" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F526" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G526" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H526" s="5" t="s">
-        <v>3283</v>
+        <v>3296</v>
       </c>
       <c r="I526" s="5" t="s">
-        <v>3284</v>
+        <v>3297</v>
       </c>
       <c r="J526" s="5" t="s">
-        <v>2314</v>
+        <v>2333</v>
       </c>
       <c r="K526" s="5" t="s">
-        <v>3285</v>
+        <v>3298</v>
       </c>
       <c r="L526" s="6" t="s">
-        <v>3286</v>
+        <v>3299</v>
       </c>
       <c r="M526" s="5" t="s">
-        <v>3287</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="5" t="s">
-        <v>3288</v>
+        <v>3301</v>
       </c>
       <c r="B527" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C527" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D527" s="5" t="s">
-        <v>1763</v>
+        <v>3169</v>
       </c>
       <c r="E527" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F527" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F527" s="5" t="s">
+        <v>3170</v>
       </c>
       <c r="G527" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H527" s="5" t="s">
-        <v>3289</v>
-[...1 lines deleted...]
-      <c r="I527" s="5"/>
+        <v>3302</v>
+      </c>
+      <c r="I527" s="5" t="s">
+        <v>3303</v>
+      </c>
       <c r="J527" s="5" t="s">
-        <v>2292</v>
+        <v>2355</v>
       </c>
       <c r="K527" s="5" t="s">
-        <v>3290</v>
+        <v>3304</v>
       </c>
       <c r="L527" s="6" t="s">
-        <v>3291</v>
+        <v>3305</v>
       </c>
       <c r="M527" s="5" t="s">
-        <v>3292</v>
+        <v>3306</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="5" t="s">
-        <v>3293</v>
+        <v>3307</v>
       </c>
       <c r="B528" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C528" s="5" t="s">
-        <v>3294</v>
+        <v>210</v>
       </c>
       <c r="D528" s="5" t="s">
-        <v>3295</v>
+        <v>736</v>
       </c>
       <c r="E528" s="5" t="s">
-        <v>3296</v>
-[...4 lines deleted...]
-        </is>
+        <v>2543</v>
+      </c>
+      <c r="F528" s="5" t="s">
+        <v>3058</v>
       </c>
       <c r="G528" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H528" s="5" t="s">
-        <v>3297</v>
+        <v>3308</v>
       </c>
       <c r="I528" s="5" t="s">
-        <v>3298</v>
+        <v>3309</v>
       </c>
       <c r="J528" s="5" t="s">
-        <v>2314</v>
+        <v>3310</v>
       </c>
       <c r="K528" s="5" t="s">
-        <v>3299</v>
+        <v>3311</v>
       </c>
       <c r="L528" s="6" t="s">
-        <v>3300</v>
+        <v>3312</v>
       </c>
       <c r="M528" s="5" t="s">
-        <v>3301</v>
+        <v>3313</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="5" t="s">
-        <v>3302</v>
+        <v>3314</v>
       </c>
       <c r="B529" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C529" s="5" t="s">
-        <v>2346</v>
+        <v>16</v>
       </c>
       <c r="D529" s="5" t="s">
-        <v>1763</v>
-[...4 lines deleted...]
-        </is>
+        <v>1807</v>
+      </c>
+      <c r="E529" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F529" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G529" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H529" s="5" t="s">
-        <v>3303</v>
-[...3 lines deleted...]
-      </c>
+        <v>3315</v>
+      </c>
+      <c r="I529" s="5"/>
       <c r="J529" s="5" t="s">
-        <v>2314</v>
+        <v>2333</v>
       </c>
       <c r="K529" s="5" t="s">
-        <v>3305</v>
+        <v>3316</v>
       </c>
       <c r="L529" s="6" t="s">
-        <v>3306</v>
+        <v>3317</v>
       </c>
       <c r="M529" s="5" t="s">
-        <v>3307</v>
+        <v>3318</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="5" t="s">
-        <v>3308</v>
+        <v>3319</v>
       </c>
       <c r="B530" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C530" s="5" t="s">
-        <v>210</v>
+        <v>16</v>
       </c>
       <c r="D530" s="5" t="s">
-        <v>713</v>
+        <v>1807</v>
       </c>
       <c r="E530" s="5" t="s">
-        <v>2502</v>
-[...2 lines deleted...]
-        <v>3005</v>
+        <v>17</v>
+      </c>
+      <c r="F530" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G530" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H530" s="5" t="s">
-        <v>3309</v>
-[...3 lines deleted...]
-      </c>
+        <v>3320</v>
+      </c>
+      <c r="I530" s="5"/>
       <c r="J530" s="5" t="s">
-        <v>3311</v>
+        <v>2333</v>
       </c>
       <c r="K530" s="5" t="s">
-        <v>3312</v>
+        <v>3321</v>
       </c>
       <c r="L530" s="6" t="s">
-        <v>3313</v>
+        <v>3322</v>
       </c>
       <c r="M530" s="5" t="s">
-        <v>3314</v>
+        <v>3323</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="5" t="s">
-        <v>3315</v>
+        <v>3324</v>
       </c>
       <c r="B531" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C531" s="5" t="s">
-        <v>239</v>
+        <v>16</v>
       </c>
       <c r="D531" s="5" t="s">
-        <v>1763</v>
+        <v>1807</v>
       </c>
       <c r="E531" s="5" t="s">
-        <v>3316</v>
+        <v>17</v>
       </c>
       <c r="F531" s="5" t="s">
-        <v>3052</v>
+        <v>3105</v>
       </c>
       <c r="G531" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H531" s="5" t="s">
-        <v>3317</v>
+        <v>3325</v>
       </c>
       <c r="I531" s="5" t="s">
-        <v>3318</v>
+        <v>3326</v>
       </c>
       <c r="J531" s="5" t="s">
-        <v>3319</v>
+        <v>2333</v>
       </c>
       <c r="K531" s="5" t="s">
-        <v>3320</v>
+        <v>3327</v>
       </c>
       <c r="L531" s="6" t="s">
-        <v>3321</v>
+        <v>3328</v>
       </c>
       <c r="M531" s="5" t="s">
-        <v>3322</v>
+        <v>3329</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="5" t="s">
-        <v>3323</v>
+        <v>3330</v>
       </c>
       <c r="B532" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C532" s="5" t="s">
-        <v>16</v>
+        <v>2387</v>
       </c>
       <c r="D532" s="5" t="s">
-        <v>1763</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1807</v>
+      </c>
+      <c r="E532" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F532" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G532" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H532" s="5" t="s">
-        <v>3324</v>
-[...3 lines deleted...]
-      </c>
+        <v>3331</v>
+      </c>
+      <c r="I532" s="5"/>
       <c r="J532" s="5" t="s">
-        <v>2292</v>
+        <v>2355</v>
       </c>
       <c r="K532" s="5" t="s">
-        <v>3326</v>
+        <v>3332</v>
       </c>
       <c r="L532" s="6" t="s">
-        <v>3327</v>
+        <v>3333</v>
       </c>
       <c r="M532" s="5" t="s">
-        <v>3328</v>
+        <v>3334</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="5" t="s">
-        <v>3329</v>
+        <v>3335</v>
       </c>
       <c r="B533" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C533" s="5" t="s">
-        <v>210</v>
+        <v>1730</v>
       </c>
       <c r="D533" s="5" t="s">
-        <v>713</v>
+        <v>1807</v>
       </c>
       <c r="E533" s="5" t="s">
-        <v>2502</v>
-[...2 lines deleted...]
-        <v>3005</v>
+        <v>17</v>
+      </c>
+      <c r="F533" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G533" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H533" s="5" t="s">
-        <v>3330</v>
+        <v>3336</v>
       </c>
       <c r="I533" s="5" t="s">
-        <v>3331</v>
+        <v>3337</v>
       </c>
       <c r="J533" s="5" t="s">
-        <v>3332</v>
+        <v>2355</v>
       </c>
       <c r="K533" s="5" t="s">
-        <v>3333</v>
+        <v>3338</v>
       </c>
       <c r="L533" s="6" t="s">
-        <v>3334</v>
+        <v>3339</v>
       </c>
       <c r="M533" s="5" t="s">
-        <v>3335</v>
+        <v>3340</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="5" t="s">
-        <v>3336</v>
+        <v>3341</v>
       </c>
       <c r="B534" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C534" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D534" s="5" t="s">
-        <v>1763</v>
+        <v>1807</v>
       </c>
       <c r="E534" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F534" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G534" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H534" s="5" t="s">
-        <v>3337</v>
-[...3 lines deleted...]
-      </c>
+        <v>3342</v>
+      </c>
+      <c r="I534" s="5"/>
       <c r="J534" s="5" t="s">
-        <v>2292</v>
+        <v>2333</v>
       </c>
       <c r="K534" s="5" t="s">
-        <v>3339</v>
+        <v>3343</v>
       </c>
       <c r="L534" s="6" t="s">
-        <v>3340</v>
+        <v>3344</v>
       </c>
       <c r="M534" s="5" t="s">
-        <v>3341</v>
+        <v>3345</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="5" t="s">
-        <v>3342</v>
+        <v>3346</v>
       </c>
       <c r="B535" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C535" s="5" t="s">
-        <v>77</v>
+        <v>3347</v>
       </c>
       <c r="D535" s="5" t="s">
-        <v>2622</v>
+        <v>3348</v>
       </c>
       <c r="E535" s="5" t="s">
-        <v>3296</v>
+        <v>3349</v>
       </c>
       <c r="F535" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G535" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H535" s="5" t="s">
-        <v>3343</v>
+        <v>3350</v>
       </c>
       <c r="I535" s="5" t="s">
-        <v>3344</v>
+        <v>3351</v>
       </c>
       <c r="J535" s="5" t="s">
-        <v>2314</v>
+        <v>2355</v>
       </c>
       <c r="K535" s="5" t="s">
-        <v>3345</v>
+        <v>3352</v>
       </c>
       <c r="L535" s="6" t="s">
-        <v>3346</v>
+        <v>3353</v>
       </c>
       <c r="M535" s="5" t="s">
-        <v>3347</v>
+        <v>3354</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="5" t="s">
-        <v>3348</v>
+        <v>3355</v>
       </c>
       <c r="B536" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C536" s="5" t="s">
-        <v>239</v>
+        <v>2387</v>
       </c>
       <c r="D536" s="5" t="s">
-        <v>2622</v>
+        <v>1807</v>
       </c>
       <c r="E536" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F536" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G536" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H536" s="5" t="s">
-        <v>3349</v>
+        <v>3356</v>
       </c>
       <c r="I536" s="5" t="s">
-        <v>3350</v>
+        <v>3357</v>
       </c>
       <c r="J536" s="5" t="s">
-        <v>2314</v>
+        <v>2355</v>
       </c>
       <c r="K536" s="5" t="s">
-        <v>3351</v>
+        <v>3358</v>
       </c>
       <c r="L536" s="6" t="s">
-        <v>3352</v>
+        <v>3359</v>
       </c>
       <c r="M536" s="5" t="s">
-        <v>3353</v>
+        <v>3360</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="5" t="s">
-        <v>3354</v>
+        <v>3361</v>
       </c>
       <c r="B537" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C537" s="5" t="s">
-        <v>16</v>
+        <v>210</v>
       </c>
       <c r="D537" s="5" t="s">
-        <v>1763</v>
+        <v>736</v>
       </c>
       <c r="E537" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2543</v>
+      </c>
+      <c r="F537" s="5" t="s">
+        <v>3058</v>
       </c>
       <c r="G537" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H537" s="5" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="I537" s="5" t="s">
-        <v>3356</v>
+        <v>3363</v>
       </c>
       <c r="J537" s="5" t="s">
-        <v>2292</v>
+        <v>3364</v>
       </c>
       <c r="K537" s="5" t="s">
-        <v>3357</v>
+        <v>3365</v>
       </c>
       <c r="L537" s="6" t="s">
-        <v>3358</v>
+        <v>3366</v>
       </c>
       <c r="M537" s="5" t="s">
-        <v>3359</v>
+        <v>3367</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="5" t="s">
-        <v>3360</v>
+        <v>3368</v>
       </c>
       <c r="B538" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C538" s="5" t="s">
-        <v>210</v>
+        <v>239</v>
       </c>
       <c r="D538" s="5" t="s">
-        <v>713</v>
+        <v>1807</v>
       </c>
       <c r="E538" s="5" t="s">
-        <v>2502</v>
+        <v>3369</v>
       </c>
       <c r="F538" s="5" t="s">
-        <v>3005</v>
+        <v>3105</v>
       </c>
       <c r="G538" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H538" s="5" t="s">
-        <v>3361</v>
-[...1 lines deleted...]
-      <c r="I538" s="5"/>
+        <v>3370</v>
+      </c>
+      <c r="I538" s="5" t="s">
+        <v>3371</v>
+      </c>
       <c r="J538" s="5" t="s">
-        <v>3362</v>
+        <v>3372</v>
       </c>
       <c r="K538" s="5" t="s">
-        <v>3363</v>
+        <v>3373</v>
       </c>
       <c r="L538" s="6" t="s">
-        <v>3364</v>
+        <v>3374</v>
       </c>
       <c r="M538" s="5" t="s">
-        <v>3365</v>
+        <v>3375</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="5" t="s">
-        <v>3366</v>
+        <v>3376</v>
       </c>
       <c r="B539" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C539" s="5" t="s">
-        <v>210</v>
+        <v>16</v>
       </c>
       <c r="D539" s="5" t="s">
-        <v>713</v>
+        <v>1807</v>
       </c>
       <c r="E539" s="5" t="s">
-        <v>2502</v>
-[...2 lines deleted...]
-        <v>3005</v>
+        <v>17</v>
+      </c>
+      <c r="F539" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G539" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H539" s="5" t="s">
-        <v>3367</v>
+        <v>3377</v>
       </c>
       <c r="I539" s="5" t="s">
-        <v>3368</v>
+        <v>3378</v>
       </c>
       <c r="J539" s="5" t="s">
-        <v>3369</v>
+        <v>2333</v>
       </c>
       <c r="K539" s="5" t="s">
-        <v>3370</v>
+        <v>3379</v>
       </c>
       <c r="L539" s="6" t="s">
-        <v>3371</v>
+        <v>3380</v>
       </c>
       <c r="M539" s="5" t="s">
-        <v>3372</v>
+        <v>3381</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="5" t="s">
-        <v>3373</v>
+        <v>3382</v>
       </c>
       <c r="B540" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C540" s="5" t="s">
         <v>210</v>
       </c>
       <c r="D540" s="5" t="s">
-        <v>713</v>
+        <v>736</v>
       </c>
       <c r="E540" s="5" t="s">
-        <v>3296</v>
+        <v>2543</v>
       </c>
       <c r="F540" s="5" t="s">
-        <v>3374</v>
+        <v>3058</v>
       </c>
       <c r="G540" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H540" s="5" t="s">
-        <v>3375</v>
+        <v>3383</v>
       </c>
       <c r="I540" s="5" t="s">
-        <v>3376</v>
+        <v>3384</v>
       </c>
       <c r="J540" s="5" t="s">
-        <v>3362</v>
+        <v>3385</v>
       </c>
       <c r="K540" s="5" t="s">
-        <v>3377</v>
+        <v>3386</v>
       </c>
       <c r="L540" s="6" t="s">
-        <v>3378</v>
+        <v>3387</v>
       </c>
       <c r="M540" s="5" t="s">
-        <v>3379</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="5" t="s">
-        <v>3380</v>
+        <v>3389</v>
       </c>
       <c r="B541" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C541" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D541" s="5" t="s">
-        <v>1763</v>
+        <v>1807</v>
       </c>
       <c r="E541" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F541" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G541" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H541" s="5" t="s">
-        <v>3381</v>
+        <v>3390</v>
       </c>
       <c r="I541" s="5" t="s">
-        <v>3382</v>
+        <v>3391</v>
       </c>
       <c r="J541" s="5" t="s">
-        <v>2292</v>
+        <v>2333</v>
       </c>
       <c r="K541" s="5" t="s">
-        <v>3383</v>
+        <v>3392</v>
       </c>
       <c r="L541" s="6" t="s">
-        <v>3384</v>
+        <v>3393</v>
       </c>
       <c r="M541" s="5" t="s">
-        <v>3385</v>
+        <v>3394</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="5" t="s">
-        <v>3386</v>
+        <v>3395</v>
       </c>
       <c r="B542" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C542" s="5" t="s">
-        <v>239</v>
+        <v>77</v>
       </c>
       <c r="D542" s="5" t="s">
-        <v>2622</v>
-[...4 lines deleted...]
-        </is>
+        <v>2663</v>
+      </c>
+      <c r="E542" s="5" t="s">
+        <v>3349</v>
       </c>
       <c r="F542" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G542" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H542" s="5" t="s">
-        <v>3387</v>
+        <v>3396</v>
       </c>
       <c r="I542" s="5" t="s">
-        <v>3388</v>
+        <v>3397</v>
       </c>
       <c r="J542" s="5" t="s">
-        <v>2314</v>
+        <v>2355</v>
       </c>
       <c r="K542" s="5" t="s">
-        <v>3389</v>
+        <v>3398</v>
       </c>
       <c r="L542" s="6" t="s">
-        <v>3390</v>
+        <v>3399</v>
       </c>
       <c r="M542" s="5" t="s">
-        <v>3391</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="5" t="s">
-        <v>3392</v>
+        <v>3401</v>
       </c>
       <c r="B543" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C543" s="5" t="s">
-        <v>16</v>
+        <v>239</v>
       </c>
       <c r="D543" s="5" t="s">
-        <v>2622</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2663</v>
+      </c>
+      <c r="E543" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F543" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G543" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H543" s="5" t="s">
-        <v>3393</v>
+        <v>3402</v>
       </c>
       <c r="I543" s="5" t="s">
-        <v>3394</v>
+        <v>3403</v>
       </c>
       <c r="J543" s="5" t="s">
-        <v>2292</v>
+        <v>2355</v>
       </c>
       <c r="K543" s="5" t="s">
-        <v>3395</v>
+        <v>3404</v>
       </c>
       <c r="L543" s="6" t="s">
-        <v>3396</v>
+        <v>3405</v>
       </c>
       <c r="M543" s="5" t="s">
-        <v>3397</v>
+        <v>3406</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="5" t="s">
-        <v>3398</v>
+        <v>3407</v>
       </c>
       <c r="B544" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C544" s="5" t="s">
-        <v>3399</v>
+        <v>16</v>
       </c>
       <c r="D544" s="5" t="s">
-        <v>504</v>
+        <v>1807</v>
       </c>
       <c r="E544" s="5" t="s">
-        <v>3400</v>
+        <v>17</v>
       </c>
       <c r="F544" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G544" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H544" s="5" t="s">
-        <v>3401</v>
+        <v>3408</v>
       </c>
       <c r="I544" s="5" t="s">
-        <v>3402</v>
+        <v>3409</v>
       </c>
       <c r="J544" s="5" t="s">
-        <v>3403</v>
+        <v>2333</v>
       </c>
       <c r="K544" s="5" t="s">
-        <v>3404</v>
+        <v>3410</v>
       </c>
       <c r="L544" s="6" t="s">
-        <v>3405</v>
+        <v>3411</v>
       </c>
       <c r="M544" s="5" t="s">
-        <v>3406</v>
+        <v>3412</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="5" t="s">
-        <v>3407</v>
+        <v>3413</v>
       </c>
       <c r="B545" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C545" s="5" t="s">
-        <v>16</v>
+        <v>210</v>
       </c>
       <c r="D545" s="5" t="s">
-        <v>1763</v>
+        <v>736</v>
       </c>
       <c r="E545" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2543</v>
+      </c>
+      <c r="F545" s="5" t="s">
+        <v>3058</v>
       </c>
       <c r="G545" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H545" s="5" t="s">
-        <v>3408</v>
-[...3 lines deleted...]
-      </c>
+        <v>3414</v>
+      </c>
+      <c r="I545" s="5"/>
       <c r="J545" s="5" t="s">
-        <v>2292</v>
+        <v>3415</v>
       </c>
       <c r="K545" s="5" t="s">
-        <v>3410</v>
+        <v>3416</v>
       </c>
       <c r="L545" s="6" t="s">
-        <v>3411</v>
+        <v>3417</v>
       </c>
       <c r="M545" s="5" t="s">
-        <v>3412</v>
+        <v>3418</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="5" t="s">
-        <v>3413</v>
+        <v>3419</v>
       </c>
       <c r="B546" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C546" s="5" t="s">
-        <v>16</v>
+        <v>210</v>
       </c>
       <c r="D546" s="5" t="s">
-        <v>3414</v>
+        <v>736</v>
       </c>
       <c r="E546" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2543</v>
+      </c>
+      <c r="F546" s="5" t="s">
+        <v>3058</v>
       </c>
       <c r="G546" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H546" s="5" t="s">
-        <v>3415</v>
-[...1 lines deleted...]
-      <c r="I546" s="5"/>
+        <v>3420</v>
+      </c>
+      <c r="I546" s="5" t="s">
+        <v>3421</v>
+      </c>
       <c r="J546" s="5" t="s">
-        <v>3416</v>
+        <v>3422</v>
       </c>
       <c r="K546" s="5" t="s">
-        <v>3417</v>
+        <v>3423</v>
       </c>
       <c r="L546" s="6" t="s">
-        <v>3418</v>
+        <v>3424</v>
       </c>
       <c r="M546" s="5" t="s">
-        <v>3419</v>
+        <v>3425</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="5" t="s">
-        <v>3420</v>
+        <v>3426</v>
       </c>
       <c r="B547" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C547" s="5" t="s">
-        <v>16</v>
+        <v>210</v>
       </c>
       <c r="D547" s="5" t="s">
-        <v>1763</v>
+        <v>736</v>
       </c>
       <c r="E547" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>3349</v>
+      </c>
+      <c r="F547" s="5" t="s">
+        <v>3427</v>
       </c>
       <c r="G547" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H547" s="5" t="s">
-        <v>3421</v>
-[...1 lines deleted...]
-      <c r="I547" s="5"/>
+        <v>3428</v>
+      </c>
+      <c r="I547" s="5" t="s">
+        <v>3429</v>
+      </c>
       <c r="J547" s="5" t="s">
-        <v>2292</v>
+        <v>3415</v>
       </c>
       <c r="K547" s="5" t="s">
-        <v>3422</v>
+        <v>3430</v>
       </c>
       <c r="L547" s="6" t="s">
-        <v>3423</v>
+        <v>3431</v>
       </c>
       <c r="M547" s="5" t="s">
-        <v>3424</v>
+        <v>3432</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="5" t="s">
-        <v>3425</v>
+        <v>3433</v>
       </c>
       <c r="B548" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C548" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D548" s="5" t="s">
-        <v>3116</v>
+        <v>1807</v>
       </c>
       <c r="E548" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F548" s="5" t="s">
-        <v>3426</v>
+      <c r="F548" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G548" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H548" s="5" t="s">
-        <v>3427</v>
+        <v>3434</v>
       </c>
       <c r="I548" s="5" t="s">
-        <v>3428</v>
+        <v>3435</v>
       </c>
       <c r="J548" s="5" t="s">
-        <v>2314</v>
+        <v>2333</v>
       </c>
       <c r="K548" s="5" t="s">
-        <v>3429</v>
+        <v>3436</v>
       </c>
       <c r="L548" s="6" t="s">
-        <v>3430</v>
+        <v>3437</v>
       </c>
       <c r="M548" s="5" t="s">
-        <v>3431</v>
+        <v>3438</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="5" t="s">
-        <v>3432</v>
+        <v>3439</v>
       </c>
       <c r="B549" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C549" s="5" t="s">
-        <v>16</v>
+        <v>239</v>
       </c>
       <c r="D549" s="5" t="s">
-        <v>2622</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2663</v>
+      </c>
+      <c r="E549" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F549" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G549" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H549" s="5" t="s">
-        <v>3433</v>
+        <v>3440</v>
       </c>
       <c r="I549" s="5" t="s">
-        <v>3434</v>
+        <v>3441</v>
       </c>
       <c r="J549" s="5" t="s">
-        <v>2292</v>
+        <v>2355</v>
       </c>
       <c r="K549" s="5" t="s">
-        <v>3435</v>
+        <v>3442</v>
       </c>
       <c r="L549" s="6" t="s">
-        <v>3436</v>
+        <v>3443</v>
       </c>
       <c r="M549" s="5" t="s">
-        <v>3437</v>
+        <v>3444</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="5" t="s">
-        <v>3432</v>
+        <v>3445</v>
       </c>
       <c r="B550" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C550" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D550" s="5" t="s">
-        <v>3116</v>
+        <v>2663</v>
       </c>
       <c r="E550" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F550" s="5" t="s">
-        <v>3426</v>
+      <c r="F550" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G550" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H550" s="5" t="s">
-        <v>3438</v>
+        <v>3446</v>
       </c>
       <c r="I550" s="5" t="s">
-        <v>3439</v>
+        <v>3447</v>
       </c>
       <c r="J550" s="5" t="s">
-        <v>2314</v>
+        <v>2333</v>
       </c>
       <c r="K550" s="5" t="s">
-        <v>3440</v>
+        <v>3448</v>
       </c>
       <c r="L550" s="6" t="s">
-        <v>3441</v>
+        <v>3449</v>
       </c>
       <c r="M550" s="5" t="s">
-        <v>3442</v>
+        <v>3450</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="5" t="s">
-        <v>3443</v>
+        <v>3451</v>
       </c>
       <c r="B551" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C551" s="5" t="s">
-        <v>210</v>
+        <v>3452</v>
       </c>
       <c r="D551" s="5" t="s">
-        <v>713</v>
+        <v>513</v>
       </c>
       <c r="E551" s="5" t="s">
-        <v>2502</v>
-[...2 lines deleted...]
-        <v>3444</v>
+        <v>3453</v>
+      </c>
+      <c r="F551" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G551" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H551" s="5" t="s">
-        <v>3445</v>
+        <v>3454</v>
       </c>
       <c r="I551" s="5" t="s">
-        <v>3446</v>
+        <v>3455</v>
       </c>
       <c r="J551" s="5" t="s">
-        <v>3447</v>
+        <v>3456</v>
       </c>
       <c r="K551" s="5" t="s">
-        <v>3448</v>
+        <v>3457</v>
       </c>
       <c r="L551" s="6" t="s">
-        <v>3449</v>
+        <v>3458</v>
       </c>
       <c r="M551" s="5" t="s">
-        <v>3450</v>
+        <v>3459</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="5" t="s">
-        <v>3451</v>
+        <v>3460</v>
       </c>
       <c r="B552" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C552" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D552" s="5" t="s">
-        <v>3116</v>
+        <v>1807</v>
       </c>
       <c r="E552" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F552" s="5" t="s">
-        <v>3426</v>
+      <c r="F552" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G552" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H552" s="5" t="s">
-        <v>3452</v>
+        <v>3461</v>
       </c>
       <c r="I552" s="5" t="s">
-        <v>3453</v>
+        <v>3462</v>
       </c>
       <c r="J552" s="5" t="s">
-        <v>2314</v>
+        <v>2333</v>
       </c>
       <c r="K552" s="5" t="s">
-        <v>3454</v>
+        <v>3463</v>
       </c>
       <c r="L552" s="6" t="s">
-        <v>3455</v>
+        <v>3464</v>
       </c>
       <c r="M552" s="5" t="s">
-        <v>3456</v>
+        <v>3465</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="5" t="s">
-        <v>3451</v>
+        <v>3466</v>
       </c>
       <c r="B553" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C553" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D553" s="5" t="s">
-        <v>2622</v>
+        <v>3467</v>
       </c>
       <c r="E553" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F553" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G553" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H553" s="5" t="s">
-        <v>3457</v>
-[...3 lines deleted...]
-      </c>
+        <v>3468</v>
+      </c>
+      <c r="I553" s="5"/>
       <c r="J553" s="5" t="s">
-        <v>2292</v>
+        <v>3469</v>
       </c>
       <c r="K553" s="5" t="s">
-        <v>3459</v>
+        <v>3470</v>
       </c>
       <c r="L553" s="6" t="s">
-        <v>3460</v>
+        <v>3471</v>
       </c>
       <c r="M553" s="5" t="s">
-        <v>3461</v>
+        <v>3472</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="5" t="s">
-        <v>3462</v>
+        <v>3473</v>
       </c>
       <c r="B554" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C554" s="5" t="s">
-        <v>3463</v>
+        <v>16</v>
       </c>
       <c r="D554" s="5" t="s">
-        <v>1686</v>
-[...4 lines deleted...]
-        </is>
+        <v>1807</v>
+      </c>
+      <c r="E554" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F554" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G554" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H554" s="5" t="s">
-        <v>3464</v>
-[...3 lines deleted...]
-      </c>
+        <v>3474</v>
+      </c>
+      <c r="I554" s="5"/>
       <c r="J554" s="5" t="s">
-        <v>2314</v>
+        <v>2333</v>
       </c>
       <c r="K554" s="5" t="s">
-        <v>3466</v>
+        <v>3475</v>
       </c>
       <c r="L554" s="6" t="s">
-        <v>3467</v>
+        <v>3476</v>
       </c>
       <c r="M554" s="5" t="s">
-        <v>3468</v>
+        <v>3477</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="5" t="s">
-        <v>3469</v>
+        <v>3478</v>
       </c>
       <c r="B555" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C555" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D555" s="5" t="s">
-        <v>3116</v>
+        <v>3169</v>
       </c>
       <c r="E555" s="5" t="s">
-        <v>3470</v>
+        <v>17</v>
       </c>
       <c r="F555" s="5" t="s">
-        <v>3426</v>
+        <v>3479</v>
       </c>
       <c r="G555" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H555" s="5" t="s">
-        <v>3471</v>
+        <v>3480</v>
       </c>
       <c r="I555" s="5" t="s">
-        <v>3472</v>
+        <v>3481</v>
       </c>
       <c r="J555" s="5" t="s">
-        <v>2314</v>
+        <v>2355</v>
       </c>
       <c r="K555" s="5" t="s">
-        <v>3473</v>
+        <v>3482</v>
       </c>
       <c r="L555" s="6" t="s">
-        <v>3474</v>
+        <v>3483</v>
       </c>
       <c r="M555" s="5" t="s">
-        <v>3475</v>
+        <v>3484</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="5" t="s">
-        <v>3476</v>
+        <v>3485</v>
       </c>
       <c r="B556" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C556" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D556" s="5" t="s">
-        <v>3116</v>
+        <v>2663</v>
       </c>
       <c r="E556" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F556" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G556" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H556" s="5" t="s">
-        <v>3477</v>
+        <v>3486</v>
       </c>
       <c r="I556" s="5" t="s">
-        <v>3478</v>
+        <v>3487</v>
       </c>
       <c r="J556" s="5" t="s">
-        <v>2314</v>
+        <v>2333</v>
       </c>
       <c r="K556" s="5" t="s">
-        <v>3479</v>
+        <v>3488</v>
       </c>
       <c r="L556" s="6" t="s">
-        <v>3480</v>
+        <v>3489</v>
       </c>
       <c r="M556" s="5" t="s">
-        <v>3481</v>
+        <v>3490</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="5" t="s">
-        <v>3482</v>
+        <v>3485</v>
       </c>
       <c r="B557" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C557" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D557" s="5" t="s">
-        <v>3116</v>
+        <v>3169</v>
       </c>
       <c r="E557" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F557" s="5" t="s">
-        <v>3426</v>
+        <v>3479</v>
       </c>
       <c r="G557" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H557" s="5" t="s">
-        <v>3483</v>
+        <v>3491</v>
       </c>
       <c r="I557" s="5" t="s">
-        <v>3484</v>
+        <v>3492</v>
       </c>
       <c r="J557" s="5" t="s">
-        <v>2314</v>
+        <v>2355</v>
       </c>
       <c r="K557" s="5" t="s">
-        <v>3485</v>
+        <v>3493</v>
       </c>
       <c r="L557" s="6" t="s">
-        <v>3486</v>
+        <v>3494</v>
       </c>
       <c r="M557" s="5" t="s">
-        <v>3487</v>
+        <v>3495</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="5" t="s">
-        <v>299</v>
+        <v>3496</v>
       </c>
       <c r="B558" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C558" s="5" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D558" s="5" t="s">
-        <v>240</v>
-[...9 lines deleted...]
-        </is>
+        <v>736</v>
+      </c>
+      <c r="E558" s="5" t="s">
+        <v>2543</v>
+      </c>
+      <c r="F558" s="5" t="s">
+        <v>3497</v>
       </c>
       <c r="G558" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H558" s="5" t="s">
-        <v>3488</v>
+        <v>3498</v>
       </c>
       <c r="I558" s="5" t="s">
-        <v>3489</v>
+        <v>3499</v>
       </c>
       <c r="J558" s="5" t="s">
-        <v>3490</v>
+        <v>3500</v>
       </c>
       <c r="K558" s="5" t="s">
-        <v>3491</v>
+        <v>3501</v>
       </c>
       <c r="L558" s="6" t="s">
-        <v>3492</v>
+        <v>3502</v>
       </c>
       <c r="M558" s="5" t="s">
-        <v>3493</v>
+        <v>3503</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="5" t="s">
-        <v>3494</v>
+        <v>3504</v>
       </c>
       <c r="B559" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C559" s="5" t="s">
-        <v>3495</v>
+        <v>16</v>
       </c>
       <c r="D559" s="5" t="s">
-        <v>1087</v>
+        <v>3169</v>
       </c>
       <c r="E559" s="5" t="s">
-        <v>3496</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F559" s="5" t="s">
+        <v>3479</v>
       </c>
       <c r="G559" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H559" s="5" t="s">
-        <v>3497</v>
+        <v>3505</v>
       </c>
       <c r="I559" s="5" t="s">
-        <v>3498</v>
+        <v>3506</v>
       </c>
       <c r="J559" s="5" t="s">
-        <v>3499</v>
+        <v>2355</v>
       </c>
       <c r="K559" s="5" t="s">
-        <v>3500</v>
+        <v>3507</v>
       </c>
       <c r="L559" s="6" t="s">
-        <v>3501</v>
+        <v>3508</v>
       </c>
       <c r="M559" s="5" t="s">
-        <v>3502</v>
+        <v>3509</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="5" t="s">
-        <v>3503</v>
+        <v>3504</v>
       </c>
       <c r="B560" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C560" s="5" t="s">
-        <v>2585</v>
+        <v>16</v>
       </c>
       <c r="D560" s="5" t="s">
-        <v>2346</v>
-[...4 lines deleted...]
-        </is>
+        <v>2663</v>
+      </c>
+      <c r="E560" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F560" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G560" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H560" s="5" t="s">
-        <v>3504</v>
+        <v>3510</v>
       </c>
       <c r="I560" s="5" t="s">
-        <v>3505</v>
+        <v>3511</v>
       </c>
       <c r="J560" s="5" t="s">
-        <v>2314</v>
+        <v>2333</v>
       </c>
       <c r="K560" s="5" t="s">
-        <v>3506</v>
+        <v>3512</v>
       </c>
       <c r="L560" s="6" t="s">
-        <v>3507</v>
+        <v>3513</v>
       </c>
       <c r="M560" s="5" t="s">
-        <v>3508</v>
+        <v>3514</v>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561" s="5" t="s">
+        <v>3515</v>
+      </c>
+      <c r="B561" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C561" s="5" t="s">
+        <v>3516</v>
+      </c>
+      <c r="D561" s="5" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E561" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F561" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G561" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H561" s="5" t="s">
+        <v>3517</v>
+      </c>
+      <c r="I561" s="5" t="s">
+        <v>3518</v>
+      </c>
+      <c r="J561" s="5" t="s">
+        <v>2355</v>
+      </c>
+      <c r="K561" s="5" t="s">
+        <v>3519</v>
+      </c>
+      <c r="L561" s="6" t="s">
+        <v>3520</v>
+      </c>
+      <c r="M561" s="5" t="s">
+        <v>3521</v>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562" s="5" t="s">
+        <v>3522</v>
+      </c>
+      <c r="B562" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C562" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D562" s="5" t="s">
+        <v>3169</v>
+      </c>
+      <c r="E562" s="5" t="s">
+        <v>3523</v>
+      </c>
+      <c r="F562" s="5" t="s">
+        <v>3479</v>
+      </c>
+      <c r="G562" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H562" s="5" t="s">
+        <v>3524</v>
+      </c>
+      <c r="I562" s="5" t="s">
+        <v>3525</v>
+      </c>
+      <c r="J562" s="5" t="s">
+        <v>2355</v>
+      </c>
+      <c r="K562" s="5" t="s">
+        <v>3526</v>
+      </c>
+      <c r="L562" s="6" t="s">
+        <v>3527</v>
+      </c>
+      <c r="M562" s="5" t="s">
+        <v>3528</v>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563" s="5" t="s">
+        <v>3529</v>
+      </c>
+      <c r="B563" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C563" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D563" s="5" t="s">
+        <v>3169</v>
+      </c>
+      <c r="E563" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F563" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G563" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H563" s="5" t="s">
+        <v>3530</v>
+      </c>
+      <c r="I563" s="5" t="s">
+        <v>3531</v>
+      </c>
+      <c r="J563" s="5" t="s">
+        <v>2355</v>
+      </c>
+      <c r="K563" s="5" t="s">
+        <v>3532</v>
+      </c>
+      <c r="L563" s="6" t="s">
+        <v>3533</v>
+      </c>
+      <c r="M563" s="5" t="s">
+        <v>3534</v>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" s="5" t="s">
+        <v>3535</v>
+      </c>
+      <c r="B564" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C564" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D564" s="5" t="s">
+        <v>3169</v>
+      </c>
+      <c r="E564" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F564" s="5" t="s">
+        <v>3479</v>
+      </c>
+      <c r="G564" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H564" s="5" t="s">
+        <v>3536</v>
+      </c>
+      <c r="I564" s="5" t="s">
+        <v>3537</v>
+      </c>
+      <c r="J564" s="5" t="s">
+        <v>2355</v>
+      </c>
+      <c r="K564" s="5" t="s">
+        <v>3538</v>
+      </c>
+      <c r="L564" s="6" t="s">
+        <v>3539</v>
+      </c>
+      <c r="M564" s="5" t="s">
+        <v>3540</v>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="B565" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C565" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D565" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="E565" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F565" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G565" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H565" s="5" t="s">
+        <v>3541</v>
+      </c>
+      <c r="I565" s="5" t="s">
+        <v>3542</v>
+      </c>
+      <c r="J565" s="5" t="s">
+        <v>3543</v>
+      </c>
+      <c r="K565" s="5" t="s">
+        <v>3544</v>
+      </c>
+      <c r="L565" s="6" t="s">
+        <v>3545</v>
+      </c>
+      <c r="M565" s="5" t="s">
+        <v>3546</v>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566" s="5" t="s">
+        <v>3547</v>
+      </c>
+      <c r="B566" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C566" s="5" t="s">
+        <v>3548</v>
+      </c>
+      <c r="D566" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E566" s="5" t="s">
+        <v>3549</v>
+      </c>
+      <c r="F566" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G566" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H566" s="5" t="s">
+        <v>3550</v>
+      </c>
+      <c r="I566" s="5" t="s">
+        <v>3551</v>
+      </c>
+      <c r="J566" s="5" t="s">
+        <v>3552</v>
+      </c>
+      <c r="K566" s="5" t="s">
+        <v>3553</v>
+      </c>
+      <c r="L566" s="6" t="s">
+        <v>3554</v>
+      </c>
+      <c r="M566" s="5" t="s">
+        <v>3555</v>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567" s="5" t="s">
+        <v>3556</v>
+      </c>
+      <c r="B567" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C567" s="5" t="s">
+        <v>2626</v>
+      </c>
+      <c r="D567" s="5" t="s">
+        <v>2387</v>
+      </c>
+      <c r="E567" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F567" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G567" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H567" s="5" t="s">
+        <v>3557</v>
+      </c>
+      <c r="I567" s="5" t="s">
+        <v>3558</v>
+      </c>
+      <c r="J567" s="5" t="s">
+        <v>2355</v>
+      </c>
+      <c r="K567" s="5" t="s">
+        <v>3559</v>
+      </c>
+      <c r="L567" s="6" t="s">
+        <v>3560</v>
+      </c>
+      <c r="M567" s="5" t="s">
+        <v>3561</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -47765,44 +48505,51 @@
     <hyperlink ref="M536" r:id="rId541"/>
     <hyperlink ref="M537" r:id="rId542"/>
     <hyperlink ref="M538" r:id="rId543"/>
     <hyperlink ref="M539" r:id="rId544"/>
     <hyperlink ref="M540" r:id="rId545"/>
     <hyperlink ref="M541" r:id="rId546"/>
     <hyperlink ref="M542" r:id="rId547"/>
     <hyperlink ref="M543" r:id="rId548"/>
     <hyperlink ref="M544" r:id="rId549"/>
     <hyperlink ref="M545" r:id="rId550"/>
     <hyperlink ref="M546" r:id="rId551"/>
     <hyperlink ref="M547" r:id="rId552"/>
     <hyperlink ref="M548" r:id="rId553"/>
     <hyperlink ref="M549" r:id="rId554"/>
     <hyperlink ref="M550" r:id="rId555"/>
     <hyperlink ref="M551" r:id="rId556"/>
     <hyperlink ref="M552" r:id="rId557"/>
     <hyperlink ref="M553" r:id="rId558"/>
     <hyperlink ref="M554" r:id="rId559"/>
     <hyperlink ref="M555" r:id="rId560"/>
     <hyperlink ref="M556" r:id="rId561"/>
     <hyperlink ref="M557" r:id="rId562"/>
     <hyperlink ref="M558" r:id="rId563"/>
     <hyperlink ref="M559" r:id="rId564"/>
     <hyperlink ref="M560" r:id="rId565"/>
+    <hyperlink ref="M561" r:id="rId566"/>
+    <hyperlink ref="M562" r:id="rId567"/>
+    <hyperlink ref="M563" r:id="rId568"/>
+    <hyperlink ref="M564" r:id="rId569"/>
+    <hyperlink ref="M565" r:id="rId570"/>
+    <hyperlink ref="M566" r:id="rId571"/>
+    <hyperlink ref="M567" r:id="rId572"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>