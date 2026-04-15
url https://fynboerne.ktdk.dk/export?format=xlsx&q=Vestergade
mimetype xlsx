--- v2 (2026-03-01)
+++ v3 (2026-04-15)
@@ -500,51 +500,51 @@
 Henrik Havemann
 - Jensen, Frøken, Erikshaab
 Alhed Larsen
 Johanne Christine Larsen
 Mogens Lindhardt
 Otto Emil  Paludan
 Emilie -, pige i huset på Erikshaab
 Jenny Rasmussen, Aarhus
 Ellen  Sawyer
 Petrea Schmidt, g. Brandstrup
 Adelheyde Syberg
 Hempel Syberg</t>
   </si>
   <si>
     <t>Pojke var svenske Leonard Holst, som Christine Mackie en tid var forlovet med. Han var far til det barn, som hun ventede, og som var årsagen til, at Christine fra januar 1892 opholdt sig hos familien Rasmussen i Århus i skjul. Laura Warberg vidste endnu ikke, da un skrev dette brev, at datteren var gravid. Christine havde bildt sine forældre ind, at hun blot var i huset hos Rasmussen-familien, som i virkeligheden tog betaling for hendes ophold. Barnet blev født 22. marts 1892. 
 Studenten var Harald Balslev, som Christines søster, Alhed Warberg, g. Larsen, var forlovet med. Han fik laudabilis = højeste karakter ved eksamen på universitetet. Hverken Christine eller Alhed blev gift med de her nævnte mænd.
 Christines brev til præsten: Under opholdet i Århus gik Christine meget i kirke, og hun blev betaget af præsten Mogens Lindhardt. En af hans prædikener var hun mindre tilfreds med. Hun skrev om den i sin dagbog og sendte dagbogsbladene til præsten. 
 Petrea Brandstrup havde brystkræft. Hun var gift med Laura Warbergs bror, Carl. 
 Ellen Sawyer, f. Warberg, var i huset hos Havemann i Hamburg januar til maj 1892.
 Følgende omtalte personer kendes ikke: Breinhed/Bremberg (svært læseligt navn), Preisler, Schmidt, Lollesgaard, Nerulla og Henningsen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2730</t>
   </si>
   <si>
-    <t>Laura Warberg havde en dejlig føfdselsdag og takker for gaverne. Det var en glæde, at Leonard/Pojke kom, men han så dårlig ud.
+    <t>Laura Warberg havde en dejlig fødselsdag og takker for gaverne. Det var en glæde, at Leonard/Pojke kom, men han så dårlig ud.
 Flot, at Balslev/Studenten fik topkarakter. Han er dygtig. Forholdet til Alhed er dog nok slut, og "Folk" snakker. Laura Warberg har aldrig ønsket, at Alhed skulle blive gift med en præst.
 Christines anonyme brev til præsten var en sjov idé.
 Man vasker på Erikshaab. Emilie er dygtig og huslig. Der har været travlt, fordi Ellen skulle rejse.
 Lauras ben er dårligt. 
 Johanne/Junge har været syg og hjemme fra Sollerup.
 En kvinde ønsker en klaverspillende pige som hushjælp. Er det noget for Christine?
 Petrea har fået fjernet et bryst og lider.
 Laura Warberg når kun at skrive hver 14. dag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/VVAE</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Frøken Christine Warberg
 Vestergade 58
 Aarhus.
 [Håndskrevet i brevet:]
 Erikshaab d. 22-1-92.
 Kjæreste Basse!
 Stadig fornøjede Breve fra Dig Gudskelov!. Jeg glæder mig til dem hver Gang. Tak for Din Del i de dejlige velkomne Kopper. De er med forgyldt Rand, Underkoppen takket i Kanten; jeg havde en yndig Fødselsdag, størst Glæde dog ved min kjære Pojkes uventede Besøg. Jeg fik dem afsted i Kane efter ham og havde saa den Glæde at gjøre dem den Fornøjelse. Han var fornøjet og glad men sér egentlig daarlig ud; han hænger vist meget i og de lever jo slapt. Han har ikke været i Odense siden I rejste. Vi var Alle grulig glade ved ham. Far ikke mindst, der strax vilde have ham med ud en Tur. - Det var dejligt at Studenten fik Laud. Veed Du hvad, vi gik - Far og jeg - [ulæseligt ord] saa smaat og ventede paa Forlovelsen nu efter endt Examen; Far siger, at han er begavet og dygtig og nok har en Fremtid for sig. Nu har jeg ogsaa faaet Besked for ham. Alhed har dog vist egentlig holdt af ham, men det er vel desværre forbi. - Hvor grinagtigt med Dit anonyme Brev til Eders Præst! jeg gad sét Kladen dertil. Pojke kom jo uforvarende ned med det, men der var jo intet i det? Hvad bestiller I om Aftenen? Er der godt Klaver? Kan Du snakke med dem? Hvordan er Eders Stuer? Paa Mandag tænker jeg vi sender Eders Tøj. Vi har vasket o.s.v. i 14 Dage uafbrudt. Idag syer Emilie første Gang, de andre ruller. Imorgen skal jeg et Par Timer i Kareten til Geelskov, Fr Breinhed er der i disse Dage. Jeg glæder mig dertil. Hver en lille Afvexling er dejlig paa en saadan Tid. Nu er Benet igjen bedre og jeg begynder at gaae lidt om i Stuerne, men sidder dog mest paa Sygeskamlen med Benene. Carl har det helt godt. Jeg fik 9 Breve og Kort i Onsdags. Det er sandt, Tak for Lysdugen, ja rigtignok har jeg brug for den snart. Bedstefar er begyndt at komme op.
 Lad mig snarest vide, om og hvad I kjøbte noget hos Henningsen, samt hvormeget Du og [ulæseligt ord] kjøbte for der, vi har intet faaet derfra, og det skal paatales. - Nu er vist Posten her strax.
 Mange Hilsener Mor.
 Lørdag Middag!
 Min søde Basse!
@@ -1304,51 +1304,51 @@
 Rasmus Kattrup
 Charlotte Knipschildt
 Ernst  Knipschildt
 Gustav Knipschildt
 M Knipschildt
 Otto Knipschildt
 - Krarup, læge
 Hans Jørgen -, Kusk ved grevskabet Muckadell
 Selma Lagerlöf
 Peter Erasmus Lange-Müller
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Augusta Mogensen
 Christian Mogensen
 Alfred Nielsen
 Otto Emil  Paludan
 Frederik Paludan-Müller
 Kirstine -, pige i huset hos Hempel Syberg
 - Poulsen, løjtnant
 Ellen  Sawyer
-Eleonora Scheel
+Lili Scheel
 Karl Schou
 Marie Schou
 Robert Schumann
 - Stürup
 Elly Svarrer
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
     <t>1901-10-14</t>
   </si>
   <si>
     <t>Brevkort</t>