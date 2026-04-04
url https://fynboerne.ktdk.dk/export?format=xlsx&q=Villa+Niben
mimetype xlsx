--- v1 (2026-02-17)
+++ v2 (2026-04-04)
@@ -44,147 +44,147 @@
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
+    <t>1914-02-26</t>
+  </si>
+  <si>
+    <t>Brev</t>
+  </si>
+  <si>
+    <t>Dorthea Birkholm</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen</t>
+  </si>
+  <si>
+    <t>Villa Niben</t>
+  </si>
+  <si>
+    <t>Jens Birkholm</t>
+  </si>
+  <si>
+    <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens familiearkiv, Mappe 31</t>
+  </si>
+  <si>
+    <t>Thea Birkholm takker for det tilsendte og beder endnu en gang om, at der kun tages hensyn til museets interesser. Det går bedre med Jens Birkholms helbred, men han er stadig sengeliggende.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/bqVi</t>
+  </si>
+  <si>
+    <t>Villa Ni ben den 26/2. 14.
+Hr. Etatsraad Rasmussen!
+Paa min Broders Vegne takker jeg for det tilsendte og beder enden engang - for det store Billedes Vedkommende - kun at tage Hensyn til Musæets Interesser.
+Det gaar nu lidt bedre med Helbredet, men han er dog stadig sengeliggende. 
+Med venlig Hilsen til Familien fra min broder
+og Thea Birkholm</t>
+  </si>
+  <si>
+    <t>1912-12-02</t>
+  </si>
+  <si>
+    <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens familiearkiv, Mappe 29</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen takker for Jens Birkholms kort.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/EvwQ</t>
+  </si>
+  <si>
+    <t>2-12-12
+Kære Birkholm!
+Tak for Deres Kort. Det har glædet mig meget at se Billedet af Villa Ni-Ben, i hvilken jeg haaber, at De maa tilbringe mange lykkelige Aar og male mange gode Billeder.
+Med venlig Hilsen fra min Hustru og mig forbliver jeg 
+Deres hengivne 
+M Rasmussen</t>
+  </si>
+  <si>
     <t>1898-02-16</t>
-  </si>
-[...1 lines deleted...]
-    <t>Brev</t>
   </si>
   <si>
     <t>Johannes Larsen</t>
   </si>
   <si>
     <t>Alhed Larsen</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>København</t>
   </si>
   <si>
     <t>Christian Andersen
 Ludvig Brandstrup, billedhugger
 Peter Hansen
 Carl Høyrup
 Vilhelm Larsen
 Hedevig Lützhøft</t>
   </si>
   <si>
     <t>"Lus" kan være billedhuggeren Ludvig Brandstrup.</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>En skipper har købt Larsen-familiens skib Azela og en anden har købt skibet Addy. 
 Jernbanen er ved at blive bygget, og den kommer nok til at gå igennem familiens marker.
 Alhed kommer snart hjem fra Københavnsopholdet.
 "Lus" (Ludvig Brandstrup) har sendt en regning.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/FwGG</t>
   </si>
   <si>
     <t>Kjerteminde 16 Februar 1898.
 Min egen Kæreste!
 Tak for Dit lille Brev, som jeg lige har læst, nu jeg kom hjem fra at male. Du kan da nok begribe at jeg hellere vil have et lille Brev, end jeg vil undvære det. Jeg bliver ligefrem [noget af papiret mangler] det naar der ingen [noget af papiret mangler] Nu er her da lidt [noget af papiret mangler] der ikke været her [noget af papiret mangler] det er også der- [noget af papiret mangler] først faar dette [noget af papiret mangler]. Skipperen fra Nibe købte saa Briggen ”Azela” i Gaar for 4200 Kr. og ikke saasnart var den solgt før vi fik Telegram fra en [noget af papiret mangler]ler i Kjøbenhavn at [noget af papiret mangler] en Køber til en af de andre. I Morgen kom han saa med en Svensker og han købte saa ”Addy” for 4950 Kr. saa nu har vi kun ”Rigmor” og ”Vilhelm” og ”Rhea” tilbage. Der er nu Vrøvl med Banelinien igen og der er Sandsynlighed for at den alligevel kommer til at gaa op mellem og Højrups og ud gennem vore Marker. Min [Farbror] oppe fra Vendsyssel [kom i] Gaar og rejste i [Dag med] Posten, saa det var [noget af papiret mangler] kort Visit. Den g[noget af papiret mangler] per er her endnu, men [noget af papiret mangler] rejser i Morgen. Da jeg gik hjem fra Chr. Andersen gik jeg og glædede mig over at der nu kun var [noget af papiret mangler] til Du kom, for Du kommer vel i Løbet af en 8 Dages Tid, og da jeg saa læser Dit Brev ser jeg at Du ogsaa har tænkt paa at der ikke er længe til. Du kan tro jeg glæder mig og Du kan tro jeg skal kysse Dig naar Du kommer. Det er nu saa mørkt at jeg næsten ikke kan se at skrive. Peter og Klaks [noget af papiret mangler] læser Politiken [noget af papiret mangler] jeg faa dem til [noget af papiret mangler] skrive i Mutters [noget af papiret mangler] sig til i Morgen [noget af papiret mangler] eller i Morgen Middag og faar vel allerede Brevene, nu har Klaks tændt Lys henne ved det andet Bord, s[noget af papiret mangler] jeg flyttet. Jeg fik B[noget af papiret mangler] Regning fra Lus i Dag [noget af papiret mangler] har skrevet mig 50 Kr af paa den, i Stedet for 25 Kr jeg har betalt jeg skal dog op at spørge hvordan det hænger sammen naar jeg kommer derover. Nu har jeg ikke mere at fortælle Dig denne Gang; ikke andet end at jeg elsker Dig og glæder mig [noget af papiret mangler] til at se Dig og længes forfærdelig efter Dig [noget af papiret mangler] nu ikke forsent til [noget af papiret mangler] fra Din hengivne
 Johannes Larsen</t>
-  </si>
-[...50 lines deleted...]
-og Thea Birkholm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -261,51 +261,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/FwGG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EvwQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bqVi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/bqVi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EvwQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FwGG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M4"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -348,154 +348,154 @@
         <v>10</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="F2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H2" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G2" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H2" s="5" t="s">
+      <c r="I2" s="5"/>
+      <c r="J2" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="I2" s="5" t="s">
+      <c r="K2" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="J2" s="5" t="s">
+      <c r="L2" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="K2" s="5" t="s">
+      <c r="M2" s="5" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="E3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="5" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="K3" s="5" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="L3" s="6" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="G4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H4" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="5" t="s">
+      <c r="I4" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="F4" s="5" t="inlineStr">
-[...12 lines deleted...]
-      <c r="I4" s="5"/>
       <c r="J4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>