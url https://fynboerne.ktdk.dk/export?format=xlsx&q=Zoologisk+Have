--- v1 (2026-02-12)
+++ v2 (2026-04-07)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="712" uniqueCount="446" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="732" uniqueCount="462" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -91,110 +91,50 @@
 Adolph Larsen
 Georg Larsen</t>
   </si>
   <si>
     <t>Ejby Mølle lå ved Odense Å. Dengang lå det i udkanten af Odense. I dag er det et rensningsanlæg.</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>Muligvis kommer Johannes Larsens far snart til København. Vilhelmine Larsen savner sin søn og snakker meget med hans lille fugl. Det er godt, at Johannes er glad for sin tegnelærer. Johannes får frimærker, som han kan sælge og dermed få penge til benzin og en tur i Zoologisk Have.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/6ts1</t>
   </si>
   <si>
     <t>Kjæreste Johannes
 Mange Tak for dit lange Brev ja du maa ikke gjøre dem kortere Du skal see naar du først faar begyndt saa gaar det flinkt med Passiaren, her er travlt med Kul og [Kjadningsskibe], Georg havde takt om at skrive til Dig idag men nu var han til Præst og saa er det bleven opsat [til] imorgen maaske Fader kommer snart og han skal medbringe baade Politiken og Bogen om jeg finder den; den lille Fugl har jeg flyttet op paa mit Sovekammer for Katten kom ind og sad paa Buret og saa blev jeg bange – den havde nemlig faaet Smag paa fine Fugle den spiste en lille Svaleunge der faldt ned
 Din lille Fugl synger saa nydelig i disse Dage det maa absolut blive en Sangfugl af de bedre den faar Kaal og kjemper troer du da ikke mit lille kjære Barn at jeg længes efter dig og saa taler jeg med den lille graa Fugl mine to Resedaer vil jeg ofre saa du kan tænke dig den har det godt lille Adolph hjælper mig ogsaa at passe den, han siger flere Gange til mig troer Du nu Johannes laver paa mit Skib Moer
 Du kan tro jeg er glad fordi du synes godt om din Tegnelærer. Ja det skal blive dejligt om du kommer til at føle mere og mere at Du kommer paa den rette Hylde kan der blive Tid tilovers – lille Johannes – saa læs paa dine Sprog
 Du længes efter dine Venner Johannes men nu skal du nok snart høre hvor Peder Andersen er – Simon er det ikke værdt at jage om min lille Skat du veed nok min Mening.
 Her har været en stor Høstfest for Højreforeningen og vi maatte blive oppe til Kl. 1 om Natten det var i Søndags jeg er træt endnu af den Kommers det regnede hele Dagen. Forvalter Fauerskou kom med en Ytring som morede mig meget, vor Herre er saa [ ulæseligt ] ”Venstremand” det vil da sige ifald det bliver godt Vejr imorgen og det blev det saa vi fik os jo en lille Latter forstaar du nok.
 Hvordan gaar det med Tøjet kære Barn Penge har du ingen men her er Frimærker saa kan du sælge nogle for at see – Sælhunden har du vel megen Lyst og maaske du ogsaa trænger Bentzin jeg tør ikke skrive mere for det er Posttid; men nu skal Du faa Brev fra mig paa Søndag og fra Georg imorgen 
 Lev vel du elskede Barn Gud velsigne og bevare dig
 Hils Alle dem der bryder sig om det. Spørg Claumann om han kan huske mig jeg legede i Ejby Mølle da han var Barn</t>
-  </si>
-[...58 lines deleted...]
-Husk endelig at skrive om Tante P.</t>
   </si>
   <si>
     <t>1892-02-17</t>
   </si>
   <si>
     <t>Långaryd
 Ollerup Svendborg
 Randers Regnskov
 Dinestrup pr. Ullerslev</t>
   </si>
   <si>
     <t>- Algren Petersen
 Anders Andersen
 Laurine Andersen
 Alberta Brandt
 Alexander  Brandt
 - Brandt, frøken
 - Christensen fra Randers
 Alfred Eckardt
 Betty  Ejlskov
 Viggo Fich
 - Hansen, sagfører
 Adolph Larsen
 Georg Larsen
 Jeppe Andreas Larsen
@@ -297,50 +237,212 @@
   </si>
   <si>
     <t>Det er muligvis to forskellige breve, der er sat sammen.</t>
   </si>
   <si>
     <t>Vilhelmine Larsen spørger Johannes, om han skal til at male i Zoologisk Have igen, og om han skal udstille på "Den Frie". I Kerteminde er der en lille nabostrid.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Kd7s</t>
   </si>
   <si>
     <t>Kjerteminde den 3 Marts 92.
 Min kjære Johannes
 Idag afsendte vi saa dit Tøj og sender dig heri 10 Kroner som skal blive efterfulgt af flere inden retlænge, hvordan var det at du ikke sendte nogle Mansjetter med der var ogsaa lidt med Skjorter, men har du mere saa skal vi vaske nu i den kommende Uge og saa beder jeg dig sende hvad du har snavset. Iaftes naaede jeg ikke at hale Penge; men haaber det idag, forlidtsiden pakkede jeg Smør og da der i Kassen stoppede jeg den til med et Stykke Skinke Skeerne lidt The og le ikke af Sukkeret for der var ikke Plads til mere gid du maa være rask og det maa smage dig – 
 Nu er det Tøvejr saa skal du vel igjen til at male i zoologisk Have du lovede at fortælle mig om hvad du malede; men du glemmer rent at svare mig paa alt det du blev spurgt om i sidste Brev, Faer vilde gjerne høre hvad du mener om vi saa skal sende Vilhelm til Skolen i April, Alfred har lovet at læse fransk med ham 
 Vilhelm bliver ved at mene at de Penge ere spildte at gaa paa Skolen uden at møde med fransk han troer han skal gaa der 1½ Aar efter Prøve i fransk inden han kan tage den første Eksamen det mener Faer ikke og jeg vilde ønske han kunde komme afsted det var bedst for ham at han dog kan faa noget at bestille
 Margrethe fortalte igaar at hun rendte paa dig og Du saa saa fornøjet ud hun er da saa heldig at have faaet sig et Laan saa kan hun da arbejde med Fred en Tid igjen.
 Vi ere raske her der skal være Fastelavnsgilde paa Skolen Christine har travlt med at gjøre Adolph til en lille Bager de 12 smaa Grise ere raske og trives godt det er et nydeligt Syn naar de ligger hos Moderen
 Gamle Slængerik har hugget en Deel af vores store Nødde[ulæseligt] – 2 Alen ind i vores Hegn
 Højrups Have har han ogsaa kappet al Skygge af Højrup gik til Borgmesteren og Bolitibetjent Klokker var idag at se derpaa. Slængerik – 
 Vær nu god imod mig og skriv et ordentligt Brev om dit Arbejde og alt muligt det er vist en mærkelig Menage I har med den tørre Kost
 Bare vi dog kan komme afsted saa jeg kan see dig og din Færd – fortæl mig dog noget om Malerierne skal I saa udstille paa den frie Udstilling
 Lev nu vel til vi sees Hilsen fra os Allesammen
 Din trofaste Moder
 Den Gjæld jeg har til dig skal nok [møde?] det kan du tro, men skriv ikke om den oftere.</t>
+  </si>
+  <si>
+    <t>1892-03-13</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Laura Warberg</t>
+  </si>
+  <si>
+    <t>Hamburg
+2</t>
+  </si>
+  <si>
+    <t>Ludwig Beethoven
+Frédéric Chopin
+Frantisch Dusek
+Henrik Havemann
+Rebecca Havemann
+Pauline Hirschsprung
+Felix Mendelssohn
+Wolfgang Mozart
+Adelheyde Syberg
+Hempel Syberg
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer, f. Warberg, var en kort tid i huset hos Havemanns i Hamburg. Hun blev sendt hjem, da ægteparret ikke fandt hende dygtig nok til husarbejdet. 
+Munter var en hund. 
+Spleis, Jakobsens og deres unge pige, Lønner, Grohmann og Gretchen kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1581</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer fik 12 tykke breve til sin fødselsdag. De mødte om aftenen Leth, og han spillede fløjte sammen med Ellen på klaver. Ellen er glad for sin klaverlærer, men han giver mange lektier.
+Laura Warberg har skrevet til Ellen, at hun skal finde noget arbejde, når hun kommer hjem. Ellen vil helst have tegneundervisning, men hun ved godt, at forældrene ikke har råd til at have flere døtre boende i København. 
+Ellen m.fl. har været på en lang gåtur i sneen langs Alster. En dag var de forbi Zoo og igennem Botanisk Have. Ellen vil gerne tegne på disse lokaliteter. En anden dag kom Ellen forbi Sct. Petri Kirke, hvor der var bryllup og dejlig musik. Aftenen før var Ellen til Wasserpantomime i Cirkus Busch. 
+Om aftenen er der tit gæster hos Havemanns, og de vil gerne have, at Ellen spiller for dem. Hun bryder sig ikke om det, fordi de snakker imens og hæver stemmerne, når hun spiller forte. 
+Det går ikke godt med madlavningen. For eksempel kan Ellen ikke finde ud af at lave melboller. 
+Ellen har strikket en uldtrøje og syet en buffetdug til Fru Havemann. 
+Den unge pige i huset, Gretchen, er ikke meget værd.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/J0MC</t>
+  </si>
+  <si>
+    <t>Eppendorferweg 15 II
+Mandag 13de Marts -91
+Kære Mor! 
+Nu burde jeg jo have en hel Masse at skrive til dig om, men jeg ved egentlig ikke, hvad det skal være vi ere nemlig meget stilfærdige i denne Tid, Kaptajnen er væk, - vi ”bomler” ikke saa meget, men Tiden er alligevel fuldt optaget, vi kan knap faa den til at slaa til. – 
+Tak for dit Brev til min Fødselsdag, og vil du takke Fader mange Gange for hans Brev – opførte Munter saa en "lille Formiddagstudekoncert?" – Jeg fik 12 lange tykke Breve til min Fødselsdag, bl.a. et langt et fra Spleis, med indlagt Portræt, glimrende, af ham selv. – Vil du takke Tante Minni mange Gange for hendes Brev. – 
+Jeg blev hædret med fin Middagsmad og god Rødvin. – Om Aftenen havde vi tænkt at gaa i Kirke, men da vi gik ned af Trappen, mødte vi Leth, sammen med med sin Fløjte, saa vendte vi om og, og spillede sammen i samfulde 2½ Time, det gik rigtig pænt, og naar vi har øvet os lidt, vil det blive storartet, tror jeg – d.v.s. der er ”Skidt i Fløjten”, den spiller falsk men han skal med det første have en ny. – Jeg er mere og mere tilfreds med min Spillelærer, han kommer i Morgen og vil da bringe med en Vals af Chopin og Frühling Lied af Mendelsohn – om 6 Uger skal jeg spille Maaneskinssonaten af Bethoven – har han sagt. – Han er vist meget dygtig, men han giver mig en Masse for – til i Morgen har jeg f. Eks. 11 Scalaer, Etuder, et Utal af Øvelser, en Sonate af Bethoven en af Mozart, en af Dusek, saa du kan tænke jeg har travlt i de 2 Timer, jeg øver mig om Dagen. – Jeg er uhyre tilfreds med de 12 Timer, og tænkte nok det maatte være en Misforstaaelse med 24 – det er jo allerede en farlig Masse Penge til det. Du skriver, at naar jeg kommer hjem, skal jeg vel til at tage fat paa noget at arbejde med af en eller anden Slags. Ja det er du Ret i, og jeg skal nok hænge dygtig i, saafremt det bliver noget. Jeg kan og har Ævne til, jeg vil naturligvis helst til Tegningen, naar jeg kan blive anbragt ved det, men det er naturligvis ikke let at finde paa, paa Landet har man jo ikke Brug for den Slags, og I har ikke Lyst til at holde en Datter til i Kbnhavn, Døtre ere dyre – især naar de blive sat i en By – men som sagt, om I kan finde mig en Beskæftigelse hvor man tjener Penge, saa skal jeg nok tage godt fat og slide godt i det, bruge mine Kræfter og gøre jer Ære. – 
+Vi ere netop komne trætte og udasede hjem fra en lang, lang Tur, vi har været rundt inde i Byen, forbi Børsen netop som de kom ud derfra, sikken en Mylder, så har vi været henne Hotel d’Europe, hvor vi vare til Bal, gaaet langs med Alsteren, du kan tro der er smukt. Her har vi haft Vinter de sidste Dage, Alsteren var tillagt og der ligger c 1 Fod Sne i Dag er det Tø og et gruligt Søle. – Det er næsten hver Dag vi gaar saa lange Ture, en Dag gik vi ud paa Lykke og fromme og kom saa forbi Zoologisk Have og ud gennem Botanisk Have, hvor der er ganske henrivende smukt og jeg fandt mig nogle nydelige Motiver. Her bliver mange Steder omkring i Anlægene, hvor jeg kan tegne. I de sidste Dage har jeg malet fra Vinduerne. Der er en Have ud for Køkkenvinduerne med nogle store Bygninger bag ved. – 
+En anden Dag begav vi os ud og skulde gaa en rigtig lang Tur, men vi forvildede os i et stort Anlæg og fandt pludselig os selv i Frucht Allé ved Sct Petrikirke, som er 5 Min. Gang herfra. – Saa opdagede vi at Kirkedøren stod aaben og der stod nogle Drenge. Vi tænkte, der maatte være noget løs og gik derind. Der var et stort Bryllup, som vi overværede i al Højtidelighed, Talen forstod vi ikke, men der var saadan en dejlig Musik og 2 stemmig Sang, det var det bedste af det. – I Aftes vare vi i Cirkus Busch og morede os aldeles storartet, Leth kom og tog os med – det var brilliant – Wasserpantomine, det samme som Tante Minni og Onkel Syberg saa i Kbh i Sommer, kun var det vist mere storartet her. Du kan tænke dig, der blev sluppen Ænder Svaner og Sælhunde ud i Vandet, Ludvig d. 14 sejlede omkring i en lille Baad og spillede paa Luth, hvert Øjeblik plaskede der Herrer, Damer og Heste omkring – det var Gru at se. – Vi har haft et lille "Party" her en Aften. – Vi havde bedt den unge Pige henne hos Jakobsens, samt en svensk Kaptajn Lønner, som vi ogsaa har set derhenne, - Fru Jakobsen kom uventet med og Hr Jakobsen kom og [”kom og” indsat over linien] hentede hende Klk c 8. Vi havde det meget gemytligt, drak allesammen hver en Snaps til Aftensmaden, og Cognactoddy om Aftenen. Jeg blev den Aften som altid meget indtrængende bedt om at spille men jeg holder slet ikke af det, for Sludderen gaar aldrig saa lystig som naar jeg spiller forte, saa bliver der bare talt lidt højere, og jeg ved ikke noget mere irriterende. – Paa Torsdag Aften er vi bedt hen til Grohmanns, Fru Grohmann var var her en lille Visit i Gaar Form. og inviterede os. - -
+Madlavningen gaar det kun saa som saa med – vi har lavet Melboller, dog ikke efter den nye Kartoffelmelopskrift, men efter Kogebogen og som vi gør det hjemme, men de vil ikke lykkes, og vi ere nu saa kede af dem, saa vi kun kan se dem. En Gang bleve de saa haarde som Sten, en anden Gang syntes vi da at de vare brillant, men da Kaptajnen smagte dem erklærede, han at de vare slet ikke kogte, vi kom i saadan en Latter over vores spildte Møje, at Kaptajnen var lige ved at blive gal. – Æbleskiver og Pandekager faae vi tit, jeg laver dem altid, og har næsten naaet Virtuonstitel i det Stykke. – 
+Jeg strikkede i Gaar min Uldtrøje færdig og skal nu til mit Tørklæde, jeg var i Dag inde i en Garnbutik, men kunde ikke faa Garn der, jeg haaber jeg kan faa det et andet Sted. – Bufetdugen som jeg syede for Fru Havemann blev rigtig pæn, jeg har ogsaa broderet 2 Navne for hende - (af mig selv) - Fru H. har nemlig stor Respect for hvem der kan sy pænt, og saa vilde jeg selvfølgelig se at indlægge mig lidt Ære der. - Vor Pige Gretchen har vi ingen Glæde af, hun gaar ud hver Fredag og hver 3dj Søndag men er endnu ikke kommen hjem til rigtig Tid, saa kan [resten af brevet mangler] 
+[Skrevet på tværs øverst s1:]
+Husk endelig at skrive om Tante P.</t>
+  </si>
+  <si>
+    <t>1892-04-17</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup, billedhugger
+- Jensen, Frøken, Erikshaab
+Alhed Larsen
+Johanne Christine Larsen
+Adelheyde Syberg
+Hempel Syberg
+Albrecht  Warberg
+Andreas Warberg
+Laura Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Henrik Havemann
+Rebecca Havemann
+Marie Juul
+Alhed Larsen
+Johanne Christine Larsen
+Ellen Schroll
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Munter var en hund. Tips og Spids var formodentlig også dyr på Erikshaab.
+Ellen Sawyer var fra januar til maj 1892 ung pige i huset hos Hr. og Fru Havemann i Hamburg. 
+Chartreuse er en fransk likør. 
+Gretchen var i huset hos Havemann-parret i 1892. 
+Alheds nye adresse: Alhed Larsen, f. Warberg, var i lære på Den Kongelige Porcelainsfabrik fra 1890. I januar flyttede hun til et logi i København ejet af en Fru Laudrup. 
+Betty Stukart, Olga Moltke, Rasmussen, Heinrich Callesen, Augusta Brun, Grohmann, Peters, Lusen og Leth kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1579</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer stiler brevet til mange personer i håb om selv at få en masse breve. 
+Ellen har måttet købe handsker. Efter en handletur lagde hun handskerne i gangen, og om aftenen var de væk. Gretchen nægtede at have taget dem, men Fru Havemann fandt dem i hendes lommer. Gretchen tilstod så. Nu ved Ellen ikke, om Gretchen bliver i pladsen. Måske kommer Ellen Schroll i stedet. Ellen beder Alhed og Johanne Larsen om at gå til Bæklund og undersøge dette.
+Ellen har været til koncert i Stadttheater og derefter på café, hvor hun fik for meget at drikke. Hun har set en skønhedsdronning. Hun har også været på indkøb med Fru Grohmann og købt en lang trøje. Ellen fulgtes med Anna Grohmann, 15 år. Grohmanns børn er søde og velopdragne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/UmHr</t>
+  </si>
+  <si>
+    <t>1st Paaskedag d. 17 April – 92
+Kære Far, Mor, Frk. Jensen, Alhed, Johanne, Lus, Dis, Dengse, Onkel Syberg, Tante Mimmi, Tips, Munter, Spids!!!
+Nu tager jeg 13 Fluer med et Smæk og skriver til jer allesammen paa en Gang, men saa ere i igen allesammen i Brevgæld til mig, og jeg venter mig 13 el. i det mindste 11 Breve, en af de første Dage. – Klk er 7½, jeg har været tidligt oppe, for at naa at faa skreven i Dag ”Herskavet”, som Dis skrev, er endnu ikke oppe, Grettchen gør rent i Spisestuen, og jeg sidder ved Kaptajnens Skrivebord og prøver at smørre et ogodt ["o" først i ordet overstreget] Plaster op (uden Stregepapir!) – Først vil jeg berette, hvad der de sidste 3-4 Dage har optaget os meget I kan tænke jer, jeg har været ikke saa uhyre langt fra at komme for Retten (forfærdes ej du lille Hob) - : For cirka en Maaned siden, var jeg en Dag ude at hente Smør! - - - . Jeg havde Handsker paa, et Par jeg maatte købe den første Søndag jeg var her og skulde til Grohmanns, min Kuffert var endnu ikke kommen, - et Par brilliante Handsker, Hamburg ekcellerer i dem (ikke specielt i mine!) – Jeg tog altsaa mine Handsker af og lagde dem på Gangbordet, men om Aftenen vare de væk sporløst Jeg var jo lidt gnaven i Ansigtet, og spurgte næste Dag Grettchen, men hun sagde ”Nein, Fräülein, dass weiss ich nicht” . Nu gjorde vi en 8 Dages Tid senere rent i hele Huset, men der var ingen Handsker. Saa en Aften, Gretchen var ude ei ["ei" overstreget], i Torsdags, siger jeg til Fru Havemann, jeg skal ind og se i Gretchens Kurv efter mine Handsker, og vi gaar jo derind, men finder kun en Masse gammelt ubrugeligt Skidt, Klude og Pjalter, - hun hører nemlig til dem, som kun ejer 1 3/4 Særk og ikke stort andet, hendes Kjoler kan knap hænge sammen. Saa kom vi da i Tanker om, at hvis hun havde dem, havde hun dem paa, jeg var bleven saa opsat paa at faa mine Handsker igen at jeg besluttede at sidde oppe efter hende, men da hun sjælden kommer inden 4½ el 5, saa opgav jeg det, men næste Morgen listede Fru Havemann ind i hendes Kjolelomme og der laa ”der Hund begraben”. – Kaptajnen tog nu fat paa hende og spurgte om hun havde taget dem, men hun sagde nej, vi gik saa alle 4 i hendes Kammer og hun begyndte en Undersøgelse, under hvilken hun fik dem puttet væk, men Fru Havemann hittede dem igen, men Gretchen erklærede dem havde hun selv købt. Saa sagde Kaptajnen han vilde gaa til Politiet, og saa sagde hun ogsaa i Gaar at hun havde gjort det. Nu ved jeg ikke, om vi skal beholde hende, hun er ikke dygtig, altid beskidt, gaar paa Dansehuse, siger ikke sandt, saa længe hun ved Løgn; den Gang Kaptajnen kom hjem fra da han havde været paa Bæklund, fortalte han at Ellen Schroll vilde saa gerne herned til Sommer, men være som Pige og have Pigeløn, men der er nok Tale om, at hun og Maride Juul skal til Kbh. og tage Kursus i Kogning, og hvis hun skal det, saa skal hun ikke her. Nu er det i min Interesse, hvad hun skal, for vi 2 kan naturligvis ikke være her sammen, det er her ikke Plads til, men kan Alhed &amp;amp; Johanne f. Eks. ikke vandre ud til Bæklund og faa Rede i Tingene, men det maa ikke være mig, som har sat det I ["I" overstreget] i jer, for der er ingen Ting sagt noget til mig, jeg har blot ”spist” mine Øren. Hvis I kommer derned, beretter Ellen nok selv om sine Fremtidsudsigter. 
+Langfredag var vi i Stadttheater og hørte Te Deum, som kun synges en Gang om Aaret, nemlig den Dag. Det var ganske henrivende smukt, Solo Chor, Orchester, 80 Stemmer, man kan slet ikke beskrive det -. Siden gik vi i Caffé Nowak - den største og fineste i Hamburg, kendt af alle – og spiste til Aften for 6 Kr, er det ikke knusende, 5 Portioner Smørrebrød, Kaptajnen og jeg drak hver 2 Seidler Bier, siden tog vi Kaffe med Chartreuse, jeg var fuld, det Øl er noget lumsk Skidt, men det smager brilliant, jeg er næsten fuld naar jeg har faaet et Krus, forrige Søndag, - da vi vare i Flora og saa la Beautíe célebre Mrs Betty Stukart, som fik 1st Præmie ved Skønhedskonkurencen, hun sprang omkring med en tam Løve. Hun var meget pæn, dog ikke nær saa køn som f. Ek. Olga Moltke, - (Bisætning) drak jeg 4 (Hovedsætning – Eftersætning). -- -- -- --.
+Fru Grohmann var saa alligevel med ved vores Indkøb, hun førte os gennem en Masse Gader til en vældig Butik, hvor hun selv har handlet i 20 Aar, de sprang som Lopper for hendes mindste Vink, der var 12 Commisser foruden Kvinder og Børn, jeg fik en Jaquet, en lang, lys aaben Trøje, til 19 – 60 – er det grusomt dyrt – de siger alle det er meget billigt det var den billigste og pæneste de havde, alle de andre vare sværere lukkede og til 24 a 25 Mark, Fru Havemann fik en til 35, sort Overstykke meget pænt; vi har ogsaa faaet nye Hatte, min er sort, med røde Baand svarende til min røde Kjole, den er meget pæn, men hun har ikke lagt Regning ved, saa jeg aner ikke, hvad den koster. – Vi skal have fint Gilde i Morgen med Suppe, Steg, Gedde og Desert. Men vi kan ikke faa nogen til at komme de ere alle inviterede ud, und. Rasmussen, og i Eftermiddag gaar Fru Havemann og jeg hen til Grohmann og ser om de vil komme. Jeg glæder mig til en Gang igen at dække fint Bord, og vi skal have en Masse dejlig Vin. - - 
+I Søndags vare vi med Grohmanns i Zoologiske Have, jeg gik hele Tiden med Anna, den næstældste Datter, hun er 15 Aar og meget sød, hun minder en Del om Lus en(ikke rigtig Lus) men [”men” indsat over Linien] er meget stille og ”furchtbar gut” som Fru Grohmann siger, Fru G. har sagt, jeg skal komme tit hen og være sammen med Anna da jeg kan lære meget tysk af hende. Det er ogsaa sandt, naar jeg er hos Grohmanns taler jeg dobbelt saa godt tysk, jeg er sikker paa jeg kunde blive en hel Tysker, om jeg var sammen med dem altid, men Fru Havemann forvilder mig en hel Del. – Grohmanns elsker jeg, de ere allesammen saa søde og rare, I skulde se nogle Børn, kønne, livlige og knusende velopdragne, de lange Unger faar kun 1 lille Kage at dele naar vi drikker Kaffe, og ere saamænd saa glade som om de havde faaet saamange de kunde spise. – 
+Nu venter jeg I skriver til mig alle sammen og Alhed, maa jeg faa din nye Adresse (!), det glæder mig, du er hjemme og holder dem ilive med dit Morskab, og det glæder mig Johanne, du ikke kom til Kbn. Nu kan I jo have en gemytlig Paaske, jeg skulde ikke have noget imod at være hjemme ogsaa i Paasken. Heinrich Callesen, en ung Fyr, Søstersøn af Augusta Brun, er inde, han kommer her jævnlig om Søndagen. Fru H. passer ham, mens jeg skriver mit Brev, siden skal vi ud, hen til Grohmanns og i Aften i engelsk Kirke, der kan jeg ikke forstaa et Muk tænker jeg, saa jeg glæder mig ikke, - 
+Jeg sender min ærb. Hilsen til Peters, som vel er ved at stikke af, jeg haaber I ere ["ere" overstreget] gøre Stads af ham i den Anledning. 
+Mange Hilsner fra eders Datter – Søster – Niece - ex – Elev – Tante - (Spids) – Elle
+[Skrevet henover teksten s. 4:]
+Hilsen fra Fru Havemann.
+[Skrevet øverst, på tværs s. 1:]
+Min Lærer har sagt til Leth at han var svært fornøjet ”med mig – Sie spielt schon Chopin” -</t>
+  </si>
+  <si>
+    <t>1892-09-21</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Johanne Christine Larsen</t>
+  </si>
+  <si>
+    <t>Emil Brandstrup
+Johanne  Brandstrup
+Lauritz  Brandstrup
+Ludvig Brandstrup, billedhugger
+Andrea Brandt
+Julie Brandt
+Alhed Larsen
+Johanne Christine Larsen
+Christine  Mackie
+- Rørdam, Fru
+Fanny Schaffalitzky de Muckadell</t>
+  </si>
+  <si>
+    <t>Alhed Larsen, Christine Mackie og Johanne C. Larsen boede fra sensommeren/efteråret 1892 sammen i Waldemarsgade på Vesterbro i København. Deres husvært var Fru Rørdam. 
+Klemserne, Trelleværket, Signe og Fru Rørdams søster kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1418</t>
+  </si>
+  <si>
+    <t>Christine Mackie har indhentet oplysninger vedrørende Johanne C. Larsens sløjdkursus. 
+Louise Brønsted har været i teatret og se Valkyrien, i Panoptikon, på Folkemuseet, på Frederiksberg Morskabsteater og Zoologisk Museum. Hun har besøgte bedsteforældrene.
+Christine Mackie og Alhed Larsen takker for madvarerne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pVOo</t>
+  </si>
+  <si>
+    <t>Onsdag.
+Kære Mor!
+Jeg skriver først i Dag, for at jeg kan give dig Besked om Johannes Sløjd-kursus, som Chr. har været henne at høre om i Dag. Et Kursus med 1 Time om Dagen koster 5 Kr om Maaneden og kan begyndes naar som helst. Et andet Kursus, som varer hele Dagen, begynder i København ["København" overstreget] Januar, men det er vel ikke for Johanne? Fransk – o. s. v. Kursuset har vi ikke faaet noget nærmere at vide om endnu ["endnu" overstreget], det skal du faa Besked om endnu, naar jeg kommer hjem.
+Jeg morer mig storartet herovre. I Søndags vare vi i det kgl. Theater til Valkyrien, det var dejligt jeg blev naturligvis vældig imponeret af Foyeren o. s. v. Vi sad i Galleriet og hørte og saa udmærket. Paa Fredag skal vi hen at se ”Den kære Familie”, det glæder jeg mig knusende til; blot de nu ikke forandrer det I Søndags var vi tillige i Panoptikon; det var meget morsomt, især Spejlkabinettet, vi blev rent tummelumske derinde og vidste ikke, hvem der var de rigtige. Mandag var Chr og jeg i Folkemusæet, der var mange dejlige Ting, vi gik og tegnede Mønstre af, et vil jeg sy paa den Sofapude til Tante Else. Det er morsomt, men rigtignok uhyre trættende at gaa paa Museer, Chr. og jeg vare lige ved at falde fra hinanden af Træthed, da vi kom hjem fra det zoologiske Museum i Dag, vi fik ikke det halve at se, men trøstede os med at faa det bedre at se i zool. Have, hvor vi skal i Morgen. – I Dag var vi henne hos Komtessen og Bedsteforældrene; Bedstefader laa endnu i Sengen, da vi kom, jeg synes ikke, han har det ret godt. Onkel Emil og Onkel Luth eller en af dem kommer vistnok herhen i Aften. Signe rejste i Dag, jeg har set hende nogle Gange herinde, har bl.a. været paa Frederiksberg Morskabstheater med hende tilligemed Brandt, Andrea, Trelleværket etc. Det var morsomt. Jeg skal hilse mangfoldigt fra Chr og Alhed samt takke mange Gange for Madvarerne, som de blev meget glade ved, Fra Bedstefader &amp;amp; -moder skal jeg og hilse, Bedstefader sagde, det glædede ham, at de smaa Træer bar. I maa endelig skrive bestemt naar Høstgildet bliver; jeg vil naturligvis nødig gaa glip af det, men jo ogsaa gerne blive her til Søndag; naar du sender Brevet op til Hillerslev, kan vi have det til Fredag, Fra Chr. skal jeg sige at de spiste Æblegrøden med stor Salvelse. Hils nu dem alle mange Gange fra mig (Klemserne iberegnet). – Fru Rørdam &amp;amp; Søsteren ere meget rare og elskværdige – Tænk, jeg fik 2 Kr af Bedstemoder til at gaa i Theatret for.
+Hilsen fra Muk. 
+[Skrevet på tværs øverst s1:]
+Chr. og Alhed har det mageløs hyggeligt herinde. Glæd dig til at se det, Johanne.</t>
   </si>
   <si>
     <t>1898-04-03</t>
   </si>
   <si>
     <t>Alhed Larsen</t>
   </si>
   <si>
     <t>Julie Brandt
 Wilhelm Hansen
 Ellen Johansen
 Peder Severin Krøyer
 Jeppe Andreas Larsen
 Johanne Christine Larsen
 Karl Schou
 Marie Schou
 Anna Syberg
 Fritz Syberg
 Andreas Warberg
 Kristian Zahrtmann</t>
   </si>
   <si>
     <t>"Rhea" er et af Johannes Larsens forældres fragtskibe. Det er gået på grund. Forældrene er i store, økonomiske vanskeligheder og har i den sidste tid solgt et andet skib samt en af deres skovgårde i Sverige. 
 Dede (Alheds lillebror) blev konfirmeret på denne dag.</t>
   </si>
@@ -2593,59 +2695,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/6ts1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0MC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvDO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogSM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kd7s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E70E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EnWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jv4O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dtRN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SfVS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOLw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7vxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g5zo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HVTd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BH6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JG1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pDrj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KBSu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9NeQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FhmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OZrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gsHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FXkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7s4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9hnz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Jy9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9eAFAFDt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dMQC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gwvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NT4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qlat" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cHqV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ylxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gggx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TobY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXBg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1A3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuK6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljUL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KhL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0RZO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RQc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkDQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jZXP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4LeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mFJK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUSJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Okqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E8Si" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dmQZYULF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cXl1cFcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ThrVRR7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/evwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bmdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K8aj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OauH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5W9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/6ts1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvDO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogSM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kd7s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0MC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pVOo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E70E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EnWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jv4O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dtRN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SfVS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOLw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7vxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g5zo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HVTd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BH6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JG1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pDrj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KBSu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9NeQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FhmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OZrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gsHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FXkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7s4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9hnz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Jy9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9eAFAFDt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dMQC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gwvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NT4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qlat" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cHqV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ylxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gggx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TobY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXBg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1A3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuK6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljUL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KhL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0RZO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RQc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkDQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jZXP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4LeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mFJK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUSJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Okqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E8Si" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dmQZYULF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cXl1cFcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ThrVRR7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/evwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bmdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K8aj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OauH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5W9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M66"/>
+  <dimension ref="A1:M68"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -2715,2874 +2817,2968 @@
       </c>
       <c r="I2" s="5" t="s">
         <v>20</v>
       </c>
       <c r="J2" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K2" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>23</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G3" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="H3" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="E3" s="5" t="s">
+      <c r="I3" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="F3" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H3" s="5" t="s">
+      <c r="J3" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K3" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="I3" s="5" t="s">
+      <c r="L3" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="J3" s="5" t="s">
+      <c r="M3" s="5" t="s">
         <v>31</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G4" s="5" t="s">
-        <v>36</v>
+      <c r="G4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H4" s="5" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="I4" s="5" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="I5" s="5" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K5" s="5" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H6" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H6" s="5" t="s">
+      <c r="I6" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="I6" s="5" t="s">
+      <c r="J6" s="5" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>51</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>52</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="E7" s="5" t="s">
-        <v>18</v>
+      <c r="E7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>57</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>46</v>
+      </c>
+      <c r="E8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="J9" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F10" s="5" t="s">
-        <v>74</v>
+      <c r="F10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="J10" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="J11" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="J12" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G13" s="5" t="s">
-        <v>93</v>
+      <c r="G13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H13" s="5" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="J13" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>90</v>
+      </c>
+      <c r="G14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H14" s="5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="J14" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G15" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G15" s="5" t="s">
+        <v>109</v>
       </c>
       <c r="H15" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="J15" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F16" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F16" s="5" t="s">
+        <v>90</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="H16" s="5" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="I16" s="5"/>
+        <v>117</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>118</v>
+      </c>
       <c r="J16" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="I17" s="5"/>
+        <v>124</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>125</v>
+      </c>
       <c r="J17" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="F18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G18" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G18" s="5" t="s">
+        <v>123</v>
       </c>
       <c r="H18" s="5" t="s">
-        <v>125</v>
-[...3 lines deleted...]
-      </c>
+        <v>130</v>
+      </c>
+      <c r="I18" s="5"/>
       <c r="J18" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>124</v>
+        <v>134</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>18</v>
+        <v>135</v>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="I19" s="5"/>
       <c r="J19" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>107</v>
+        <v>123</v>
       </c>
       <c r="F20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G20" s="5" t="s">
-        <v>136</v>
+      <c r="G20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H20" s="5" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="J20" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="J21" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>107</v>
+        <v>123</v>
       </c>
       <c r="F22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G22" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G22" s="5" t="s">
+        <v>152</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="J22" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-        <v>155</v>
+        <v>71</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="F23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H23" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="J23" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>107</v>
+        <v>123</v>
       </c>
       <c r="F24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G24" s="5" t="s">
-        <v>161</v>
+      <c r="G24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H24" s="5" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="J24" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D25" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D25" s="5" t="s">
-[...13 lines deleted...]
-        </is>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>171</v>
       </c>
       <c r="H25" s="5" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="J25" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="F26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G26" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G26" s="5" t="s">
+        <v>177</v>
       </c>
       <c r="H26" s="5" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="I26" s="5" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="J26" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G27" s="5" t="s">
-        <v>180</v>
+      <c r="G27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H27" s="5" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="J27" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G28" s="5" t="s">
-        <v>187</v>
+      <c r="G28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H28" s="5" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="J28" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G29" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G29" s="5" t="s">
+        <v>196</v>
       </c>
       <c r="H29" s="5" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="J29" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>200</v>
+        <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D30" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G30" s="5" t="inlineStr">
-[...18 lines deleted...]
-        </is>
+      <c r="G30" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="J30" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K30" s="5" t="s">
+        <v>206</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="M30" s="5"/>
+        <v>207</v>
+      </c>
+      <c r="M30" s="5" t="s">
+        <v>208</v>
+      </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>203</v>
+        <v>71</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>204</v>
+        <v>18</v>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>207</v>
+        <v>21</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>14</v>
+        <v>216</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D32" s="5" t="s">
-[...20 lines deleted...]
-      <c r="K32" s="5" t="s">
+      <c r="D32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I32" s="5"/>
+      <c r="J32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L32" s="6" t="s">
         <v>217</v>
       </c>
-      <c r="L32" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M32" s="5"/>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>55</v>
+        <v>219</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>18</v>
+        <v>220</v>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
         <v>221</v>
       </c>
-      <c r="I33" s="5"/>
+      <c r="I33" s="5" t="s">
+        <v>222</v>
+      </c>
       <c r="J33" s="5" t="s">
-        <v>21</v>
+        <v>223</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-        </is>
+        <v>228</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>229</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="H34" s="5" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="J34" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>233</v>
-[...3 lines deleted...]
-      </c>
+        <v>237</v>
+      </c>
+      <c r="I35" s="5"/>
       <c r="J35" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="F36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G36" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G36" s="5" t="s">
+        <v>242</v>
       </c>
       <c r="H36" s="5" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="J36" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G37" s="5" t="s">
-        <v>245</v>
+      <c r="G37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="J37" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G38" s="5" t="s">
-        <v>252</v>
+      <c r="G38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="J38" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>259</v>
+        <v>16</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>260</v>
-[...4 lines deleted...]
-        </is>
+        <v>71</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G39" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G39" s="5" t="s">
+        <v>261</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>261</v>
-[...1 lines deleted...]
-      <c r="I39" s="5"/>
+        <v>262</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>263</v>
+      </c>
       <c r="J39" s="5" t="s">
-        <v>262</v>
+        <v>21</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>267</v>
+        <v>16</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-        </is>
+        <v>71</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G40" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G40" s="5" t="s">
+        <v>268</v>
       </c>
       <c r="H40" s="5" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="J40" s="5" t="s">
-        <v>270</v>
+        <v>21</v>
       </c>
       <c r="K40" s="5" t="s">
         <v>271</v>
       </c>
       <c r="L40" s="6" t="s">
         <v>272</v>
       </c>
       <c r="M40" s="5" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
         <v>274</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>260</v>
+        <v>275</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>275</v>
-[...1 lines deleted...]
-      <c r="E41" s="5" t="s">
         <v>276</v>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
         <v>277</v>
       </c>
-      <c r="I41" s="5" t="s">
+      <c r="I41" s="5"/>
+      <c r="J41" s="5" t="s">
         <v>278</v>
       </c>
-      <c r="J41" s="5" t="s">
+      <c r="K41" s="5" t="s">
         <v>279</v>
       </c>
-      <c r="K41" s="5" t="s">
+      <c r="L41" s="6" t="s">
         <v>280</v>
       </c>
-      <c r="L41" s="6" t="s">
+      <c r="M41" s="5" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C42" s="5" t="s">
         <v>283</v>
       </c>
-      <c r="B42" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C42" s="5" t="s">
+      <c r="D42" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H42" s="5" t="s">
         <v>284</v>
       </c>
-      <c r="D42" s="5" t="s">
+      <c r="I42" s="5" t="s">
         <v>285</v>
       </c>
-      <c r="E42" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F42" s="5" t="s">
+      <c r="J42" s="5" t="s">
         <v>286</v>
       </c>
-      <c r="G42" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H42" s="5" t="s">
+      <c r="K42" s="5" t="s">
         <v>287</v>
       </c>
-      <c r="I42" s="5" t="s">
+      <c r="L42" s="6" t="s">
         <v>288</v>
       </c>
-      <c r="J42" s="5" t="s">
+      <c r="M42" s="5" t="s">
         <v>289</v>
-      </c>
-[...7 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="F43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H43" s="5" t="s">
         <v>293</v>
       </c>
-      <c r="B43" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E43" s="5" t="s">
+      <c r="I43" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F43" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H43" s="5" t="s">
+      <c r="J43" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="I43" s="5" t="s">
+      <c r="K43" s="5" t="s">
         <v>296</v>
       </c>
-      <c r="J43" s="5" t="s">
+      <c r="L43" s="6" t="s">
         <v>297</v>
       </c>
-      <c r="K43" s="5" t="s">
+      <c r="M43" s="5" t="s">
         <v>298</v>
-      </c>
-[...4 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="D44" s="5" t="s">
         <v>301</v>
       </c>
-      <c r="B44" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E44" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F44" s="5" t="s">
         <v>302</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
         <v>303</v>
       </c>
       <c r="I44" s="5" t="s">
         <v>304</v>
       </c>
       <c r="J44" s="5" t="s">
-        <v>279</v>
+        <v>305</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>16</v>
+        <v>301</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>309</v>
-[...1 lines deleted...]
-      <c r="F45" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="G45" s="5" t="s">
+      <c r="F45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H45" s="5" t="s">
         <v>311</v>
       </c>
-      <c r="H45" s="5" t="s">
+      <c r="I45" s="5" t="s">
         <v>312</v>
       </c>
-      <c r="I45" s="5" t="s">
+      <c r="J45" s="5" t="s">
         <v>313</v>
       </c>
-      <c r="J45" s="5" t="s">
+      <c r="K45" s="5" t="s">
         <v>314</v>
       </c>
-      <c r="K45" s="5" t="s">
+      <c r="L45" s="6" t="s">
         <v>315</v>
       </c>
-      <c r="L45" s="6" t="s">
+      <c r="M45" s="5" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="E46" s="5" t="s">
         <v>318</v>
       </c>
-      <c r="B46" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G46" s="5" t="s">
+      <c r="G46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H46" s="5" t="s">
         <v>319</v>
       </c>
-      <c r="H46" s="5" t="s">
+      <c r="I46" s="5" t="s">
         <v>320</v>
       </c>
-      <c r="I46" s="5" t="s">
+      <c r="J46" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="K46" s="5" t="s">
         <v>321</v>
       </c>
-      <c r="J46" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K46" s="5" t="s">
+      <c r="L46" s="6" t="s">
         <v>322</v>
       </c>
-      <c r="L46" s="6" t="s">
+      <c r="M46" s="5" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E47" s="5" t="s">
         <v>325</v>
       </c>
-      <c r="B47" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D47" s="5" t="s">
+      <c r="F47" s="5" t="s">
         <v>326</v>
       </c>
-      <c r="E47" s="5" t="s">
-[...10 lines deleted...]
-        </is>
+      <c r="G47" s="5" t="s">
+        <v>327</v>
       </c>
       <c r="H47" s="5" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="J47" s="5" t="s">
-        <v>314</v>
+        <v>330</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>333</v>
+        <v>16</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-        </is>
+        <v>71</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G48" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G48" s="5" t="s">
+        <v>335</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="I48" s="5" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="J48" s="5" t="s">
-        <v>336</v>
+        <v>21</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>341</v>
+        <v>16</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>342</v>
       </c>
       <c r="E49" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H49" s="5" t="s">
         <v>343</v>
       </c>
-      <c r="F49" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H49" s="5" t="s">
+      <c r="I49" s="5" t="s">
         <v>344</v>
       </c>
-      <c r="I49" s="5" t="s">
+      <c r="J49" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="K49" s="5" t="s">
         <v>345</v>
       </c>
-      <c r="J49" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K49" s="5" t="s">
+      <c r="L49" s="6" t="s">
         <v>346</v>
       </c>
-      <c r="L49" s="6" t="s">
+      <c r="M49" s="5" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C50" s="5" t="s">
         <v>349</v>
       </c>
-      <c r="B50" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D50" s="5" t="s">
-        <v>342</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>46</v>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="5" t="s">
         <v>350</v>
       </c>
-      <c r="I50" s="5"/>
+      <c r="I50" s="5" t="s">
+        <v>351</v>
+      </c>
       <c r="J50" s="5" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>16</v>
+        <v>357</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>55</v>
+        <v>358</v>
       </c>
       <c r="E51" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="F51" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F51" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>356</v>
+      <c r="G51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H51" s="5" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="I51" s="5" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="J51" s="5" t="s">
-        <v>21</v>
+        <v>330</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>16</v>
+        <v>357</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>55</v>
+        <v>358</v>
       </c>
       <c r="E52" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="F52" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F52" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>363</v>
+      <c r="G52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H52" s="5" t="s">
-        <v>364</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="I52" s="5"/>
       <c r="J52" s="5" t="s">
-        <v>21</v>
+        <v>367</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G53" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G53" s="5" t="s">
+        <v>372</v>
       </c>
       <c r="H53" s="5" t="s">
-        <v>370</v>
-[...1 lines deleted...]
-      <c r="I53" s="5"/>
+        <v>373</v>
+      </c>
+      <c r="I53" s="5" t="s">
+        <v>374</v>
+      </c>
       <c r="J53" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>93</v>
+        <v>18</v>
       </c>
       <c r="F54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G54" s="5" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="H54" s="5" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="J54" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>200</v>
+        <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D55" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="5" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="I55" s="5"/>
-      <c r="J55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J55" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K55" s="5" t="s">
+        <v>387</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>383</v>
-[...1 lines deleted...]
-      <c r="M55" s="5"/>
+        <v>388</v>
+      </c>
+      <c r="M55" s="5" t="s">
+        <v>389</v>
+      </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>200</v>
+        <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D56" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>109</v>
       </c>
       <c r="F56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G56" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G56" s="5" t="s">
+        <v>391</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>385</v>
-[...10 lines deleted...]
-        </is>
+        <v>392</v>
+      </c>
+      <c r="I56" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="J56" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K56" s="5" t="s">
+        <v>394</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="M56" s="5"/>
+        <v>395</v>
+      </c>
+      <c r="M56" s="5" t="s">
+        <v>396</v>
+      </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>387</v>
+        <v>397</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>200</v>
+        <v>216</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="s">
-        <v>388</v>
+        <v>398</v>
       </c>
       <c r="I57" s="5"/>
       <c r="J57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="6" t="s">
-        <v>389</v>
+        <v>399</v>
       </c>
       <c r="M57" s="5"/>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>390</v>
+        <v>400</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>14</v>
+        <v>216</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D58" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="D58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G58" s="5" t="s">
-        <v>391</v>
+      <c r="G58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H58" s="5" t="s">
-        <v>392</v>
-[...8 lines deleted...]
-        <v>394</v>
+        <v>401</v>
+      </c>
+      <c r="I58" s="5"/>
+      <c r="J58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L58" s="6" t="s">
-        <v>395</v>
-[...3 lines deleted...]
-      </c>
+        <v>402</v>
+      </c>
+      <c r="M58" s="5"/>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>200</v>
+        <v>216</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="I59" s="5"/>
       <c r="J59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K59" s="5" t="s">
-        <v>399</v>
+      <c r="K59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L59" s="6" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="M59" s="5"/>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>200</v>
+        <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D60" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G60" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G60" s="5" t="s">
+        <v>407</v>
       </c>
       <c r="H60" s="5" t="s">
-        <v>402</v>
-[...5 lines deleted...]
-        </is>
+        <v>408</v>
+      </c>
+      <c r="I60" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="J60" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>399</v>
+        <v>410</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>403</v>
-[...1 lines deleted...]
-      <c r="M60" s="5"/>
+        <v>411</v>
+      </c>
+      <c r="M60" s="5" t="s">
+        <v>412</v>
+      </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>404</v>
+        <v>413</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>200</v>
+        <v>216</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H61" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H61" s="5" t="s">
+        <v>414</v>
       </c>
       <c r="I61" s="5"/>
       <c r="J61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K61" s="5" t="s">
-        <v>405</v>
+        <v>415</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>406</v>
+        <v>416</v>
       </c>
       <c r="M61" s="5"/>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>407</v>
+        <v>417</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>14</v>
+        <v>216</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D62" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="D62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="s">
-        <v>409</v>
-[...5 lines deleted...]
-        <v>411</v>
+        <v>418</v>
+      </c>
+      <c r="I62" s="5"/>
+      <c r="J62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K62" s="5" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>413</v>
-[...3 lines deleted...]
-      </c>
+        <v>419</v>
+      </c>
+      <c r="M62" s="5"/>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>14</v>
+        <v>216</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D63" s="5" t="s">
-[...6 lines deleted...]
-        <v>417</v>
+      <c r="D63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H63" s="5" t="s">
-[...6 lines deleted...]
-        <v>420</v>
+      <c r="H63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I63" s="5"/>
+      <c r="J63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K63" s="5" t="s">
         <v>421</v>
       </c>
       <c r="L63" s="6" t="s">
         <v>422</v>
       </c>
-      <c r="M63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M63" s="5"/>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>416</v>
+        <v>424</v>
       </c>
       <c r="E64" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H64" s="5" t="s">
         <v>425</v>
       </c>
-      <c r="F64" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H64" s="5" t="s">
+      <c r="I64" s="5" t="s">
         <v>426</v>
       </c>
-      <c r="I64" s="5" t="s">
+      <c r="J64" s="5" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
       <c r="K64" s="5" t="s">
         <v>428</v>
       </c>
       <c r="L64" s="6" t="s">
         <v>429</v>
       </c>
       <c r="M64" s="5" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
         <v>431</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>416</v>
+        <v>432</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>432</v>
+        <v>17</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>433</v>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
         <v>434</v>
       </c>
       <c r="I65" s="5" t="s">
         <v>435</v>
       </c>
       <c r="J65" s="5" t="s">
-        <v>420</v>
+        <v>436</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>440</v>
+        <v>432</v>
       </c>
       <c r="E66" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="F66" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="G66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H66" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="J66" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="K66" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="L66" s="6" t="s">
+        <v>445</v>
+      </c>
+      <c r="M66" s="5" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="F67" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="G67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H67" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="I67" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="J67" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="K67" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="L67" s="6" t="s">
+        <v>453</v>
+      </c>
+      <c r="M67" s="5" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="E68" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F66" s="5" t="inlineStr">
-[...25 lines deleted...]
-        <v>445</v>
+      <c r="F68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H68" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="I68" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="J68" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="K68" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="L68" s="6" t="s">
+        <v>460</v>
+      </c>
+      <c r="M68" s="5" t="s">
+        <v>461</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -5609,44 +5805,46 @@
     <hyperlink ref="M42" r:id="rId47"/>
     <hyperlink ref="M43" r:id="rId48"/>
     <hyperlink ref="M44" r:id="rId49"/>
     <hyperlink ref="M45" r:id="rId50"/>
     <hyperlink ref="M46" r:id="rId51"/>
     <hyperlink ref="M47" r:id="rId52"/>
     <hyperlink ref="M48" r:id="rId53"/>
     <hyperlink ref="M49" r:id="rId54"/>
     <hyperlink ref="M50" r:id="rId55"/>
     <hyperlink ref="M51" r:id="rId56"/>
     <hyperlink ref="M52" r:id="rId57"/>
     <hyperlink ref="M53" r:id="rId58"/>
     <hyperlink ref="M54" r:id="rId59"/>
     <hyperlink ref="M55" r:id="rId60"/>
     <hyperlink ref="M56" r:id="rId61"/>
     <hyperlink ref="M57" r:id="rId62"/>
     <hyperlink ref="M58" r:id="rId63"/>
     <hyperlink ref="M59" r:id="rId64"/>
     <hyperlink ref="M60" r:id="rId65"/>
     <hyperlink ref="M61" r:id="rId66"/>
     <hyperlink ref="M62" r:id="rId67"/>
     <hyperlink ref="M63" r:id="rId68"/>
     <hyperlink ref="M64" r:id="rId69"/>
     <hyperlink ref="M65" r:id="rId70"/>
     <hyperlink ref="M66" r:id="rId71"/>
+    <hyperlink ref="M67" r:id="rId72"/>
+    <hyperlink ref="M68" r:id="rId73"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>